--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1202,68 +1202,50 @@
     <t>000008277</t>
   </si>
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc556d8a7b8359e4bac67cf4cc8d56e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2e2d1e90fdbfe52e20a0d2290e2a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e73122d589e637cf098a0895c1a7da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7af900e0cfc2cda4d94c7a6360ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958d3f2fcea5ced26b66628634e6f715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97d5a97de3ded170109d778de1161e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b9f70b2208368bc24ada0c124f02a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f434ec3a9323ba85cf5e05ebe87bf048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad06b5cfe0dfe49aaafcd88036a9de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc2794f93070fddcb2a94411431dd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed05dfd53340d100cf468992961a5ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bf2c108d6a4c4e09a6e805a90976112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96338779e9dc41a109fc35ddc251c9f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f676844e4502dca150d232592b1b94714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdea2ffdba20b127d2ac2b882025c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7ea2ceb5b8aea966873127af2747716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933db63cc41e3600686d6a59d5ba2abb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f27d84f6a02b26ff91ed1bcfa178b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8a2f737eaeaf4c500192903239aea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d73b50bb5f1bd0100a6c628bcd5bb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ea06b55dc4911d791394f137c6ecf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706039392ed2de0c662b226fc757e5d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe071ef224fe4d47b4b4de8f00252a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3646334e2c305d490191e0f7d902a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72e5e66955eb1ff4136537616dbba725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87bd03c0d0e882a6a09848068f386d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77958faa4d9571cd5e3a397a25a3883827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79507dcd22ce97b32c53307f02dc1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b9fd1552d112080d3692161d4800b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b2d222a3a3b1770b64553e21664d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4f3f95c46e91bbb38ccb5769ff22431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7153e66f3b01b734aba92829d49cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bf7b759b4a896b54a912e744076a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed665fcda4509d9856acdd5fafdff7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4f675ab43e009aa8c5acb9741bf3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67ee053ad50cc7e6b898dc122c975636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7745740c743c42fb7b1040941aaf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ee312a306879e51815a43a94dd01d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0a7eb6179d04d3c1346aac06c2fdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3115fade3800fd42e7271055e2568340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd627c9b69149776020acf9cdf223a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3bef9784ca0cb3f3ab118f62d4b2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8c39eac4a3726bcddb21b06b684143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2831bb4e711b42eb7c3e7e4fdfac23444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73585c40effe2cfe782eb151a7392c4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a36f1931c0a1fb946b192c449157146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bce5ba3f0fc57d1f93212d1effa4bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde18502af3781fa31f27e6f7599573048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb663d64109c08c46d54804fa116cf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d421b0670d204ec2a7e99738d969bf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040b3f10eca1db5f78f1c6945ff273051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89af1df82947b8207dd75d5812ed0c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c516ebe8a602a000d6af9b19a79b6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7d1fc0a838c3fa6d7d1661af8e79954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e4edd9f0aeadf25284bf4f6a98b0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dd6c10173e1d1142f239318a646f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a3984ef4d63d7bcb40e40302229a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f83d388dac7c3074dc255f2ca528a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4b7856a7009a9386bb12eb9039ff759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f74136745103a45d84875216c861a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca658351ac23d3c5ab21f3f548c2d34961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d49b3d49c0856b47b158d95a73790062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2048deb6f49dbce6279cda0fdbe63563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da24ce6bf66bee2acb65cf36925d1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015babd3d94ac051e7432c3f9eaedd4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca4c7621d4101f8b369d044a0c497366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e82f266465dc825745d453087c3f9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ec90a8212fabfcf1657f04ee7019f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93131c05e90481c45a171f494697c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c204a6825a5a61038b064d6f500b13270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4cd3c5b3f59ca74cd9a77b64fd6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64966e6845b3bec7cf8cb91a41221bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75dd5d49918d4ce28615538e25e4f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71479245b17ce092b7680fb4bdb9c9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4228d4dd9bfd84452448d652e737d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363918f38aa5300e2313302d72578e3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0997720bf58c345b8b19ebbdd8d43977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4b42d838feeda2097c7ad084f2cd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aebd35e206960e64121eef8eb1a60b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bd599d1b79c46fd7007a6ef90ca7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4370ad9e35713119aef5d35973bc27b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393e08741ee2902456540bc80d5af0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e63f2b1372fa95656c228bb03c0df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7aa9a0c03922e550ebe74e9c14e4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060f4b029f96500bf9325b489f15d0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae064d8a40294f6305638477664fc4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a87975f6b50a04e7fe0968c1d3469c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab48fcdbfe952de9270593f4f995a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7ca9804b0b717f5b90794271fd2de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefd631c03b1e21c4dd6a6b734e450190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdea97c9c2324577a1d931581edd4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebc7e7cb94161f3c2aaef941c8187792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07385b99c0ad2eb2c73b388a3e395d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d341d8a8762b2ecdc48e22262c3c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be654cfad1835002e53a9913df240c0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec17003b1475b190284aacac2dc9bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e6c6430802c02f5e2d98f3856c53897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc321acb09468d21d956481009e15898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a38a1faf997b02dcd600adf25fcb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708457ed619baf1ab337c344939cfd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd9134bea853f558c6013dde4cbda3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba0cb1278d148a2a6882d535c20444102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541495b3f8556e5397a2c21e18294789103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ec11a0c5f1aece045f3534f804a69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ae4e507bd6be0e4a4cadbf5bd28cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e84df5566cd0b6f2066c26adca6d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace16f02eb575304ac3a0ef7fa4e9ef9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165cf91416849876ba3d085aa7ba77d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fbc5cd03bf524d529406cb23c85d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6a218973bdddbe3c1e9ff19770c8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301699451ae25ab0dd4113891b5a645111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b86d9ce7c6fc47148231042dc4f109112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae949c6ab4016ef872a1e50a6a09c56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a25bb4e51f4c6659a16ea078f0a603114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdee9912f48cfa82b2cea5985e9fdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7559f48e4357221337071bbc61c01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8158cd2d2548b334a8e62f63b17da6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c87d46760ba6a7abec2030fd08c2f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29354c8c2486d40af0bf9dbe1b2d727e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44744926b54224588b186262006f5f2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa31c917271c83daf3f6f9549aba84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f36e4c0bb81268e85b703265a58646122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82272834b1da48ed05f4e39b974651123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2532bdfd64cc9f5dd07fd008094e7e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9562c7a4efdb72df7ebe42f2f5a78c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a17530d94cda9b61e8a238f5f1c8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fe768c803a321b8b659568dcf7cb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6dc72d60a9671ff7ff6a4989ff7e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8cedbb92ad74e347a71ee77abbef4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c68ec6603b5cf11f4b1dc4cda9bd3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd275cdfcfdd5d22ce4063c9e10f75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3d0a18916aa6d819c077265b632ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d419914b9398be4ce4915c2b6f4a8a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c0de983399d5174cef9ab961b5078134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736a97a09cb6da3972e82d11ab3831c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793c5554cd68b2bd43533d8b6019502136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5125828750c31698bdb2aa6a4fdb267137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a041225a9213d894f1d3b2891f9d68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f0ed1f04b5d9020eca3895f43f286139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2365aabd088bf0359d661eb6d5d60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ab585dcc02295624a4bc2207a273141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833915c93eeec7b002377bcacba9635d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126f46d3988b8a69070bfb77e9235a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fbe7355d16cb82c82a2924e42553b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76629f8d385515d51ab9cda5ec0267145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d76f163b45bf359aa0210c894d8d1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da430d25be877af22342bbee9778c7a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28607a199a94eba9801d70422260c2c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39e63d0bbff4c90bae546daa36f487149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ef302fe1c763043ce8ff8e0d5fcef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031e779424c0e636a3781e1d49db823151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e02152eccc410afbda75796035bdef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435097c06577c5b16547e646d770454153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a65ac2e105f1a42bb7ea120e6a71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e92d61f95c638263e2eca35aa1702155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb440699cce402542b6daad99ebe2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849c9cc744b958be5cac5a58d7e27ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625357b6555a7bb3453c5a153f734e8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310719b8e998ae39134513579f0fd77d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164b0243027529577cc12ee6601683c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98874b0b8d382d9a7ba6800fc0b866a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b52f66cfcf7a153ae3c5c71b49565162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58e754262c01845c67ec92eeff2870163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032236b5d2377c18cba9703e10cca06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b310ed96764d78aaf0a5bc8c3f29c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1130efec4937d17c25feb17f8f029166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e703630a4585db76aea8fb7ad902f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e8d5b82e0bc9cda3ed452e0b55498168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016bead0cbd26c7e8ff6fa746bab020169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9074be1798451e6c82cc0da5c5aa25d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915108b30e5f17a7a73d92563cfd101171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd822accbb1851d0330545b715036b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd499b60a6941fa8ff986c391436dfcb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35313352478325f3b9e18dcfaa1bdb6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f017960f441d079ddc23f9da5f6c58e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dd03a478b8aec0a9fcd665cb76897176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d178cf4a6b2e814aedbc8776056884b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b0193639fa9fe2156ea31696674f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391a9be513798b69ca7dbecea129810179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fce95a93a0a8814f4c85c273057677180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20843a3a5a31b4852d4d52c08701802181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e17ffba4ac387e9a08d4c4b6c58b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08682a57a43c524173b47b2fab4c4802183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b01380c9a71cf92bd70a75bbeea27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdab967bee1860b8fd09f21818ecaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b40f9514ff7fab57d5bbd02ba4163d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb40fa33e1bb49c2e09411e241e0aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62442b35efecae33dd1ff2b72071a5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06db39e7d480233ec3011163f1169ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270c554509b8738140b90057cd6f515190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29c00d57a10dbf1db966a549b55532191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092e292a2c83e39f7508f432436a510192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4ec3b5a6f81ac76bbfc764e17dca5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e5a505431fbe8e890fba7ab02828f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e3786d245b4cc4c9e600efa10684195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d861e55cc8994d6bde023c565b421ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb474af53d2e202663900e991ebbbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a079c388c8a84f4d6b022f4245740b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc37af02691c8ddb96ce5b068b649da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a60594a717efccb79519333ba9982200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0922986c17c6ffe7df19721402b51d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd86a8478b6ac06d421638c86209ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0d40c9ab03d49b9d357ee6f00d2bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b1dfcfcc7fd8127ffb3f8661934ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e14b5e4babc66cc0d6cc19787f68fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3d95fa4fa0fa3899652385fb16749206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf3e878d7dd4dc54b632d6b0d82267207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a197f7f4e09717ee0bd85e09c373b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b95e0234dc7e72309535171b2efc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289f4cd75aedfa9d1245597aa272c4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc56f45f3d2421e632c150c1c41b76b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513f39d0302fbd77eaeaf03d3e00228212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668bac9e50911b5c5a31cd1e9b34c82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3c2768de0d3f2de025ff9837bf51b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cf6d39f7bfa724b1cd80062c74cd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab8e8c9e5f137cc1e32b63f3628f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa5a912e886ebcda163c03de2a68bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647d29bcdf0bbc4b8cb5a0467dcf027218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570779b21e9c34af065052315a959df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6c34d2a077622878db9819f13dbb8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02506dee92148514fd95506a3f99c59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1663f3727b34a7c9ada6c65fc55901222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6970dc3fd79e049df952607305c4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16febbbc51ac451002d93ccd0d8ed56d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d51e819abc89c5670dd8c7eeeb09bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412be16f2fb28c5f51f39c04c7d6905c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bfe540fbd470c56d2b91482051116227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78768e622bec6647d5f79fbfacbbb3d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861f31454ea289981a70f2e05e526a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf359b77dbe7000603dc127427357c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed44d298c83b1ea114801f13a02a80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39029b711432b370566fc2b426f7068232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93430d0d26c235ae1b70ade8bf97bd5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e36e48f4b87497aaec49fd3c6e563234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8db0d32228b5744e94f1cbf9b5fcf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b341b0ee0139a4b23eeaf13f17d4413236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5835d6bc94ea8fafc028fc3b1a15138237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc5569aad39438f91b49b84b000813238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bbeaa770cdd9a278ad531fef8bb05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccec61d67561eaab30e315e606b5963240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc658edddc134e16ef5a5f4110a2034241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c23a160ba8b843a3660905ad05233242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9795cb00c70fc4f739903341a1cc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77800d7b7ebe58be7f41bdcfcbc0cfb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93184900aba3e4c6d301692f609ae3d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fb11cf7b58ced195fd914e27666ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4888eb38962022ba8b42dc59fa66571247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8418a8c3e12df1597aa60ef7660b71f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e10d3ba42dc46fdcf20d3db5d77a52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507a4d1fea271cd746acef76c4a51bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47237da8720b147a7c57f6b5dfcf1b19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9784882697de6bf465be563de924252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ea17285c2da6fd822d45857a1268253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef883be421205e274e063e85fe79a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4297ab4e49958f14b015ded4e01c0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f2e454b7a8969ecdcf2162dd89795256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75856781ffd651d2ffd41e6a33dd8037257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dc852f2ce0daaa2cdda7d1cf92275258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08ad8c05693007b90ada4f1c2783f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73657d2bb21f13c23ac34c5cf043e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6de3d9a6860073c13330ecc2d24da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084698ba880daf6cc14b01c6b39bc3b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e8d912c4de6b013be0dd1cd5853b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10a3afb131fe2d1ab93761220eab9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668d7b0d5486894a0b205c57a2c7b84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7fe73b9f0bf64fb42b82fd9289554266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ad518bae881db6cffe453d664ca1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12883dffaf228e5a1a359cda5912cd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be2a73ab97701e3a9445319b484dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfde127a35c55c60aef5910dbf62403270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70849e04851159f3d7f9d76c4a8dcc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d290cb3996d648a336496164ac7dee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d746c7337295ccf70f95293ed4f09d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc407c86eb04942848c992521e40dd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56673bbf21e4eb3d3b16f351e356833c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9219b1b94a85dbc508dde50b2582f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2acaa27a8c2491916737dd2eb28c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdaa4d6f9ca8ded9fe9bf279349eb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825bd173901afadddcd67d47faf87e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c56367094338eaa0927f3fd46893ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89580bde1c36d8ba3aff73c3f8d2f2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106c090bd696234f0a0a184406d7f27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e8f6c9f7949bbc8cf330b9a7f5db8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b495591c5159231971244f875b54ba4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b362b403d34ff0b068b0ed2542f86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736846f0a8a1e5fc5c40a0f7e198d7a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacc46e27170a7d09c235212c0ad2fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf80277f04ab6f87d978125a58cdb40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f5ed15f444bd0ab07c81c051f446f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b5a1c753520e5bb0531ee842f36c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f377c6ab57d40eec808e2cbe27881291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5502f0c13eed5852e89f4036ba2df7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dca96ec4341c664c596d9147ec545293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b4175efc9ba84b1e0b8d2df87f8f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120b3eec5851c791bc29a4d4ff6e7fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28421fde5907f9b28712c2f11e10d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d905573edb50db2898fda8e3b77505297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7906e75f2d9943c61f4f13e5d671233298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade56890f396581a61fe27d2a5906618299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb90b3f7c7ee78fe1f74ed5fa7072300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354fbebe325136305c05e103b115e4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6b2eff9a55c35ee69f772f2ea304d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe7ecd6f675ae9a6417941fc81888303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5527ec3196e008160cb5b74d64f18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80bfb36afe22b432c4cc894977afab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589c1331be995fae25ffbb756437134306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207fb0720ee91cdbd392478f2d813a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead229185d810c8e605c552024b16f43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf704b8b36040ba997c3803765ea312309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc054482da146985a658f19a1b2469310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b82ffde04031057d65ab73624ca45d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141de2c5876f98ab7c35e3560cb8d9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cf650fcc3c79cb1f3de13be9ea087313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8829506b8de1e07a8c1fcb867bb68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650d3fcc16b3915b78ea90b9f06854c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a6cfd96c2bd7dd6305461c42f0e94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ab69311df272c3722301925acde91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4077afcea14978d29ab32e9df325c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df1a465feb27bad1488d078e22c56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d50e164a05a33016cd136d6ee36b53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd6106f064c74b0102fce735d537c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2023f1ac9773f63acba8022be6c389322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f0de3f7edd363ce448d88b337a15c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0fa36d22f9db09f955b9908e79e19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c143c6df192d75b2e91693b99e28a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca66729e1536229ae619c449b1d9fa9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abccad4849e5bfe2c7db0018cfb5370327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09181315600815ac961769c36ff5c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb351d5d086b4f9addabb880703a9c41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375be4c9816e334a5dc819229fca412330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d75c0d5d2bea04adf45ff4e5c0e6ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afa41e5e73e9ddb7ee9c2ac441d971332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56fef7f12431c95cb874767607473333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8521bb7d178cd9d4800f7adfb1d67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01cf69388cad1f1c34493ffdd654c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f021cfd96e95505e29e451a44b0d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323714f1d5be7f96e5780bbc63dffe8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32ced6624f6df9a58a90bbd26e803d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d9969f85fe113aad6856470bf9446339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa649022c67cfecb0140544119927da4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e535047db53a58560d51563e38005a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ff31195bfa03489fdcf3408421a81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bfb1469f2cbc779ee43e6868e0467343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8de636140b5716347586f31401037344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14c8a9db6aa7742ce79fa765390d97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b342291991000497d52eb6bbe59b8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e4aeac8aed624cf4ce6c165bd90b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a860086c1277f06babf712def1d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefab1652157617bd5a05286bcdd3b4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784724e54c1040c0a06a1fab2a6ea7cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990235a37694c43a4a085b7e6005a2a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1e736a142a769efe0c0eb6d0aef0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4745092ded1caac5f32ff0eca14bab1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60aeac4b366024154f0a18140cca6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebdb1e4af6a7cca4f5d764c4148062355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b3c929d690e7ea696670a82225c12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7ef751869a2462844cd67a7e2f03d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaba17f44e25fe4716a8d85ac90e6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33832f761c5c2acfec56749600c624d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343a846f85446f8ae670b27e38a7b3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed646ae94ea5ba049b8aa919fe7446d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f5fe7b304a2aa259ee4046a05245362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af16cbfa1c9bb8b2fb723af533c832e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2030612006192e46d3953d712c089f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea51311df137661c32500fdcaf087f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0991b0c1ce6b26fcb527c92748b962d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42840afb6df115e2c6f5f0f65475003367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b38d01539822a268a72c780368bef6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e2bebef9fc85722e5a149e40620f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93576c0548ba8c2e5deb94bc290161370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1751670ffdca9ddbbe1b40901b743371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146186b5da4986ba950f356f991aa182372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e314590ff1331d7d5aad913e3175a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d300bba552d93761c5344c0d99ebc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5e90baa24151a9ee16ed3612b044f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3fcfbef1c812f302d4f8ff5353026376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c54624cffa7522141cda3a989f5a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7e11dfe2786796bfda7ea1f9f8fbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3a5cda272cb1237eb66b3aeafe543379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bd049b723a72cc36859635dce964a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706c52ea76b5990165e38b47224b0aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc05280aaaaaa5d466ab995d7f101f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fc3c5d026b4a68a19995613a79af6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca69fb86b23da2da80f325ac28f8ed5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9acee2f9b427964deaac889df08c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009a89dfa45588451494081a63b50f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e4f4000e4aac03855ea1f02879fb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487d4193c9bbc4da912876d76e1a43a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17415b53a60e1ac4ae0d4fdae1897223389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71d7b2f32bc51414b0b7abdd6e113b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869a4a046e3a04059001a2b299afd4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf51e14351cbeb460728eaad955e4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f5d56934bbaad0187108e9bca173d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2099f5ecd5f38fbd089652e7840a8f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49858cbef6460c17980eb579c19010e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a67e62528aef607158bdd883c83953396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb6476ea0fe4143f73c22650cf3c24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b396acc76e139efbc2bc4dc18a8e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e52bea4b14d69a4ba43ff8952ac770399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11a55d86d260c0b330d7bc361f604400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6773509b0b4419196c23fd241bf9750401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25500024a31aadde027de56a76e448cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586ebadaef43593c59d030398ec50b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b719aeb0d9f7808245396ee59e1d16c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3777456c4fc3437811c77d9b4a6a46d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a15a4e1e5af5216f921dbab76d6e39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f9a7666eb87e26a069acdf5097be6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a20a65a032fe73ee7fac02c4f22b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee852051b831ae288b60e874cfbfcfec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc858ca7f6a303635340c017831d300b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3825bb2cc42d5a6014b5f9b7f421c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599bbf519e685b899da6bff1c0d8edc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0718abf9d6653b9ac7690fdd213b10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028dba41d6279de965be5f32b6bfb6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec793ca85a009b4655fdf8e5019f6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41189a7f9c4118582858e8ab231e2af7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e24a704178672dd7ff79627c12be52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cdf5fd128328c26951c777b0da359418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c958c2388ea99efd6999aee6cc9ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a46d92ccc4a9d50cef137c381c29f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e12af4c2c900e3e5c97f0173250ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e84e66d7b3ddbfb459aaeee59a8962422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bc96002261b2fd3837caf868263c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a463eef3544d5f3613a32a2d467299424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db90da9cb16ea7e2b54b018db804fbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df581ad51fb8f392cb3d0310796c2ad0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07688d29e8c974e88408d0f53a91c83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cceb75433e6b025c8dd1aebac1c9d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4e84544f4ebbc3ecd69dbe3cb9563429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef230c54ba25e2490b060ac5d2132a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7950b85de38440496632fee15980be5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2ed2f8a651a96f396cf8c43fb4052432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b11629d1ae2eb4a2f7c3196f65eff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813c7bd708b8c728ad3b55778f14202434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b84f981d41e55070f2bf931bab7f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af93cf253d9dcd4b88061a641057446436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989c390cc36a692d64ea7b681287870437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16788657b92faa9743abfd56f0109c4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4a967b437edcfe128317221ae7cb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af45264c76e9e1e5438d59ee5f6944440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3527f1d40a580160fc1658cdf6773441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c3a3d48cfa8df9b4d27eb019f203b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b921550e73f0ce5975fd39a6d2d31d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea9c74da0b56136cb490a660540769444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821d48f81db1845e61319ba7b9689c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814780c9ac7c9ead9ef682c43b1e312446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535451b163265ec6f22632ad4b391ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03f5bb052fdb6375186a1ac4b4ea02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9bd0744d596f255b924f67982d465449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a51c8229159bb518415c088c0fd95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbbe48d15a22d8219a5cc5d5aed8dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00975992ce5f869e0596dd446ef595fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0337436abd8481b558d9d90934aef08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed614c1040b9fd7b5b3c08863e077481454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d090e76138d6a2bdd2dd3e4c83abc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94a3a4a1633276528272a9b94ce44a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cb3f30df009a9d1e9b2ef63a66844457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac770525b78c6d42e446708a91095a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5377509a04bac22617293def81fd18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9ab3a2ee484d4778f3c1ab956c928460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154622ca04ba825e44f98482c00b3c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cac2cacf6e3267ef39824ee312b42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1877dce12da5e17e417d55be9039e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566aa69b812a9e9309c07fc558dd0a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b446c3d9b0dc5aa637a39f396aa05d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d01e070176f1ee3c2d259a9b887ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be05fd2554e65c6405d2a0e70c850467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a7aa3d502cb6dd9ae7f4aba004c1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21668e4f7ca11d780ed103ada2ee297b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e97111547427377f7051b469633205470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4a41abbda5dd6309c1b8dee32cfcc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03d880265fc94cdb2450e7a5b55488472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8969df51256c5929ac356c1dcd9a689473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49520aec346b6c9296a397da946e6fe3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c978f2841fdb275db035b99ffae271a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719355a285cea846e210ddca0b162b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba7ab404902a89a4ff52d6226abb34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540e41bc089496944e21ea101e0b0d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6931bad8575c98f8a961e7ca91b169479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727e32b4be7088702b4ba550373fb3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831073f87f379b57242e853272537ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d679cf2ca7ea9741ca62d8460049f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e7b8e0099fd395e1bc3c3a3b2f4c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5fa47f4743deee984486281499f31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02e26eb63c8e0635dbc600b3d1e95e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2e24b83fcb34c4dba3b62db014ba1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b8021b68d9e8e435b8e5f7cbd736f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8527b281869697f8fbccc6c7bebc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed3e2d8dfeb870a6f7638d33314c0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec6da8f9fa1a276d5130a87391c448490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecef57d13488b1cee06df87d4c3ed7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ae0461c9fa4a37a2c9c474fea79ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c88ff849ee884094f1de882c72f683493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4476dab63d80c3c623adee20ca40ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f15bb28b4f1f99658d5ef32a839c0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4905c0477724084010c4e53b5816f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbab7184ab5d2d41ef0032ed2dfe494497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c033f71fadc731f4ec5fec7c5047498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5afa1093123fb9e76f05639620a11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8919b5f0b3035604c7325b91cf46b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e5b9fa54862bc37600b7ebc691706501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afafec62345ca20a7a4ce3c0e55378502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edde4138a5c4aa34e83e8a391b6ef6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafab16129b4ce7240d9dbb09560f09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b180821fc39b83546c168138270430e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d449691dda38cf998e7fd3266d5da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28026dff0484e1b2a3c855e7162e8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79bab44432fe3e798ceae8707d0bb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c487e59441af6f6a57c34d72e022509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc792312b686461d230d2c09badfb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a99151553729921fe5d677e4bacf8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4a008227be0899b4d965a5252c920512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d51d765bc4288658588e8962cc3583513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aa7df2e0bf30353340edefd7d9513514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233200b581992d427bb499fb7d42f49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476a5b5aa214b4d1fd6a7e98a4816b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14498bfa9ff9f5f89687fba045f30d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eb6378ea5209b5e70c2897eab42b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfc0e1f7d9f8a2301931359ff1f747519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695a6c0e0c8219cc877895db838c0ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600fee77b8585ad680679e6acafa88d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50078c28e7b82132d9fc072d230c831a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e6ee5104f22648f6b5bbb93d776bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ed827ae5696d8e9b4cb35f486dc0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabe9d9f69652e7eed884e521eb12b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e10766f95ba7b4491eb08e6c0181526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f602268ff4267505817df79c8403d54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36407e5eec1ed046065ac87807b8e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3b8fe618a2f20be98cfd72e961d9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ea1f43f3e38ba03c815dce87b2fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d7e413b291eb979c80dcc47228b9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071911971e3c5402f90009e8f9e10857532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182c16d13280dfd369e9b18a78ab135533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d255d5067111b91859c4f365049c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ddf82d0f1931838e1195fd787c0e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca45c4ba317235da2fd3e3ff66453536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cacab522ff06d606ac7f78efebf70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c3d956606fa40068444c1f3e31160538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca7030958239de1de13e2214665237539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67fa4dbd181729bdab777e2ff00bf9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35a4ba693a8ac8dfc6fd55bf8a04fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d838495416815fece01ce210e50a1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1da0f485d8ecf0a5692d50f78f51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7489394a7cfe48d35f99682e40281de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263bbe57b805f2e39aefa7bf2b1aa8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1897b3965d9ab3c35907b94a2c956546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979e0e452325922491cb9d0a26d5853547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c081557712c6b0adb8b58a07ed56a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4cab471942beed1840a5ba03a4724549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4483d770bdcfd4785ab97e94335dec1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07f82e47e69e8681ad92fd61f7d1d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce83062fe83fc8e623ea4c8bb16c70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dba7345e6f6da0a3d97007055bee1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2446633599f861eae6499402efd99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82192755a2a7525f3c05fafd9a5bcaa0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbc228f1c3bdf1882be6c2aab91c31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ba2ed7b1785b770ed6446aef44fdd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf67da6021a6e6039876fac08d190fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0618d65d2864c3481101389a39ceccf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf42022d9b5a49431eca9668df1166560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce785a62cd42785409f8c27e87aa9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226d391e16141a2598799cde3ecebe3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ad1375a3338a137235900d82d5875563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb950e6acaaf4bd555b2c66dc539d4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f88d427bf0a722db88c0500d653af3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c113058db9ad6841bf514d2d2890d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb612efab79d919e4851670f605d83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3f8614eed681aa80b3fcf2b360276568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370388f04215de4e21101263246b45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693da501597bb6782626c2ad301331570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a273dac21a2af2947fc82e86536af0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff28feb09e6803305ed19f55d028a09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc41c5493e35ba6f1655c61ba2b365573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90ddf17f4efcaf13ef9c591a4456db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0208d4ca76927ea4d58d050452b648575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845e1aa931c5593558aefb976aec0be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5abfb8e1e0f8680efb684fa2a4ecb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be020dab9934c6b56cdc95a9bb43ee23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f254cbef1c84fb541c55185d679c808579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176aef881c8e7bc4317a709bfbd7eca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303b197c95719453f2dd51b2bad837f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43f499f100f93349d3cc6668d6640f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f06e198110d70f9cb1214dec79f916583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4176fed4829a0d1c82d1b33b38f4de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162219f9b6495941a68bf87cb8e3856585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de62362b1e255a0c7f41fdd1ecc42f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d600fd2ece10b46136bbb66602b42e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ddf79d31eec7479df450cd1626e64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c84e4e356033d1d203766cb7dc37a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea2e2bd75234589aeeb33516876a98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15137103742bb3114d91a5ef371dbfb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb9efeb680828834649a5acd503894592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf217239dc7a6c52c24eba82fb8439c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d07236d7f58804db61197d5ae010b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b5a370424c4720e0bf0dddd50b93f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c4c6a2c1bdb285f8e446f38da0300596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b6f859f999cddc2f56719999d2d80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ac76237f01ccb1d5c18ad9ffcdb60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a664506a4cba6ebb89101b40b6091599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efeac1df6416ae32057e7b657bf33f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56c404cf60f464d4d2403eb748b1c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad54ff86b5f5caa9bc20957ced7dcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c5bbf482b4055d7fc5b0fa81a8aed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fb9d93e3a00ef1c137e93ec8e921e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bd079ca1c94d21fc7414786d98aff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449de6d51a636493df1824812ba968e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5a9895754b871e8d3a9b27c65ee36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02369628fd0b10ac064a5d6c31f0255608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedbc116c6eb95f06a0f9c6288182f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a4f2d9be037fbefe69b5b6f0327f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac44e31291b6c86e563b745583d1f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa635d5938c3ac11976f2799dcb2853612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabf9cb351140386a46771a1aecc785613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55be7ba3c86b47e757ddb7eb0300fbf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104fe17cf1a177b2a788a7eb575e6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc565de8fff6c947ee64410549b81f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413de0ab7a5ccbf444f1a071bbdb61fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329baad4be0df8d2ed508d8326fa75e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6acb86471a72db1da8678df23c793619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9b2063c2c04dc33bf14f4d8998a04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d032e6c34edc8ad7180c2beb287705621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d289518f45a94050b65c03097bc690e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2164e6c3bd6b1b3d922988c4db17d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaa9a4edc482f9a46e200e54c75bec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1301b0929e4c8cbba89fbdcdafb08e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d49cdd95425e3766c187fa123d1fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26d2ac5904faae135885a631d58f01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800eba3aa6e87aa1adea31cb748fd67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7853dc102fcca0b7f53066f8fc4c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624078b9224cc94896486b2047f527e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1c05356bbb9b932038dece35bd468631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5a08ce1a6e60ad3651c30b2c92046632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fa2f73882c7afc0cfe539fd500aa4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373344725e24b27932eeae99c2250b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cee66f7c36e931e037afed9ef4d87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c054339d544d56ecd5e4734fc49857636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcda4dad9d9b1b6325cbffc9efea4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac3dce5119b492192d381e3eb76f9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d039bae642c824c7ce2c13447fb4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90bcb0f1c031756892426e3aa4ae2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb751e283c08d0c1db019321fb45ba1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eccfcfc24b25e2b74e6be9e071ff1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2107705270778446288c70387e1f745643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098d459b8f08bc025187fc7c657f790644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025a55b03caa635741e52f70a6fd6cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399da00c26de478cfa5823ddb4d9c6e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36650daa4fe0dccc269d14cdeecca53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949514624be6b93247de8a0adb61813648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4342ef43af1dc9982f378f401d3eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3041e6a98401d54fc75530a776d7332650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac192e507d94306d0d829cfb1a7106651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedb6b8bbabfc2d33aeede0a1b02fae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c01a9d307d0bae3f6d8bd5e0f1f21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377f2293c7ba3fe59b259680b66cd29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9023d50ef7b1f40de1b8e52de6560655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14000d5fc0cd5de40cafb77c8d48e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3ba05bd34f83ad8b8dafb9815785f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c4fb2e1ac689ec9e539ae5810da01658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b64f0e281796bf367f2f4d4a4568b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8c81ed6954d23108529c207bba3d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a139f52b470fae050a7ddd001e25a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6899265be6780b733bc9f359538b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a70ef67a5a42aef48dc288d39ff95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a4a7895f43d6d7fb0ae94f6a3427e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00de230e2ad33a0612a577e2067aa5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16066f218c32640d563b6892817ab8c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d563b1b0c045666f9e04368a1f173a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ee398572d42e086539cbef9fe91df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec45030d81f83dd020c9e896dc3966669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f03584ef42a0b8e6397c7dc87b023670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a312cefd3391b99a0466ced465317e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22764c7cc1f1edfa69d77ab1f68cf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d73364a7fe1f1140b80aedefdefae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca780a521510fb857bb46e1b7d4b4ade674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca6b56861b784454cb233a51986e27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0f7bce4ea14248672101d7276337a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cccd2a632681d1648b8bfb2d6071a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc437e17013efa7ea5908c94bbe47c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69034dc80fc3e93997a5fac5cdf29810679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137895daa87253b5c587d76f3c20d08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad90906c8c855a00ee78990ec2d9c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe459fd42f551cd6d6fe02a623bc21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fdbe3df5374d9a27e3c08bcd203fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cc0fd3710b6e49a0a1bc6cd7a2559684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12627a52e294fa30d39a0e0be9069d62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77440c779fe725cc93e2ce849218b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7398703e7e36e04dafe5beaa2ad37f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d3dfbfcca8320c97d51a7a9b67c02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc132426d10a9d8ae9d91c945589fbc8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f424f80a1ba8586f0d071a18a7de425690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012caaa97754048b5e35624fc743ba2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e6cd23720b6eaa2ccd05470a73802692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1730a3f2c2abea9271094f4bd4cd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a90895d3d642bfa378b2ea25992208694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd1465eff124d259fb0bfbc1327ca2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562259e1cc6c807b6d6e94752cf65ad2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01b8800cf6b25a8594b1d8f16cb58d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c30fa1b224eb5004ee1fb42aa52af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708d191aad5f204ea99f4a34a01200b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e76e5e3804c11daa8580d3f1766b13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f0843a6a5ff5f39710c974789a56e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9bbc257303eac078a1e7951889a07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334a9edf2414f8f52c3a1ee7cd46f10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627778e1d85d8f6f1d854f6609392e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539b99b89108a5db3b3a6f1d2e455c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fc869c756f2133eb27c099eb276c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec44d883fdbee76defbf59b571e713707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbda4af1d55322196c23f169270562c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726d313324418ee10645d6e7c2822c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6944e5aad06f55122af4a6803c348710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e974d1cad274fa342e48c51f0b12928711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3dd41b25953ea91003de84b7ba50a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230787e984144fba5b937d5e7e5ad50f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21006862141b5c2b91316eacdd0f22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfae3837c35b847d98df8e5888426a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2177496d101c1542b523fe541ecdad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f255db90ad0ad4c8301a7b542566a71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cf6c3052fffeef9de1f3e604e4727718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7f15ea49f106bd9499d34db7a37e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675b40343fc148a3b178e9517a8c99f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24193fe8820669a5f72951e676a23256721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ad0887012b523e58380399009917e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1953919f4290f329e5c52eba1829723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc5f874763140df1c9544c397a42a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb588c79537d4cb10f817a4b45000725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364be4e7bdb6b8f5496c5ed79c64310a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3c1aeb2d93e0766a268132817e2a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16071c2d1b44de5bae56d60aeca605728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb5ab3e37e1f5614063f85430e2dde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926edaf8a5061b60c11ba659ee0a94f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d80f84e45a0960ff67eb363eb8e7fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0356e93c1449b87b309a8309e2fd43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942991453272d934d22618ccf9d73ee1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9989cb93775d940e2f4b2b3ecb0a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b293709db255da66d6eed62c2c733735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c7809d15685bedc39afd0bfa4b088736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677f19f90aa24ef39013ab4a7f29e73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fbc683753d53041657e0b55611539738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b64656a191663865398c2fea7f597739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c99666f5e98736598e38bab56eb012740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cede8882a3fd860c2c07b13e00cd49e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39128372fcd92dfd3b1d2bbc43669edc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ad663a4c45a46ddd2036b75950e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a7cd7691a3d81cee5d26819f72d71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f10240601ad00da822bc3b48b9f3f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73084c1549e3ebcfbc7f38b05a206548746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a33dd57e91a695f27a42873e444481747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8771d4d4c58da4be4d28153c7d785f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24559c63dd6d26127d489e245e52bea9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9305220f6760601ead01b7a8f9dde750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e7295e8cb724e6a770c2b97b62ac9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fa2610ad19e23c101a195bcfc3e57752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386c88b2cc631ac0e4f27555a265a5f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0815f8befe955a653b70d97e00507bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052412165a633f72f2ab081bf0ad50b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fab79e398754bfc26b55950f6ad40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38146feb8c5598795b9e9c16eda93122757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16669f5e98462c3ffe1f5ef2c869f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463c051a6e33a87373a66cd11ee63d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9e663ddeccb7259fc585ba179fa183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635fda812c53f5b6169bd56963335234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd99fbfb9d660ea68b686a12a95a7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5444a28ecab91e876400da6ae5d31b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d70ecfa3f9b2686b3183bd992e5d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e760f04100b66e612d2ed265a52f1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6ccb0781caa6cac1193539d4b6f8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50ff060e12f8cc4d2ad7085cdbe61510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3363be4e802779bd2a4d87228e5883911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52be5e9c72854fec899efc830d1951112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f34ae55997be27b194eaebd69fb6bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159492f53c804ae853e8e5c0e00c3cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b593f1c0414f690905e1ad20c76ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d67814bbddd6512c59903762265c8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14472b3ca04eeb8e1cc1fd911ae16f3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1b2e0bccce92183754212a7c8690418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae660d5bd6b4b1d747016aecc650a5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326037181b427a8c36d7210955a2cc2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836d2bc72b6eb254818406648dd3dc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a5f44ef9bcad5481583faea03a1e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e1884496243bebdc21831abf7d4dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330440e779eae73296945a488e3ec0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09172b244519f41fb9f488d46c613ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd891c79a31a50e781709d67b3e9e1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a2875dc3cf291a1911e9a2381dc4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1405f6ac2fc46b6f3e5698279dff3eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac412ff3747ef1c537c2e85747553bf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e738cfaa30206ca153b9c8fe4ee6e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80b6209a17cb8496762a84cd19425e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5c005c9aad870d0d23117da21715132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59ba8243152c6b99604614c56c85133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd234977da8de64e7ce3cb4ce5e11c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d255f3ed9a8d546bb14049efc57f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac1c6acb0ba0ec3cfc36372052d68f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f8ff78d1d89be2bc297320889861737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe16697e563a743b6c596492f3ce3df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbd54be2a82f280efaacd2fb644c9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd273f65956522b2d2ccf46be4a5dc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3144bb5cb23e60dd8d183b69949a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adeec297a7840156757b712c07f1d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee774c9aad44124e6c8ef39a75a7813043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500797b6f9ad665353602fb217c48a8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2e1122cc0ae044cc53fe361194feb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6642336a215db585ac410120de794846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43ddc7b8a7b4598afc457c5d2982247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15955c6a6e5b2c43733d8d11a7444c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fdb469fb59cd40b8e7c4ebaede78f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5ab4c9ba688347087a1914a69774d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41c80cb273681cc0bacf50d38aa09351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ba7758b9a88f1ca08d7446abff33852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e6337b7f3fb0d7898e0bb8cf5621053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a872889b1ce8256e2bf88955c8df01e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc3142beeb25f0477e51130a644b6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8174794f8925222146e97bc301b96956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e43a050fa04559d53b6f8e482173fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97910c363f3392c57012625b1366e9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4cfc676046d47c90404716a5a9a9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee032f0e92632b764e1a01b30bd8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabc95c6a554305102fad970d0db24361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009d8ab251b5b605505370eb7ce8fd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b28a76f9560185415834b3549ad46263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63b65a381b7a01ea4e2998707bec7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362f2f747d4a49ffd566ef91237cacd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1fc94fde8ba393887577e53507bad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa6b95945befb109a27bef0055d23e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49855ee0c11df033dcf0d6be0d7a062868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b269b9439985d86fbe2c19e2792a7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6781e25309a117c8e5a9169a14647d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501c5ef3c43a04cefa048c63d077f7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b81ea305ff9e666a66b4fc694ea18772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32012a3639c80a3d61866b421b5ee5ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2151e822cca8a986c006c97d76c9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade624e8c05a248a45c9cfa49dba7bc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968416d2c79864da4673db5beaf6af176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486c169bfca58e5c69accb004dcfbd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d60d9c30ee9048d13c6d0e77fbcd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf419fbc87156ad61bd899a0fe713b6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937873acdf7dbebe0393f0bc7d76dc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087732bdbe809a1d5c97f4334d1a76b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff2dccb543589ec77b0d351979ea8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69e97d0d8617dc374b4a2505b747f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccd56b4f968bf65881457e3ad6b45684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4730bcc35f9a7593409a53e7afcc5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca233dac5f8a1ba1de396e79529d2b9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53201b1a1ecf59561e74f30955a662987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b299fae94fb18873941832d4ad3c73188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b48e2f5bf2ca780b4a8b2ca54a20b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab555883cf9c7b8e47859dca70f94d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204cd3a9965534d67cfcc63c208e19691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3f24d675f44260f16ffa65e78c71a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf4a6e44525881fe96cbbd7e053d3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc83e09c3975fae2e1b4145bc1553094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f40d5867b5fd714a3b7d2989a8fe995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5259365022bb448b81ddbda8d3dbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cbe2a304ed35df08ada6d91707c0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acb31377c8de9641c85e6199ed73ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fe5e0acd513a12d57e020c8c71ace99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c740438a67fa96f8c721723a05756100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f20e88d82a957cbd7f204600f6783101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c134801d9121516c492e370b7ee9e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30dcae4afcbaf3a2316a2cd50aca74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87154136cb0574fa4543d8b85688b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5174c867b24afc503f57a41849f3a76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25379adbe25e2cbd5098acbd61771cef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2413b737791ee8025689669063483e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5cd8fc0f41b4136f81fe614966e83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750c1e05f6c981a6d4e931e312730bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182132a129b51a200db5866edd636fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d815a41c0faa687e416db41d4872a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b697c633a59bef3028e6576f2a668a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc30821ad6ed19dd5e79fd384807ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3016258b029e140469a2136ed254d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2ebc3373bc7f604a4d5c7502e8ae9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f153d5c731f91d74a00cca96d0210ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528c7b06dccc8f96d08e695314af9c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb57106d4f46aa20e05c4c8cf008cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea94ae6e403e1f108b41dc97afac24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1641e1828777b5b2687c786597ee7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2897abee1b90e4e414a7fe8ef7ee45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecd40da65ed8de557fca90e7b25e04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc26803466d479b8fcba1749805c96e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76741993feef2cd2e2cd3d65f000a59e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c8c4a9f1f7e2dcf7771253549083a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f018c6103fe3cf51be2de228ca056126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc17e0896e0672fb0f36a01dc7ce1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a161f180b2065b16d176070417bf3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88cf16dbd62e10a0cef73a535dffed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2c948d24d424ac51771fb79933c59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012c1430435a752f5e7271d007687ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66a59ebf1bcd369e8661c8361ea935132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482dbdaf000e08e80ee9d8d99cc8595133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b031819a806a07fe48f998b9256692134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388e70523be3ba7a83c9777648a4466135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc304c4185c5112d3dfddab194b5a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55494dc07d9181aaf1b856b7d51084137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857757ee016223b6aeb84056c4b55c6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcccd14eacfdf307f888c3635a29a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d577122ec9bb5499187678ccfa6f7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ace20694003b1d65ba7a062df4269141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2503c51aaa4976436258394b4687793142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545569df7da9f5c04d5ef53728b4776143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876ea2ff0e0b7e9470e32f6453acba9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219de2d1e5c446196bd73e88c4812a43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e403fef25d57c98a0303b2ea0354b29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee27e72dd6783479e01c6c3f88304147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a41e042f59e287e8caf1a58a18ed49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450506afaba164ee44d64c76160de4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed48792872e69adbd732bcd147e736e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324c1bceb562fde8e09c767d37a7fe7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11318bea33b77dc2651d4b9c3874720e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14bd0001dbabb87d55c819cc178a63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8df32de1caba7c05ea923237db442154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16b89fb86bf8dd42cd99fddc9a8e28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cb5ea4e1646adc4be60ab3773f4c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073130166eb38001886a0b0d6506aee6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7af1c9f7faaa217014853172f004d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cbb116e00a5d3a1721a15571f75b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b6fd1d060f85979cd91095b25b614160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9438750c6a8fac6d6d851b04258374161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e0d12f94cdfd29875a865ee973086162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef0b1af5851a6cfa5851ebdb3caa89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e37dc6b8569fb292eb43fe405684b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4ed3c0c470b4fccdb3a60789eda5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aace16eca437dec16b3c566ff4ab5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5460b801223b3fb6db4e94f162df4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abfa71dfed9ade8ea7fe7847b8b46d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2417ff6e5671146f6c3c0a47ae61ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7587e34546ea9a72f70153d528cfb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4434b0164e50d11b3cee5d4fe186e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53403602b6c1778e55589ff7faf0e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec831c87e62f8fea19865a2439813b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d156377f1b0cd39c5a8646962b10f7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67652b38e186c6599bd828facfba68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf85c6a4481daa93a39edc31223337176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87236f688f2acaf26c39fe79607f33a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92969ebbee0cb2db85290c1fddf6cf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14245be1f093031f3339651a0ef3c977179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a65e1eef6a85385554e5bb6c6b5c9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8d78e43ba521d2a6a75bee3700f87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c596ade049a1645c08571f37b593b17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5afe4b1a89eea6c3e1f82cbc3c1a8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f16cba2d777935ab8939b93fd1ca9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1db48550739cb095d2cb0c083b6501185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0b2dad356c598aebaa6dec5dfb44d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fc7bdbe0879d1ce4c65aab08c5358187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de9bacf6f7cffc769a388e3205ff19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8516fa33468ccb5c93d815b17158468189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51c27f27290d2601786ed8135b525190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecd0df544bb9b405dc93609066ee49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad4e5e8e7abdebbe802d8a4c4a0736192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017730346da3eca8f865b825d9e350f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260e360da5363c961ae24955fd55534194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9113e4f3374d7839b0499b8050e08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca1078a35a348595df693da8c7dd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b7f36f0b8696f6f53c0c3e9abf17c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0230af9fe450e2353ed76d62bf76b96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdc8ae4e5194391c58c867cba6fec9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbdeac2616c4c5bf66ef3a0ab5177b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69481457849950de942780337ea809201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385058c5737bdca03bd1f92317e506c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52992580d90330c2d39ef59970d9d119203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8acccc6d87488490ae633d2c774ff9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c706a45f6b3c134b7d7a3feddee73ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265c022298f0d4aee3af45142b9645e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba76683878c68dc75f748f734be94b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca794d156e758ecdccd93b06405e87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a32c796e478b37ad89f45ccfe6ae8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac1ce0b5dc5e32b6596846a31a3e95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de518ae096b417f052d88343f35201f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dedabbcf21671729aba23fa0d7180212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00101da542c1458d8bcb44bba06cd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7475cf7b8706ea13be88cade638fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc538ae73aad45a9c7e12ca44a5722fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57231d3b1c8bb38b900d9a922310959b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556a2c95c20278317f677ac413bcd0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7b75e8853cd6a29d0da4da7ee9417218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988dbff0be1c0bfbda97c37c969996e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6c6a4c07c245aa0d8f464548b84be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c63c401c3b7c091f2d42f204f2d9d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bd62135731a10ff47e6ca538ba989222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff343384ea08bc4d52ea2473446d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cba7b4925025898a02df4b90bc9ce7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96fe621285245228e8da2c5d8e2bea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cb787669714f8d356839a01f703ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eafb01dc87b738bb16e1c9e989a3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2cd96c3c355dcde1f5ba66497469b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a1106fcb294562f6fe18fd79c86ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fa3145daa247cf57180099e079e7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b19c1b835312658f59cfbd26207a3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4fd410ca7878b4e02a848d8fd011b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516c4de387ef5e40f9208b76fb58368233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161a7cf4880cbcbd988a8011d9ee461234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444b17a2d0f77d7633e643268b86d3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f1db4d6e2a11555f7775cf462638236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94fef2954910e7c7b09baa9e06ff2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe174bd32391159395bf48ae9eec0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac42b01903bec3e2f9b8287b39c9eee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d6d381d443db654d86e14e57c8538240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fd35b7d80ca988c23aae09c7f3c8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2ae480965decd43f4303b310ac438242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a10b85d58b7348690102092692cfa3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda16439f49e5a93a7c6cd378a021eb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acf76e9166aaf5c2d3b8d48c954c00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ffa67419ba260f6fe595fe10d6025246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d434eeec7c51413a5d21bdb3e06cf50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401e3ab806bd43074afeeadee67586e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305f7437bb3385c8d47e728dd789698249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8586fa194082b87d0d673236be5a0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4ba737d438f3c4320ff400d77c9a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ffa7b3b2b7ca335e52945e91af09b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510ca0c15919e0764047fbbf4498739253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546863396214b6d235c116ede59c1f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf328d0d15d22d877d4f37640a664b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65259f7df9067681e727fafc282b62b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a891301d9701abc586944e6c97b551257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacffa0d3cd505d051bcc70a7cd3121c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e8402c126a63e4c73732c17e17538259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb628a03d301d92186102f2c89b391260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe766693ad2071ec4ee3d14f530d98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedfd80d7791bc4d72e5e7277e1a942262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99039cf1d56f63389757537108b8ad60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52bb79803c76423e5273125461a1de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd339a2294e91dd6efe8c6c4af1eb6bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa1bee9c8b9f886b5ea3a69c499144266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe066e0cf5a2f5f0d662d24968a084e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa597e822e59c6bf4308cb9f8cfb79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68d21697eb1d0560fc5fbb57e238a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2cf477d9905c45dfe997d27ceaaa3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4ec1e74766793aaba2ca575a1616e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d328db880717200173cc2c7e50a035272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132faa6a827d46f0c4a55ba27fc86fcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a029eb991ff6163e5ed85af87fb29b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b290699093cf495f6e344b08d64cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1826460ff2fc78e7c68f8bd3ca92b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0744432da261d132978027598e9a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e7ce0eff38b6c342600762acc9b00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffe5b90a7f78e2100fa4ce244bee23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdce2259472000468fc02e884191c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff31643309a8f586a391c81c666048281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f733c7ca7aa84280ba9d9fdc156a11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d227d650c66f3dd1b46c477d55229b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32679758ab2b93412c231eb0c8c20db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db963689e2fc7c308e29bea9d8586d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17ed07a81d3d4c081dba23b6c9edea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acba9df9e70ed500cc9be4ed542ab02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b9d2a74380d3ae643d01575564e71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807cee8e0438cd5050fbbf7fc144042289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330b4e9643dc98f8f92df4c82593a8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e3d7cddcf52e1a20a85e8bb47ed5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447037d4ed95994f7e63f7f4bb94b693292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ab33843c7c2504dfcdb9479a26abe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc3be476e6ce1cb5e3dd4e206e3264294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c8b49d7402bd4073a09dcde6bcc92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6528e48cde070647181aef22090ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7993d393a779d32943effc793a87149297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6966ff5fba70b991e2268d2a8aa38b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96291b3a6cc7e5eaa2818295ecf3ef5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93111836a9465b7b500fa8cc67e001300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ccdeef814f645e170f94f429e7dc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000ae234cbcd6c1aab78498bb22737302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd88efcbbfd6cd04d811f5a9616ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46dd8b2cebc1b2a583e2723450f2c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df999a37ddb502830093c5cbe9db36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b95bc0e355e178f663f013991e6796306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c11496ef8884d663f80ae930ac6e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77a306835b9fcaea51e0a894880f7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26420e1240f5701675530fe3f2e70d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566b5d054f3a40b02356b0c9750ca92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9be6174f24270f0b8937ac87a56c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e7841a2e86004feb32dece8aceee1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a5cae2e2936b03d9544abd1a683a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517b02b6c6756309793f5233b876243314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0037bf3a2da0adbf9078beb945a75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22255ae74934ead215b0ee373136aa7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cf082168f09a5565feb95edb62e3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327f75e9eb79a41d1a941670cb2c62a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f58996dabd13d8572e3d1bd95b624319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e798afb16c3def73bcabfa75e0338320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2fb1f8795cb57dd35ad64b95dcad4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1bd4df4c67dd852874145ec423222322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0418c981e40bd7c2b0ebfe176aa3c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f09bfdbb1f148f376d53d7026f690324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd17363785269f3823f8750c1eae5e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b34cb60be183c17970a8e88c79416f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d60754e3761f7f5c2c9251f5dcbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b9e24116e8c1ed6155e0bb6695c1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eb7748829dcd62d34a6eee831b620329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbba7010d27fa287bfebd3457e9b5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031592e6d45723ff21de48857b481fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0412eff6f15537c3febfe5caf3924332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be928607138382b838cd49bcd02a916333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf263b677866ce0d63627c7181e55a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389d15be7af0235c9194684c0a6578c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc5d9ed29e2265552b4be2465bf096336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04094439d87bb34ea64b0474c77ae6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18b5dcba7f451efbcacb58a2781cf0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92149ee4a96b3f3ea4dd5ad35ebcd01f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb32f9628fed9a2695f7fc5325aca3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4970d7b9945ff7ad153ae63530e6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6935c6ebd1237d85951e9a24f4acaa1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589686320f2befa7ceb1ca003cd4fd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26812ceb31a2550510a818c68d21348a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294468ce80d02d7e11447d666e7e397345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09208cdf59c02aa64cbfdcd2cf012508346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd37f7c81b47f86d46ee5c83821f02b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf52b3b0c88f7ffede9a61c11601c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de78c3632877211ccda95d809e1191349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b54412630f9f9e8d700d248ce0cc39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f9035e6514522b7d7f72fc01b9d1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78ec80940b074cdfd540276f5dae1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac7a41b6b03827097a6ad305c2d0ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4b6972e503ed8b475ce42fb8c775a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9839129a10d5e93bb3d83c34f9ce44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dac5ed021f4ef6ad4679e92ca0486356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b88bfcee9956c8145a39ca8959f9f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9265c371be8dadd128b9b17e1a4fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114b51f02fa844318c5b44a909bb2f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4867bfcc5b9bfb080251d0ced32db1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e34c20b6e4107570c1026f4f76a5f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefa8b4cc735653c4979481e6973969362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bbd0df2271588949b68f2ef0bd035363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc513196b899cea75b56829c97ecc51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7645bc484401facff924bf72806b111365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911994309d0de85d19ee6ace1172680366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45a742042afcf1514383e9cee9dab0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f98654d3030aa07097ab2b4293c017368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba6c0cd0e8d0cf65ac0cd2b15a2796369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68ad9103b773027ec6ecd13a231ac3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21883fea0305c6ae1ee7aa8d7c6e1097371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683022cd26acd37b6f69c370faf0477372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb444a8fd88c985acf2d92fefd3c4f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b180de450cc74da29bd6251d2cfe08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6647515d55f8856f2f8cd1f58c23afb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00055fca86da07ec581fd4ca23f09d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe522ea583b610b0399cfabfd600c6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df136dc3dbe9a65db5f6ea64607365b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ebe8a7d5495a37acc91860cdc0545379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0a90b1202859219bfaf243f0b1ee5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1915f18b52df93988fe5a92b9d37b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aeb283cef5f5334ce68ae948e6e27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1874cd4fe5defa78874f139f556ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775164910b261ea31377f9e484db6829384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d7a6b740541647d961386d41601a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154001e71a6aac44a3215735116815c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92399d827ac939651f9ef5e4bb86e0fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fcbeb6bacc1277f54e1c59e5e20d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1dc498a1ac504d6733584ca7f4564389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45752a91f1deb2aba5729c15c76c1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5d79bc31ac662acf43ffa7e493829391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d507383d51b54dc8b8f6f3add77fba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c5c3ba5cab386912e39ddfee27edd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a96755c8566e5e4cd158a79d5da5ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fbdabb3feabf13756cc18ee222117395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233375589c0b826ba4be20baee743ff0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6ecbbee3f4985e2a6850c89ca4970397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc8e99bed77d440345abdf0977fc9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffe6685605f0dcc4bfe16d304c06e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af94146024fe74661235d8fca66d98e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce554fd445d7f03707980b2fac1519401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe98acf173bcf4aead2f4afe0d84d01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0b7019dbbb1bcd4fa9b68ff673567403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cda5979768676bfe49accc21931a2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28c4959553b0a0e912585161c11c57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6d5250b4c400307cea9e53c9ad9ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98aec41ed7b8fdd2f296ff6366f232407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dcad80d984643072974b25aa0a6c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ac8b05c47b71a9c6f61dce3c99933409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b92ff0ba8e20ba0b6af68bf054132410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2f28703203be7ba1d1c3c83ffc207411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9daa67b2a87230f2059d4bd2670c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c79be4323275a2f7a5dc9235faddf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eb354f6ae59dc4f8631954ee57b7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d6cf94ce83a7da34406f593c0653c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79a0cb57f902d8e98019e40dd4af4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088706a715995599d3a8e853a6468321417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a6c83a12015f3e799b19252e63259418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8a989ac10ddf33fbc04351d64c819419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0480717efa3f9f72cd8104ea267bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791eced1d3065fd1df3d28ddb703ee5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727696f5b97127808b80855ad137c1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57fb24bbdc066ffc114f109d85bf9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e76ae212c2949e0bd683fce43802424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f796dab3b4a75a5c923dc3884f2fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a853ce4be1fd8e1e74fa22990a962426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11294717115397b12c0a9608340f2dbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bec4be767e104934ae74828675d9c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2388a6d478e74993d1377b7010fa4b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3a9296de83c164b425edec688d372430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124f2d516bda3db1fd53d0d42bbd406431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6176f9deee2929b62d44beaf8bd01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922ad4605426159444a1a5b38a13ca9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12470bab0204ac2669231829583657434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118d872cfd34577bc8f73d1f3defea6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bece6542304e836a9dd7fd33024a9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bc31e523f2dd64cacbc42410e7865437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68baec7de6e7aaa3504b32b678f9e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa553d6555c562d3dda1a42843a1c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989746d6bd847c7ca742a98cef8f56c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7598b686c3112ef435d48b064175a42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e57ef9692317c631c5567a35c9731b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb65d142a9d9410d507d2875619abb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e38dc424f803afa4ae5e1207f5d4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaaa1485364b83f7e1f9f622161007445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac440a82001bdf98c9eee87cc586c8a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e584425526a35ee4a57e846a38cf8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ab33c5ed4e3e6b1fb58c5c4a66643448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b13c54e820e031a5ed855fdbf5c0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0cf3815012b0bde7319b59a1edc82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb5e57f801dbcb0bf3111ea7b2dfa7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78227684056c1c0e94ae7f05830a9072452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc77d0cca10bb3112ed731f0c8f4c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f7560b8c3210b07d9e6bf7e6dcacb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8915d457bf2244e6a19a55e3b151bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f955982d7798075ea4a4127729107456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4fa6de9254852f2f735b701fd3ebb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff7c355f4961189717a0c72df3838c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0f544c4585a4bea619ac7d0fe0357459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bef5067aea3828d8beee45c9ac5b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d334daf1f7987e5246197c5377a3ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d77d37ec9bbd12e6d7ab3407fb58cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afe4be37746f8e74d054f7489338ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ff34ca3b44f10345be1486ca17dd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b881afbaf8814c8b865b6a179ef0246465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d74a03875ec4777280f6d55cc32c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9cf6bab9ed33c19a7a2b6f25f47d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701da7eade92fe8c4423e7be76c7e453468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ac72d44ffb1f464c04abaac3b9e69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460c8da3486ad472270dceed92f2408470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d46aea7c9349e558333a150b5e923471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d192a3654a2db62dae199a9bb7a6346472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fae9c961b21d59ca5a87a04d999af1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c6c4398ae9b4a804ed93e24aa8003474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfc7ffaa0ca22ecd4e1df310f2ebf1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca083e2204b67609c69d1fb771662d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b6e1497ad9a1568bf9bf06a2a3803477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638a6b90fa50f8fb2c53e7db8cca902478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbeb38ed2afe6e5ea87f91d9104a5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129a30d958a768a37ecb6c71aa51805480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50712e642dc7bf0a92b687333bf358481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786e69edf8dc1d22b1103bdfae2cd84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714172bbb80b901acb31b2fa7fbf4c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fdad41c5d0f41c998bc76a161646c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade58770c162153a2fb038e7eb258258485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ff9b61630025354bd23dd2be95892486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfb990b70c2f1e9a16d53c11e977c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553435275f5d77a9517ac73ed8c0a384488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb62173b56df34f07c1db126d1b5ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46934486f36ec40988a3080b6754d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e462dfa9f08bfbf5a1e42f9b9f597d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fae61c3877a4db5e7bb18f44511338492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06791b1e52fae3f74d520a920d07945493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc181fb7c0c1aa8c7e06c4a23e090c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7f828b34cd3b2fd4220f37c4428c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0756ea88ce536b657b11731139c27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4757c9ccc06236a79af60831c4b89497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e715a7793c455179e6431fd1de548a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026604c3376d9f48bd6353b7fe7073b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee708c2b2b8db79c3fc97a6f041e117500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59092060bf42ef0c0a08a21d14ddf5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f7b6c77955852e4830b48bec0587e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb591b339807cea701208557525ca733503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b726993e8e69a06c0149c47b2d26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc52fbd0d9b0d6e11b35f17c1a873c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b0aeb55c9c83af6e4069dd2caf999506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13c3e1f683bc08d011d72a464f186b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517a9f55b8f21198ff6fe3f8d4b33e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b0d29cfa0820ad6c3da79e06e133c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c86e715081b7eb736a84cf505c0ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d16fc772032cd36cc8e80a8d099c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e39257835bf9dc6a1efa39cf321d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd0881776c26f1e441acec3c33c962513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf04c14d918ce6a7bc162723fc1200514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d974a3dc17672c45f55f16cc40a044515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9571d96f3bf7f19f2c2d8a3807482516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cbdf3b92f8001000e8b7e7d10993d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaedfc15270298b6087299580136692518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae77a40e4f88535de147f54062e0f08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1db825edf34a4e33c26886fff0bfd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619c50a8a90d5dc0b6e3c3769275fca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9e94cbc41ef7fa5c6b73ef1208e37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fca77001fca33a29d1f5a9e6e7d0fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b7454d316c2a7d93fc50cec130a4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9a4d927e43aeba41dbf49a03435e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1fc99afb484389e92bcdf348dbdad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694441634c9318e0a5c0ffead1bacc65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a69888993475ed1cdc3f73076fac5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeb99e3f32f5c548501eee6a7d8f2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba0ad68dcdfa330b8bff70f24439ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9324ceaf48b9609fdde0a34b5f33e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fba35f630f4b0835843018b0547f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343cf1b793bc6cb2b2d86492d09c1e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af867e52acce86dd845ae4b11119a97f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c68f5f3d93dcd19678b8d01e60514535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43450ee8270987633271a4e259b3b13b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cb4f5f0bf9081278d20d411748220537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e41c1211f99572049fe699a00d76e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dff26b5ec6de4a4eeadb096d17f5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acb710f763c209eb06021d51ef7ce6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853ee8d30f7001d06bc7fe866f77586541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc63163131c75d4d2b211e407dc052542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074069de9b9a67dbaf535e43de13976543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664bc16a2e2ea80eaa582a0c2f7aece544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131b2c37f13f106c30430eae460b30d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721012d1d2a41b910a7cdec4609bfbc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355a9899f6ac57227757273808e55ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04545775b4dbc5ac2dd0277c5827c23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651f7095715dd17435cfee4d35a1ed6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2029d19c5eda52b74f60cee003e5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d31088353552ffccff19411e81caa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80ff88d861e9b1c77a2dba6096b4c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4061b32ea7f67a03a0ce8df244248c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7288d35c344c70018cef8e3e1077a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6a4d83a5eefe262209b1c541b7062555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c04ff5b3faf706eb8c5e6476b87b66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ff98d774b88fb7d7a25a8e04f9c4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3cfc865ebd4a5f5458495aab4b919558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d717f25b09457339221964bdaf0aa7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e8c153fa73550134afc3ede79a3e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f4b5b31ad24ea11e4d1be4b2e05b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa4fb9c2b5ffc0fd7e5f15882f1c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b98e83a947ec09829aa5aaa7d11f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4f58dda5748e33225411d0574f731564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1721f3780d0692d0e3eb2d8208a06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cc6822c119cb021970ec97d7a47c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c423c07d945f87f6a2c8543ad7085f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77684e00eb8b73c15b25ede74d2971e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2956d4540a17411b7ab16eebf617fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675536cb1325e7c5ec56266fc47da1e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff1c358f97efb24de1e592b96f096d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47946f4c2fe98832077c385daa9c4eed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0668d2af0bad05066430ab01d6b0732573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da9b111c2e3fb2e49750d9bdd9a02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab2b4cf78332928bf5672a5a45b64e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e56336495a908b900724f368feb83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bec728f31896174400bdae96adab70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025274eb47d42e82f2478060be0349b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5076fcb138fd4f64f630f317485198579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80531871305eb74a5c479723919afcbe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc69af2912fbec83273b42b7b0212e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94066d41b5fc7dd4ecbb6738419e5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397dc8e717b18cafadb6cde4b0aa081583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065b82ae1500ef4a4cded61bd154e4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353acf38eeb97c4bce1ceef3d8aae5cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009331eba7962927a92ccea5e4ef24c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f18170d6ad051741e630718d861a28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56589b356c465f48b8c98a4ff9b8a836588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22946920d02075c726a4f6d7810340589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93d6a759bec86a3f31438db2db9d2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ed915975e31f6ca1af8d54498c984591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd9d547946de42bae41e2bbb16ee75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa456dfec3a71bcef23ba1a241e04dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee251afef8645e1f507e92cb7d163258594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f76119416ce8c52662887718643dfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4868dc10ed313dec57ffca7a5d2c0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc86dc795ab12908c8716843c7bbe5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bce1f9a311c98f2b16a272435f7aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fa336e8700177b2ccd7aa4d3878a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e3036acd3980bb9f0395854f5ce31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03779323573dbb02b4704ff4f65c9eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b0f5a214335940ac8f4ab63406f1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca089546ce2ae461326bba44cec20b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a1695c252dbeb147f169f27677e4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004ede98b2ae36e3f85288e854772c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e168accbb16ac6b6fbb5174d9558fd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26b0dd977b998781909a3314512278607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f960c2acf3a86b23c199664218ea4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f234dbe288eec75ad64bb3b316fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef12f86ccf13e08be89f68af63a206610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0c42670988d9200bee9cce997ccc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0ef011a1b8b95ec02383441a2b701612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237975aca04dae46fb89c035ed18a6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0b185f6a1e8e017fb947bf63160bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a9d370e771814e64514606790738e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf04d76e9fee88af83d9c7e89dd7618616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf67ac190f89b69fe1db7ea86df6f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50677943e46e2872d4a3fe1b3a9214c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3a7aef72e6eeecf93db40255d5970619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fea5b19d7dff35156ebd5372e855b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b1232d116db2feb7ba848f74c9d46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d0fbc9e54455e28ae41b6b1820d35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5535b44960be331f6db59e5f7af5e2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112d1e1dd5b1f443072d89c66ffbda0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bb9dafd955fc04c3f7db1f722f22d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0d2ae58319662db559a11f761b487626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad618e4db490d8de9f1173e491a2c88f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261968b777d9fd4681c35c7f0793a0d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d234d1b710f9e10f29e728bacd5ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f40ba3e2aa02cac7e81f2c2d2d8c83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d953781d90a2616f3bc02599ce3095631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a1a5a7a756d7d65e214a8fe226d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139f3374f97e58fd09b83fa8375f66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc49c8eff0f592fb469104ca4e531634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8792a7c9c31502e268f8908f75480635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06c66e5dc43d1fe82c31da1dc01795636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4f5dc7adeec52d6bdf1df1afa6a80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033639103f8ebf10aa069fdc4056e7f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb38c569222cb5095063fe57e763011639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd46cfcb5d2fa5f366d195b92a6bca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49c73d80b430145de902940311b842641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579c8b1f0da95ef7be52158e6b14dcb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a46e1b113b6d99aa16aa75d3882f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745d723cd876e028a3af8d793c378bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6630258cf1a6e978188f4c47f6470b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3368ed8ccff7aa2458921bde56d88e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a94a76b5dd194d192d8b7f9ab779e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162be9a8c2cac1c1a2b765c25d857f5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e93a6c1801c7899f808ce086184fde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfa816822303b372d5cc5cdbd8ea4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb32757f67dd1d51aa96bf46c1e79da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1547f0cd5d3c999ad3a64b5b2d93dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050740c56f6889a29b837449401fe02653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87c17aa726f8431f864cf5a85c89bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af564bc82d4680227a12a046661f59c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60249765445d4dd5735e1daee518335d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e09ec7f3ef146c49666a74c9da4f4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ccd77cf45f728cc265db5e540e833658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd98805374fd5eb71fff2c9f557b7fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52932e25a296f4947bb54556e8ee1e49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802d8621e41468a3ab37dbbee7ac521661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd65b42464b6f75b4b2255aa59f42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db622fd7cb50d9cadbf2d7e1fc187c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2790b9abbac26a4fcc1cd0bac38eed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfde11b51185afcfcac8ccc75d63ce9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaed42c9970822e59f1ac5e504c2c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd58068ed5e7c5757db18776d0c2f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538eddec83a4b085f7da6cbcac1f3ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431cbb3ca7338f80503f00ac47e211c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866dfa8511fbcf2e41615c1876f1019670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde936acbb3827f2050259c3d66f3234671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a487c1bcf5dc4c6805ba9bd0e9001dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8d57779e1e557b8f51f43187dbb47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6d54dd821680900c1013b70c030e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c62056aaef6f70105e8a436ecd0d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a5f6f5e7db7720ad9f06a4db9d68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553a4ecfa97e909dab74f6c01674caf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ec1a8cae946fdff5fe91d5f5f7579678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98791e24b60e9cb827e90d43db75486679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c51d2633f36b2a3f348c7197a2b62e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211b63dbedfcf300384e79024e574b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014030da85fdbe889ca8e98a50ae119682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523e84e529cfcad96505e1011e805a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073e1155ef2f50fbe9f1d6fa87dbe69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dc8069085d6108a5cf43d1bb395f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f847022451bcc3bba4cf12c2c6968686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac610475674b1bc4f11f664d006fa83c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf3d3c95e16829c17fc6cde1dcae43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec920cb6fd99b1e5ca921faef89523d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a169c9102b3cd81e413c3db5ffcd53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c078dbd376153a20524e7e57b647c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faa83200662613a1f2a8c6d23af18d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d232ee702d3a91d7789f6fabf50e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaa38cdbf2b4099fec0c1b6baab5f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986e15760442952295797f51a50454695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86023b0c757eef695d3ad52dbfee7261696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b871453c1f6cedfdbc99fb322fcf34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413eda0609ef25ce824d1ebf420a608698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262b4ff0f5e7b1b1c9755757b77cc67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ada14f454f3e6c591fc454791aecd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f1365045948f80234d6f3e098082701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce45444bb1e381961b69660a647930702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996ded784acaf98503d19f3ea85e626703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eee93f529b16fe38952485b437839704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569d4d9719c328b6c875136b2e55553705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713181656fff27b405ba57615513735d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33818e40985558389705c79949fa30a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ae5790ed49fd93310ef4ad1d28286708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0af51a96f5d1e9360ef2107a2a975b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f013a1ee0c311a270121f8a13effd13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32960078f0c7d493120426b680d4c254711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd29a16b6914f2a022ec5b79fa16d8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235541530016ba2ba33df4a3ec92634713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb977e375d6eed654b5d4975e8d1c83b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75a30a5c45c2807418b950af3325fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec721f88c9cf0e29788ef9e805307716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c757005e019ff1a93ef4120268cb3ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ec0d48a15b898bedb70c379908bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67538b2a9a358a4b7dff7d0cc8b3c495719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ee8c922210bb79494f195c7904a11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61cfa80210d061020c8019b6a8711b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9535d4cf96c4ec24cb0ead2de94760722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f2fccbd61b3f948be9a83c40bb22e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b7cd4562631153a38ecfd2fd97b0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f42e4b1e598dc4c41ace56eb2516725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff051601d3192820c474e4e79f799c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc150b6a3a3f0fb52bc4833545dce1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641c25ccafddfa0aa171288983bd72e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41e116dcbeea0fd0f50d6acc0c627a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecfa6df14bbd412683424bb8ad2d27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf20a29fad451f280cfac15abf0ab35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4a4a99e07932b7cd2f03c71e0701d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3eaf76dc7927144dbd0a06803bcd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387b48e5c212c48da19bed94617c60c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f431f38019adf1d4730fb800abb1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b43afbc950fc8eca0a67c00a399f2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639f3d71288c6395455ea366d42240f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3055dffd1b9fdd34929e3cf98d37a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40d0fe59323ff11ae8abf183a2d2c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3960d2966f52fa1f43c50c3f3d2d04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d761b180edc8e44cdc2984476221741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9ddbe78041c031ed95c5917ed6873742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08b79bdc6d3c7908b2e27c270dca19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad6df1c2c047418fbfb3acde6b5246744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842ac1e1ef5440966e3ae0f47cef97d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d35ecc7d82c6b5fecae8ac36ca5f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e080113a76b00acd786a9c2c561394747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c19cce6be5c266c72c114031cb9a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756268a5832fc26f0a7ec83ac2b57aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9ca923a5387f00fedce9307c2dfc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a5e632efdbf9bf4af1f668640c4ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8c2ef76215b09e293cc5af39f572a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51304a24643969722700414cceebfa3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.48</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>10.43</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>22.75</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>18.11</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>