--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47ab197702c9b1ef18bf38dd17106f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9539c34d775f37df0f08eb56936c7812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e0000935d9f699b93c7584db8ed283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583be2bc32cf9ecb085418aa155b2bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c5a3afca32c22b2c7d346892b2ceb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777ec0bde229ec36a2749ff476a9dc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef155dc6fda086abef608829cab5bfc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eedfed1766c7e96b7efa5ce80c461d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac7c5b20552d235c4f7d152732bdef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf204b49bbbd77d5081dec5a241145410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef310ad46f7d8665f349d3fb68ee4be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405e1ce551989683a65dba22fe51b8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6b6f29877c05f6f655de54f9c416d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68cab12db761bce9854beec21e0cd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496deaeb5fe7c90a66463587bf2eb0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe872c5e9d528fd13217e0bcca1a3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bf1906c00949e840ccfdefe96e58417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c709b63c2594aedcce466554c271e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0606bcabd069777cc8b3f65d103a9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89192a08f9f036081f8dd7fc99b2ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03655dd1c31b806b5f1f976b067155b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618952771a5e648837eba15108c8c54022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace3af7467f79d0b9e67617d7b932ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020b01b14c05494cf7bac56d229dcd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc5fa0523001f22b0fc15a039fc9d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf518a4cb5c3426021c65497baf02026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30890a26b235e12b62561e2c69c46e4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45adc028b1e8dd7c724d3e7eb2af5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dff744d7dcfbd142bbf80ada9b1cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5508a912a1a18e2617b62c795fc20930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587df8fb1962d1a06c9733a7798005f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483910c46ad141ab7b40ed89091bdd0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b39b31eed5e8cabb64aca2642af0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127312090f0b147f1344f2436613b5d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145525e378a9398f63c4691a2c320f1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e14430ca6e2cfb5f6b5f80c5e082436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048f0a707cc7f1f6882f3a921c3589d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b1cb1d35d558450d2f223bbed4fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bbef27476687e38cf5c1a9f21f06039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f02ee4f5c7c585778a11bf621f0b2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27745be0d843e958b027ba158225aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6b238f682fefa28fb43a3c975219c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2cad17753972e655e814700ced2d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1941e4123b4f0900ac6147ad5c8ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4167167fbdca7b0f35bb7214f24b0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d046f147c2aa44a3b790cf0f50d37c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbcdb3b38ea1d28843742cdeb82a4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610e56b4969fae4a199cca8909c10f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aade2ed9940002e92bc1ae701773f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6461f49bae4b5a21e6450aff7d5bae250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31678492f6ac83084a5a58f963571c1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e55930d2f3e14dad1fed7bdf126c8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3354518326062f969cf2b6a220798553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2554c6104f6549054538d47b3053f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bad69dfb1f4b57e569eb5a694055055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a271390b942e6246974f212ee5f5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443567660f0a4af1c928730e23b105d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7140dc6a2a394479cf0bf2c0c3a3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed848ee5bf0d414f16abaea4bf983b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021621d6d86fcd61984dbc0c0caa625560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c31025dfa53d17900d1691cf57e63f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f094289e9716bb39a1ff8d18aa79d4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baf7260e995f662c1b67877f187ad363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526751ba2ab833c77f88439b094ab62c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f75d17b317ab2ec5e761b4ab44f6b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0aa4c4e30f4ac99598d56c268f73866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c03b0099037ed237aa4d30e923114c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510cef954aa15575621fc47c20d6c2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc84c1a0eb24817845ce6903bf5a37f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d0ca9ba1b3a09df9b3227631d39f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8906a9274a87a225917b33e5e9d9bc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabecaa121e9fe9267729a1bc976765a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c2fc6ca91f972222ebf631521623873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557749f1752e88f3774c355f26c18ba574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7ba43658e0ab63a5df76ac2911eda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a07dbdf60cb396e2f3895a65cffe6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036c2bccb93621f2d6b21f3e69727ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2459665434154bd27eb3b1ba6072678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bee98de01175c70f8d0b188d56a02879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078cfafde6fd349716013dfe6db21b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a963f5f20000b0b13d64e88b666d88981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8656d63bdf7e1b39c4cb83e834b21182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1f1ba7ac55fc0598aca2ac0337ea683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26e009b71b350e26290fabb7c1ddbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf3a147cf5a425fa5987f27a89467485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7835cc0616482d157ae2b1a542104e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd80537e75f5eaa696d40ce576c6ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda7f63fe01db40d04cda02af690ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b76b5a66461f83248d73a6023687c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac7836b9bebe4c6d2040093dcaee3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df54632f705dddae3a01097b0f9a0be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04115a86fae3588b7d6512dbc5c5419392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b44007ec34f644be01c24640dcc8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a990bfdf11c0587803df2f1b2cf9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccef781fe1d6ef3991e60453218526f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722b7d7828f57a8fb23d1b5a7b38d6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aca022e3aa3ca83773e68ce8c3b8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13320b9063b92905fcff9fca06b3534a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d5a078b87e7c3904064796be1c81499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d9e61047373f2e6a4711238543e92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a733b686696d9c01f71e6d542ec049101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55135197c435036b77da6e84b9efedb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9736640cd941c1d2aaec2dcbcf771e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2cd2627fbb5e8f5acdec2b3746014104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a17fd9f3e5b7ec13737aee3b20d9ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c6edbe2b676520c7341b648823631106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18e823b83917331662bec1e10a9f85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6872a83e03a4d38be3d7d1daf390f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a14f89bbf498c041b4c512924a166109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de829040c7d3bc3b8321b0b452197b32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74aba556b69040e0dcc51235535ddb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa2b1cd17636db8f6721e12f08bace112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f15e5df7eee794186f7fb89a4fe33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec08892c516c28f22b0e38e402d72f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d54345e2ddde74855099dc39d1b86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed86a5ffa4488934e0c93cc3b72fd7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec6c5b7be907f2ffdd709c6f2ecec8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb70afef87bef5b09fb204882a398e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b83bc3b7f7f2c4c3e7892a176b05f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04146ad2aa4652113ecfb8b08afa54b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7b3b57a52513164756932714df589121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400056227c4ed166ac9755c36600f64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c22fd136d15e4b52c07940af0d060b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d124969ad1beb5198303c15fb9d59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c804f91efd4de37d7566a520be5ea89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894f6fd6f40e5257ba8bd61cd02b067126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088ac64823c53c14d9a13c1aff552cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6b03e72dd03d467305f1531f97f44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0fbc2a454b358fdc5812a2481cb17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9178b1c334579a6970b3b41873b7a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7ef423551145a7ceb545866dbd32f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10f0be65236a525844406d6d2673bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f24cea3d511aba87405e9a4ad1d20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d973a1790d954f36a1884faf7caa1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984205be33895cfacfb2fa070dd4fc5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1f9cef44c5b2c4700bcb7d58cbedc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16742a579e8bee00e951f2b223c117d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0492e7e1513a5adb0c7b92f8908bb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e791f39fdd84c5f07ba5d2ccc73c0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf65aeb63986811b942baa0bde34b72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb778497c18a07176b336cd0530bd40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea61476ce57ae8fb928e00e80abfb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cdb08c16391582603d6cb2885b87a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac817c045d35d327b23e387f8b2d6dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6e4397a9c83545ba1947374bf50db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c267ad17461c6de475a1fe7636b1ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1e62a6e0611bcee29f37ef728b5ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b883edcda94b77686046a3585e880ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a49f69695f6c8fc7679cb27dcac1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072b95a6e1e72ef8c76e39cc3c01c83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1f7de5fd2a04bfae46760bc435fbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f2bb94f68cb03c585f27a4a6c0328152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313875ed50dab48db5515146431f940b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c889ab10c4d47bc26e2da3c232f37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39984e51ac0832171198ffc54f750aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde627291cd5ba4912e6146f9c1972f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36162dbd4fa585b100aacc5ff97d9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688b465b4916ef658a3a1ac2f2a736b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f56273df53ecbeee11f7e5066bbb62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77172a887a6c072e0f098796bdefdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838df9cce1f2f22bde63a3b043b68ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976da12305eebf90800c9dccc5c8f91e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6b0451f96645b215b490be3c649cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699dab858e9af6b6e02e0fc0a4217eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6741f101ff7e736005793a91c0bea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90aa96abb4214300f7f2792f638db1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4917d2d526398eb029801ec47e36c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f6523a2e00838e181d660053b3c86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1420747679820423918d09de34be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0488a911c6041358e6eb23ad712cfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e1357a3af774d69732716ae6a70ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a333a61722624e2e3ed3faff0bfb47d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1dd31ea0cdf4ae469449d33a6f2e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7a68c10988d1368a72665cb7705ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593a9803b793ccbfba8ea978017997f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f73d7bffd7d13e2956e80b0fb325d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e793cdc74efdeeebb1545679b9cd173177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb17b175b9dc0659ee173434b43eaf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d8520ee74635dece0d09cf0af6d29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1375b3aec2d97f86d02930b1c92549180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aa96fde4c061165c1127cf63b28f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c8d0313b39fa7c773e399ac75357b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f06a72f37cb062105f645f79ebeb99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11f4b267af5181e4fa1e5831ae8511184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9340899408af61de601620407bada185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda198ccd22931d96d79ae684fdd11f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d0e546b7ceab10f052160da313889187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbdf0ada10fea62e7aa39c7d9e3a23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e6aafd212d6401c0ce0f4590a1ef7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09ef0006e2f8abfdac0c921ebe7219190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c74ed72100fae0d42269362cadfc4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ea6f6537effbc6e156d44e2b2a63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5c55b4226d3131ec9188df1b9f821193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e091dd4697cb93f2c1fd4d42338e62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb120a781bb94e63b3f2b18c4848a908195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58ea9d2f0a993f4f2a90671b7a5e4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33cc07a97378d8b2df453085bf0f41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46752d1f6a4af6279f9ffa51ab9feaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7818e429903aa59e6fdfbc8eb0ca9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369adf0cd1636a1218a92a9747601fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4b8ead13a81d5f667756cadea6744201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b96f07b268e49f456dd7fac86e3b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3c147f351827aa4ad8a4128f1784d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcebd85a313ad6008f66e92b261743204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a24e6249cc970ec923ab6f36b86a75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a8c11fe696ef1ea18e0eff7547f81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641fc4f928822d1d4a41c34b5225d2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b39bdd77559d4927bf349b440c5244208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d070c0e93d1ee27bdac9855040af2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f248cdf6374c4f80b7a1d2d31a3df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fc7bf624948369eee3e74d345c4e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22722d3a3b1469c527c02da982e1d988212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae3b437bb5e183792f9e6ced717c63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a536d1b2173150952e382a5ae9afaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cf66de6c63d205a70d51361b64cb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be70dc665c6b3318bdbff69eb3c7371216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aa9a47650e7aee0d91de803ff8e83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675798c934c3573d2d23b7813825482218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8594bb5b9e8c9c9421fac3de2bac630219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d609b7b1681ba3659ad8ab377064e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5798874542b6278aaa31003775d95e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b23121476a2fc8098cbe816b68a399222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b04dc0001c76a79303e3b36079eab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c172caa49ab3026451ac14638059cba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b62b972d3648ad2f02dc6430634633225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116376070ee5e196859a33c1c19351a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb45128badc7c712b63ab346317f650227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149ceab169e53fc40093fac5fca7e7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf1c2438517d9d0d7c403ab4fa7cfa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203adfd7b0dd07739334a78a8d654e62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0678fece2d9573bb086e41c2dc6c715231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf168c344153760300c707e37e977763232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda121c0fd6897f1462db4c993007e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e508bafbade65ede91d2ee35a593234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3330d427ac279430d60b5ccd63c39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79875a2d0bc8d08705fe9ac07443a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e89880fbd7e90f654785121afc925237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd85258be97745eb7979f6b25b7396f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671fcc72614c842b9fc4e429b621c78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1f06538612d4d6528f2c6564b358f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1761b101dcb9b11a14f14eb76f5b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5ee15630a8c9676e74510c89970a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938dbda4081203ff1599bf9f91388a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad06a663cc81907a573603c1d93dc68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd7fffc3052edbf3d9c868c95f9af2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f48e10f73908e69507ccdb08446d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb46748988e890d2cf6ad0708740330247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b439f4e3d5f536dea657333d364c231248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a94e9cfb085facc42953fada4b8376249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bdca8808b04bcc2505bc844ad96e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b9ed73a7ceeef967f83af18d950e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c69ca0279cd8aae5801a549d270d14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741cd2a4b67afd40a90f97be3d20921253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8748e23ee157188e430b2de69ad5ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270cd646b42b0c90d18a9bcfde71c89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb045102d43de095b8a451c8fe05755256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181479e796ffd11552ded847c04a17d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ecfb89a2d038e058777497f18e71b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338891fcd63b7969ea140a38da7587b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e14e6c4e8d99b8f8b106132cd6b0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe6aef9c638917c9974bd47101d85f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507feefd9177fd45abad24bf49b4a710262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54fd1a353e213c9f6d826e99d1beab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d8b61e9309f3e35a840751adf0240264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ce70ec1194518abec7ef4a51e7e07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b28d30704f634d85c008cb9f3eba49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fdeef00768846aaee9fadef33c031267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503653dffb5b2cf9d69361d8983b3351268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bee41e05ef4a3a974410d7b3aa1d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2496644cd2ac674bd14846d3a396ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cbecf0329d4f3de7ef4285be9329b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bbe674599e5617232e2b25553e3b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8635aac6bd5d380b916990563ba29a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1c8a0f166b9bb9caa979d5658b900274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fede788822024bf0cca3d929711e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ac429713dac8cf7f1421ac6b7f4b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342af128266d9ed6db9bf57734672bb1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035d6ba7e10d1fe62ee1f423f6180f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025e679bf4c1461564d00ed187462a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26714aa9e70376533ecfac23930db203280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca5aad888ac720eeb22c49c8c5dcf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6fa3d3796db682e9895d2fc18cb0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605d59a3355160a6860886dbf27ff1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7a2e8006285c4f61a5bf30cf5ba73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999182b36c48891e0e2f04562c624e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2431bc7cb756a1597ce2feee18af7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70182f99f6712fa89ad4784808a969287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee19ac4505790e41aacd682993f838288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc04602c68f71626776c3c32739afa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3618f8eeac941e64d509c946766c24b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae60fd0baa5c8a916c2a0af28a46ae8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727709a2cbf11eef6302c46b6204e81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d015ce8e4bc2e2245b75d15eda34728293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869ccef7d9047248e67b9baaa2900b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb0af33591abf006993399e8146e1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239689646a4b8db60dc2a439c29ac531296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a9a00bb03fa2659352095f26b25af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb619f427e5e96d0977d21aa34a9e6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf3f5f882146527401921bc4db93c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090951e9e7ad297595550ad2c54c5db5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20b3e510adb49e573248b578a31f2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb13936865056d9b06177c71a63d68e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12d1a1bcbb956ff0780da6547add8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedd3425d2ef43cf2ed2a03421132f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a1a5493af7766cb7768304836dfca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7457453d3850c8d7036c1964ba7600306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528244317208caef25e169204d5e9b30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a568897b0be858848263e813f33387308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa7470e7cbe540951b3a94bc9da67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5882bc3c2bc26c87d6f60c3acb914310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e95211185fa5325b2a681ee7ef503311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e615f3f822db5234188404eb2a2f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3443c81a966a968d2f127ca5e1b22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a46dff55b6452876a39bed71dd5ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225e58998bb6f9ca94bed93f6bd283e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ee2d147c3bf82c415d984da66d595316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c305e4cdeea6bde43728bd3acbe1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737b4b0ad776cfa5544b1cad51aae19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb943b09d835e6509df308de65e6e3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdc680d3f9b4cc04a8bfcc66c3abab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cc725db1910731161adc7654bfc85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575374f06766bb2de53283e98fc7aaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681538a8e1ee610281960811a8a7f2c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c370005ad9c5fca88c92b7caae896324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba41d3510b991e2f7f0cdc3d4717f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bcf7c047cd21d681b2befc23af706326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ee62a7db6b47ffca1695d98da4f58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534e836fa6ed6401a75db6547ba88fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1714ec7485b2e31fe7f2acbabfbc4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a2945b12d802f189e257f1a05e554330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec8d3ade7b8b8f967eee2c3a11eb53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c68889fd5d9053c0d0c9c0c530ada332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ad24dfcdcef3f9e14b07f11372575333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef9bc983cebd9e1c11bb89e6552985334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02a53116654a4dd668c3a3ef30895b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b9a0ce29da9f3b87d4632a9da917f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6289432356be9dfdf6f1cb728af5d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd55914e20cb74717448755a9a12a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01133af792507c8a18ddf8a15409c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465062447a0e8d27bffa0315d4290124340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ed7c7fd9ed7552b1dfb4c0e3eacc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3281e4d2ab2b067fc8fe57d75a653f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355f87aacb8c105d0e12a34119b0b30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d44d75af37fd30b4d101e6fb7d3146344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2fa6f2ab33e6986fde80a6bbfdd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664c4d92fedf798b06aece1fabd2a7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce96695e95d386cdee0f9902cf9a5d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a995d8bb77dcf511f0fe00d202c1f74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad074557696337eddaf24817bccf6c76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120ae89633dbb90da35ec38fa092cad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f1007da8ddedea7e42ac57e13c8bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ad39915667d6ae75dfae17f742a63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb5e177a5dfb9715c6e7a1c92ccdc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f143ff9ce3bbc557788fe85093ceed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698f031b394ee03b41eccad96d8abb8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279337b1ed09159c227f7c6e187b55b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b30f61cab7da9ef2f0ce3a2a0c2f52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a4d9043f28e4006674babb6ee40b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e83184cd5679adede75e57b9c9222359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fec26dc05f3cda3e2e4582131dc79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c93597d5c6e4339a044e4e051a24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba7e61a4b241b492fc730825cad998362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a76ddb9eb6bbca46dbb00904699e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a890a27abb7ece80031e7f1fd4c1bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbafcc768b1bf6105ca6777292808e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea625437b74461127a4a9b65394db21b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0e59856b30496de78c6690618fdf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3876fdaa39a70865127fab041727f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26052782e9f47b98843123b935b0730369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eb8ec5a0012eb12678c509ff181c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed457601b666bc7602d6892561fd6d31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fcab6d29f4ce0b2c6b444f6811c7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926151ede68a38c1ccc3f457c88f4082373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30460f6101cbb79ba0551ddb434509f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378f694e0875c2a9fbfbf56202d07ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a076fad9d597253a979e82733c3ba1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db339fe88078caaaf759250154ec28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7279ab5baa73bd7982d5636ae726378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599c3f2d10c9968838eb866fdb2287379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1efa918f20f959f817f6979aebd98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab9495bf7727a04bcc33f93fbade09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd2603f95db3b99686bee89a29112e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7edea5f91fe7b3ab8cdcad0433255d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b187c09449b39cb45252343cd5257384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d96558d8d01300607d92ce29c0413385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f673ae6c897585269c41d8918bf8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e158724e9e51efa4d8d3dcf45c9ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bb17988ec9edcc03cbc7f02cc1445388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f12a9ffc19e7065ed7d80ae07cdf4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa8c39876e69170e0809463424754b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991bed1790a8d0503c0feb79c84614f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557c63e38e3a3878270b1d7bf63e1a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18852524068e35ce521de9c3cc3ed813393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242372216e11357bb4c54081b2c8f1fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08877e676686e967d519a2aa1e129375395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf140686fd7b57186f5b40fa453c2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de681b7f2ff1f7c11f441ec7b86f6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564c576841aed26e86ef2362c0bf858398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea4a83af4384b2785ebda06876cd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f15ec25bd4f3a120b2cc2201e387cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d966d33ec2aad2999b1347d2a447d02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116e406adbffba87ccc681ed38a6fd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad1a9fac13fcc14a0fd53caccc8bff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93befaa42895ff93bc9de6d1771c440404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093fd051308298173f72a61a1a7004e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8d2e5ab70983c3923dbf0919baa9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0db2f2390fbc845d86a160136f25cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a38dd9393387aa2717cebd2a342a1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4bd084a741ef70190d55563e3ee29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63482d7fe1faa53f723a708d43165eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037da40390eaa3b625926b3a671251f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db6e3b46b64d36d4989686b3a499ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185f76f0be95e62a3ce3398911af99f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0355d4c2ee03f251830e41a0b39fec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38c0e881ef356bfce2b1acaf162826415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b5b55595cf123790ac6c463c25310416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de98b2561474999c4e2b940920ae944417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac9cd42bca659811893ba66f95f05a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e88aea8fd7b5b7c8f9ad66d9ce9eab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0065d8aaa90d8986410ff646dbcf9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629df511555abc54e8264d7444568ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49858b1e300efa87959cb8a512a018f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d41385ab36a488f91ede36052f8a1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731399539fc4be6e95e9918f33dbc8dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e7f698c4eaded38a642837ec6eec7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55142e88462e27463ea90f3b980faa13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f13c8ad801800f4758303626a7d827427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c74fb2cb821ad3acb23750149e377d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d41f8455899c2eacf60d6d68e1500429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191079ecfb5051653df3311b085d27f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b998b98f91dea5a11dda0113d62c7dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4de15cea95df5e4f72d185c34bcf9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c225b5e55208c60682edb77c4cf99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c09c2a95a4b8bf0562a49af4bd79d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e299163fdfce3aa2181a802f78d78a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce4da0a5db90d9bbc56a6bd30f6cd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c424a929d9cd5ae534b9fc91e6b8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de575976b5de2c87b9dafc8d244394c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20927f73aeb29ca8ae9fb80b66480ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c760ab9ffd6d6c3f770023a3ff1b315440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e3d8eb2622752544ce1252e0a9cc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e2c891272903ec7e8472ab8e60672442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce02e5a9ced54480092fb8b2def6f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d1f9fdab944ae6c39745ef419f8f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c1a967ea13a28f254cf4fd08b4966445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9994163dd5334d95cb20c213a5bf540446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc9b32a94332bc92756b8b1cc5e7c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d0c2bd62332524fc453ba0b0b0685448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fd57809aaefda4ad756580dca201e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8c2df71a7c59e4401464dbc6e2e80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ae3fbfd19472d3f07c1100630e86f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09628a1cb4c57dc8603133a55f1e4d7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22d700c313120db4fa29051051bd42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b66fead0217b79958e764f82fc411454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f831fa26bf4494d9d9e32fc0b12840e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fb6ea1af918b7b97899df90b86eb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57141935c674f3178868970bd3e230cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb3444ef2525bfafd9443c79f113c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13076b4267251b8b08098fc81fc401e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52ca7c295fb949a70237109bae0b64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10659aed33443e6bd60bcb5190030d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271427d2e2acbfde6c44abebddf8cde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e3bcb211f0b35c1bdf157d2d9dc73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec4873b1cc44bd6a97661b14528794464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef50fde1bd25522e43a50860164be7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130863e809f7569906788188e2d79589466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62042e3b93b62479717d7124bb72c76d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0378f86baef86df2c34d209ac96169468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa7d23af1b2a6780323f70fb8cfafc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aade3be1efc47be42ac28d6fb42cfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e4532651a3cd2b64a6b5112499b2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117c5f792123cea4a7d550f676304bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7407a1514ec2d00604c1293ae5c2ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a64be7754b6050f49907eb7885c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a4a1bc013e0db38ed3e13ba3b0a40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04d6c40be753cb2adc37a90c4d80c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cab500e7525343c16e6b9104a7fc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1f6655a1c9063fd95c590bad13339478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98138f7b3fed4e417f336fbf3ab3be03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25603020f3a2c9def38938c723b16661480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5e142a340e32c9fe6d29c3931eefc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba898b7018bbecf6cd0fd842cb307fb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afe55da847dbe92fcbe2ba647ccaca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2060a3a5a3414c5ae2b619ea83aa9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c298b74587597cbe087c9a258f5030a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1f195231e2a3288c600cafa131702486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe22a5990a0178d2da8c4175cc3202487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e69927aa5d6dcdd37e952a3b4c198488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91841c81f97ee0f3a05479253d5d607489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0293d33daf3d7b43058efaa66670c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7a7337096955d26eb0794e688ed44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e18429a3bd948d3779da2aded965bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445ffc7301b5ec1f6e1fb783c3a6684493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3667a9543a62925ea1486cb78f76ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96135f825e85f193426d299c64c5ceae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ca40043553bc6c5d7368eca19308496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5783778303aaaa7307100cad6b85e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8837b37cde97972b34b826def2b025498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcb579a303625efd4afc751927a138499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b285a167f72f5759b22d26f85ded4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19684b528ac05aafc3e1035678425895501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da40ff1487cbeaca7ea3faf0c2518c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c2add6eec56cbb139b4d2bfeaf09f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bab65f0a239c053530512ba4faba5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab02da25673d292596fbf5c15515934505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d41a4277db90c7a8ea6fabba94f5bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5b062f386202fe38b7b2160b162f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df13f02fd6d77730620ceba00056e67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b89a3d98cbfefd5d570bdddf67517509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f101d2f88fef6c5f7b147dd953082510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15587cab2bd5931ea02b60b49d70228511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155594e199ca1abeca859bcc0d5f5263512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2fc121ff2fdbca8edaad6aab6f557513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f8adf1a6f0729841ea63c22a7f1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63842be4d22be7b87fcefbcc9da3ded4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fb00f7216138fa86a37f8c05a957c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c845d6eecb31db9564d6750ce99f91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbdad9b5c0429b5bf414adecd2ad65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a8975c50f2fd0ab28168245ae11fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37b4d483c65fd26919c4b6935fb4d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce151e26af19df1ef1cda1d16d4b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b9251a82e4850ee23a9e1a66ff956522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a33cf7bc928c820ce4eb128a1602be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1602542efd159afa0ee8c29759dbf55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f974937bf8ce698b25867f2445309525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb37c278bf3a073812c96070175c72a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc989bb693953a5ee2ec3e620a01172527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285d06840e18c82a9e63b497da9abc6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c852d0b96e9dad5a01f42abbfea33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c454139fd16e5d849299a2f054a9495530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb9955b32d457b76f4c77865dbf0fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff176033625d1c3b485f88f93c0194532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe8398f0285869ae7f6a8bff2f57b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37885c586bbb695b2aa68b257f4dd0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84873281974f58dd94806f8d50d40a00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ae053f205ca5f1a9df428610d33d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e73f11acb813696c697d4e13f846bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabba8f4235adebae576cfc4362e9d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae81da3f0e8f43c7aa324e0e96bd42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb65ba1e078f0e3f9313f06f24708ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4e97fa6135b4dbf09feb47abede74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b249bfbec91e43f6629ea4f957f4b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9abb3756651ea29d6653fb8c753f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a2511801dc445daad99297eda7ec4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7424eeffe0349fcf897ac3ee7b129c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928201ccb8f6154a6291b5763219621e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea998961fac9499b3820ad9cfd6bb7c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f4c1a2ab19bcc1124857b7cfb8b23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ab1d8f6177e137c2a293e3d5b79b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113c6962ca24d8630e683f269d64297550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81b411568a06776fcff7ffd977476551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2776c7379e360c99e1c20af05f3a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656e1f150cde47a51dd634836020c24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883be0f129101eebba398742ec069a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcb5efce464e904676b7b60cdf7eaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a23f9fdc38ddb8f8704c7895bbec32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fabbced55797d63cdef7dc196b72c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c83a7beb268cd11c9171e14d12114558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64430e84f8d630841cff9b75847785559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a630206aad709d8a4560cac120ab2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23238823afa325e061d76717e37dadd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bf579457f8892ed325981d1c0f4a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f66074f1bca72cefc52cfb7ad5721563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bb0ba46d7010e7f4c414ef8f0be63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1c6d8298bcd2efbbf4c8c182ba902565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930a93a97f3499479470f1f8666f8a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651048d26a054f5dec6499f8d3445651567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb049030b5c4d19f2221e36798b5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc374ff252b474b719ce75d0c31b0c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1d714bb27d9cfa49e6b6f861e383a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96257d7b2554dcd99af1956c0e7c2b01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdf1fcd7eeb9ef67b7cfd41065c30c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a899f384d2730561fb4ee84c61c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1d42fbed7b7232f98f65227dd29a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77164dca2e22fbbaea1e62b5c35d6e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3803b9d4a85ad756b52134abd4f4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b9b35a517862391960dc667e55391577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f7d6f1ce0464d0de3f2ef4ac89d05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f091c5810778b1bd62aa4dc8a6d53e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab114bb44fea7307996d5aed055e547e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe19a8b458d3b525a5e7fc643cf8b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e092e462c6c890088080cb0322de8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae261832a849e505b6883b15d697943583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe3f012df3a8d5b455d589b1f18b76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c3931d0ab1149c4befcdfbbb4711585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4274e36210a3e8c4cdee967c285835c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69295baad50a784b5d71d67fe85649d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49448c038da48d8e81bc7f6e2141490f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd839a2daf6995acbb1da4cc94c1d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc16fdeaff2709422d1b5baf9b17813590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65862f62341b7d5db60a50892c1aa59b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ac448c0c7cefaf0f0dc0bda29cdb3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe387c0bdba26220a4e1704b5bac4abd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066237ed3b7a9365e3f674a77080f892594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cef31638c0c7f94c8d82d1d53cf6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab01461c09122a3a6fd5850536d0181596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ff163e29a12d1ac19c2068578a3d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add86aa00a42a8223300304d1d31ae73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98c82b7956280fd822be8af26ac296599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00da7abae0168a9ad3874163f96ca2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf76e468b8af0fb372ac8e0cbabda70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593772f8603028eee46d54fdda110e7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988724060430f9f6ab6b93bf83b99b52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911a327c3f06e77339bb75945365248604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0459b5ce3141a634b3088794c0478e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1cb0e5733c939d66484d2022fb3bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17225952022091fa5cab47b3b11a8011607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeef821a596a0a5abb130eb83dc89d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20c1467862a000785133b0375e8280609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5de077ef5229e166381c821093d2f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e2eec8d5aec46ef90662a5947beb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbd9031ea392d88a98f0bd208e1bf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ecab260273329685ab883cb2b11b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef240f679a29ba7993f38f4deeb6a2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b9fb4727ab1b50342b9f8ea5901d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4587558b85d9bff7f70fe099e9932616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13808757758009ba5a34c961ae3ee1c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db89deb4ed59116105c6cd856d1a8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761949bd91a5bc8f4b74b13dab68f977619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37053c2547a990670ebfe643f9681c18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5ac2466f571fb09d67db01fa58774621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc7e5d7a9be53bc00481c41cc9ed0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4696590d6d4c0e4b6b9d645a7c1c14a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3d1066dcf37d18298d4cc34ec0aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11494ef5359ce280b88a81c610306b5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4aecd27afac8f3cadf7570824aebf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f782b3075a616a5f872d61e4dd233627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1737fbb47cf0207344a6a7c8a200829628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2142708ee8b2c94d90fa6550427a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d42f0f6f4911a0e62379c613ad5757630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f768eff0c5981fdf0122ddf9cfceee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b8dbb69744e89af53f86e6c021d55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf205390db047aa1a377cef05470f12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95f3ff3ac2ba465f2e5f5563d1ff5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78540528dd1881f38bc3b6ace2dbfbcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ff94587fceaf2141eb90a9b2816a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109b6e99d0cd28ac94e2d65f2bab3f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88614fe5307c4c51a581710268cde64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61171a19906b2ddb5358038ef39c9838639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314de8c6082b0f5d59c0d34836c3cbd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109676c4427ef174e3e39acfcf56ba4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa8658fe3a628c998da164c85cfee7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97355d47991ab4f6754c0e7d968f44e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c532d34c2a1f83f7427c2ed4482d4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4b663559998ce37b613d6d77abda5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc235d9fa708d7cf680c4b8aff43ec20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c7ad9f223928f69c953437e941b56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f713feaa9ba22a231c2d2b04f8e718648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aa9ae46fc737070be4a11985cfbfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bfe0dbc05d019939eda57259694cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd2aa3877d3ac3038f69303e14c34b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbfcdcf9a0f2617fb55fad19d7d14f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b130f9ae1c4d8300a2ed3290933bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe53c7406dd8cee8ee0db806561d70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060fa57fa6c39fe2adb7277d7f5023f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1422eca15c99c1ec5af595a5571b49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fd79222879f1cba515c4dc2afb7a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463670474eaadd84310b093f0c61102658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57269602e0825273e82be730d9f32100659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a1aedb5bf5954575f5c7cc3e0e849660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ad22fd545601eef29be92d1cac5ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c30a94d9821821e29ab422bfd84deb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f10593d2e19d32f1b8e4a013fe4b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87a7b10c682381b0e46111ff2d25fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764452e93865289cd8213fa7fe11cd86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129feaf84bcf42ef359f3c0c37525ffd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ea4553c31ea7273d0c940a14cbf1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6130e6b331a4d05622129567a0876d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e784d5c3b8d04e4c7eace35a62910669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea46c91242b980cac012092615db5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbbdff6ec08e2e2462ec66c0706b77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84341e5a8160698f4ea6da56fe4e77f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd71c0816df2e0e7af6b22e954b5763673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef92b2c38b44ffaddee7b04cb1c6a64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1532efa23e84c156f86b1b6eb89dc42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b40113bb4b487061aadf065598a851676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ef8c32c03005004914280fd32d408677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a5c54413da14d013c75d4c594f134678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09c544dc33994d9130b937c942e44d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2de9df70a0f2f33f59731365f2a7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391fa6de49504cd0678f109c393d021681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa82668e036a6dde5388f15d8bb884682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc281ccba925b5c2ccd8ed8c8da06c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79818bc2147eacd0918721ec1adb4e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037efac45cbf616561daaea82346de2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bb8ba3d087fcce8b17f1bc4985222686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c03a339b9b899e9c4dd972a414a4aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca1e20ea73ebf49bc7b94a11d3a208688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd0fe300b7e09b560e264ccbda8ea9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e3cefe768573f190ac11f94fae0ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2907ca89c4eea31076d352dacf25d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2358120dde84f2819d1657aa8afdb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86ae6f04d00023fbfc33dedbf2a7a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7f46ecfccc84cb8b83fdcc8ddea2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b39748818ec14465dc9ad5f5531bd2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776b73a36c74dd91267e7790b744cb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ddf95b51109173dbdb608adbd724e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b20abe3b5fbdc0449ab2fc047a59a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707af7d8040b5c3a927bf3de9f2a54b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f825d1fe11da1b04af692097ae9e419700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c91fb85c12b1cf23cff71289b9fb3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5139c431899245839203cd9ccf24588702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8bfc3c521c7a1eff7feb95d7daf0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217885c21a9b77cf5a9ce3ac13801ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40418a3f2a67c2d18d28642e7c2bf63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b3343fd4420860f2563edb3c142b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185aa53b9c4a4d4315aeafa3153e398707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b4d6e583ade0f9d16d6c46933659c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a1a1e1dbc8368c1f4751893a24ea7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25a1144e3ee08a0af880547d459191710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8203414274ed4e480a24bedbf04dc8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa797788308c7744bff93bcf724386d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40305b60dd2624c47265b317ad4f4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d387ffb0e6aa56f312b95593bc40b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad245f193cc9f7ae9ba7e381f8f45b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe07761935b2340906a8f4b5ef99eda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab95d73caab9fc7bc4df043b1f4548717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc8fcbc0bee080adfc47dbf34a48ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262a7e44a409687567318fc80adc864719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058055cefb6a569e0fa8c3924ae25d29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27152abcdf7f3fb0a854a9b82cac5881721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124680df2fb3f23cc62eb6ce315f603b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2e5aecac97cbf746f14643421353723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024313a79f915c43e115ffdb1f44c38724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099f117bedcac9fe5ed31f9b6db932c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3c8344fd50f858bc33e30781be722726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b692a9ef013298f532ff151126e965727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e908052bae00fe9526de65ad5d5274a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b6803fd0f79e7ed7403759ba18d82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bde3fb947e95691eecd0d9d20f21fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1fa0953a3f634091e093076041eb4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c530b8dfdef58d60c3a61beeea4b1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00260256969e7650691d94f157bbcf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5dc11cadb29b2d3e9269d4d7f73c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e18f777458ad1b16d0b52d8623733735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021c16ac4fb8ae15e1807dce403acbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3781fc67abda1b9f7715704ba160428737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d32d3610fee271fa6a6c857625310738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df1cda6cf96531590daa80fde6cc32739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f592e5a6c1a90104b13392e27dcbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82496f6b865a4308a44ba5a6da9a0f4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f647bad63efee176bece14643394b3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cf85ab69adb7104f9821e3bef0ec0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c0621d271bb66a26e9b407005b182744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315a2056ee6e864ca97187733ef6faf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75290c275ca53ed04939d18192716e5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125567d76684cd61da09b73dc3127d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707c73bc0a807b1e4c2370b95ca44db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463adfbe4f8eb027db89aa6c48b2c83749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519426f03458b20592d783cc2ac61a69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32273abae99bc55e3ce6df0b4da35cda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc7b8cd04bfbe0291537862f7af9e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bedc1ba7de7d9516ac06ef94c5d1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85a5bba76ed5dbb2b6aa1caa32615b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50050f6dcb476fd47135d5b70f95bb3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70313f0c68dbac5ff2526b4fc3202549756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440243c848eda9bcec7ca9c2debef38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b0a1544e4f69b452c8cbda4a2c21e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f16f05e37765a7ca16e3b51c1c81f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce68715eab47a42a08b00177ed91d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45de0b318aabed17875c3c81fc922162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cf09a0dfcbc76f1923e156ff764923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884e9372c10d0ec1db3d8c94aa2fa964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696c08a7988dfd081d9aab8f99c71cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d08587e644e0ce316e19e8d45b2f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9818209b14c4e48bade85dd0371917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b96a42b8ef66f46ff93c516e1c273c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71e7fce942d8f136ef38da4c77b6b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07acdb9ca1b729fab1bd5f3c37c47410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c65d7801fbc687f51c1531d60815c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addfc787549fc63b21d8394ecfd3b4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd635ed5a74728078f5155211190eb6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846f68c749b667f1c9bf141c110f3aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dbf559b96f5665529f0cb3cf548b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe093c94c396dab635ea446c61994016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74010fc707b1d45b7fad46700506c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4cc0cc8fce2f75854da62cb49027c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314e77ffa876d1c2483daebabad529d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2631b091a72ff42063de16dac236b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7cf9415ae3b88162b841116d55a1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae90f2626d1d9f52421db3ba8dffa8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7f38e6fbf1154afb70e15051e588023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9585b1755f277ba380f5eaebe46d4aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975d9a31ae927748828fa873b730e3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a98fc4dd3bdd51359691b5a0a217726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533db2bd3bd715547cbba8e70fca47827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3147ee927764a1c5f11bd995b1890328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c420a46b2d09b29f2dc6330fb875a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee04119b1966ba000a34e575fa4f8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea71774d07c4a0330f3479003aeb69131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97061b65888b525fc4083efaff6c3b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28e1cdc80f271907892d762dda498933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1630e444ee01f8afdf5d749c437bbbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39492cd763ef05eff4308cd6a17c2d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34d9f259fc9c4554cff773d50c8bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd16f3d3e67f1959a871016f84515037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9f32d14989bebcd6f9384636aaacf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737026991f1b8c255eae792e4811ea039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2b66aaf9e48e99e208a0fd6db909640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380ee0b0c300fd805c9758b997d08d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2403495b545f89a9879a88389350b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a2486c4783ebc18d609e0d74cf77943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d03b16e63137b8c9c7857311d1f9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4ad71beb45149a443707973bfc17345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026eb3f6c657553f7074c2825130e1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c80b14e628babd00583a2580657efc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1717c3bda739a8737268113149f80748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6064251bb75cf5f95a1d09454f088349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442137302ecb31dfec1c0ad2d2144de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c2678432462ae23da5cdbc463fe9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa80b93e5e19deddb10c2e3564cffc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3320a9e8d1b35b05fc686a4e871665453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe85bf7da5006c8c9c65a84309a23554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92e71725cd41e23882ad4f850cb4d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc299e4b46aa5861f45e720a45fb1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af58071288fba9c66874e2364bc08157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00712397c5c5c182b27e94b85ece3c4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbc72a040b9a417697efc0b1e781f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e99b658a6a9dd61ada761b8502916060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2873785ec56e681441339d294d2fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620ce84b3eca0d9a6eb1159ea09fd9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7471da9f03c9f4fcb3a9dcfab6eb9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a154b54a4fbbe7347bb42d0a3b44364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d7f84a08556a80f9bf88304343e7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f276682ac4e6b02a941436dd1631166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfb626026ee16ea7dfcc28f78a248e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ff876846c449827b6b0ea2dfb9d7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf163f5e14ba0fdb924d2edbbf482f1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16a8ff2628189f07bfaa84d5d4082970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45debe77df65629dc9e9eafa99fcf5db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb04b8c812f99c1347c9dfddbfaf0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8850e3436aef619d02bc29b34b73b3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2afbfe9eca0d0b0a0d806b126193174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e71e4d3bd6c566ae5611723f86d5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904f7f3ce5e3ace2615e4a484b272cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921232ac0dfc9302ccc7c6fb432deebb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c716a0218c05143ed5cf137b4130678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c095fe0d5b1119158b631fb66383579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b3cf65275f826318a4b6fe091cdb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb5342fdbd2004b499e653784eba4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d64ebd2ef5ee1d827c15a5a8dfa29282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a21ff54803037cc125d5748896980a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a313318d7457c03ca31ea776e5e5d1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb951850e4ed8f117b823584d409bc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a328113224490cb55aea0cacdd1eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd4536e91cb32170b9a16c791d325687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97178419ed2706f48cbdf76258b519288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c802122f550e6e5beb616039e09134589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c33ee10e3480959fed5c42664832790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df393430ac3115caff8e69c5eab18691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7ed64696862f6cc2ec9e844ad6fd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa5f7fc0a04088d71e2a540a3b340993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743aeaedc237651cb0510767b4b6efb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4253d9c801574c06777f8ff351b6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0936d3d3e76ddb0f2bcecc55f86d02596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52286d5b307b0d6703e728e75a07f3b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f636dc76496c74911ec2a1d7bd5e5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcaa6fcbb85a1e82a1872e0888a54499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc87b6fd39d91c7239d4676d820350100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb22f360beca17a984db4955387ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebfce1c855d438fbf30dd76db1e332102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77927b9dfa033a26543e59ebf0f43adf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2cc16b1f4b74f5c79bca28f048a51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3a44f7096dabed53753049d548a3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2ec6e7488b63d36792405bf5fa906106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b066f4c93160be6989a25209ea055107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bc5e23b24aed40d3c0a5bc025a42b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fef8bc2348ec4709938189c9a92fb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395674fa1f492983f19fb76b21651180110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5737a4649e171a72eba2b9287272111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bf4e50fcc7dcc90a39a41f8d8b342112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7e0514543522527ce9c84173ef68b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7382a4bdd7ab4ff55b8da42e55321cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb83b3c6de400972c50db529496700115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04ca91dcdfd00d1998d938134d94b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32da7f6e880fea0f1ff307c62d6cada117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29750dd6265c183940b2255708fc09db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7ed710aee70ce335b56a67d952ac6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a268ba99dbbeb1380b9ef655329bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8dbc57390c7bfdf59a4d7e8cbb8b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6775679be53c01ce0fa6200c324e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02309f8b472b131f5d07f4857eaa275a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351daae8ad0a01543925cda3a147a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee645931706b88bc58aa857640325e80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5274548ee1f64c9c5ccc10abcba3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd5e8d589f07831074d328c46a1509127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7261d8abe7cea41c769294bf0e487128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b313aa40ef0870678a371b3d3d6aa3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c013e674febaddefe87f3524037cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644ccea3ac56495836730c04afa44c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b988afd4c0d30d60fe9452babc5e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2d5575491ae107be2d53d25ec00d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e67253b4e4e54b6a55e3499772910f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac5e8c75520ea7105f7116330e7a4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea9d26dbcba4d4fcb2a6c127f10fc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac68175d6e36112294a502a2374f0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9721c06dfe5c9ad352a9cd47549486d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62497200fcaef9a28b7a6529a1780d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f07c08f5d9bda70c537f0e56b91d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d31c8814fd2c14432f1de29057412141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1759c344d342fca4430045360e6fabd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e962aede642687e73ca736249798a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6422f9d79bbc2dca801734049fbe3d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347157c47dacb9dabbccc7aa7c013e42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef917d0c89ee33926af2083450bea4cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de169de528988a5a29e9122593a01c52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d243b6b886a9e600c309b046bd1c69b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adc0aed9875f0294ff4fc24785468f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50404f52bb464436985d6e099873b188150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822daf00e7ec274821e59f2d2491617151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b09e9ac4423200fc2db491e6bcf475152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f021cb462af8773b191cfd5b777cc81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d264b07de2a680c42948cdc2d4909154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fd4d949b6ffefde588d80ce9ba044155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9954b3f6ccca6c9d2abf0b656307ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcb2d32b565f34af2aa578c440a9bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2eb17306360174679e94413ce1c73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd5a90572925cd6960addebb688772159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d45806c118d9cf19145362d9df4bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56d4eee9d87d2aa6736add9b9dff3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a3ecfce7a9b6f4010bc2a304573c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba570d126ed705cc41da2bdc29054306163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64348589d34a527a3e7c58be28a1c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f957aae50b4d8f7e8414b548dd4fa0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397216f3dee9f6c2a843ca1581d5c8ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb9960940db90212d0030866a4490167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71a864b21fa072a2bcf09a253eff93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ad9ae5e8f9947f533444d6c408961169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffd0743986a278b7fd7279c3d9d4a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159deff6581afe47c62b51de71044faa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37fb1c6a019186869ae3623a1bf821172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db9c1906dc5bfc79808e6e3c8db8a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40d3f149d92388e55680cdf427ee4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4bf89399df7fa780c6e9d64461173175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963800de361f925d34834bd8b5579c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d60c33711a4f31f25178c99226a6b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a8d4596c9e99e45b9cb64e6bce013178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86521c89d4fdfada9d7ccad95868c283179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd776ccf6901f1174c3995ec37a08c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e189f4576ae0b09db2ad89e30b8e7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885560c549268d99dc75a7c36f645c16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b4e2884ae9183eafa94bbebd297c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b6a218ada9ca78063a8705213928b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05b25ada3a9221eabc1ada70975328185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec35a28d3c58d20df23155972882349186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9730fdf6a1ac4be64debc7e4da901c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d20c67bbd7eafaa9d2cff1faa45721188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6891c05059a7cc169beb1e7b99cc323189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f974f5f0697ead0da2f974bc18c76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2177a4b8d9e46978c7e6b691c4e28a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51b7f79ee575130e30a5b3e3f8681f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aec2989639a5c0edafffe873dff596193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df90b446cf11654699c6bf31a61396c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d956c1a34979305b84365a1f392ad9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11384906ba73d708cbc7bef66039739a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa031552d01e595217c3be326b72499197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fef9c353656e5528ffa824895e766198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb8ee4d5da5985d6b9dd26b5c4db8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914ec9e8d459ecf668838cfe568cd01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8d37eff70396e70c62584d5f7e0e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32399f90902a5118617d9bf426e7ceb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f6d147fac023f757e43eef9334960203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83065ce9bf63e6cd83dcf25436462869204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ea3cb5da38264a167cba79a2bcd62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b026b444ccfe5f410cfeb70337969e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfca6dbaf3275b5cd6c668506da0294207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03406003caa4ac4e7fa63df07d6256d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9b11279c4d7ea503c8f3cf9997007209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba55bdc8fe80329170ae927af3a0aad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb144d827a8e113ce98b65d2c3e86a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791a51232254ae0a5639c72f96f34a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878760f4f42974fd9bec28b5e584388e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ba3ce02b5ca55cbe93df630dbd0d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25749b794adf932b7c00fd74d73876c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04aa48ebb1cefc5ac5672ccbf05a7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500c7d95a3f68c1c85e90d3f17d8d0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a302ab31e7eb299b860bf79a51436218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c59a14a74f9f36672bd1e32673ae0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1d5f9845bb7e234d74b1af183c9a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d41ae72149836c46541bb8611d09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff500b3edbf5c24379d50807239e793a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3962cf402b9af1c1a99a9722c1c31a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68db9730b21244f3739b05feeab11e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2deadcc761b1564aaf3e2d209504eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349f4eb79e2579d65ceb1ed4a84c6cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ceaba54a190fa64b0fc64a26f63c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4d83bff9179e571162eda6b8ec0be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da119b13cc3878538491f5e1b5c7c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaf80220544d1ab584a043e35e4b14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94469ff0f11ebae19801ed28991b6ba3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82534790e5395ed928259bc921ec84eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaa37c4699fff9a4ae0b07927c31ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c64be5996c8227121e065598aceba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697f0b7092470e2e8ffe674d0fac964235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c1f34fa46196b7062fe0a5dc60cce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbc08f09b1b0b8f6c2a00a153d5131237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd9467a1ae516a0584c6eab591c5ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84135de87ff6e6c39ecacb650474fd32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae11291de92ea6f0d7aade2792e441240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada08ab144f095270166169ecee8958241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7268ff2f40d0c145ee46fed832d077242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828f5db7c4087c13e53e9139c2d00d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c3215b63d5c47cf825bafad85e959244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3970a4a1f65d014edfc57ec331ac7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fcd15002aa4e1b7b9b93cc4369818246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f950b4a379ea80c77cca8dc1119730247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d23100cce96e4ad1949a135c99c5a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24601c877f95afa0cfd1000b4ef833249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71c47e9d85b7bba4a61d8cbf002fef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6a28c23b8941172da3b95509e70e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0fa005fb85d38f966334c7002008e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eba1fc0d132a16a7460eea25d3922253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff749b6b608d80d52d7602c4413459f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895897e66421b3090260e10db4d57e3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cc53eab679cec52cfa2f1a475c2df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f97da1e37eb99282c5de77564cfc3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f4eb6230bfbd4c6babf4baf1bcaad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdae7f477864549e665c4b251fcd938259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14766ca6ebd4e84c4728ed007b8e646f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d433b9178d6871c72f635a91c1c45f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c3930287017a08d8e9ea696ba5345262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595039439f3453f2328ae4819710358263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4fd28a30330d2694944eaaa878085264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fb18de98cef5904c12921e0b598ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceae70bc0df07b81481c0858d1db90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a1f620018ca40613c5263ebe948eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f535f2691ec29ff1ad7eaad2c96f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c2d04aeb631ff12b0c277a5e10b35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089af2776685e3c731b60af968d1805270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c575747089b2ae2e3f2910500361098271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce75cd1175c003c8196ac80654ac2be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdfd0db7e4bb461b438fa22bc8808d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3bcc11f484a5775ffa0b505a7b211274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cea3b8d32a8d86c36f5f4fbbb8c2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0b3193af751fdceedd96df78fe69c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c570c09d2b2474a7a0c5fd479d009277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e118e9fcff28d234321de2ab509c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e7aa7b361aeac6eeac705ab7186b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beea5c95b687a19aa7d5a53b4a0b5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b245ddf409cc8df3a36c88b57304e83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aa9ee1fdbe17c375379024ddded08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c8bbe12ec565dc7340d3b6d2419b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecf5bb49d1a4d49753a19f81aa4304284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299bf021ed4d0010ee428ed50b8c476285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4860040279f60fcaf440642981f1659286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4875509422a18cd62a6066b548ea0a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14d53f5c85b6ba9ac3984fb6c3cdf6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2e9e494f1701ba2dcd2a488c523f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d31655c21fea95cc5bb55337a91f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea812dddd43a4bc2ae040d335507f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff462e54708d0ab3d3362e87852e631292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802010e92c91d47b67801f3920333691293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea2587a68246222959f4b0096b6427294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418f2604250e8a29eba02fb5936b35f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46bd6082e321adb866f2c132f75d7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ba34ca816fa267a22c75e23412a18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc6289e26199979267a51cd0d0c00d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd6b50dbe1a6b5990336710b11dd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9799df6860a2735680bfaa9055311bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072ef4e562511ef9f88135346d22bc2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfd4b2e70c97fffadf60eb6f13e960302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a815aa73196687c75db4baa023394be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b85a1f90f7b8f5d2a536cc250aeab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595f8746a80c6cca9a0a151cc07692305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50966972550967ab580f3cf501817af4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ef543a8a8a75938c6eed928d6574b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533274e9efa24d2160f046d5602ef700308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ecafe59789f2cad35864547115a82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca650d5369ecb66329c0e021f650bef2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259061e8c7150549a052ee76d36da3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45391e0c696bea9f0a65466624fdd994312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c787fad44ab9361ce6415fc8589af8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1442dc889de4f60cf54a6fe1f9fbd9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39efc9ab28c3920019c223911894711315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af5d451724a7a6ca33584c3226322f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea84b7124b2ef65849e562b204a7f81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcf8dc5303b89ab54fc9743afef24d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241e27c5e97c87f22fa310852db0681319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ebf9ba70a725652061f5f1a1f030f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d3102f430bdfe430c21c49eaa8ba0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d828c7a2d0382d5dc8cf4a9dc0d8dc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096446a389f779835889aac71debb806323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9bcece0ffab5d01e0284fa6d682b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b094b9338cac8f0fd86ed7eddd51686325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ca92ec55d7af2fb3b363cfcafddbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765e6b2b0fde4722598e827cf012d9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35c46ddc270b33363b4d2581c2d238328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fec055e3f025054d27d9319c6a2146329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4847cfa659855d1cc7e3102d619022330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de724252f9cb5edff9e3704c1a65fd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226390f71b3586388f8379585ad3f465332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a22247dcc4715a72e3010746f52ab0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55285853d77c06c23891aff015a144334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b113dbc2f85bc2e718c6436a29d7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351141ab224c3ba284a12212543abe1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a2a350122d8f6c28f5d48634d07a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357d88b034142e595c4a6c10162d204338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e66bcdf00e29be64d700c31bd8ce5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aa70d4160023c85b65569e1891a55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4749513179444542702c26ba06d136341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1443a14e79a7a558b4b5f5ca8c48c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb8e2d9e7d624aba021f79b3da4c65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa6bc9e60c8e2e7a913d5b6eb3a377344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee57562cc14abfcd49faa8337dde29a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c24cefee45ef49490c6059f3113b5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949b37e969d51c8986079efc445ec21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b817680bc2d79c4e4420df76f03bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d09eb1577311aaae2cd1e32173a0c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5a5cdea333f7fd53b0e0ef30ef4a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb814c71c7fec30a70f585142bf36c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd32d1eba4565451dbdf9a53bacbdb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eada8f54ac750b734276963d0ffacc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f37c6fac289c29c3aa94e1ad209f50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77be44ef00586d22e49567bec14cb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d257b70cd90578f87321eaab0575c7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ff2e5d57269f762efc1329bef90e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d292890e1360df09064f4c6e93843358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e96a8272af1fc09bfc7ebb0f19216b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d00c0b20709d21cb43677148f6dc6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab308d7838d4b6f468e4a927581c1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875599050ca7d9befdb11cadecf080bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fd5a1b25f0271d30f9e72c7637cd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf3bb53748981bd80dbd1a9fdcb58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eef93cf30e1d18dd021faeece7354365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdd86dd191348d9e8c6daf4fa345e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f772098c3d729ff8ed67c4a7fcd1b22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50f0d7e18d539d7c7aab473d8ea5c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a923be25fa566f0a68d04efe21286369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74994d1d55a1f951c62bb3e11687b537370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9fa5693a7fd0d5575a92e2bfe5644371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801882072a4301f6ff866c318b0fdda0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eda0f7574e1dcb14a77e0cef79d70a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a1cab0d657f51d98eb0225d959463374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e2e4552f3c910e29fef4f296c44df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62285a566fd805d143f2be28d868aaed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c925a09a6e4c4137cea6ca01b5c8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcc819d6e92eb08fc10376daed0106378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e0016e855ea0991bba2d7225eed4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5a3dd654edc60c25aede8162c9b09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c102caf399b1f422b9a76ea04d4a657381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfa2e0fa43ef875e1a241fd33b1402382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eb8522be8bdb8e084bbb6f02f7ae1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa296b2e90d7d4751e5adc5cbaa9186384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c800faaa8dbbcda7b50ec8b8c53fd1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149932a6c937ab7c3959964881166ac6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02026e3a17f01c1e03b23238583d78b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555831a1a576cb53d9d42ac2b62a873388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95137c0d7208dab1e38eec2589dd22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ea004c7f001f06128b0d6a8ac3c75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40cc5e8ca5f2ad9cff6b48b653b0b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75b61e4907d7ea9f758c7a30943c90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf5b9ac7dfab2612b51a9e8d952163393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72b146472a6178af8b0ddedcbf43b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d5017474153778a4c175e33192691395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7898af561db627c9ee512faa7f36245396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de110236d67c74b52d561a4116a9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9b45ea96618c7e3514aa85d749be5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7484794040f8b120aab2b30d4120427399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddd83935312bf1c79cbfcc66f245e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae82b0da8e25965f6bb834dbc27a6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ad9a26eb0a0c5b9183a817bd8ea2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2960897c43dde36604ca4f25bf616403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5bbe0ba0e88e45f5558a9e3341672404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5b738020fcef3e6945ce00a55f520405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99e03ccb07a49fe5922b2ed00fb721406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5adf678b20d402208507a09cd1ac95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc62b84b5e507c49693e6545cc7ebd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b55d0afa1bf26c94ca37714160dcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf829ea19fdab847272bba85dc3ead7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eac19b641fd8001319770496a460df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b148c8bb71f5428aa113ff8fba141412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768861fcad2c651f2540c9275eee2711413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e28547d095c5e522742e3e6611261414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1ec99bf8c7f5c93c74bd63ff72b21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f302bb50fbe0208dcd26ffb1e6a244416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd383dead79cb036647dec37e8cad5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ab9dbbc15a6b59a78540c6e8e3395418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cd425fb0049f21e333f6a2dc915f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b18f872e90dc4bfa6cc5e8db683a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95400705797eff27332d89b71e52ceaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960785498a75e26de8de51be6c62a398422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5030d2ae202d686198ef3d271cad3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29132e27ab1e6fcf7152d6c25997a7c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8e8b1d97760550a7891a533708e63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697bde4168f69718b8f35eb2ace3b84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b9b3f7b7deaab4bc97abc56250e4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a3893342f0e26b298a6f60193c7d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960cbe769beb35367521384dd557d33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0a02a38ba25461c11759492811ffd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496299f78ce652f2abf040494eb971d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf07244805047a34024e549ccfbc046432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1969a9196dc136902eb073e468a875a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293ae0c562df53ad66b83bb9e4e2d26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac310b17e1953efb758727d65b691d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22250f250f07855f269303ee2209d3fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444174cd4b13c1a46afbce8c835b73d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefde8468b4e85f2ddd88a8e01095d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81bd910d2fed6cd15967059d6696fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c20e0dcf87d1564da7f67fa5f3edc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4a5d3cd0b6de66217ac0f71719c91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6f3fa12d82a23ddeab2c2f53a4a43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9bdd4dba2b63043a4aa9953c30a44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6578633c75da403a42aa67054954108444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86241666fbaf59475990c65f5b1e3e4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551df0aa252bdfb4d037f6ced5871393446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdecb9710812b4cb7001f2bfa2e77eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e750e90024bf797e59ae7aef1a709448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14663ade98a6546b50ee1df17b126bc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba852059875fb13833e6e4c0e8d8902450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef394fec1c216760c4a33901b1191e2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bff3e232e052eb78d288b6ce651ce3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62461e9fba9b7b20164513dd41ebb583453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140648e8e60826f1ae72f9317599ad8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5f14176a42da01b5641551b75c62d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afccd384a693bcf80b5fdf18d2cb331456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce042c3af9c3823df667b92ef3bec877457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e248f41316de5f1c63ca78549ab96d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc651a0e93aa5733670ded04f036cb7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8416ba072e8e037154bb33ba34f08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265a2411fae8e31d3886abf7b0fb495461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec34a47a8b9975f3170ee82d1bd4f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3e0114fb48d1cfc734424cb79359d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e8589e1d0fd8db038cf698083181464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5162f9111936209651317aa4e7aca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0830b8976c3865873c11e15af72921466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdf3fff057ba4dd6430f642658849a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a1b3907aa46b1c09a113d589f51e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964b3a73905737a9ffff92c369569a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc9f95327c5c8bcb525b52235fa678470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f28e1a571ed2ad2589279db4fe1f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c29f3211f1328635adf07ddd028b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621d159525c8c4f8320c43e89043fb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ca33f94461f9abb10f99f098f6de8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9af0a8de7641c5810f0578351136b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f3a2412824ba4cbf59b3709f84439476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5a676ef3bfcbf5dbca24496a28e3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f067519d2302d1b03f094a07de4d4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1552cfbd932b71e09a3d2c3b3659d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08b9c733d5268b51c04016b9183eed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043d713859a5c26e4e2600ea65e7294481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbde9a1d4ba74ce93e8219af5e2fe00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd05335dbb94888f33d7b7f71800fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a175350f228975c8c919372df2062e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3058d508b9cf25fd4128cb6368ca9c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d80fcc86f8a769e851123fd942300486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab7a085620c566af7571cba8ceb69b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e91596dd86d9b13cc4dbff685d27aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2aa8663179d49c6a478fd8f3a20b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712b74c6807515f9be5dff2869062e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ed4d1a082693cedb2a6c867cee3e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc8185e6f0e1ad2300c79962982890492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9024950f6f1bd4b90c62c7955709f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c661cc94344725fd08431d9ba6bb683494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cbaa09b58f0ba2e013e4adba2a823495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f973be8e5ddefa274fae650180aca3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14868da0dd2713fadb69b1186d30b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b2b12a9521f3528d102cc3aee2b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc0abab7fe237ad29fa3b9a95b7bd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e18a94270087ead35dddbcc333070c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8468c862f512353708186adf85b4c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f20e04e9bd523801c12643801e49b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94ba0ea1e2b1a66e609b9dfa22be91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9a78b9f56546e80faefdc8d2b2fdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcce669150b5e6a7a81bf2b0bc3b96b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a15d4b684f4a0b3e1302f2ce0de639506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e349a624a6c0b587e0a850400ce0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fa8bf963e0af413a649379bcd857c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66a12c5f0520979d75b1539796ccbf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efb05b28b34e443fd5609b6deadb85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89e3be8cd03118dfdc572479cb4dc8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f8dd4a90190be2ac9554ab38fee55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec1dc95952756e56016a42e4950a76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea0aa4322a3cecfb66f135266ba376514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97529620c052f0d9400fb36c0cdaa53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a619adb8ded34cbdadbcc0565adc8ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7959581a21e3893ea2e96c53f6ed93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6c44696585f9331107b049aaff3a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfb85acf675563681aa56afcc98508519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c941c1fa80b579b4c9e318b548d4b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed9306f92e9fd319d4ce2459a3069c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f4f90439dc6b74d126494cd950178522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f455a33b9c230423eeab81dff13d7c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad642cf370987bdbd462c14f9a89ffca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0314de54d4f03f95d364cff0291595525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747bb9f5cc4dfc5b12e12d6d07e3a44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a1d903c9d1f23f70f60c20cc8c764527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba22ea74ba4fff907f46447c10b6c9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e1c6d6d391733e579c156a2f0800b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270d76d06fbd4b9b3343de3cfc606c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f4a4180f01e96e6fa84562819ebf2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab1126aaf210855d4a6ee07ee33db8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a59abf22adbb2916d98e457e9b8569533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fee5c84504fa4b34d2d438a3894904534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebcbf42488ea5c1a776c8a6a119081535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4179cb549247612ddb06564e8d655d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872523f73314e9e816398d657b1e2bef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f11cfd9e979c6cf5224059cc5a658538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c50018a19589d7d63bd5355be60f56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e82e5d358c387bb7973879c8193eab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73da05634d79cc9cd11b07ec8daed1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b2cf66957ab50e1b44e399bfea4e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc8e367fa65927c69c894dfb678098543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e66ac3ea7b2dfd2a24b301fcc8aac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a46254783ff37a51fcce8d06e8b5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5149bc4994230f54f8f5a54afc0063546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ac0ed13493d7a47dd28d09232abe9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785df3db71df29da6f63110d51cc2795548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a155d79e40a0deae61f92bb268718df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7577097fc3f5878ed11ac29373b8073550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d73ef8d3f5f654105dd7d702a96d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59969b25edd7c33f95c71e8d69aa5083552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecff31312a6b5bc5392bd23bfe27154553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa336656c772188ff6a169a4817d50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fe93b2c1d3381dedaa67cb36699b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbc22dc2c2666abddec168f54e9edc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226426317bcbbcff022374b074b4716557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b318d468725772fa2e3df9a784261558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641758076d192f9194bac24fbe78cd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c51bf6127876567bc6c1378f5c8eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061851758456c2faaf4b5ec649854f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b250635ddb10ce81733101d65f1e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ba7539607689e92e797b8eb86c929563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c7adf1974f0467637d0431eb9181f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31acdeb1422ddf8f8e410381260452e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f0c28b73d9b8eb4fa920042e27c8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10550040faba181c179a2e848b4802e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fe40a74e30c7a6dda262825829c91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a995f061f848747481ab436fd5a8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0413d787ee5448f84a1c916053a1cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cae2c79d6f21942fd676291a67df7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e490a5a7cd0e42a78aa6da0d0550de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd871c8c8ddc3fd74286e01dda3d8616573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfbe260d32737d396a69b55ef84001574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11f62805ced1e580eb94270accdcad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de119bddd6e01092fddabfa7120bd26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0510efc31dfc8f8cef176d3cd049e3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7f8a212ffc0910ba80ffb377e3c7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5191a85434944641139a736508fd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5dbb6eb027140078d4e0075a2d951580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b83799c670a57a2301f583471c7a33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8955363a3ce3c6ce705e6b6996d28b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1d2e8449814ab3c09af95afe41965583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829180cba496f5b5eec0fe93459da4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d3db246d200f9384ebdb3841b517e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33861ee711d2fa068656d9ca0acacf6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645739abd25ceb291b5f223087df0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a9b7883a79c030a977120a25aa341588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373f2287a203be2826680f1c644d890589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7cbd323441f6ca85b91d3a65fd9fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597941348845abc254d4e5504fe5100591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b6f4a3054e6554639294a27234ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c912a7660ee2225dcf620ff9502cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a631d3e3dfb053e7e2d8daeb192b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e0ca407965864d64ea1827b5ce9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d691781a4b6e42d35f8e5141f3dd0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053618f2edf0791a4793e0967efb6ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ad3cba4e9c0f56786f7cb0779fb7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caff3ab198fcae768a3d54cabade4ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43c78d5a5675de2ad0e08e478b29fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562c04b0aff6c94e75dd47b35c56dbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675e16cf396f5b022baf510fcaa2a60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42576a9b1c8614bad7d718d4e2108f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b7cabaf607eb0ba46dd27b69482a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b4cdf7ee0ba92648e9674a89308a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98e71ff20489496e4d4ce22fa4d6ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b961cb8a355f49d27628a8aeec05ec0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7077af90e10e5f6055e390cb821b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dafd6a1084fb4eb85395341c978eff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0638d681043b237724866d18c976055610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507e43e14b888222371b0f41292f5f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128449ef5e97e6f8bc8ad2e938ac8e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69a1d394ea2a6eb424a31760dc6843613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f875e1ed4bde1a148c57b86f86993614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c425f78d187ad4e16bb56584542588a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ab99e751966f1ac14d0cf71fcfcb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13edd0001c074c88d08bc8512951234617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0abe0e7cc56529644aeb83e0063d2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7e3cb0eaf9c0d89b467abcfd144c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedfa69f928c2b76cf516c2c9339a18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d78b4f87a7760f1aed364561b2c41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1926a0ecd9564559527b4320819b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb37c3e25c5c0c2a35c0b200681afd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4660bc5f5036e3dd7bb97f6afb24624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e059dcecddb7f2629a5248fd6db250e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd052b549c531f29a578683aecd568a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb67b33437a9b292b80c1943bf1072627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d14b8e5533daa2ac72b6ea64210ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3047ecd7e1eadb28454e61662ea053629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0733e192fc9cb7207cf411245aa6705630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231df530a7a4596a8ec47b44a46595a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98219e1e8edf50fd9fac22f1eaadd88c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d826644ffd2a9945eadc76b0b2640633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983342c7aaac8bef8c47fac3f4bb60ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738164b62d6b7ab225bbdaa80a8a3b24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4527923f0348f00415c5aae280aba70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe7b287791daf6a802145fe6292a76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b90185ea8e92db9c1e292f1ef13ba5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7075db493cffaf7e8e8d1d4972f4eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7e130924fc9ae92295e2725326afd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fe8881507e80bf27a02678c93c1fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99686d7704793a1ae471b512dfb9750c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f172590bc077f3634401f75b4abd2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f0d8902a25e7d3bb907b235c84322644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0904d857202c64beb19b2cee9f4723645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb6bddc1defaa45ea9aa84be0b000f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba16f34589d430b1210c71436e61cb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833f37a2146329ad79ee04b1940d37d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0512c35a9cdee1af16236d6dab7e005649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ecec7f5e5131c2205dda45d7f9aff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfbc81dd454416b5840270d62dd346651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc279e549469eb7ef48c4578ce99f508652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25247eedb55eaee820b5098c93e4a726653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dba68b11bab4e51bf8b01e7c486ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3712c83a0c8e74f7886c889a6a050655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4adbf65b05c0adec47d2f31b0136a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb4338ec819c38ab5d70692eb0a606657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fc01f998c707eacecb9332e8c2eea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1dbd830ae9b9a902bb6355b838763659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101038ec7f5b3c9aecf7a0c29629375660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bd9a2d5712b3de0d15104a30da9fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd2ebf00c73aa72ff997a4221bee0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d43fb739a1662cb6419c1ddd47a4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3af2f55360d6e2312bf52fdae8461f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd861ab6db6295a5bba8ccfdccc70a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6b48bcfaa9cfe93761982cd66dc57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b06405bc37e703ffe7b516febd661667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d7fbf803a23a28b9d6ce1160aa502668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66410ce755d04f92d1fbc8a70d85e11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60013ff24d1f36e23629ce2f8b3f7f9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985076b7925719274ea59ddc63337c63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf2d49ccb3f1c7e9482fe1828fe0f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc32fe752756b05bda76bb2fe4e21ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6edc30a7d0d94f52d3cd14aaf0501674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fd8b507f6a27e9ff93f8ea080f77d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8579210122a9420ee51ef919aeede78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8d7c2269cebd9d6db2a2b27ad9478677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8a03a159a2b3b1ab8e0c526927883678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8093b4c5bc654590c8eb54ca4b6899679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e41b2776c3cf953641f70bb537d02f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703c324ccccaf7f062bc8d265c85221681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad0665d1f7ce4987d693de4f4335a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576f0065e4372c41554911c5788b78f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61be55178ac92a93cd7083a1a3bd0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a07c98f4511ea2759d6ee6a93bbbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc5f2d20c8346a6ccfb9e5c5690245686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be51332e3bb4106c25c1e9d7e45cb27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8dfd89318c9370f7ed52d9050ee79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af27580c04a4c2fb52692be13dd956689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185d352dd7f32884a66e493cbe05116690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48dad42fcd9ead88553dce9cee509c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6527825bfa2f53d56d1b713f422df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4835b40e1e21f8b301e3e59527f0ed9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665df382c575dcaa7ddab73a21b9e835694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd2f8779b5042dc746f0c207a17b4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03131eadf5c2a6e390cb5e9d849e5971696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd84e26e9319855ba2beb9dfa2f1a80697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f4bec7681231615f73d35eeac10a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa242270faf84e4794e61caa3844a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c4acb79aafca4f4260a12b4302c35700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ac98a9fe3eb9ae1a521b1a7218c79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c363c547846200de95f6cc76d97aa0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ae0f107118ee7f087f6ec04951eb8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300811fe79511f2ddf88084f453f8c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a8c5414e2ac06b903fb672b17fa3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e72b1d75dc5efdef5e0b5ae257371706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970e229d1c22efd0305517384e3336b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc63427e2e2e67fcb65e83a11846217708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001ea7927b096008504224bdb5270a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a18db7063b009ba45efe10fa88448f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff47351e3ebc1f6248cb5d4ca9be68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c839ab67452a90e6f784b11bd5a4e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b4cea748a8357b9b560d0a00a9191713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc484dd0231edf581409a1bf3d226a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a59e119d5980d3e27a71c26f2434b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b516a910169af716bd27a6c47d5e207716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe26bebf1dd1742ef29f50f2a335aec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da168bd5d269579814267f57f13968718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7226fbbbfdb0f3190c1b6aa523e768719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51acd1bf0d85c46f442aef338d0145720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27006112ffebb99871af7a756d492dc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022744db30856094397af50ecba8363d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab4c707a9573defbe3a0514cac2854723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98120770c6d44924079112dabf3a4bb9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff37286b586cdafcbaff6d08c32c445725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926d94fc802329130991d9a0277ded0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7f12a1df846ba2be2e6780733f562727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5565007c959707f3f0d522da5cff703728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc30615208ebbf07157bb51339c2155729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416327842b90508ae111f514a412be75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4506f0f25f9119861bab3696643d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a8e118293964af1e440d00de20ca3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41704eb35403f0e3e4a1af54856b77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6957bc58b2c376e37c6af20b7be9a9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98873d69e9c23dde216a5c927b64b23d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ea0139e180453716a4f83851e8521736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b3bb4a08c9267b6744438667888ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe81da79d7a9210b6403df200399a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5f29a0a0099df0d9ac3478ed1180c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb8c3dd69d0a172dbf81c75347f65e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e000db155fc2105c70415afff45ee00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64c49ebeace84b1221be4cff0ad2f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870d76087aac60d03a1e14d255b9f59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a5c50c567e4a01ad56471606c031744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb2b1ddd912cc69f213247b8eed68a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10825b905c8ef16988ccf7681142cb3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7108261215eddb312bd4d71f53b18e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba05755ed6985c1bdd02f8e278946e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9e6af846d14ab8ff2547893508957749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08202e8bf2f721fc5b0cd625ab2e421750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e69bbf6c6a3c4ef8a08d81b0215c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9e4dee6e0e1882c74562da572a5b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d821eca30bae13ee66548b362eb76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4247eec5e617b9633fb252910863520754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ce9c196689c2313e626be3f04dfc3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cbe9326a060cacdce282449460136756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87766f5a3c4be45bb48fe9f0a03f7c8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e579202ad6fa9fd0898a3af5d889c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dbf16bb3e16aa6a286e8f58a86289759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>