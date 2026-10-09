--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f27e3a8c031d7efaa371520ddeaece1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d3261301cf0dc4ace5cb9b3f5de3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d76721fb08e6e935a3ff5833c2f613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0355b1c21af41014b5de1873db57d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63b521b216a7d8a5b1005406abe6a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2727adfc3d237f31e50b6bf02e7f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4f79819cdb556c3d7e4dc9dc882a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff4ebbbd70681ce37d82c6b6cf6d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243045d2b5402ee967dbbcd6a5982f819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c051160344a0a51ff6cccf84dd8a6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e55694c990681e9b19c97c7ea62fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24806062da7fbd6418fa227770d8bfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c91ec49ef6263626651816dda4c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c13a240be76d8f6b832b12cd70f21514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a955d1cdfd0b19e9907234d95f6dd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c393044170fd85ab895a1b87680ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16733ae73c7cec84b9c9575926a50d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3d76377ed623cfda5d626a005a4d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65f76556b70aaf57bdd0bdede39ccf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02675104324447c843a62de1d8ab910520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c67ae2a9b477d49e3ef23b951a0d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6684b149eebf4445732623c42d075922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f39a8091ebbd3c8002db1ffc1e3e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e268c1293dfc3eccd21ce5c0a575e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54e6f8c02fff43b9d7d94620643f2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa4e0d7fd5f82e87fee5d3b04cdbe326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272ce1eaaa5cfe2b9e12dcae511575c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd117117253d9eb2bd983c48956b635d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb545f765eeef099e074c4b113521629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4039612fb12e4f495cd61ac88e1b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564bbbae34c018d595360fe5456663e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da427eb4c0edd95f73dbf2c3d1d8320c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e8f3e50836b588cb78214b1f03c2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33a9f711282fd408bef256674abe6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58939fdaf6fb08862023024098e172b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf289e599202fc950921ed567beb2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b6bdca20f37795c88f1480b423dd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc9146f6362e069a2f19611b6e4d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5765050105b436dff3c59a65bc1493b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025eb4266930bee2821946ea6f8c47b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd554da8020040a4e401413fbd6c1f4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d73db7e62fe69c6891b68ebca0825f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f34eb3316a25c93b79d35a1b6f69fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dd3054d893a3e73433ee6681af96244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e21e569a2269d2f760e42e437a8f3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eeb0603d0d4a15bc7bb343d116f0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baddd67ce9da157eca83921594fc19f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b70cdd5f3390056eea1b05a59885c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7b092471bdb11876ae71e7601baf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1de769baea248b1a135b1d6f2b27850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf7a7541a4026b7a90d5bcfb2b5f7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c766cead8a1e0d660f47150d0fc8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11835ebd6ca33fee772f3ac167ee6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce469b11fefe646396fb4b67f0bc2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec22a871da17ec190684d46aeac28255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0d3b8f2b6e777e3dd28c2f8a3899c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2152cb787573ddbff3714639e10de0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504339e37bbe103ac538cbde780a27258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bcac3915fe7b3226fdd3209eee3ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7fb443492146973e48947d631d5a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c81c36328e58bd614d4a1725076f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a622660e6a4b2cda2163eb17fe572e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bf5ebeb157ef2da011facacfffce563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b680a913ed6fe659d475c59489370af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a2af7a580f9fd4f697687ed408d7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74583f20cbcf27f3c957b3f7ce5da38466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788e8f00243ade20665fd956b0fd5c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02187779410df6243f897fb867f366a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4912b7e3bcdae3368c9c5c31fa251d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359994b781cd58c201e26cdeb26745d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b396014c1f91610b6629cf5ce6909e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70a8ac7e083ce96693baa3d537a97b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc0872519d873b9f9b4fa1beb2e8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba41a2af7148937e8e21bb7fae250bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441bb69f40be93cb13930b9ca58742e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb0145187342d5492b6c4376c74f0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eee74e85fb75b1c118cde7c3ec511c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fa2b263fade2d55c20ec456a9a03778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7ba777a3a25a79d30abe604d55b2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353acf47b54ed438a2146c90cf3d64f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90cacd2b495f464a1827719721e8f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d001ea5861d185df7c5ac3a0235ac282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa52946569faa0331260314aff7d4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebe16bb2ea6e63bb6f2c131038938d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746baeb1b1aef7bd27a9a3fdb1a12cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbf6f27a0860e76770073799749b5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463e5d5dbe77bf517e614f80cea8d3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad19d8250d263c11ad29712acc2afb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b6a65d6fda9b646307263ed648a4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeaef5b1b025c7f2f05847fb8b7acf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a843bc0f75daaa0eed57b4d2c249e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825abe8877092e62f37928670b7cb4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0acf654d2a0725202f31c1fc8dc1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2bc547fc0f24978e15888abd8518b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd06b8e5ea55f0f9271215a9db2a5a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434b6e1d6ebe5a3b855d417d5100cb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dcd4bff3c2d4f163825d8c8ed1eb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabb134db7ae2f5c3b2ace46af69a1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8961db508b664a938ab300c464cd98699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b54f3f755c2d158c3af8d5971e866100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d384be688a8a2c43e8393fb162779101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c627376201aa4b8f8bc09e05c9897102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6005c2dde64554cabd55477620808103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2496b7f592e0aaeac43109cf3534ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a52cc9a46c820ad64b9d3aa015378a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf95e0a24eb24468b3a942ebe122a8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84be18dd40afdbed9c4bfa12734c0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff798475b98340dcbdffe47510f01a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe1ace4a2de6ff5bc03f55b7e5dfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470e6ebaa2c744a41e63f2cbff70d9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013e3b3ce27604928929eab00669d5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d911e9e826f5b593c0ce639d0845f17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216254d5028bca6224eda5e0a11c6b6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38865d2b982e6b7273783d3979302c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc1d1814008ee763ee4affda6b23b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde6925edab5ea8e3f7c012c1b7dde3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcb6d15abe8c807c982046f653fcb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832434794960ed97585a609e01eb59f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75387ae70714d58433466978fc484679119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b963ac9669e577838907244546a39d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e3deb2f28d34b850d1b27b2683bc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c846e0c32679108a753a08ae268e8e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91e5d51c4061d0a34451123e92270b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac54b515b4963edf470abef8559314124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9da9a0d9e07ff9bbd2afed5bda324125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4ec5bea9311ca9da44c1a3b6fef84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912b5e650271f16d19ab905220a3ae0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ea7dc70b232803edc7c365c5e44f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dca7bf3f286d03da59c2aa7ed92421129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da643aa513349685eb28a8ecc075f78f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856459f12793734338edeba2c4402f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b45b4a2b91884ebac7e94b79d949de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c7a54a5271761293812cb7054b85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56c761a9a6209cee197f1d99d4a80c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced37a5ac8d7f05fc994743a41bd8e08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbaa04fcb05b6c1b5f97e35e0cf31c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ebb9955728a47005e9f12f1cc454f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c624146bd8e5c8b74528e9006c8958138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ef02161a266ad736c097459775117139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0cd98f29a931a7a69d76581cc6d85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88459f4a347332604f25a74c4f3b4fa9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976c439a3cf4eee82cbad5ef36a79e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdaab863029b562ea49e59a8dbb616143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed73cc1d8ce947c2a7faf3834885a79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776196e1ae20aff6dcca25f547e91063145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d3f855a13da21a6afb8e995517a08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88382d07219c773b9662d8d84f98d4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f7650f1ab9bdc28aaf957897008be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132031231eb509c398342dd868ec4d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079adb07827d3b1d5c384f32a87398e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed622f6b860d4fc415175dbbb2c913b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56cd118a8e2ed534f3c18edf0335bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e733300e26e593010feca819fdec4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3c97654a34f3417b08bd5841d804c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656cd976d28a2cd9384afb2eea10d9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a113231ab01c0be02927fff43b1d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1603766bee6fe1b99b688d5fcfc748157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2251cba319bdc46627aa6fc4f7e520158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a60e73efe7efb44cc43ae667ea74cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc665e1754ee4cf526b5f96935cf762160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c81843366e95f15f59e3e4178276e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c9040d8713ed6faa40848548164a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d67b006d9bc1176d502456185e55e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b017e1fb614c36f724227aa5fed3d39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aee2a3cff6cb78d374f5451b597db4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362556081fbf05d58c99f8e094d7ae12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b8f3d3db79a7699d966ae949da500167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e74061d85dc8b0b4f03b00fcc21d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bc0b641853942dbd02ab6a3aa20a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0239cef3c0ca731478f161f1e6465fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89522022ca50fb41dbeedfc5637e81df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a84c22fe80f8c331b1b5a9f75be80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bf291779d6f4feb827a4c333f5e5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837a80cfa2382ef5ac63ff7b9d81867174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499cdc13f858c0ac626f140a5233fdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f01139fd6b2a9ad7adfb74ae3b7bbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c65e0a05455255af4993edf788bfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a53303e325406f4f886ffb6086ce7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b74c10c233516a18128dbd6ed783f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56e57037c3d8b474a3560ec60192aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580be9d52b41dd01a0d284b14f64c7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c69e05cb5ba8ad8453f887343bc3d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c54c796d65d5d14329bbd8e3462b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23cfe790c2bfdfaed4ee780c1a84f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59d7615f7d19d81ce755ecac985520185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf28f8a500b6665e058cd4aa5f8d62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f448a678b04b8a4e4bee2b8950d36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878ae9a7e7226f9ea4b66c252510347188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00560fa7544ddf0d47b805ba68252b89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15b936a116b298cac15a5f87a42a5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5c4a616cbcaab96add7a3ea251ce6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757e0949b7a3f4e81260eadd707dbfb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e579d38e4f8200cd84586c9b87865fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d081cf84849b43f482c5cc81734d4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ff424009e24a22487c8b73c19f8d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b47ecea35478c7474b3536985ba1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a30e6788d446488af85362f4880ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d402ae795a70dbd7cd0acffcfbb5d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b149b3f41b957755e4ae774ee61334199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997addb445a73c815e484fea628f6fb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7559ff906eb203134132c6721c2792201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8e84af10de18f3dbc4a284ef0194c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d87348e765c3dc4b0ea4889b92eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0752873f8e0f5e270c7b4a4d53c19d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee112db48aeb2cf6358afe46c4865c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458bf3331c8c19934f59c557d1be9ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8d767b563dcd54452542b423e41c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61824a7d66164e29bf0458e6b9da0caf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74862ec4d04c14839ba10a1e3fcc917a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094b26f599e9f5bc4baa92f1e8bc53f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbf29cc2c8d8df6ce9ae962e46e5e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79f701d00f6904643a462f00b826c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e60390d92f29faf2aa35b79e60b9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4f612df42a66520e949da9ad01805214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312d2bdbad57a19d723d81188437c23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1be844c10ba6738a6a559d9800184d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e3b5dc561d20885ed18fc7bed0367217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d9392142516c53b23feddafcd8c55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2ec7b618dd5d59f18e66fa4a5bce5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f9e90be6e72e0ec1fc5fb035050b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e5664170eb72bf972be1db083d9a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e09a558ba0fd18698972234d7e966c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de58ce9d53cb39650d6519a707c5e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea48ddc8d59cfb13c989b1bb0883899224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812b3ebac5c4fd150f8c8828f683c56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230c9de87a6c9ecbe07beef8d928423226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3865adaf14e550ece6c6a37a007ccd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12f99d9aaea06456174f03eefe52bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb7140ac7e8dcf7aca7de240d25af1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6120128502b02bdaad20c6fc86b1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc634c4027404f66db7ad346d189dd19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4bedb2901c044a24453f63c1f0280232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375abd80c685823a81033dafb6166b79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c537025ea2aa99953d301d0331c1ac7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086112403c3f9d55c0ee0bf8acd7a8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6895886f6ee64f1d060d6b14a1f5cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c522fea70c3b04454e4aecb9a2b43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4a90a41ba0c9cfcd879c2bc5b4f4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5616c6c3f928c1ea93045f485e1fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac91984245e6fff3c2dceca8d6bcb42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01539bc2d08156fa1fea39039d951acc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1b27bb6c9b52f2b442eae9563045f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14015b23e40764d2fda35c4110156bb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374f4321dc2bb1a6b2e85e694c438f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4705b27cb90484025cab5026a8196245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29c868bd2d41fa98bd6205025ce337246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe7dc22eeda2ca3611f265ba90faa2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ab159d0e960081af8db2339bcc5fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78234f332f7149b454021bb85b48c651249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd191ce1f16bcbbd006305aba0f86162250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500792543651b9c893e7092bc49ed6d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1880e51eb5899c071cbf6187769af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c8806fee754950082d59388ad6a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deb76f923516e416af1a7119ee78a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89451eb41698b0ac1d632b71dcd3ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2610b6706d524bd2e77f2dfefe97fe8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3172cae40f071f5a5eab909921eab2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc684d82fa2b3fba917b2143dfc82a17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b16ea9dc09efcd1722c1e2b33c5b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe81a67f5254df56dd68bd9a454afdb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436bc5725396e3dd9b82d6f4c33bf24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a5a6afff2cbb86ced96805d41b95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be722a5e38cba2fd7d298e8348f20112263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95922a31527563a209dc4d16046ac8bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41635961bd5a55180e0f4f75b2beef16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0732066a5af04cfeef5d403addc185266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0383743ef89abd93fed0aae6d94a369267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51307f31eda643cab30001e59a67e2a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe02d46210d21fbaca93aea4c4d41e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35be5a35736fb5a17fa664623e5444270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366429d6174f1bacc23136871ba81df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1d9119b99d65bc584c163b4d83af8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3084e59bb9ed4c2afca2b1a456ab451273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e86e0604164cf92891614fd2e0978274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b64f2952f07caf6addd30ed3b5abd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd98daeee3648b0961a287065f08b19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28e7de94cc3af60376f58a56a5cbd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2b44f5d9aa461af7305b22e39abfb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2b89178e842682397b3ee7207d552279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423afbf31a2422f4df9b6f46dac99c9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e831da33a29fe95ec3be4f64c86014281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f308add2e6f29fcb2df26a9e3da106282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f91b21c816caa9be81203f9650018283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121afc4fd15b9eb1f4ff8ba1c478a80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c8f84b037714ab302d4329e0bfd64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71046a0928b3c48084affd1d51b66ade286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7db38792482a378f7cb08b210fb64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71c91a6af3ccdbe42011061eaa35aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae65e934f81e680b31e8901e9a8e49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ae338277a035dd3ba63511440cad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7168dd88561b2077dc37805643438291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e317f337c0ded406f19a011172c06c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb131e3fb4618b08a575d9f0d17b428c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8967ca2320095f6d2a28dc67556dd55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1575d87964b567d95608e23ff102a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513685990de4045439323627e1d7dda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eba29082f629efb93c03ea68b6f2aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba41030ddfb9afc6c982d0db3424ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42360c3b217bade1db4663125850ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5c528d93b6753497fa66486ae1924300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1eb3b3dc850070e5bfcc43765ac73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf601fb1f78ff0fd02b4236905f370302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1562351c22c01cb5db86ec52d257d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38055c89b025d440db7c3c1b18192ea7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62466d6f494f0ebdff07541c9f41b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e76a386bd086abf6434975cbe88967306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eee1a442c60010b39ac5c1d5bdaf6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95b14b3193cfc979fa0fb65891e84d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d067d250a30ccfa9e6cee3c5c05838f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa21957498196b0caef4744a95534a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1d9ba0222f6cb4e85b89ddb622c1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e6c15d5ec2508cedb1d9c296f3e9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c1475d538c717128eb3e95592ff88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fc607218e622160e019ad0a014366314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe85069c5a4ef52382cdaf6cf27b93c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d07eff29472a6e59d39dc806f59e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bbc10c8c8ea6056fb3abe73d59737317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67187d911244d2500153319be2da70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2ba635b28b6bb6c91da1a482452b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3c0dc20be21c57fab2bd3372f76e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fab9c4c552310941f8a98cd658fa1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d4911abc88e6f5d7701054cd7b75e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8b57aa51edcc6c36b9c2f3b0ca430323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6374b90d362d174eecf7bf0f526d2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93167a271dacf96fd5bddd799cccd00b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c55ca1b8e0e13697e9293ef4ad106326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c00d3d486eaf527a4d002466b6216327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8311402d325479dd04fae0f710d2be5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f4ef774f399c129acffb3be529a6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09078fbe2a3e42a069e1ef597666b7eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69187ff696f1d76eb2dd8933419e1137331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db42e5026bc67394d8f8e096364714332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6770b940583a28f7f93419c95c855333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21144e2adead64321c01610f28a0c6ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f35193c1444e701a68bbaa08778bd5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782886aa7aa7610fece396eb105eb5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60959b6bb221a8db9eacf0b0dbe1f63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82972ccae53b1799072527f3c2a9cd8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f81ddc22aa8fe2cae9d60743079e34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536c708b888ec2ca169aa86b9fa097a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f771e5bdcbdef13dcd4feb509b7c18d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22c6fd642206fcc33d31047ef780b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d59327b9de2920ec26a7863ede0493343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5f3d76e5f31c834c25dbe9c9f7d2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab05ac746b16dc3a68970280ee05f00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a030f0ae59f25904a9f18f9645964346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2743589b5fa4847af0e0d14e8a8b543347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0763d1305758e0b806c23f7ebb6b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de115bfec71fe70b5da996cd339eeb74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2e846e4f822db020521d69e82c591350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081a16614d0e9c2dfe4bb931ee92987351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cc334e8adb2ca24b9ea7bf57c5f48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c261c2e57dc0fe3162a66847a7555353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8765431fb5de3726c4ea236b63ad1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e5bca3dbbaf8267234d1cbab0384d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3137f9eba29105a20bef99d97a6d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd481ff6ff618d25457d3d6ea4713b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0861d5532ac1376516c4b9a88785af2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c39abbd87541dbfe79acb6809e029359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb9374fa63fd565e9f690073b9ab3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07072b4fffbc0b0fed5d0f5e1c35c3b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027a54b945bae6c326a53c2b3aaa49e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b3db942cd60ffe3905a2eb99548b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c072eb6260c182491d5111a5230f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cafedf768ebd6c0dd63b89f7fc2d6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60cf6ac79b4e459b8d982d6dbf2836366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35b294fbde1daca5253cb3d205f663367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac8f7603a9688a8c3e48bee6a8f816368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5baeb352537d6388601b02e04b442e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e686d4add125e3f89ae377548638e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4483a282e57e4185607ab79a2b1e892371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ef614d90663eedad30aade86572a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944c4dc382a003e8397de21874558db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62c37c73b86754875e48e1048dc5ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c6a93d6a567257f18fc6d13a347f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e412c615b487a49cb1f7cdd335fc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621dca56cced9e1c91e29b517340f2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7c13cc16ae4c1fa9785610b929d3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b8db308feb24f32336905e4d1f3d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffda3bee78bdd42e621b870ea5f331380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400e9d2c949b5eb8af18e848616d852381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5bfb4986a76ac84ff632b1322a9cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5eee808e0e4fe02b3cd183531ac63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407c54a3e9242e154a280e0234115e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90a1e03a022090c19aeb889fd9525d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d73795735b6a6f421ed45844fc7466386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77d4e4314fd9b834cec1f5be375217387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e59bc35b5285ab00edb974ac7feb55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4cb74c0002a9d131a741e0418f3c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62752c18c995b42d9246031f2c171c27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76406b060ab32274c328a36862b02f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cd6cec89666b55dcd633c2af4424d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d24819f86eae47e0c0e8cd763801d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018926cc18bea91c146a16b777a10d8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e73cbf4636fade5f963445712818f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761997a1688b7b6b1e9b942e9adfc11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ceacaf2c5698fa965ecad3b6b6958397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68365c2872fd51617acbbbd95461f11a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3614385bf63f0d3ad838f23e49618399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fab6b71dcb5c498f783ddcd749a7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63def4065ad19f742e0037c2596c5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde07e3203dd4b866e224f797801383402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59082d1325dd08dba8c1fc167790c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369c4b926bfd048cf574bffc7855dc5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113336880617aa3b18a447454d20034405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e34e85b8684c07468dd99526362466406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aec87482769e097770a7e86ef69802407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22653c05c84e38beedb4652a7ed6322f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecda73bd0faa31d93bf55efd479b2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539afd8b262594fc1b57ba1576d76c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab9ff55f087b15c0ce7a0acd1cbc18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f594c08f24cd627d2931a4e86dfee0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e5223e18e5e8ec69ac336dd188698413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395856c596679cfe6708b0b73b97cc09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41578458c572c14980eb677af4c7b123415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0e2d2b1f17d66dacebd51dfb388a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf075337aa4a48361b9d5400913779417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8959bfacbe9afe804a1004de203c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e229e1e743c02cd9324f10d87d1426c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73669ee55571512143c96ce68be8769420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c4c47f7f3e39b0f2c92106b6a6b32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6ab5a7532fb0c0a0f39cf6078a60f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b360d1d75237379bd08cbd08c2ce90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5f43b96f7564813af4668bae4c95d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a8eb969cb7609b8a74db0c560403c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52977673473338fcf328fbe15f0610d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b289d124c005cb2797cdb5cbaea85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae0bcc9d0fcf1dd037a8ed83b32045428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9855c70783b9e6affe9b5f701fba0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1a61bc2ee79ac3d23549913496d3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e7e91adcc9bb539bb2e07001c5ea7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55019034cbe3237ec2d6ca2c1adbcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936c116eb355045d535256fc56192f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd242ce0397c06746ce1e332216d54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66baffdaf219be275f30a145b0b6a92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213a12b900bc4fcb461139327a7992d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede599aed849ed4220bc013c02159999437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c8365fc6224597bdcf0de1b01d321438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ed1f664b0a10e652e66246accca17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1cf9ebea0bdc7848dacb738e39518440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33c6feb7c0247c9b6e6e336fc7feb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ceb3393ce13159197d71de49d7100442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e307b433a1dcb1809db59677a0b9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679c24b47fb94be1eceebcb0495b4c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693ccc7778018c20e63d4238805046c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91a6cae043018d274f642703b859fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58a18318b155786ac78c75d3d1a488447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe46b4558271ede2f03713cfea573448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330cb96407f36f389fb46dc41237ba3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453f7c0f43f9e4b56358a795af17956450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd72d9f3bd1ac15bbda8c424016f81d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb939cc6e27b6310f62c1194112f6134452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee864ec4ba62cbf9e404b19b47bb70d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a5925fad4142ce4df5a994ac5149d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead75bc9a662e648f7dd85b53530668455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0912424c318b0b536122ade9c8f0631456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece4b06a1afe53dad1431c89769fa64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6ac1168cf1b248258fe62d921709c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436d83b51facc498c15402ddb271008459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3822ff0e5e7745a2b5284eeda2b9d47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749b8b2d27d441ef634f5ecb171a5a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2c86f161f0e1dee179b0819e93dbb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087c7d56ae162f11ef9f0cf63a27cf4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ee2752a817485d7f85503250b2ded464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900a62a2e1c4ffc1d32bbd9e4029dc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f503cf896dec235ce4266104fbfd21b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28a2adeea7b7b9cd27a3e6da447ab9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937842aa99e439caf4c0b39c0b7f977468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8debf6ab9d6a077bbf2dc76aeba8c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779c1daf41fd4520fae1c378e3cc6ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d666dcd87d1104201ba37c90e0bcfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541923f394ede592d39bc7496eb14ccc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9068695511daead1b6679eb97ad4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8275405b87f06007d0cd0e754390a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a12a434d8677df833e2e972aebcb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41a751184e5d87fb21dd47d7c5488e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8ca98cfc65944d56d62df3c17a52e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240e202722a8696dd95e6d134b46885478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868a0bad0fcb55825dbd9ce067f155479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b12da2ac0f8693456eea509e534b70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b8c8d1a5fd7acf1c923dd5ed12cda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909a86f1e8654d0252b98eaed72b14d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae46900aa07eb501568b9aac0294b7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5953570fb09acd55136b04bcf88a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4838ddc203d751fe1a9c0a06cb77f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6439d78df3abc415aaf624146d327486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36f1a7ebea016206dc84a106261c83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1595d5d5d216851a500b5067c2777488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e7a44655621678e020898cea5eadc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cb06405db171999cc10829c6b78e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10c51ebaef273287ce7f57f243a5e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48a4f0f13ab842a8456438e1ff2d2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eba1b8de83e065ea38046f3f7b4316493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9bc92c0c1932492289e85c942b368494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210c594a6929322654bae4014c43e51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bfc4dec7d63baab21fb7c7241ebd7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71d241715cbd8e3c8bf4df9cbc3960497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871b36085eb34f77387c46f00711345498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50633da77619c28e121262952da349f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58dc9cf86e93d5f2b59ba61209e513500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494884f2aca621663a8d7c36fae7c04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa6432bc941f0ecd46917456a450e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c6cc591e58d2e26fc15c74ec0e807503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368084897fcf8424335953549578777504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bf85047e82e68d78fbd16264c286a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7827da92e313b440acda5c861e75a06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca1b39c55bab00ac993ec30e8c5b7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfc5d0ce2fe9ec0dfa46ed6cdc63cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903b907cfb9618a0914186ec107aa26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025623e2a882b29b8e1245e4a5d38b16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b891c558cb18493b6212b8664ab17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5eec39f5c300a95b4aa68e0566ea7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004cf18f46c528e10541bfb834422c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cfcb79ba2586a0d22223722b97985514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca72c102506f4108330fdef2c5b49c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f320e351d55892daab4ee5fe8d87e18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c1b726ff9896c44e5157ad0ae4653517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc05e420c352ffc7ea4fa6225c0f930518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d4e4bc696e90de4517f216827c86d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c3c2a5b77d06cae27b76c3d1cf716520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86975bfd4c27b4a98e2ff469c5b1fe80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3699248ef8431ddc5a66d2abb7ff468522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673520206be3ebfe38490edd5ff3b07d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96255c466a4199fa268798c42b8a55b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ce0e417098a27054ae9250984278525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d5aea7cca5f8ae42d2124d79c9222526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293b97535e4070acfcddef9d3f5a3d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d66b5e8f0d4e7004dd472de5591b3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365017270d95049cdf8fe0f6c16350d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec7d967b2845630dd5cd05c2152521530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f975a3ba09bef72529d6fafd57391531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1ac012ba1d2dd96f6dfc3563bfdc6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bb9a82e87f8e3cfd4e7dd1e99158d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cb39e920a716323227a2d0778ae2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba92a0fe423cd1c3727f789570530d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc35eb110198c11ba79edb4fa445d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69413f74b56bbd9d609d8358c14f5b5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8f46232c9e4f9fa40a0276157b78d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c9901f4635600de70baa7e489e8dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9b0804a6c1b0868a64092d49c1ac3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc180d249c46dd94d535fd9a8422412541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b44cdc0ebcf859ebf18870d525ad7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99fa19555c1a7bda569226cada4530543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd5e8f1fa8e2d3df15b12dc4b4fa9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab991c863b0b55f9692c1bf1871ebded545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473d87ae5a94e6d48b713279b86ecea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66907b60cacce73da60ec6a46d6f5064547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fab0e40dbbee2df5d6804432c37ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8d6b06e75ac9de9354621d8ca581a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e85997164e7b74e267eecbbd99a47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff42d90185475578188b340e7b597ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe26fb84fa35624dfb8ba76d5c32099552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9eb9083d6872bc6c3eb85255cff6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7e4573e9aefeba8eecc3bde8cb7d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e386f6efec64abe27489b071be87c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243436661d39d7c08aecd7314b44a11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d453bf464880e6b31a9ab60ae40e76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb8c3d2fcca5617db51909a1b2357e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9d81f1d71734f097d4b4dac383b3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161967392c2e2fd143684f7598b72250560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7d469a7c0a4d46783fc47f96b2a37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28f503a84904aba7ac947a01deedb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbd4ffdcfe8676fbd2e061423833f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac4e9c29ab8fe4f98fa4c916609bf6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3250a370980a2eb5148c42f4403db9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8679d46b327107f18a48cef6cb4121566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbc67d71323c96388c8eaf310ca4ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58521486e983663008d5282a1a923b52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d28171675873239e589769b576a69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d974dfd38b3ee112148513ce9929c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad1960792d5754377cc54f33d55677571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f845774d11c56ac81db84b3c8150f9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789b33469437c0153c8cd9ba8f1de6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff122e7ef43ccd760b8ab23540d6ac1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0494ee53e4cf298918040ee28c2a35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c26aeb78b9e1a6c265f07c4d589d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a7d651469f269a99cd572eb301a6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a6fbf20c8fb730ba51c78afd7c410578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b406bb440fbedd7d43dc3451edaaf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99b04fa03acd2ebc9a9396b76f5b02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690b01c7621e860fa6ba0cd9b891a29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d06c8079320268beb2c6d30cf78dc4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bdcd28feee596f7f23b1b075995ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cdab30370fcd6f3429651ebd66513584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11897bd9e2196843ea2672a8f1879ceb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433e2e17bf8c6a73bca5ee6401da400586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fabbc781cce4ab76333e3a30e9a2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163feba6685c160021c8affb03ba2420588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b825e35ae5d180135fc61deab4684c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7439ed87f12ba351d14c9a705a8754b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c2268a98b4853f4a4520f6712e867591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a710fafffcbe3b2647c9b49f267478a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6849e1a0e89def3e492f0188af73eef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3207c9f6188cf2a2bfd2402ad70985a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a15fb7185d5da751f27974f774dfe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ae3ae3a01ca645ecd408ebb4fb0ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4dadad341337d145005b98336dfb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f36474603f135fee7bf9014329acd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47328d4642c1d2ea0d5ef5bb76fffa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f13919f1fae8b0179992340df10b18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd21cc35846cb68bdc3b3329b4a5a1d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe5559142ae22f2ba64a3ed2f5bbd9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c9f2b6c7a63ba3aa3bf77b9a40161603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed59af677229ef0a6878e299601418604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd3d3473d40dde5bea530480b59555605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad18348eba88108e36ec8cf789d6678606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b40645c317e8772caa189c967bf16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc4b25f44e944bc9c498c52640d74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cbf3f7c11826be773a38e1dbd9925609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253223e4b91c95efdf83699746fe7ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6440daa2a0448fc339f81ce95d7c592611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a3a5d513163d0bf47938ebfc45ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a2bbdda8840f825fba7a379ffb4aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f193f01e114803ec070e69906d502614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57ea8b166ae67e0028ae5182002ca2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d673180c5fd1703144e85ad12c5c16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf53284bf9d43e540723c8f37d2ab2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ddb75a16b2f1f1a4f1663cc7abd3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab31c5e3881d2d5baba9eb7e6cf3ed6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a9276cc9c8de75fdaa9fec8bb6b87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce1e98a0cbe6be3b8d1f6662095506621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292b8db14c17c7e0f3cc19c4712bd8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a63e7f98be80e3b9386400a5da644623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c43eb46b08059880359f245807e83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3707add792bdb249cb50f805eb370625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73018d77af745090ddd721a85ab996e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c031bdd6951a4a6f1cea240e823d92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e248be0fac9d9a17b0c4f109f5307e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f4a1479ff36b9f60482d09cec2ee8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d174be5e824ef4492903f767a1f6a69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c8005a2cadbdc3bf4fd276883ab06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c5372b6ec18c2fa46ac80d092897f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7919665b1a20eee9eb8715a5c5959fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00408da96cf3ef8bc5b0f21fe77fb8b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fb865ab33ff71c09cb37e5eec273c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb8aa6a14e0bdafb10ae551166ec84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f53b00fb569c35f9302b904ca2ba0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472d7b19cffb74d84fc82a041c02893638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd73183e9cf7dfd877048905344354639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb2f70d51ffdeedc8e3b4eeaec34f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3c034d876cb390316584478216a2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693526f63e7e36cb9dcc3dcb510d4fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f71b928fde3681c70aef85646350b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffc8a187c5002bfd68e4c211a74a76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c19752f8cf481b06a347c8b76db56b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a138c3b4333e0c4c7a2148a2b13adeb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9767f03ca9d7a32a8e8b29a902138a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6672c7bb9f254f79c623e24bc1534c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97ef3fa0f6b51cdc34f7c1a75b5459649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd40e97ae8fb75e9ff4197dedabfe4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0bd52490ca43f267f55b57ff169b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32762186a601c281a0446fcc6c2ca7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c048481dceba6193be027213fde57bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6e287cfab4f4f59dcc430cf0972d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5618dd8dc04b346e9388959a27e62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e1d86b53faeaf7894d931bff65e8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01689b4245d4f084956b4824cdb54f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d90c086997ac1faffdafc24ab4142658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec7977ce826757907f8d25b086e723659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7324470c8c37789542df94f3712cbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d51dc1738badd485ee297df174ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f2012c1f03f42d7528f2a7cb4b262662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9d908b9616118c50cc18197324320663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9326f97907f2d14234f5ef8fd97af9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b1cdc97a95905d644d5316866cc3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff2399d48d0d977658bf1b29e1126a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea952fcc40d28e24422c0646d655ae5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a1ad0e3c7bdb93b561f905d550f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a22c433a2e3193c032869fe74f918d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b873121a20fa64a513f90be10326e71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e8f868756612660949c55ad7285c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118b8af9a4629642fdadce827d61350672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546d55dac68a4f428bdacce6b390e20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9063f6add50ba4ded950e7ab97d408674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c2b09cee0067bef3e32c60032c947675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd8acda5f4b6421fa222682370f036676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8687229c484c87d2e76dfab48ca1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f112222b279dcc7d1f0cbf49dcdea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec6cee09287eaf8f5f4d1c55297383679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516ddb64bc2168fe338ca9ffb7236c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163a1ffde611e6f288f8cf6942c0c4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c578b50a323501ed7de515d020a7d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be48071b9e128ce791cd042badd0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216c3063c3f03dc7955aff1b1e1c8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c693f86673da8cb7177241d9c57e33b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69451070da0de556b46f80710ff1fb9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ee59b3adb817cd0964006baf023a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af200132f4a4fc13358232384a648a11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af3add9c87fbb1477faa9805d0412689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9b927ca3e023f7c6f944477d7741e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570449018558c568c2a5e0275068cdf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa2e76d5c50b1e7fd45d908d8aa91d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1048bfe1e89e10ee6e54ed1562e09e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6924429723b6e6824f1bdaddd4f3acf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273f1bb754cc54d040cfc1f452d4632695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e4b9ef2ab0ee433660761370ee8a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0e2dab14ca8becd4eb3ca505545dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591be47027ce8608d75e00385677730698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e26de508a96ca2d420a870c725a02a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19353cf660e57b5d69d3088f913fa66c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1f7cd4d7540a2825d0e7687712cde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286df50736f33df6c45dc5ae307c48a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a80208e3031381336da2e369593bc1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb396f94240a0182402e7eee41eabe4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9493bf1089e1bf254e9e934f88ed0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba0f92591f7ec5386dc2ebff1f2bfd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d8073d9f298d77ccf9e0c0b804228707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9927645375b5daeff229af4050f616708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cd6eb7a32e1298b094db511f107a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97690e06043c3d01159c0fb6aa0430a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded4a4857cf8c9e56353c731ca1a6e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471506a5fdf56db53737396f45fe1a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5aa23a3e82d83f41882ac70941b64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0569eb03ede7a63504d68f5b635ad6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae01ff24bd7aab171a0c1e62aae54a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca2abcc1289178e1c989c97a2cf7c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0616830187b55314300c8dcc3e94bae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310dd419a653eb29474d521c52aa779718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead3dfac6c29e907b0fbabc25cfa8ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0823d8055080f80c32197e14e12588720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a22d973fbc44c63723bd8cb4252249721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9378ddd06fa00071994ca92cd95f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb225fc4fe1da0529304ae118aea21d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6492852f204f682599423e86a7efd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfbc7cb0e71732873ddd86c9b6ac24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85564ac95bf22fc1beb8b240059dd14f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33075c3a39b2e2ae63d01af29b0801de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799716cc4d02cdf9821e35020812eb6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8717957f491975ebfce08d01334548729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7768a7f1b0af51d912b1efaec2cb74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc142dcb9173276150baa6186c11ba6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bd787ba51b2150716b3215f33b424732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f61d23393898e0a58974bbaed7ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09377427733ecd792e9802ab53e19301734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b3b58a1ee3c0f1f6d597a019ee968735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681c6038260dc69491d434f968b1160736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32393f4e429e193d00dd3bb7a4f644737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8545d06cb17e10950c3b9e6ed320ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f003185401167ca36248d9e0de86b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efe15dfd47221ee0246a39fbcc98c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938298fc971eb4af41f888c57152814741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcf51f27e6bab4687aa0e776e44f8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f05f158936de2467b0e66bb2bf7007743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a9e72641c887a125c7667af10d0b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4203d5612f795bc5e3aefff2452cc8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a1f081e3ea3b0a25c021664c069dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358358ed8594627b4039704ed48027c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353749a3b4c352abc5b322fbf167d356748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45778ebfce096563097ed68379b3b60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6d38539b176582a30d057df3d49c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e2b21340bb8902f861c2fceb32d40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a681ff3a36648c2e0dc24a2139e1d00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979792a628648b1ba94ae7781eaae4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fa993fd4039ba7f154ac22e5579d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a4c94f371bf232f239d76fe3ba84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b28acd3d76310cea6f45e7175b033b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5fa1731ea3b913b9ccd5eff17895f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebbdf3945da3b8dcdf218fb9649986758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288fcd471f8b5f83517ed7096ffb7d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ec16a0002d8e7d33cad4cf49b02bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62febec9318867d48204c46fdcc61c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dc950088533fe9d0da1dd683b7ef43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9494490825835cb2ef7a627698a5c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0ad52218f84ce86a3a58483c3e1135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1bfddc3c6a575a602bdd90bebdc9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be527d4aee3df501df09a1741d31e3a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db8e34d535cfe30786714f989af24e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8bf467fd60af4655621e960cc0e5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473fce81995420c2909468df6a8f7de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a4afedeb1e9269748305e8863d01011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcac40ac4f03425b9a5e0c7f167adfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2ed1a55b89c1f80a96d5c7c8dd4cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745cf720a88be0273a18287f8399d9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176c8318ebf0ddfc5baa99352fcd00115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433c6ed7afb3a59d3ca90af9b8f1b6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5d7f94343659f8467e1075736122317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc01c09e0db318a58d5564cb72da7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58b89782d603d238d4cf7d539ddeaa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dc954adaf1209093f5fe87c0eb10820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914dc8e54cd47d54ee4fa3f2c75dc9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd163d5b4a9d722c40d703a1b236936922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5efc055be273827d3ada0c3607827523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4a27fbe6e6af21e126cab02eddf2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d4ab03d0ef721841a848d8291762b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad80ac7476955fe81ee6e568e66c9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13eeeda5bc1a95e6fc946b3b8d0db227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c8921eac6fa4c01cfd7b01053edf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4a6828b308f5dde277a5f7b4befa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d66d4c9b62981578b9193d9ef3293630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056025b98b83c317a2fcf7e8bfa698531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa25a54f81f95badfb40d1a598978932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ab0b303ffa61ae1f260a1f4ae749333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c43fa07fbb1912b4c78de5e4d7e6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858875cda53710bbe6672ea6a4c96f6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f1112625e425d0c7f09f3194c713e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc16c2c75abb5b1d2fef7d00dbd438e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530f27bd5153210513ed568fe7a4e1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945a7b20ea50b0c1ceab13cce88879539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48505631d019d15da16c823c026f6f9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea019d74edbeb57e784fda67f7f9e2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972052e9bef7f509ba6450be3237fe2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f6921be48aeda3b3ab5249cb5affc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a29280bd1c8d88d91df05b886264c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b4d649f290dcf750f15e65123c88d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad28133bb506875dafa59a35ed599c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca7586acdf15967d9042e5eeefc65347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7899ea8db75272013ab257e7eff1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb536a4bbaadbdaac25a16e795befd1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40d89a12ac0b2be2f6cb2a50789bfe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2550e9259d739153f031e980cb90a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5d7908b09bf0a175b290d9bba11b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7232a2126b9c2ee037c8e6b1a5f7a4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2d570f23ade0b04c52aefa705321354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b50350b6042fe04f1bec5579ebd6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f63b8b21c6ac6240899359eeaf4ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bd248a7ccf80cad471ff97621ba2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25396b9063ce7396e02211f2569ab67758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f46b8d00e8e91ebce0d14f5375f7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d6d27e09e972e044a94af6a4063160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c582096d08f3d8f1d3fd82a3b979c4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eec4781b8e365691d59c4ec3a242d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a0d267bfcd175467f4ddd9b4f7a9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af087e6d9546ca1b465df2bddf3d2b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e1b60973daebd933b51322616d1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985692e6226618593ce1e73a3c19deb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24b481359c1b8202f07b2f7ce8615267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b473187ecc61aff222ed4ec27a9904c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bac74b2961a81d81d0140da6d64ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8699a8624cf85e5265625f30230237c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5355b9c7ba80e0a3cc80eeba2dfbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1bfb52e65ba1f1e78233c087e9fde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7f4f5d39ec0f1168d61c989c459b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c871d704eb3b6e516e5d69b4bbf3d7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fb20152cb900055cd3b5c7186a43975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942ecbcca50058cf40a443605b2a0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81e1d216bbc49fa3408ff8150a126777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb81c23b4464faa2c70daa75b2a51ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5691fbe4a2d07e849f8505c3b76fcb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2464ec67d373a779259e8f1745d8e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13a06823a8605b72c49e3b10a4eb7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc03a768c90e615a4d61c1a4b748982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417963333fcdc14ddb498fbb1c3d99783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf70f03f670680c1e76d4a4ce37cfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bc0ef0bbe0250f9f4b72e745fd05a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb663da3b135ddde61459ea9ccc4c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8947f386b0124f2e3bd5650010c3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9711b7a0656a3859edc5a0c7a56d20088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a81f40c29476bc8db537805d5280c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22621a1bb7ad564fdcfd9bedbe74b0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97b290409e1bd8de6c6fd85aa4315f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb598fba9e76b221c69f274e48225ea092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b22e459ca9aaff5be8da7cd140d1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714974472395940020cf94d87d9465c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8a6f40584d6625c72c63a76336a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9dfee88b52b4e4d24a7595411fd6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fcc19300200d6b0af3aa18e94a74b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec014b844eaedc703735338ef5425e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845007250816c0197889284892336e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df27655d5be71964194b1b558e280b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9921012afd889b33d2cd62d2dfd57e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb10222bb1df9e770070d4a547f01d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddb2b1d93ca9404a1c35bb359a9ed2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b80c0e2759a422f13adc57b5a81a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7fb7378676f4023a809f0e6ce6aa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea63c52dcabb3aace61b56369bc2154106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2988808c2eb1512268eb36716a6c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d710e3fddb3f9c2448c8acd53cc43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ab69e0fbd030e3199b6df47170602109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a806da27d7331f4444260c8de3b842110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb670f50be03e0ac0cbe21f2b8889a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94df20910a1a463564d578a4c71e146112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca97774ad29fb7c7f56becc94e0555113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12cec63e30e694335cf6d4af6ce4b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adee71fbd4e2d0da5fcb62bb8f0bae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b954df9ddf77824fb7083bbdfe63a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd233634fab75552f1e6fc88280c146a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3072159c5e3da64c776b5404cd955a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28fd4bc7a7f4c0d42e52931bb07fa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702aa0e7e19f2e8b666151544f54fb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ff1befcec94d06b81527b61155a49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f76eafb6d324e33e60791df77dd32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f055961fd6520a5ee3128cff63e9bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d59a1610e963fb0ffaf84d7964dd87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06116fa72e94a544a124105b1e2d9fa5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efd082db67a8f42fa1a51fa494985f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9a311fbc850581c7a169823c52092127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83492a777601e59dc08788038589f4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5d85213cbdfce820cb4347e6f5a31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabec463ec68de961764a700193e30cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b1c70ae7d27b95e5415f6d6f979e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e3a89b4f7c4ad9425affd239b12cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ee965ea50394407ce81a8284f7c71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ba8f0aee50dfacfe519096b099370134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168c75b189511ffb2e2e0e15679bd01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a73ac3954f11213fefdd76eb14215136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e0488390d7a6a6c77fa0c6944b804137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa277cdde958cf3065c9b283babf7009138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2c69677639c441a357a8d8870badf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f68484181501b606dbb540d50197d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68621771a5afec87863b7b5a01e9b771141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a83c7e5a8953d63d323a72117e84b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc7b4606ffce395bc8e9b51fb59018143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9435b9575f9f04daf1c27ce37ed2a48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27c310e38684114649babb090cd1c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23277354304a6d4a32d1c2206b59bdc0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c770065d09002db5459044ca82eec96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887c63cdd4ec0da491bc78eafef0916148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74864a19bc4ee585d2cd3622c7c84e33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa3fa471da50f0c99402da07444b3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ca2cb6ddb587d1c422e1fd50a7c81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69f8f69fc195b1b23c764371c8779e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6256f8df482e583f0e7af4e260adba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b28cd459e87aae5456e3b418cc98c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeb9ee46fc606a9d8dc0cdd4d71acf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c543047a754dcc6181286d8778577156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f666f92f158133e72be08301db756c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21967751882fbbd327800f75d363680158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d845f1f2bd30e41d96096d4de0deffe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90a1d1db35abf8f6eb9ef361e08d18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b7f26c01e801b3fb66868f42ffbfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593327a0c3dedd5f638a31e7dbecc21d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f25eb0b8e10d57245c60e76c5d9878163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d6e81b6e38ad531848c2780860d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee98131f9888c9ef9c7b9c7d91d289165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f0b624ab5951d488204c211c2ac79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9640650b957c733d7df460e48afbb1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8961b3a42a14c9fe5ed8e9515ebc2c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b996e1703ae1bb0246e3022384ba0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cdbb1ad533584ba40aa45d0b8946c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91bdbb84dbc615fc033cb93cdd9dc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea012e89f3c043f641be0e52d9fd82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d908d14a1be7e7903b1fd6486d3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e72844b446a71bd05f1f4274230e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083fe8c47991211ba41a123f3dca5ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643d088fd1fa46d06b35604f3667527176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27066838013a18a71b01a6fa51886177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2950657d7b3741a9def5d2e4ec5a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f0eac6a9f1208ccaec00628a19bb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa41bb36bb03f13c89d8801c62540d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23fedf28f0339d7412ac237fa469b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df170af7a7b6aa589bf4476b0e51517e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d11d918ae923fd4614948a36b6df8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0352a03e65585dbb719cba00ee810b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc40a0100e553e7c7789ba330eabfa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719228c9c63880632572c1e3b20d6e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784e28779a6b1f270c5910e59193ee3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737afdbee133e6d06139972a2c676b78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09787969e1e261eb4ec7c078abd7cadd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e9fd008dd693d22bd521f4f5f8945190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55086c9192bba094b95da523328af13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24accd45659d03f792876c8122837ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15585f9c4097d6fcab7e2df846cc4bec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b16bdf8da27bf48f43d557348b644194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289b41f16a723168a535fb28d7ad09c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c20d3a2ab111dcdd2d4865c47fd61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567ee13a4e6f5407ff6759f9a9e2df8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca4f73c8979f20596c2afd52d3d595198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8d41241b18a4dd9ce4dd0baecdf63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2388d330210d8ee6967ff0eed1ae685200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c6e347fc77753d75aee5278313803201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284608aa989c59bc0959e44872d04aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14282ad8d21af65cea157b0e73a95d82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e055bf37c6b2afb653b5292e101f295204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097419f59d548b455f3579b51932001205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1a4e16d00bcd6b002177913429728206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c36391673cb8b7f5a4b38c8b2c07e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571da09c7a718aca668933dae1cf7611208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324773ab91eb795e937c5af6465c5887209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd983b33ae601ad4bf3f4b2f7b5fafa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a04929d78c659e296b44f5d5160d60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bea813cb86570dedc1f022e6ffca5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edb3cdf762a9a5c50fcb45ce67e635213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7e1c5a6b21add5d49709503ec2f45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71145e481315b529cd69a665eca139215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef557905bda17b97dcfec57b0b01ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b903c9b61550154431291be350f8ea7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c947d99ca12ab7ad65e101a60e4eb63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14653448f04558276d0c57156b52ab6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de23d51fa11250ce84b4038738b4c12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a309b8dd08d43566ac922f2a201edf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913aa6e1971227f4c91479fc84c0c6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0ad23df83556d221560a528cc7547223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985e9ee367d34965a802718947e5fd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84a621e7d723d59cc284732a518bbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bb7a4d3be1b2c94dde53d456398e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948fd01fc3f10b7df3c3d7ceb5738b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b3c4e2cfaf05f731365a717dad3af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1dd58b1b6259b6d4b819dc6dd319f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64840dffaaaa37262753544a4fb0e1f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aff6cdc5ca6b95cec55c0f9941d7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eb148c4260f414cf28181d0e3595c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a97f893443c87a83f199808f354ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc05f572815cb985d9bb1c75711d00c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dba9b35905d18c58e3c570ae4fce40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d40482a2aa92fa1849eae103fa2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c404f328ec00903296347f50f53123c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeefcd348e00698adbebf37705523ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1261b86ab77c94b1d2b46b1ab077b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c1fda6e5e46cfce2df77c778fb56f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5a6fa7fd21f3ff8dbda782ece2ec4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaa7351ec63992db7ed31a9feb6b4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5744a3c815bd8cff44dbb468420edd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d17886ecc1f688f679276b2e91e03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5f46058d7e7f657e1578305f35a9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83498e1830070eae052e5799cb1fb6e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c293ce1718c0b736eb79b4e1c61c77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb448b3b9b0ab3cd832999c28032db0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ca90a007145d79ad35ff2d957ae6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bfb1e829e0d698ebd4b3a357ded3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159b12e9f8ae5841f600f7dbed855f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1a197e69b1b528a58cb8699603da2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81405e572fb12fac00ea54205decaca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a07a9828301e487950f6ab68deb58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6258eb870d68e4b28a762d57b424c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a155ada72798bf08afa0b3bea8a01e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37233946bf35cf66059a0b81c2b89ff1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b98039c22cf30f0b4fc6a1339585c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942216d120c93d02a3ec54968ea0a7d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9bd114dfd55dac4730932b9c74841260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbbc4b347dc8ddce94e1c43600a1c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526a85c27b06876c0c0cdd25bbd80dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fee46cf25f1c73c51850c9de655169263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965fc80ebb35570543b04bdec779cbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54346a507a3b03fd3bdae2aa1cd3855265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6717bc9ddef488919470e58c535beae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cc6b5eb962ba018529fc9271c1735267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f49faa9fd9dd9b273c37705885ff75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0334ca0e1f05c291382916be9f724269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb51ebea7923307aaf8d50c597554f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7cd0705ba45b451eab546281ebb9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce96454d9714fe6bab25cba820251b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da26d02202b4f3a94c334b98e29b87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c4edb559d9e940f4d500460eeb38d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd190e497abcdb7dc449b69536d6b40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a67c764389018b2844d95dd60101a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b0deba57343ca0fc65701137a6b3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caab6238f5979d9547b58b55ceaa6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70814c900bf7e02f46b015c3eecf5305279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfe3232b8cfff2bdac82b5f08bc299280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45579df580aae5c0dc031c82f207eda3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e9d8f2c1edf6a943d6298ad380796282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7670e458d4ea9afe7f5e6a4a5bf319283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf9a50ab1454b8ab2d94875c5d7fb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9884d492af29be2ad01da1aa0b7fcb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b691eb25025a1c2fa15b7461b31b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accd06e85fa79ae99f0201022768b95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5abb61708d5699010d842d8c5db2b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795d40674fc68cde6d39a34f79836f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2711810052410ef2113d17280e394290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e942fff783cc9cb9c3020b05be1713291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e43098dbaf98cd0e796f7b2b821af0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5fd75673dbac4f5af273a15378f82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f5618e399ab2fd256578fa94f53da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923b1f0aed199ad28a1e5519bfdc6f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a87ea8ffcf8cb7c441140223356d09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0ef489626402dc2914639a3f07786297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc3c2b8b12d0679eea0fdbbfa14eaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258afa875aa44f6cd4fe673bbe3fc9c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c222589df75ffd284890351a839132a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601a5bfe40d76a3b3062241356a8df7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c8ec43c85767a318853ab9b89a0bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077d76ab975ee13f5972e109e7a51d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead3209fecfc98605cef646aa831e2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940d51594938de3112ed15abbe7717305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95359d8887519b8eab58898aed29eb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff57e759dac74fcb5699ed5c0fbf5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913aa47ce7429dbd16adc7b586ca084308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325458b98a7622bcf3d0287457e65cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e347fdbc42d4d2f689193573670db0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cf92d4fd00f7766b38a7f1a6d2240311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e2cb0bf6ed98ec3251caf103cb77a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27165bd2443ccef5ba2c73e8ecd8e6e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab24a755ab9d20c075f145a154b8164314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb4557e598a94a9790844625962f8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e2e6f6b3ff80ed703d4894042ddf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f700583e4d76ef8cb54cc2e26ba02fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643440675e8c0bd267ad20c5c68af7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5454da6258b35608a0a872dfa1e572319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea213e2ea5291bdf4caca832c6baaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f21113747f4cff64be66731f0b25b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd3224763d156c359f11b45d37197d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d509b70f7f019b34eb0bce6c2392413323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99d809dbfa3f119676f8bbfe09b20d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fafe7a519cf5dc950ca6048152dd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e84efd99c54dbfd02967afc629268326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1baccba3dd42f8b12ce0586444bba0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0de0afabda416188aab246bacf8e9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a44d7d9c4097afa5480b1ee2f67e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da675281e14e31bf42560b789c4808d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba98b0cafb8890c703897d5e7ed33d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6acbe7b480b1b607736b470c48da6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd294cf2ca466f80f0ded10258db7de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db568e4e402f42d2b7565096b078abe7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e36a8f1d5a9e9168d99cc3a92cea41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee17f72cfb93e8a7135025cf480137336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f469609004ee007a5ef516519ef2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c26d75d5876a3b95fb94164999ec3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3602b9e7aa0e56b14a00b4bc4be6f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf116b9a7b5fa1a442ae9300e07418340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20410eb4f7a2a65bb7b04bdfb32f328c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7a265f53ecf25b1ea171762301a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24f562c47e712f83cc2bfe80eaf6a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a177a84a367a99cb15e1055db0745b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c96eec86b1e4bcc0175ac2ef9c142345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026834fca3cce32c319f4285554c360346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17881b2d9ff325c76d84ec778b5dd54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733edfb8feaa3393ac25963663929276348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaa72760a9a52f6e31ea7eb4f3bad8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2149301d83ddaffe99a176313489c6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342b2269cbfd33ffb11babf4ec4969e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd69216ac476f196bf74e04569f261352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86c8b860600dbae0d8eef6e2ec2cbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d629c1ded100b68c6866cd3f6f3b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d13a702ada0bf76a9c2721f0a85e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac324492fe89486fb9946c355a37f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c37c934d7b67a47496d5ed00c7193357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2b5bba9efd3557c4f0868ea7199dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedff1fed0890548ef729c87c7c8161359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282412b0922799a2e6e718521369aed8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f80693eda39ff86c841a2b37b3768361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cbd6ef30e86f4276177049f792ff0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566bc4d1b33a063813c9b18ff78c893363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472773b54af21e793a1eaf111b637459364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a0ccbfaf09b0bceade0c66ae24017365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b662a5bc7b6e094a728eb293d3d2f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4790521bab0df6fd303ebbfc93db1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455401fd0d23b515931216021990c41f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd22702e891c1052c166a826cdbcb98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c4ef11dcdbb27d37092f71f1fdb82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83110ce952d81a8c7dc80f99d9db6c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45823764bda4da5d712f6fe262b4f86b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c7bbc8d8e16be66fe93d05900895d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d2ff06859a4bfe1b7a1b6781a5f3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce8812ee86fafc27b2bda3d0f17ede375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee7c3ed4ae33578334dabfd918adfc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ca59e38d6d87fafd712e5483e5d72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e96eef826f0e1ea1b8fb8ec0429529378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ea8f4f7e4f1bf193331867fbef46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d566407088e42bcc5b0244d694399d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a81f4a7b18df311b003dc36c4f5cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e47fa4fec7bc507c7b8e0bcb35280382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d9f9faf4bd86a5fcb87abebaeb301383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02e3027e07763e61247a9177b9a995384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceaa9e69f95045d8f0f8d6b49c9d24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0c3d7eb0b59087277f3b310bbb70b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b349eb0703c1b3b077884f0e0a9ee56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95a23701915cfec9a1cca87cb099e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ceb43c3e0153709f09ef36ea6b0cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758650180f92cb05121861b4ab5e9ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf7fb9a84a35deb9a6bdb514977d9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2e67e4718805c6ae1d3f89085bf41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8312615bf7422e7b1289fa1261337a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26509184c11e91d1876366ccf2313eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b96cf05beaa267b2fbeb6b76813026395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809724f61e903a7a03871cdf4f35d327396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96003476ba37935975b0aaf4e0e35e93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f1778857626e1911a38128ba5ae6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc67cc7dddda1ad8821496c42628e82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970171e617c34c83435b37d81b57688400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1867b573fbfc2df77c1bbd8ae6da5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e4ae3d921b8333c37b07132418b35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9460379afb960c4921d97ad28846f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cd5824c6fb49ab2209a397afec79a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae080b9be9be53dace737094525441405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dfaafab03e34498b21df21825c281406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1de0ec3b54b4856eaf65bcff3a586407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015987a49ff5d9afb4ceb5c7225d5da0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fb0d4943a3508d8d3ebdaf4cf5d02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0732618097fe2b9d0dd2bbe57ad471410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04171583491830726c4203ee11601d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b6580146b877ae3ec0a1479b8243b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a107b5c5eb9a6138d4c1a709af91b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5fad0f65fae11989cd955c6a2b4ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4efc669a4b5a9ac89e8d1329353596415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49a7292abaf0fa953554a61324ced9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd64d6d81cad60913eca8d6d8df728a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e1f8e1deef902b7c7d1841a315b2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1743e5173cad0dea41b9470afcd5d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc6b17df5cd2b0f50f01789d182068420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896bdfd5294d3556a6588d08a6ba04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8d18cddd5f2c7ae47e2947a876660422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201026a836540026f4a6fc30f50af5fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484c6933ad26cd892027e69b1bad9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02ade5bb13877fe03e2db113e870be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e340b9211f84308fb20cab16d0ad4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f425aa899fe32529185127792c480427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a8dbcdf0fd1151bc7ac1eb65b9681428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32b594500cc3ac6bdd03375e2b174a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e0ea733d4f248891a3323940f197d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdc1707750f87b6905cffcfe3975e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96096207ba55e342422732cc4aa5a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1b94a874acfd00d430d489b6549e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2fd442fc81e546675c841113de17a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d894c02a0bd5af90791200c0ba97af1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867030058866cd6029c02b686d8189a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a36353ec7f75cb6274fa9853451477437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905b033aa976be571c381b7fd5fa8a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa0229518e441b9959f8d27af30733439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b896be34f2d0bf428e3a77b431c61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d05915947b3c6712b32f91b529d9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c13122802dded432d6e8ab4a80b78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c53f9f99497a70bf56fa91c698f926443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056b1d5fb58fd75bf14b999d99f89ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93900bfe719bd6b60d3dada14236fe36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cb5f6eaeadae0d408a9d0e99f153e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931232504d64bc653621fd3b6edfaee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a0621fc99133264d6a1911b344aa5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a67711681e89d7759981ef4bbd833c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744563894a755f732d5472cdf22e153f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b26ca7653f0bde8df1f571fb6f76f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd082919604e62598012dc170ff3654452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a795785dc7290fe0ceeeec48ee4ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5936027f6ec0364a1c5cec41113156454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54799d3f42dad42ac37037dc734e95b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa222303d75c02a14143d62c8e5988456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2d6845b26c5f4e791ffb55f82cefe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b67842da9655c0b6c07b85c9090b40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849166180948238baffad734fbff9a3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922d5bd437e5d314ad3becfd5943293460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddac60df575eaa71c457ec52b09dbc6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c031b3c17c8f8aa12a229c1c46a3284462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdf747147aaff7bfad2c1b37aefec2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cb6129942a8d7ecbef6e3c94957be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448a211e0f6e60e320b4e7a69c31d80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76b10465a9255bc31247455cab006c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e41005f9c4ea92dde6af886d5178c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e3635aec3f726e4f5e3d64d3edb12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d329e32b38cb1c6f3c1f7fdb104caa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89390b1f3cc9a63c0012e8c352d7297470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fe75749bde531e9fe377801ac3e6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d8e111360f14ffd43d2232fd060a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aafa4824a3fc6135a2d671192ce63d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785ffa5afd579d30a40626e722a0438474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808d478b700574c572b0010fda37c2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558c3d6a655d2e35a2531c3444c7640476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0551ea32a22c157696bab061a399477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8ca9ddbe1c6ceff330dc71a7d8ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9327ec1656c02330f2948252d21dadd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432e8253ea7b48564aed06c52b9899e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11df0f4bc0dd44a768577fbe484d00c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dfbae04db20c6232b082a712a33a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500d74e478f871731bf066c76e8e283483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37175518704fef93e2de8858d1941ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495dbd2494009fb65239e4565d1b0cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2d06cbc230e816324d7f0b33150e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea09a6944502755d028b0eb888cce1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0438aeb72a0acc4dec041c535066f8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a87707380906e6965c28d6d1d7d6ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e9ff1bd1a2e79ebde5c3e9cd86220490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba805452909f7f2da405fe4de073c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df096c2239fdebf76872f84f2a5316d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6f375d5d9296e89eea813fc7b3ea8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73272a8fcdec3526415f747244aed1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855e0cb41c7dd7c33c45eaa90f22e69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4307ce00e21842a7dba539876f9daf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a38228db5f1c0b4f3c29fc7e631eb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3e77ef2b7e68eaca5935d3f724173498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847089c50b5165f102c1b9be7913310499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce63bd63f199a6550682b94c3987b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e886303fd9d153e0791e951f50feb11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f6b119fb424a3ad436eab84ac2577502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec156e689267976a18fca8ebe692f73c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687b2ce7ea570c94db7263ae3b8dcdc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d07532f3161c9ff889701a5398ada2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d05dd13e483de003cd01eb5b3dd846506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8d66a34d05569a3afd734bfb6a078507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a38649c110e7935fb458d1761deb62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543e6160a1ce9a6a9cd3e3437f02acf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce72407531e7ac912a80240d512766510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7f9c60b57917909a36078bec2ec3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce277145c1f50e36f31d26819dae17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c333aeb0cdde372255df9ff9c6dc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4c2a2111005f0446308c317e0e74b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e8479a2e208fd93d90cdf4bf47d93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2425804a28fc2b078769ff117920dba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96fc8fc11b9ad49feb890c944415e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21897ba583e382a7eb3a88cbde66c01a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3af2dad4ff5ff713e45a2ba14eba9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cb271ea9d144ad85362d83ad8ad03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e30c06224cb19d93862b596896ec9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dbe20d224abb3dfdf63348590fcca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6031868724adfb8c3c42ce4b6333c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9761504c79722b8416f5c00dd16b907524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba58478ff89531ea42e4ebee1c3652f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc71713c8a064e12c609dd31b73d2e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba4189191d032b6a773149300ce3da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5fd7bc5a7c6e71e533dcb8a3999b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b325d18862b4d9df12d01751d4ff3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7c54339780a1e1cc16501f4d6dd79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b575862e0229d9743403a97a71c2332531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd632a6b4d8ca50aa4c3465565ae28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a44167df373e512ac96e9e07c4090f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be7ccac50e5991b0f647540de07678534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb0948f4f2871ccfff71d1612e085e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3ba670d00933526ff2edfaa4696ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544f822507be7d72a430931c6d7965d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf36c9e337d2d20fdb93ffbecbee95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cad393f854077fb646697587d258f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a3dc3b51447950c505e4534b5adbf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f17f3820dca83b75ad03ce18c3d76a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159af7334912f110f2206160bc1e635542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b5bcd17ea97dd144fa52baa60e8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8728d6f62461a7e0183d646070b16b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd1bc348a0cb9f01fd8ffc3cd320c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23724633d5000330e5a6d8943a9516546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e25d03a347fe604462e9e743e57c2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4a9463b5fa674b3ba033ef76ca63c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4b44d0d77d4513863dae51338c687549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d7382f1a06374ba7e1882efcf1442550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff7aea925b600079a8b0ffe132cde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49705a38be0588b38a9f7d0e36c414552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d048004dd72ad164546de16b73d2f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5c9650f60e93e9ad411e26f7afeb3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fdad18e6b809e7fa8ccefec15eb20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab9a9ae65443dcca8ab6ca440005e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bed8d1f7efd6fd063f7396652dd8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc284a849bf80655855ca2ff3b058f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d8aef1a8c81b44d679899b49b8afb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c6def9093e62f24b1cb866e04b8b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa8ee6879d01c9a9368aaa44447a11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc40269847164b94084c6a16de6355d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770a5eacfa11e3f98d1019a6426ec43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cc47bdfe07e19ad9010507be71ccb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff96f70d1f12edf0ec8dc455ee20573565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d2e7fdb14519eac92c638e32d079f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9dce62baf043f5c5caf989fb2c769567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9f37afdac4556e442a03c278179a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa6982f6c8c14b05be2925ea03de37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda326a97dbbcd2a027fec795b89ba9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfd09b1fc43f51d8b2476471363675571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1503545c94fd4ac48c19a4e3668065f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bc64aedb79c4594f19e95823c56ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271da173930356bd9428063ffc62bbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bdc429a83791b1f57557b11b2600e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda4fd9ffeee153fd01d79e897cb61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42926106a948c9951b592dd97c3418fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ffe8238e0cbd9a06168c8f3928b8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac82e08f370a4f6b5f6d97d6512a50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38169d38d7e08f629f645bdda9a429580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117d24be04cb2cef7756ca765e65492581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525803bc18a5d98982057280e01f7465582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5ffc3ada0161ce22c3145aa71e4ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8993ef727e8de8813970f554862df7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6541eb24a1809d7f50601feab47bef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9525e8339563b144ad9a7b67330b200586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bfabccaad9ea7ebf39cac6fe4ab3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a2aeb392c1acddf4287c757c082eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c1359f094ec9b0b5808c8f9c1ab03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c80dd4ab1b321c11357ff37bc2c396590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1199e2b44cbf14ad5edcb0bb5fec2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694e51b7953ed41a41da0335a6d85a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518773632421d0f2ecf66f5a6351a385593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6d2fabcbca12db7d85f04c0fd1952594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda58ab65b844d0ce2d98de0e7094d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ede040cc12bdf1fb9e83a56996aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c44784f56405244be3ea3d6762f43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf9e55cf57b050052566acddccd818598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a41495fa95f8dc613bc05bc084abad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9866bd78fe795f6c95d4154b2ddd761600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafc7e7192a63cad85393b3a2497ddf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980719e2c1fb1f5bdf20b6edb55095c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9cb5e88cb9909e47290b6788895ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ee9bafc3b794110cbd3dd8e4bbee6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b517ee0db7f57c09b7054ec1db340605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabc40838b09823f3027b0225f476b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e74c01aec75cc958ef474cf2d2518607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d143a074c15031df0b34c6c996e3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dea8fd9e39c79b5861be6a6cc12d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb092ff925d14ca1c2489f1f78fe3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bd537cb28d4f783ada95cffbe5479611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683cbd5cec0b7f0d95dc26e9b036ae8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cd43c4d84f5b5854ae6d6c9b4d4fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566dedc01bed9586e53e2a63a5f435e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515737fac4654f6ba3db2ab4ead707f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92bf53a25fbb9722767c82781f38c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af60bab37f0f269d41ea4ff37a8238617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e0f5cf8aca18b5ec0b58042cd82ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e1d187022d9280ce94603b4434f1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08628a3d4e64436f76326e28edb100620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937013462d188402554dd217ad9d291621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973998c215def2ddc44e74ff0a2d3407622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e383ab769c1597e93357abbda15f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaba04782d4541d79605261ad2a8d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865ac8bf574ecb1befbe326ea0880f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0afb4778427a6f0278c3b670c6f85c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e956e18aca0c0ad80a037359d132744627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b118dfb6b4fb5abf29ef320105313628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a60c589290232c8d4adadb47ffe0eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c46e605450205a3d8b14bfe51619c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702be584f202fafbe4cc663dc22f55c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980486a3bd99b54abb0e256b0ee8187632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358421f082d42e7af4ff41b9640ab4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fbae54cb539c60148d51be8ad9572634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56e7f54f7cee78c2cf1598dc1ac389635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa81d6d16943a66d1502a51d3fe154636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a674a5422ca8b6264a94c067d7b2c1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a35cc5b7ecb4c0a921b34196fc824c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c278f16d1723d36c2ceb0552420719639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa3b97d32ce36ab038e72a4eaaaf8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284ca0e399c790ffe5cafa21b5008fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9f19c01f50bf56ec3fbfbeb6460b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0351fa3250f1f218517ac22452b870643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47735ec8f3c3df216a06ef0311825ea7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd42bab01590ba66902bff1bac8ef4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51ce2f989d4507f46fb0ec62138309646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91853812a902f9fa235cc56d6bf592647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21907ae82ce14e295bae5290357d0456648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e7e91d2d7bd9ffee7e179718c1536649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c4255dd06eb4c5cbdabc0f7487efb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79254bed5df43aba28ed4f2635bf960d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ad4b42dea78bc5f23200d2d2504a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6df9d772578ff259d313775110282653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6634629d31b10576578ebe15c868bfa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa46e518e25f218aa2ba2f9f4e8207655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885088366c64d27e251e8fa79d6f990656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a28907b57d6eb7b6fb123f4008431657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7e1571da9dc6eb76e4b84b0a82be1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c114c23a6f886010ca140244def47d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc64f1be111ea8bfac12fdc7bad4c67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c83248a5e1fa0c30d2024bea41db0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e06b2985f02e09aead2393b063ec0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bf0116bb71475129230b6e386b237663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a080d3c936d87f375a8eeed7b4c46f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd99578987ba76cd4168f5d71990ca9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84a6d6c39f4b8f054868803cb43341666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e42adb65f42bdc5b248a1992ed32a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d75b04f89284116aa079a8604bbd70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5890a1e3a9816126d87c739e1383f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844dec0627d13c15e2828efa3dad06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95462419c5763060123f0ab9e6fccdf0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ccd62cf267c213a9f30474a5a0eeb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a4c8830d57eeda3b2a840b5bc8853673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1835b20937a314573843e1dd9bd7573674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f0cc978220a09b840f6a341c9b499675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f051eb48316a1e2cd96b174d7d0169676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33ee20427637a655b1eba0e4347597677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f02b8f6a9f2bd6a3e6cec6b4cdcce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cefd05e4f8b1ef9f480d95d0956eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5834339b4a1185ab7a9d348d12ef145680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b8f34e6a9d17f0f17950d8ff4711f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3a720d7f0313dbaf3db856ca89829682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c952c2036adb36c810fe9945b6659683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24885abadf89995313e68e3eea0a25f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830609767fde91fe748f0782f5f79c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e01cb9fd42de18ca5d99fe42792535686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab4fbffefcb58662b00f66972d1fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cac4f8663f029fa0289de1dbc9582a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67928b4e419b61214f7e4eb61804244689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128aa6fca8f6ab66ec6b46ec64ba42e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d94aff6b761b177667ddb74a2c2dad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e7e20e680d5c5bde609f5a16d48b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e5fb03f5adafe5a8c11a7eece0489693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902b778e167ee9fa5760acae46c241e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147c3ff2da42a217ef3236856176ce2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed1a75c6f022c964cc9dc054ec595e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d8e640b0d184428727d5f33b3f98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657185ea05c7744db25927ab8850933698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb801101ab6393b82f25fb2d8f6e5e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d356d77d561f1e613212060ec7489700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4168b183333c3bf589fbdab7458af99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec479327c6f5857f9918c0f906b64560702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd83e24182feb76d06e376d9d171b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2ac1f56208d11c69c725ad06cbf8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefd07b63f4d3998746d91cc5d8aca1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb2df0b9a2812a08d95667f50ce347706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b57c6954d81ad1240af15d6d812ef2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d080a1a249249127a341fd2265911a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12805a204f410de27911c1bd10d05621709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00fd4c9d068380aa717efb84173894710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969db09811f86ccf92212c80d1b7d64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e863e8af1a8491ddf7b81d5934838712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d636b5eb98e25ab733f43b99c1e3d54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13ea4379215e75b87900e75729d5a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2193bb9a14bf7ac6593c52f7fc368a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f9cf2b8bf4826f288e3c57ae84061716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00713978ca50711d98c0568ae5bb5be2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e24bd0b053af667b8e32b5417b69c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eb936dbe84806f4256ea5f4569f3b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30010cb2ffaeb980df04d2c95938cd01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1736a278b2e2646178c8a5c2afd2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f783edf0c0ab32b662b6da84488fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cfb75ffbbb0817c07aac1a35d2391723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa975b06bb76c9ae1dd145626ff0c59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306011ec3c6e829b3778479afdc5a1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fcb53971e1786640108d79b7c0c92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7b993269d203b81468bfdc0115ce4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66f0a63656becbebbcf77ea569206a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf9c01b4b04179be30a7b0b1ec09d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7954c0d90fb311ca95eb3dade3857f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57ab26902caad64d59ada0093c833c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc057ebb64fb856eddb6e453c7eeef6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691188ca898138eee1809f23edebc74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c22e8aa91082800a1f8813a26cab2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdba66aee0d5eb4be612ba8a8df70a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015dfd141c77b0e654b3bbf46e8f5c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a612da450e4a992144c5c21904018f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e566a27eba8245b0afc0de120922f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ca6ed676d8271021342b069869a75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb616c7211959ad6aedb18f267bc3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e08ef7c7efb5fec12ee886a365d1a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25576b08f8563166e0add10028dcddd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dca9ae7664b4594b033703d4829a3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ae89d0b5bf290ae7021dbddf80e16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c1cc77c6af8543c1913979779b373745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93423dda1d882869b014721010caf9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71281c524fb7ef48131df18747203590747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786616ee1f75b9b76f3ed490d6f4018748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be49a0bde27459303d32d504d45a4f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b1719a05a93c52015999894f2787750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792614d2b3ba4a74d9609db7dc6e5896751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e8cb2b47f13189a804740395ee7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9552eabc6c75e6978607275f2c57f63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e32eaa8f5bb493fab00efd367e336b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b380669e14c1a4696bc7eb4cea45ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1b94e43c3e91fd0ea8d4863094197756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc49c90d19c305066627f05d315ee0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499edf8a443bced9262ec76f1f6fec33758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d6be02f4b99c51d168a27fa2e61f5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>