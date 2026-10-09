--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ac5fa8880fa86ee3ce4e467a0e6001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25706e6cbbde1e027aab71a470c309ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98f7fdc8b9d8f54cb18aeabe3767d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd16582c6a05d1adfb767df22431f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3173752ffe8184b5512a06c62fedc3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13c7cd9ace6e81c03499a0ff2445556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a1da45aa115d2ce06ac9b9b335c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eabff57e53d740cb99130e29957ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f5d0bce603ae43f608d9583949fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fde535a60c3b62ecb6c7898d22afd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f56cb58c92be6efffd818b924541311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fda74a1bd950f0abbb1783d6cb6ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d363770b14373a1655f40a19d60e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33461f8f374603d5c8f384029dbf989f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20907756591ee492f7ecf9de1688dedc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f425850a26cb3a759f0c91a45e90b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32045f0a67bfe0ceea28e838562e316517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cf83850f10a36f3ee89a7876a255f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49349fa4b384e170252a6ab7702ebb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904923f9e1e8b110850a124a1e1698220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c27556fca674c8f08993b11b27a04621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa8f93ae39fca6eb2ed5fb2189194322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173417a8f02eb60607f29164a2661db723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5fecb7f3ecff82ab1d89070cedc2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61984f3f7d96852c9eefebce1a84661425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb028e4d1abc4fb093e92a7b20d093c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a30cef0704725de8ed7f2ec9fb8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61fac939bd4fb291cff5dea95efa8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa60b4108d524ccc86aac3bb35775029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f777a187f3e4fee83c58f5af5f7963c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba713dcf5542f25b78d0e25ad421db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf5267cd6ba4fbd19f11782f3467e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a65d6263cd5f999f504678a819583c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543bc4d9bdad4208f8346e17a45b08b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa405e59a3c6bfe328bbf7e26fb9d90b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038f1651a5e4c2483b2096f344111cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce372702f73827d3287b78acd3a0052a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a122c8fa7b4c8f8072bc323fd88b8b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafd05285a18c414c0085830610293939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084641b0cbea744011fee5f875ca01c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ed245e02a67a3c217d75f6b97610441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d69291941ae72c7a9f7d14b3538dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ade98dc2be9fff6b89ab99291c36d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c7a67e040143ad5d707b54b37c58f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceccb91e75cb15c12473ee254dd6ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a6aaaf7b4fcd55205e3d92cb96c8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92d692c134d295b58dfa88e59ce72447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b0b527a1a53105645a05474f90e2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60366adbe690ffd0eb1ef3155fa9d8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcaa5e816c5167718d378cc26a5c6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec929dabc687a83c951abf1fbd63338651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e4ee29d3f5af36af098b7b5462efe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc858a9a104ff9db7f48f2374ee66dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c6594708d1506fb2aa0cbdae2646554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ef1eceb4d728534573a7194f7d1e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8aad0bb09ee70814c71127c4e7e4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d6587561df54d59a07dc4999d141a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7008323e6cda49b73f6619537364bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432480e7c9aba5f82921499fe68c641159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6a4fed4c14c5a9a28ec13f9019d5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73737bf309f9aaeed675d0fc55957561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafd36df12c7e7c3ac5cbcc1e44512962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8b62741e4565a625a6a491da9d26863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10744604a472e59194ba0e6a27c310a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef86a0f158bcfabf986634c28bb0d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea812248bdd52cd1c9a51b0e1fac25766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3c62f8fcf2552b847f753b5743ab867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9ce6cd4fdbd893f017fbb70bad57268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86389aa5b53f6fe6911a115777437e0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad712a600f3f5af99fcf7474d3f17e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1c19ccf6d5df1d37bd0266559550671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07854401a5714346bd89d42190bc1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d81fd8c08844b39a464ff01284a1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47573cd7501c13a4bc30d1f2076ec22374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3fb8e10a4875a44e5b19b2d55276e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216ae00ad3b00acf06dc0ee0c0e979776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697662831b1174f3b69e799369a21d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99526a46a07aca6ad94d28bfe45cc80378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9dfc83304f716b6166bcf065478aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684fbb89683320aa16dd99a802a847080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a896113770ad675b9ef9e995581b46981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16613f7b66dbe6783f02be7bfcd1b39982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd5039af3a7a89d3902c7a44a5db383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba844bae58f6518c95187d753eae8a1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518521d2ac0ac708929e1dd8eeac0b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac80b32c0ffd4aac8f3cb936275dda786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9813ec32aa200ec9ed66ca6aec74087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fc8ae3cd36576a688de79b361564788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4444cbd813fd4d89a16d882100149e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff5e23431e08cf19dc6561bb5af50290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39807ae1e1bd2edae1257633fc12e90e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fb7c7fcf25bdded7c6c169341a11392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f579511e03f29d9d1ce43448afac00993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8a325f7e176eabeea0b3651cbc7f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d3b905d09d40c2254b612675fdc0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06afbe5861cea558a0c9361b599d3ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc3a01f095f48bf0928f6c3077835697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66451fa2d766bd1255bd31c3ed8717f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deea41a69f8a78aa4b4be43723c2d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28731b4f4c69bd142316cdadccf5fb0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213a280b028d2f471160e893d07c4e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f438425ea1ff0b2742613d701fb7066102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c5413aacdafe41d550dde11ca860e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c3e0e1779db0dc2a7873a175df99b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f7af4a448cf9d0ebcdaea2d2ead0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e229db66365ac146edec39add62dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7f6f70cdaf566e2ed4fe9723a2179107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed799b2a83574d7aee488a40f08f1776108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04b0dcb8c9e8e64599f7e1111927a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254762f5d4d2304c59bb469cb574954110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6cc350a7dcf0ff96d4a1ac06c3715111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c6c066ecefdb2b513600c856f1977112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399a96218434819a1b25ddcc5ff9064113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048b0dd17600ab575ea808e3e95a8cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6c00c47a0259ef0df25b8a128d783115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea64f4b090d0657fcd9af7e3b014fa8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca966d1daded60eab6ecfe8225a36c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31e3344460f04be9a9a7062a7b2b26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc4eab431bad139de280d3281c8c2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e933521a39f0025d87f0b1137352e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e309be1a40a531368ff015eb511be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b6b2050709165083423f8a7223e5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a2eecfcb87e8312a593796ccba134123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3232a13bbaef6f13896c8995441a94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8276c607270c9938825be3c542e91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ada658db1a583771946b80b1029b76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d65faebf4b2bd03f81fadc718ebf13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bea782fdd3d8556143c6dd361fecff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324cb985c7b5fb52b10766bfea32f07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf400eff345d85507f708918bf9ec81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed96d44bf52493bce0fbac9131bcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5c51b41214a54c81ac214fd18d690132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93389608c87e9365c952658d34d730133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cc60e1b69a33e3a48283bc88692e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac650e544d8a81984687981b6b460ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db30fef8413e1b36f9bead9b4aae9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d918205e51f3d7f5d1b6ddcd84b995137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13375af4d7d145d0f5e116a48780a33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc024bf439af954cf1c664d03e3b41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb3855baa18a320ba8881a37fd0029140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b9ac8d2bedb1d0d7526b885628cb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805ba8027ac776f6f10a72a7708a472142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb466ac1b50fc28e22e998e3aee857143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafbc30072d7bf62665fea397fb14a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b3ff6971a433aabab8f7b3b712e5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee080fa23791fa5440a406e9ddec19d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d040a71b8b03e997c46c22bb1c15bed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3644eca455689b5d5d13741f788de17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d11655500c61c8216673a1c7ff67ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305edd19d2360fecb1fe6938d9276002150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1351d09eae95d9dc7b56270a49dcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c888fb58c45022acf2a828a368a3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ea5d8847f11f1e11ee0b3625f258e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fd6df484554fd61c83a8ba4a2dae2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010788d6b0cb381aaa89a888964c1b0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364b3683bd4c7bf6d0b0d06baab1653156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fad7d734f459a718ca2974acb3819157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593cc1e6603a4247b0454411994f570158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda137a8e80d2d8a9e5747edaafb2565159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1134a71cda89bedf4200568ae2f144160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b286311e6ff8208d432aa2e1d95285161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1303f4d9b1a75c15086afaa788ed5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8ad7e390070e014e9c74ed93a42b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0510d47d52f66c6bcaa6d54e8369b46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7b8d3a4102a8bc59832adcea185ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063217d3fe2810738b22e349997e06be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fa0bada0ede4516df7f18c561c8da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3a566450d07fc62b97cf8b6ae70ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d3bdfd8238a73680ec56f002b07a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa665d074c0fdda416e0c343062f76c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fdf1cf59fd211654c6b5d497d74f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa08968ecddf259dff542b323856872172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c994779390dca4d0fda02ed98fc29d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69b38e4d2943970ca2f87fd3d1820e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee702b3169eb45f6019b3134a7f9db50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ecb57b581d7bc3e8315aa1c56dd52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e400bce49bdaf86ce02176e8acb9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990df557acdc765dedb34606dbebd16a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89850c8f49a0dd3ecf92225f14fcc2a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f59a55cb8c11083261c23613d840ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff036aa661ecc72537404e8c2e09f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6175d28da56dcf560293504bea5c0bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e6b0f038328378c7592c61191f793183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764feb4743da3a1185094265ad451cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175808a1c2e84f404ed5a4408ba0c4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686859fd0684fc962b9c50035dfca1ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c641285fa6aa1a20e02d0c733f84a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97714c7a5d76680b230f8d685f9e4fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5754b5790475650ab45b37b68f11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc14953fdf2b988e7d79e6e3933a0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ad233b5d9721cfa36b66f0ed6895e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741c17f9bffcd380a57cf2d7ce704d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9754c5b66a27d872a2f9b8e0d066211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1203d3c2c860a826327fd9c073771f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c6cdc0b4d846757679051ce6d455c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0918670ea6f1f667a4e50679350fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908a06596d76af738ef39969607b887197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d4252a9fb620e87370a9aba342b7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f2acc2a5b64c267760c8d8f5ac251199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b2f3750b7085bf472512b013189ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdd921477ea84361d182288b03992e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853fc47091994dcf152cbfc05b0bb57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed016e7043a6cc9bf22472169e5ca9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81095d45ede5cada205d02a24731c6b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f7ff54d95f0e56d2a570897b79325205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1505940e14b7f1fc289a1f1642b68d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d671bc68957004947466a895d80468207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b742b4982fcee8d8dcd8dc7ff38d1c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8fa9a904e5744c7e0e386d31139aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5f2700d006abaa08efbd3415bcc86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da0cf33f8e1c47e7b579f49206e93e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c4a3482c952e79715b58feca845ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2958a2abc589f370a7787a82922b19d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dec507ed2030694b68c55030d6c696214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce14b36de22b6675a73d860ae60b9ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f983ed19e079a8ea4d87e2a66d685216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aba1dfe38a33cb27af3f48989dead217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c155734028c2c3a6c24eeca945e2b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ffb3e548faf0e22c8b0a7c45edc08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412a0d96e093532674aee160d2bc73f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51392fd850d680fb0c4c18ba6c52f10c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23385a13fccbc74dd2cbb5f78b6a7a3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86a5068d42122fcedf7724a993bd92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef7d44890f26777f7fe8dc5ab5e3ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10ce7797d136492596416503772952225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed1acbaef29c1899cf79e392180f19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2116cc22a8dd9a83fc438f66e5089227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244fda44df5b601d7dfd58a5c2b62dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc04aca200d1e3929b1521fbc339c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e712069714da2d81b8c59773c502d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29afa6966180460731bc1a8ca7c5022231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f94c6b34bcea616f2ed50f76adc6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3c8e36ba5e11f897653cf8979ca4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f822d9842f528cc58170ab656a9f75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bdf57c7246d51860aca2ec956cfe9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e36f9bea02a05cbb1cd4d727654864236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee8daf39490ac6cfed6d5c59ca5c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599e7f30a5f67241252cf9dd3f89980238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539b961b5e980b203700897bab343c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598c5b766d8474d16696678ee1ab09e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2921f092e1ecceef38e10e9f512eb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c0e52b43bb366a2406663ca6ea091242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016159c9cd0350d5ba4476ef2340b2dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16f40a8e40c018fb1fbc0144d51a71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a27a557c75d222710193e138815c8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08a0d2c0d4ba5b7aba5921635279f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51652d41feba1c226cb4bec6e7fe3fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687fb62457c0c786ec823b49254270a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6dfdb58c2cb81f7bcb1abb529a397249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ead992f11b1abfe1f1b905a0a802dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6de8792c5ffe878be426c7ff20d53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392ebac999e353660ee90bb9f1ace35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b44b4ff0ee94e99eeb627ad80255e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002423ba574bac02e4ff7b5bff6edfaa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14e0c5714379dbed164de4e78e3a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195723bf9110b700be7bf72d72fd695256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760d65bd5e35c90111dc4cde3a6a26a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434dd599f375303d798119736a4cfa5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb62a386f32b4c476ce9c9a216b7d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335a7906db7a8d480fd1428114b59e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7521a753267443df4a2a9d38f2967261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a215bb6559c0ea5e2b7e0b999039852262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419793ecb50b4493370458ec7d6e8349263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeeb6553359e12096cac5cd5f4aadc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193c7cb5d76d70b7004f5a47c54fabb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379729495ce776184624f01582219d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9530e4476fdd8835719b50aa77ce86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436780b50d66aab1957bee26655a2dce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeca8bf502e76564f2088137193a1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce581cdbd9a1546fa70248ba94b943b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1845788c7b22234f3f13642779662271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b86920acbe0a7b3e35e640bfe46f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb53bb3ff6f1228e6044a7733dda46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4237cc514b6ed264c8f486a31f94586274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bbee1ad9e54723308659cc02ed823275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e9cf60ce3d122cee87fcd82dbeb4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2181b1940cf68270ed5e35890297f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c88f8577eeccba314a604d33310c37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968fae18bb73d97a631fb833b8ebfa1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f12d08e69d19054c7c7c22854717e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de6cdf49751f011273ca1161337521281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a647f7f26d23f9de82c97df003b2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6ab7f985eebcc484d1143852c0d42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0591b5ce878d58545f1a197abbe66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc6c810a6de56d5ed6871f1f83a27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652fa775a8759acec1c2c50ae829248286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af78258039468fb56c63e078a8447287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae276a8b9249acee77d286041c96679288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaf559310f2eec5269cac5d378edfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59204783db580c9e8be979a5cafbd99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a1fd0a42bb5ddecab6b74d4af5f95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5add6b7eff2178761b855e1585a24dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d08e15e0de2539602b9d0352946f2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1b2b03462e2c8442faa6f9356fe0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafe3752f9760a6a191350b7a294f9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4de1e6c71297bae799e1f959e8060296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcf94dbec04259ffbd08638f00e02a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e978ea80c3c28f2a3bd3ccb0a65dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787df49c452d647fc817f3ac516a9a8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d262672e26011a9387e86b6890fcbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e617527c33e710a7e9d88fd95cc5d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94272f430b8a7226d083d874be1968302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb99d838c40a1fbaf8022cfc1b8bd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660db9b99e820bb3cfda4b480ab3b64d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db646ed7e88de2e516e5e7d2b8c7a3ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9423ce1057bf186608ec0900a02b04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896aab1982985ee063cf34181bf8945307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799422dfc2d018a5113b44c48a6f09a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceee48e332f3f01dbde73e02456c7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48a6acac4cc5aed4700e5b86e5f6ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448cc0689dc5132a43076d9cb20762f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b164b1e6348e5e14d3887c6ddce2ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bb47c0c6ebf99687c82a61c7cfa9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc522951ffaa3da7127cb5bb924723f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3e5c171a84d3259726f3f6ccdd24c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c8247dfca859e50f298e682616b51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb328eed65547330fa80aec2fbbad91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaf04720cc458c8e90f9cf80aeb538318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbcb14cb625dc1e4a5bc0a937bc689319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c39d0d32e3a19bba02f0c2c4493b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f2506f3b5841dba4ffd03226d8811321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31b4c45e4befe8327d22674cb42065322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5a4a7081774c0c63aefd6a22b6513323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487d3e459c4cb939785be3179e72d18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b20daddc728f1544e1529fbd8cb30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c94730689ef66680af4ece423595a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009aa8d38e49dac61a3cf3b0c3995ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d598763ff5dadae0f607bcf5d5bab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fff62b97dff98f82d599edeed66ce2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afd6b1497b57f0106235da9ac346cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1354436d6f0fe35e0e6027e964bd569331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a166332ee2a081d09998d5af91028332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d53459b58a79771d8687ac0cfbae7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa41757152d06ebf044ffbc05ac9f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706c4aad1745adad1ea8f68a2f4f9d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a07f08cd2d47c61541fb18c86b34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9ba4bae01e52f11d8c3a214d5fc1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2510c3502808177eb0fe079d47bf47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bdc320be21187ed0b45827214482e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ae9d764273a6551d082845e27a047340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72416bdf1dff415537df78cf9cd425341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa105d23e7fd451ea37ac15ae14c47b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1137d10facdde7af23d4af82f78cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ea76acead7daf14c3f43444128380344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b26ce7335282f54b86ed3ef9f67f1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b4e2011deafd377651d5b6ea9e6e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc5213d426b1567076898fe666a1ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77878311ee6c497a15f6a06c3c021f44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3115dbde899d1674c930e0b03b0750349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eddddfb95c7ffa68c2c742bc861914350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798feb48c559c8cd08a45f15d867acfb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674e9c8acc73e5c4a022fdd40c2f7cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a394b876da7c9bdbbe3ca59e02c8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922d7782614757e1fe493bc6fad0338354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3a561f350f0563a52c8fc062442d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0690ef198afce49658fdd1b4f3dc417356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6450b859ee3b22cace21afad7790fbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f69c558026b8e348ff8cc8ba1f3d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac2d86e3e26b2e9ec9b9d41806bc46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f13fec49f1bf0be5fb5e13026d82d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b95727d03b6329ade4447c6b8a286361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1b158f9a336a4d582f727448da454362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fc32b85b0ee02ac3cf8ef5febeee7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a7a33aaefc33b3219cd779f8c83ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef434f3c80abfa9b2a7c14e299c647b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed14b2e9cf0f15b38a6179f9484ca4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e93f1c5fabadfe78804f684cfb198367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce788300054aa67ebbaabaf2354dc33d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e6985e13ed2a14c781a12801b447c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f55f07ef8e20977d06b0ffe706925370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6792e163ef0bcc6c56f085bb1584d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d938aa1faaf238fc9bab7b463029438372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373f5fe4d6293c2048a5c6717d33cac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b53010291b4d29670e42240969376f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d804ee9416d79c26f27a01d2ab2a03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d1e614c03249016dc05d489cdd4b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bd085448a019d5272ce7d574f31aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674a15f1dd80e0e343fb02df0b603cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d5b2450fd31543dfdd82f20138881379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dab9726d42aae3fd5452614c92d715380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469bd8c71d9e023c6205814fa83038c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabcc4c846af694422644760e3391c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a629cb4a625ccce71badc451655f8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880a692fbdac62988a87e3ca8c0b3d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2976d16edad1e8b9965a686f3993d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaff99b6c68f5d30a649e00dae3b76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f2c1de0ba69c35e4492df88ca759f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353378b4f49ffeaa605c72902fb6af41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81b3b2c32be5908a41d2f488e4078e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28b560efbefe245992dfc1cd3d9cd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb428d63697900b554b6509035948ab3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9b5fa40639a84385a89dfd9444f8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c5ba4c32812fc7dc2d4fad95799fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafb55ac0a3444da4a0f7ef952cb5d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faabdf50aecc9a1d84b170c99880009395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf997a8dbe3775d6b9777744f34b7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e04799dc8b4674185a0f41c65a7052397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074f45d1777b4f99e245ed09ca33d13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6434fb4062b4a8731b737853a019ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cf2aefc099e95782bcd9d6acb5bae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e50c7ac6d8036dfd5ec7b668093f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853845a220b9c58019e54f325efcc22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e017d074f4988e0bce7b265349e722e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc009b2363ded3e00144c1542f5339a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97960528ccb74dee44bff62760751fbe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3264fea27cedded55f541dbb116a93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207a0e4192dc1b620d7a126571fa8cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c901c49aa078c88b99f92c83b886395408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c20aabc03d44841af354993562794409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97dbd50c32fb417411c7690b11d7be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc89212f9bd117710833a32dccaff6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69196a1159b9ba47686967baf00dc98c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e1fa1d063e02ae3fb9b900a1d2d51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e0717e1e39b9bbba942ea2c5ce966414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a563cb083b381505c5d7846a0eb8d84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8f87744e4d651860d9ae1d805b80c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17549eab837b91b6c1ad311114c7c7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248620b192dafcfccdde828f40963f02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421f805ff58c2a982c780c923e4df95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a76cc59c1521ebd10a9cabe48751c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e057d700217444f9cce86b285f8968421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19cea2f9cfd8d8b7e9b6674ea5df07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5cccb78e54592639ead253a6eb1c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a6ad69baeb6cf46518e1cf3a0a4d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f31549ab86257492f9f31ca28088a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903217fc5a3a9f4678affd921c529e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e0ca5e6c3ee43c7a92d617b49144a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a42c30d1954bd1a45d7ab3946a955e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1e6e48f3dcbecbfa3fd08609a681e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615965d6dae5913d51172c797541f78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bddbfa63e3e950d6b5697b729751ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433f77b0358ae645a462b56fa44ada0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28048812e35add10beadf4eebb7f4365433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2e8fe6d783df9add5d66d456c9df7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac427030afde0d8a0f54df8a7c7fe33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c0cda31f29773831ef233b4fdd241436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032b6d0df6cae9614d0a3d1cea567b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed758a63fd1aebda61ae6e9ff53f454438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f69d8f827790a4783c8998da48c68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4117f0a04257ad143a13dedb90b3274440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45e41a1cc5945df259290d0abe6296441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e760e9e0b9932b74d6e90bde7656d0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c4fb09e60ea23624b0fc2d7a3e7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbb168f16bfb01f5c9ba59896e55b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb455b314ad0bd207856e94aed11ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992586fb1ca8578b93b0b33228984815446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea37892a2ff8f39d60d2fd23980eb43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03d686ac910507a2033e0cbb23512e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dcf62267b4126d757102fc88f5ff4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522c30b7708397cc9c7c83a0b084afb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5cd65a985b05fb4324dd8b895be06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46b62b1850754e570edbcac39cdae8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0723950d568f04d62b3e095a2f67c1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63766b39022c50e1f02986f18ef9d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5590134cdb3f9f9585cafefcc73645455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e203531ffed1139628169fd4e26ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fe3b54d190f20162ed49b59af43f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec7e54366466b5fe2109943888eae3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f27347cc517f58b298123efc4ce444459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c6cbbed75ad476e44667bef11dda7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757212c158dd1f857b9a48dff8efc8a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a41ce450f188643c1ca47f8ee5be34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5357b256dae467387c51d3582a3617463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f020c7d441f0e11b591bf9891e5a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02a5fd29cb7c771d8a2901f7f72189465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfa65ae852eefa6fc163b4929166dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21e6775b53a82f5c7140c21e0c90a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ee8abd185baa06e847a83250d4a0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b3972cf80bc6e0e7c7c63abc8fe9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b21cc584474558d3d44e166835178470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3088a3d04dd4e9ad960c6f84da4465471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98096db2edcd10205f121358fbf2cb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c83e3c859d6aeba01091a8212ecd0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6dfba41dbd6c76a6bd6c7be1662f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ebc02346363fe1f79575d52e15bca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c061f9035c086dadb7761a64920bcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78abb5a969fd0f1353a3b18614389b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce0c8149236e15eb3bc9b935d5ddeb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015f4395ae326256e08253b0bf3e505479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38592a5a9bbb22a8ba98a5ed8b11b98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4832168925a2f79101d035b303365f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1199a1fe3399dceaf5afeec3a1b860f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfc39e66a4d2d1d460b307cc4d44ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a3964f51bd0b0e14fcd54ff5752af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb996e5dd81f9dfae315d36fff044b50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f2392c5e4d8513e58bfc4e0087f73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3086e2df843a40d532d7df876bf09ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fc1d259678e3fa3729fd1f52257a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb461048b6ddacaf5843c551292f52d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74451bf3fde33c440b6bc56035699248490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6483f43aeaa1a0f68412f0d60a6a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdcbfca2e7ce9e02456d3d24bc82bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea57499871ddc9e8826ebf7cbc61e34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b6b44d6fb6a06c015a7ff96a38bdb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd155c663ebb863c91d7379779f999495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aadf207107869198756fdff1ef9d40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac1943279b6cc95dbed42299d77fe7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627efec92636809ec0a272c2bdeef17e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152c79942670565c49c9f1abfb7699e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bad5dcb3d5909ffd5be9a0dff35ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d6e3d2ef954d5346da20b0d34f2a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca18798a54465bc13b0b2fbb0772c18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65ae6cf701a95b0a8bda00bb0eeaad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ad87ee57ee0d5005e4ab1ea70516c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91854518a7c36dd0a2342bf309ded02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf456aaa53533415b684fa44d46703506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dd9f4abef07a2a73bc701aa741cd1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1bb2540846b43ee8b490a004ca0fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e3ff32693a66bb4052c87fe7d8cfb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce0896701197e92c81316ae3a113c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ae73f13d4c75d6411b15a1158986f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7bbb38f29da9baa2b9b454e7c24f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843b765876c516105b7f30ae32c05dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265f058e2326e7aae6ce9b52d87f30f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86bdd297918f0e6ecc2f7d1bd155b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baca85d4d83eb77f7df6df29d6c9cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127b491bf8e5752474e1f751415754d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce06a9d812ba97062a89e967682397d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a8fd27e8a6317830cf3ca920b8eef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb669f73e67c24d5473d1504862132c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350408b15b441e4727d14a4e1316765521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855636353bc6a24c1980d5db1e19b714522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105a43f339cb6505c0e4fc4d9f0c39e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6335217ba98741c1cd2181847d5f3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cdbd2e65316cc9f29f5c209681de1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de381d455a376717d8581dde3550591526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f8a2c7f400a666596ece9213eb1c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3788d7d84cfabe6fa230cffb7c1de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd7d93b37a075d32c040d77cd1b209529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46178d44c70ac347c433742255e7cbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e7751724af1e1598c07fa432f4864531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c638d86851c784fb624a43e680c0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4ed60d41d2d8ed1867604c3ef5f38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a6023f9013539536319b88f386668534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ea439bc49c3846738695b2694210d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fa3a5d9db087d6dc08a02ffe0e98e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc21a896efc9428f70b8a323fb5aa5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c95581ff7ca14839988c0d75fad59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0d6c5ebf6043bee2c40af995b7636539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a27aa06c924422f10e16372c5477f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba979c5688a95ea3e5c16fbbf3ef25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd578e356dbfab0e1ac458c6e9dfffef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312272531115976d4c4cf90d976e8a69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77bdc0f33693427008c2567ef7579a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619467493f9255659e5b3483c03196b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72867b48647cfdc614e309a65699c532546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24337e376e0a7392936f11c29856814e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a9224eb1dae1154d80cda8eb1cec5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be587dc99e17a72e107cd939bced47fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3404bb10a1623bc2ea8ba3c9f7db5ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653bf94011aca758e3b342c03079d70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398ab3c98a0c2b6aeb1182faac46bd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792eedc2d2a5162a3b9393bb10758c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbaf1122674090e923f6585f87e749554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cbf637469b15dde32cad0d7f2b276555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf3765f56cb5857718872b871cfaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751d5b12f2ffb5e6b5dbc8e6887474c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66baca51bb82d77d4428340b7f2447e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026db8870ea81013a7053ad2cbc4dcd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e794c039a8be27af9a476985e53e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352a8faf78c67691b7d060a77eed0f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ccb2232328339f1b1ebe73d0ad6be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9874311389c6ec640918f7f6aea5a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38dd339e0b32353a6825f8e743ad7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f77b0806d9b941f4b77c4595a77cb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2119118be42ec2c7400dda266c1da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc41fdc265f3ead2b33171141358cff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d152ab0b4324574f49c5ad63dc19389568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c8d7f6b673a7849b743482ae72caf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ab86d9fca30798258e47f2b37b149570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a6adf3a1e6e0e2c625cc50f3a1800571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8f53b665757de03b1b469369441d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a731159346de380a792d473b041c7ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258c514b33dd3263b9a44da9fdc280f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09bc43c65362323b91b913caaa404f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b04648074d1e44b26b2edc303371b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e4333eb6c8aabfe8a611d08dbb194577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085233abc57abb26c9235f16f2545f34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49657a5906538071720da55e63fe591d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb48ec635f0c429a455c5b79fb3ab1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5246f19c2a1a2cd63d32e9a48b95d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f064f59610595a63167e63e8795787582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06c70503387e74227b4db079b41f4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af879fa36781c1d7526f8f7f7862b78e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb67bd94f11b7b3446bedbe4b55e0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e557a5e2ca8ad773ae4c131b6b91a36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f092ef6b319fc9a0ab46d7e3493d5b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea120d663823123d1283ad759cac4e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbfc9c66ac4dd79626b26f2eb24bae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0b7731a75a2c9f069f2f9d547d83e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf3c037c01ed0d1d8b4ee61a4d64bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78ee478767acc83968c49f785f89ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a45cceae40ea138cfc30c3c0a63fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41323ff75c64659c93e1b15a94f2de0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f7cd23d5538bfbaec7ef7dd13f2f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89f21fdf448d1556e350fe25991277596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a01f34c5ab29927b253cabb46fcb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7169ae00cbe81ec66b43fa679eccb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928815ed6b0c42eedd978758fcc066fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272b956c0d2deec9ef640608bb4c6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099f80862a69f08fcca7fa9007052ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f22053a47bc27a571fa921bbf418e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155eae96ce5bd037904ecdfb019c5b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2864118a166fe197bf497af08ebde44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d02c445eeba9ed3656f3f3a146a97f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6fb7d152f3475ff932b342305a6a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef1b0cfd85ad8216e06592bba7b272607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eb9de0987e23c7e4187bbdf72347e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c7f4db397c2cd2ea78861e33c83f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06757b49471147e90813d2a8b91c85e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c237861ee27b38d57a5190e3609a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9d826075913e671a927dd6d8be654612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b903de3af737b2b8ebe2f36adb474613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f14bc45ad9c20cafdb7c3e799006bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095b1ce530c42539a94cd0d0eadd34a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd93ef65d86685ef746bb4238e65b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b17ca0dbae059d80bea8d8742a14f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b61c8db7d274ad28d31e9bedb006da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8bf490601c471d8ced0a8b322066d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f6f1939ffd47078b68525349eff3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f107ed53f4e71d08bb8c67c1a3838621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6fa69743f173046b4093731ce1505622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f07c9baa21801590806bbb59dce0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cf22cf4c48715f86d782cd5004ca1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d8410410145c416f7a5d9da17d111625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51c2fb2ae691a04e0c0acb28149fcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4723829218450143dccb6016a2ecd6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db585820f69ec4d959673b3fb9710d85628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acabf73dcb1120b306084163adb374629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556feb535d19893144117b9b5a9aa24b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ade2f5bce0fcb1097fdbfed1a8463631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1558e9968e78a59650646bc4d2ec4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed46ebd725944adfb35bd7eef301445633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d5ecd201b5f77c698ae260922db16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9608da98b619be66217190ea9f68696635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16891197bb7e683b8ef69792dfbd80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bec50250cc1978b56563151762a3e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee0a58d5e6bfd0d2913f9329fe4b03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318db6975a27ef43b34f0d0d478abbe6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eabcdb4559b5edfa06fd3ca60a474640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd01afbd7646dbd7c2a8570a412461641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c628e34ae041d8988855bc9a638f5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a895d45e96740fd0568ced38bd153a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de981bb4d0efa834ef2274134a8bd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ae68788f8f3e6718abc0e0063321d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811945adaf803f62eea64580a36ba77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d835340c25a5388fc3f95bf847d962647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d7673c31b95a9c4fad4176ae75963648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213fb3d518ca2ca18b940815efc8a4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777c4cfacb04e10f5c88043efd2c09b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7919b89a01f7e9b5b6ccc87c6beb87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13da2cabb0e3754465a182f0efd79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a2296590587431bebe9d4d9552660653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb1be91e1b4fae0798a0fb2c58b77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfa93264deab4431b4158983a6fa62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a33280d3d4c0e3afa96990db1cff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066f290fc097985962f9580ca8f45a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e52362513f0137d314eac92e3bf4fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d1ae8dda12fb52177335b6633e1bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecd72b5f03c0d725ac3cf03bb79558660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af5c6390f4773ffe9d32868cd542bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71becf4959fa72a8d94638ba26f24c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca647aa88ef237f0d39b95b719c933663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ea001924cfdaccb06efdd94d9c8b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b65e472de19139de496e496e4fb37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6796e3e8e75ae18987da1a2c35c59666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9e5083ec104d19c31d29cf2998bb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5b966cdc798fa5bb8368b4e8b7d5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68d97e9fad4c1f51cbab8304bac00f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ccc6fa1f19af7ee8f9ad1d2a87607670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7223832ba5765a0b40f695ff60af8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e846e8e869ced7834fcb1da48d8a32f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a7fc6c1d719b8a319b6f03c10de4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb0197f6d40c49ca839179f4383c0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f8e9ee36ea53594bb2571cce1bef1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7dc72d7060e801c2f9a5548b39121676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ee15c1796f61ff58aa0ae68e5cb91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a01b4b6ec8825cc4b05c6a17e35bfa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60788470334350d7ef5d5da8c4a8d937679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389f6f417cdef3f78e3960668860151680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f770dce131906cfdf962c8e5af6c51e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667d615d218ee8c9de1f5b7dc6d909e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69e5262c4abf5c8727531c9793bc2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fa2ab97b498d8bcf0cf0e30993c87684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7661ff40f9fa1dab8308dbd10509a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119808b4dd3a770246a5e85a0662979686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d203411ec36ea4ac6d58a32cde2349c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96540795a26b14f2d2adaa37d3de2eca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1c53b9f1c535bb03db324cb0249e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719ec602e6cafbcd2a00501aa7cfbfd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17e4a94ead222d3f990680ae79b689691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00d8cd695249009e8ba7f46dfc3933692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313b22f007a3e26c607cedbaa25ca86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2fd9a30af61152d629acc580a97e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d588f5518363164940fd8d393e4a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ea30097a26a291eccbfdb732568c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e84481ab9b7e6f8498891a8ea9ea08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba134b68a84a9363e1de9bd4711bec2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33a9c21c78db6d064fcd0f62714b10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8243afdb6b87141d199d119f0106a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf7304bf6052c795be2838d06d1ade701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595093e1072dde9f99c0903363834555702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82ebc1e89d30ce1649929878750737703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8acf6ab771b3fd51bb372f48b65ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3265c642eb5954f880ad0cf3b9254705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c1567ba9b392a7bf8cb3605cab830706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad219ed712d632cce45b05602d2bac15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487540b529005148313de7aff6dc31b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ed29aae18a3bb0b0c2001df70ae31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670abf864968bf8d7b03d0a4f190671710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075376162274680a1e5b420b7f709654711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0ec9e96aed137616b6e0966ee7054712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c3fe36bba129e0d9f304ee6779e0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb070697bf8d4597f3528bcb8d6f3b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f434a03c9d42ad40fd9ae645e700a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e943e17aab1cbd33b2a5509ff6f3fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfc7204452d6ff2f52fd45d5c439aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121790796f502749ac9a1680b4b57f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fcbf298d6a1052eb20b2b526dcca1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e05d244383d8bd87d614dd08921842720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530529c3491dd4717cd99db493aa19b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bc34c67f30cbc135df6a14cb013cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de434f226ecbb1e03106018983ab673723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ee44a677adb0375af25d1235790e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbd7d7ad02418724f5f04842e75af0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27971c6d1e509f7e236920eb4ecd4c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f2ed0cde946461935d503771ddd74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb517506bb0363b2eb6438969056e6d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff6a9dbe6c69fd8115af16a79bc83d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae2f16d60057306973e6bcd751d299730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4e72037e8c8fe96f7d90b4e1e9685731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9f191e6d2f753da9f6e37c351e3bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2ba780bd7ff834274cd2757f6dac4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065bd2bb4126066338c6bc0fc84c6c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195db47045769984ff5e3fe9346906fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f684718795ed861a184a76f1b63cf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309a90f470817f220b3af16ef1a5490737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47db93d2ebb6df0277ddeb999ff27d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0397e53ea56ee509f76aca1722b7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa70898addfc3ed3c282ee1afc3035740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dc50867e1856f6be076a83eb88b87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ea53c40a20bd3c202a9ad25bd2dd9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e205b3c49ff44d46a992750acb8d2c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abdf987fbffb6e6e4b7132f2261b56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90869ea5699b02e2845fb2627360c4ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f7124c7bfbca4092e6fb169d41b62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620bc48d3ecaa8bbd76c699c0504a46747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87688c6e3299c80abf302327801983d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f80a442dc81659fcd55dfd15e630b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2b7eec8a6791f50dd8f8d7f438a24750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98d86b7bc9104749760173fdf100d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbb94c712e4e31c8a9953efb8ad52f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f00904fe75b4f08f6fd47f1f71b05a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03835b999f83d18f0f50ecd2ea5b586754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc89e3507354e63002a4bef4498eef3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c77ed9c6fa1b42abb5d4182b9682c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b6e3139f6ef3ef4e6ba31e4e14fe1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9863b3ed0f64e3c1ccc944a3ac44232758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846650384711429b41ea19359690fbb4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705beff3dc8b3c0c45560cbfb24ce3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0f2da2037480963254d92f39ea6dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3beec37e9dac07b36a9134d189a123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06495aa2d90cabe7559985c2af7d3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbe0216eb4aea7f932a51830899aef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfced7397085963380556ee14be71a856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698326c0e3c911a40893a19a9c1f9ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2def45fb95bfd4e6939719415aff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f737d5bc34d3e8e703937112c970c339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66fa732d6e631aa60676b7aabbee0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23afaf441af7444a98a7c1d329245111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450b6597b742ef501ef418afc23dc6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345c1a1b5fed1787cba10b43d89810c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e56aeb97c94e2f7c3e75b40ef563cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5f79e50d94aebe238f3095c8b828415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c79ac2ffacae580f98301cf37a00b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23bd568f95a0a7cef8c68a3516dbeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18b1d0de7988f7a9131bd96b76d10f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df6d08262d1a14b531db5488d2ec9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7787d2073dd603148ebeb71c01cc4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91254326327cf9d7bf6060f022ee3ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82908a5c671949ed9978ba926d3a5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b53074870c9298c6cecfaa96c8843923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524d285047e75610ca751e2c1fc596324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368ace6cc284dbb04041b3883f53f9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d418eef62ca7d912b92c34faf7407926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908111970725e1059bcab711cbeeab3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a229adf2761223923766e7c3f1d3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e77d5a450e0e1fb62e47f4aedf42529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139196c6e0e7b07c263c51aab883e9ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cf5e7d23ce5002c7990878cc9931531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da008bf6a1c9aabe56d593b73fbb05f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17e5128fc28ec12a2bdca507090b3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e50ba3c9aa7c48059dacb9f0ea9dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dc3a0b79fe47a59e7bd26404688a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6573ecb411efee1a1a76887b1fa5c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15587a2ed13f6edb7bdf93622dc86f9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378577ec87ae1ad60c2a7254abd1cf7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e3a3d8129762d98ae7d316d3c14a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fbba8a707ab4b8511fd1a2d6fd52440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a07679eeba7b1a26f56f04406e51ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac73c172bcc2b540c062128edb824642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095158349c653d13ce13cdb4514f8b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33781ab6cdf598c11467a18feff8b86e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174663fda013cf762c56575e32a2aa245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc6c480b193838db9321da7fc56f6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67997e8acadeee5cce10ac46d348bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc49664d62f4e4ad790a539f3539ce148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9f49cad819a973cbc4e7c0390cdee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a671489d9b95a908afca4026a295450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66899fd3810622a6ace309a3bef592a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944b9c66f183fd38eff3bac011cd55d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360fa84c866be684acefe8cd17ac93f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c46f22f8f14e48dac0eb0de74d5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ce428f03cddd7f79f8d686ec8507455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f1b894f0860e7c986d62f9187b40256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c202bfd37e937ed073bbe9b49399357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e33905189f8aa8374cfc90c1ec98e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f50dc4baf51f98d5535eb66a981e2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bddd959e8293efeeb56eafd7bdf9ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e620a69da79d03b7e0c0b57bb95ca3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5037d75b366342bf2a436c9fa2dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39835738e8056c43fb756ce78f4d746163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f69e3044de5371201ff8387680e25a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d8f1ea53ce5aec26fa28e84bf47b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945fa86cddcf836ddd846d35023342866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef9808a7865a7076be0cffab96ff4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755852ef97f9bf6f8ca2655d26aea3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae324b2b4e00aa8dce4e4b1342cb5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62730cca14e7f3c38050fc150c7cd3a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2810211408a60bf6706637f7eee61a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbbe166d63ecb5314bd64f90fb865872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f6106572e6570e42d9a88564b238d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d12a87f73124d9cbd9affbe3ce8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e3271bb7b5f8f3ed62b7b0b3d6a5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868a6b68827e473b62180a31023ef9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc72de52fe8d858eb42fa25247c549d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b469150ca1755c2002e92e6e19c05278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df693a72267f3d8fa729004cc4cb6a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ba351793733cacdb876676a99ae780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc68ab57770747bec0a0e793ee5bc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767fbd93979bf8bcef85efe0af3ee2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9582a0ceae3d315a9ee68bbbc50f0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28f74cada7bf743c7e5cce73dff9dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f99c085ac5f155c21b033b8c97bfc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda451d2a28382599d0229da39a474d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd83f269dd1c91f37ce098ffbc189a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a6d24b526d747d7413f9a3128564e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51750cae7ab53d1186a9f79c1d76be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ba0434872be326e45ce5dc123057a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f607c7c0c73d257336a3a92202f8ca291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e238afd4b67dda2a6fa021aede5af792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ec956ae96ba68c453cd7010edc04293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56f6caf7253af87b5b0b54c8f0c20f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ddf65fcb76ad29ebccee9e7a285da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d08cd75782415d11b8fb3e877fe21496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70875f635aa5baeaa87447e992ead0c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46665bdd24cf59dde2ed7c7a553d3cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b278983a8ac9b7d656ae0359b3b03a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947b362999e0340adb807ebc1b4e881100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1ce0827f6fbb38567e7f312070ab6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c4b2fc02ae963c053e2f00a671365102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490ad01f11fdea67285680ecc0f49ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3015fcfe4758a4590b24212bed538b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152df1fc1e5b88facc9695ab0eca9ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db59033e95f7b619ee108c283d20cc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b50824acedeeffef5c691425aad716107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95748263cd18ee6649ee8e64ca290d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df1fab35e02807c5c506e1cfa7fd3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631b2883ae5a3ec093bf8328e8d971d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed353fd6593d35c081cf9015442a1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533092aa03d85bba0b30b555b29bfc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffbc09770cef60e4b728c9cb758336113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19800d65d0e7be97f0bacf22b24b69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db905e379ea4638d50374ad410ebc875115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c444987fdaeead7f6ebd0d0521dbd25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1bdf6c911503f5ac857ed9d4c634b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f487333a3cb661f0caa3e926f77a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd98d666e61bdd532e47d4dc281d37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f023195e81d3b9a778f56adde42ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d60084838f9fd0c3b2fef4f3f7f1f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a79f141be70214d8dff1e145ae188122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977436d8dd4bfea5848bf7405e0dd01a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fdadc94bb5b4bdb51f61729bc7aa2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f41303940f4fd8be24586babdb3ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8395bf373b1af15efe97e262aacb6ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6a9dc7413d0d840493929b196d584127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfdd2278b567c7b265550f06f95d33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3564b0be8b9764469fe1f2ffb7c333129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf248c42863ced5a6f95cd6d550346130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e402d231106b01802d6eb3d1881d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e417f574f89526766637261adffb946132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a8ad07e91e207b7dfd1b3a7d4d697133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16a48c9e8b136f223f3a87fd85a0bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91389edbab6018630207503a64a1d048135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca6c1d74c2531cb3cc0715fb1cb2a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7745f861bdc4104cbd7e3e3346643f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b7ee647dd297ca705b745ca52e218138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf11bf1ce73345eb84cb22fd30fc89c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a127d06dd1c93f1aab27462bf0fdaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef80533479f8a764aa1ad19a0d2a856141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c834a2c13b635476368e1ed2beff8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dafc76801c88cf1e6c20b2e4194b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecbfd19a4a1da25f8d47bc947668e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fef9856e1fa876dbe3d952f1c1c67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f1f03d351c77ab7bdce206d52220a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af398e779dffc313d15b172b8cf28d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968abb4e5f89eef8f32c46dfa5ba390148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40d11f5ac418367ba204f86e00315a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabf6cb3b3118a61f357d19a43dd146150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b20d8e8d48c533792d39eca37fec4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24521052caebd1f5674bb12a1bc9ed81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a68a90d9312b9b05171e107c7634b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22091d69a0879434bd5df84a544c559b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c5e0510be6821d2e242a3495b7db2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708932a6278ade4907bd582c263ad861156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda22eafd42734d600e207d914ee9b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a085ddc5f258ffe61734a6fdeffed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cca65faca36c8e466325302eb3b5e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd136a6632d1605a82da5125d549c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff4d31cd275d6905436073d4283209161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41400538bd9fae951b5ef6b89adeb6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc157bc9c90d4bb2bd4a543ba1c2e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3ae9c14c4bb8d0614364fafd55722164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8957ffa818021f69e08dfb86d5bd8f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2da77ffc9178ad25cb46ba2c82adc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c047fdffdb4f0cf6f5b4e932f1ff7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a358a873ce909255a8f3e512a58914168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a18c470ebbebee9f7b83803530648169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c9d464ebb005468b23e9578de8ecb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df092fac4cf089e1bee587885519d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888443709a2d21418c3ef6763b1d2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c0989ad6c9e06b9556c7a9ff69ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06473c33c4a42d4f9a30b43ad16a1fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7d8f0bb4265a993b5d45523c8c839175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8b5d0974b18d168692503535ea450176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5d421963aa800b143c906e1c5087c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef014b13aa506fccda854302f880d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700e0d4db852bb59e2a06c0ebc291b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992787d2ee75b5c01bbb4c199e5a1946180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b945db8c791a36ef2039086a9b93d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5426b05a0a60a568ca1a49985f0267182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585f2d125e14379b30ced32e71b2bfc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9f692b805e941f49aed0803c5fe97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc65cef76fd38dacb114bce943021185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510e17b4e6e532695926964956ad1bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7b256418f8cf04aeb15f025cc5d7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3119d67d4bca593769c9c6eb9b9182188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126938dfcade8181eb61af492e35218c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02abe077c588b621b15d0107a50ecc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48306576e5110607fee7ed42ccf5e052191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8de290d6b328975519ac29942113ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14233449684b7026909b92125d64caa3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4e0eb2565394c6960b575da879888194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b30da3cbb2275c374bb5baedad997195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15356cd002de0a3b8b9a671a0a86521196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70405e5d739a06d94392e8c55a4aceef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9185057cde194d268e72f9d21cf86d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919d5e1f94dd8b3ebf20fa3e5f15ebf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3f180dbe9e348f088a6f53cfbff83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec558403b7dfaeedfea693afaddf85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d176e4f1a1d7208ae592d7d2d0d122202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7675cb3a3e7e93ac961ba88fcf4913d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b5b76411c354a560762b01b7a3557204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c03ba2dcbb1f82c481bbc0d57cb6a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eda53d211d2e965500ca04ed8f4fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86580a8cce5f9a9aea176cf001fd8cf0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569a43d95d3f77c08364fa553993d12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e770a09b822fcffc8b0d4345dbfe41f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966342c8f1a663029b0d407bc2540d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee068b27e2182c450592267a3d6eaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76641a035ded3e8924c474afe9d1a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e78960c1017fef556808fc4ba1604213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4226fa52169c5ac8c3229f32550a45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b49e89e72f0299093f7c2df201c5ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d883787d0cd01cebcf9f72b1a416216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d0efba2e09e5a88807b95f1bf7fbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c5d9a1590f74246e9f9b706b20622218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b780e8203149e48f3586537f994923219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c857b56fbb25e4af7346ff36847006220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c40bfdcb79b2f08f375a37de75d081221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e088aa9394b551fd762585ee0ac00b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a48a32398d8cf1c175cfe7600d3e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bc77e11d2a717e1d90d82f80e902c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20a0c9fdecaa09e56d6714d0995d84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d033e8fd1fc8a76f081bfc14724b0fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974d772d094e9bad757e65850590603227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466a867adb047c57de3da6838bc1a26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed28fcfb31f5a534153409ce310ca8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbc74baaf75b23c45a8537ab092322230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841e09552367ce9f154f118af938e3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b422b811f46429e6858f7c254803b91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db262685e0bb6890df36b7fb8c33652233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b4f1ad18ceb90cbc9157dd5c5fa67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f648b936e93be0c088d6178cddba4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1ad5132473dfb2f5bd0fcefce3216236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2624543b710ed922a99b013cc2ee960237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1008b89d8056af96463e7a2729a9337238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f2209464cffcfde83c2a9bfc5e928239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca20afcdb0ea61d8f983934444fcd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c716ced658e96641ae4cee24433e47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bbd5e00dbc9c2678ce59088a45de0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408b9342628bb7d0c6b153259591e27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a5a02998b735836558e1344912959244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502b68157f89ee29042a463eaf656da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db0bd7d4af7fce9cbd9f2431cfcba4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9335d7439401208391999a30137ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72fb6245da872f653d6575a68aee5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa26e5a19337823066d2823819c164249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812a7df4e787629c5df05746b9e32d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceb4569dbb6e61434017f9f3da5c59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8014d0c37e74e3a6b34530c1cece964252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8e89c7faf217d2975846b486f67c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9815165ed0e2ff6c3db2c17d8903c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4b6b8fc66e29ff724c45c7a5f94bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835006d59a12f7e43f7e90ff59920dab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689ba79c29e50d64315902ef25813de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e1f492a201ce01e9c6e5cf21d2a20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240fea81282d2a0d580291d928f34a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d5e3a3ec417d3868a31abcfc7ba12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f75e5369a44dec421e700bfdf4407261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca15100109f95c30724a44ab464f0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c6cebe4393065e59979f4f12c8d98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a4a84d4b0335c1a50d8a30a9624eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355b455291ee9d5547ecb646c60519a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7117fcb37978cee5bb61e9ceb76660266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb26daf26cc7613a3a9e0caa77e62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f9935467d94910adb132f85d7b729268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bec849561c737013a2d5fa5c5a36fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb8c27353a25dc51471b2197c4ba36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ed6ac1cf425f7c406d1f44804fd8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839889cd1d7b0a34d97847ceb6c09c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99cf4b2aa54b7911ba3b0cc43d7548273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52319a0cccddfa57b4a53ecb014a11ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c7f5002edadd48f7ed2494fc4d4a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bfe335bb43701289c9b37ed8f18a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5e5173ad12822ef71507491245f58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfa691b07a94baaae58b20dd86338f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fa2f23b5959bc0899c37722fc3aab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5862ae929e58e502e91f6b9900cba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9142cd24cb831c125f1ec0af049983281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a2997df807c42761a23e7f6186ede282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e999cc6b9af6e69d404726e86b47e44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8329cea617463771f043d255d743dab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dac2b9c157072bd1ba43d7fd5bede6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c38178fac33a656f0f51210918ad3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22b75bd062bda60286d3b01d051ec2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c1dcdd2284f0474b0c35fddc1927a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ca05995488d220dba893ba1b59132289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3afebe1a98f1eca1bf9eb3640f5f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e337c1229ce8fae97114d9f8392a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6513dbde2cc6e85b8631598eb00296292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c5158ec93f09481f7daba91925266293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81afad7b5065f2e32478faf013678f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9c13db2cbc4a5e6778a887742fbc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee19d781773742fc12d931c509be0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d35de8cc6947fc2682ce763a112a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0de3d7449b4864f26926bf9ddb350298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb1fe106dbeb48d8c038596c8021f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f7dd62d98c2a75a37b2f6519180d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603485331af3460918ffa422a0264eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeb4308303060c9e4d5affb00c1f68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca1aec75bb4dea0cc65f4c8fc7c0f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8d102b2f814ceb0e605b5f51c563e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926e051d8dc55fe0344e4e304dd5b28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425b06248a4e6c75e896eb767ecc57a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0f46fee4fd02179f439316bc36fe1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd518a42b81bf1c48e3a5e395fdc5dc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b498f4343e3bdea951f59e38b95ae4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0154bfeb73ceb4c9390630ab5bd16ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844fd96d37fe98a4e6fc031a4307480311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77566a0706c23de1380e5d5c7fb240312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd31f33787f53e0e5052ea21bca67d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59da941c744cecb5cd3aca6ed9ff6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce0ceed912f481a9f94e214637f17b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469ce814105183fa1447ba9e925494c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277b82a2df474569a592c47f9695f1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9916482dc9cde364650c378edeefb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6b981ab5d78f2e6e420c30c74c1bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937150ffdb7218f7989a8940a33201bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbd8665386eb81fe2975f54561f1bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739602ffe84a1042ef28744e3da17ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901374de413b221688f9aff9e0d06eb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e5ce9b1060ed07620db25d88e9073324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971da88db7d98297be3e699a567341c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d65e2c0fda03913e1d82d6c9bdb36f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d86c0fe0e1c15700d63806d39b0e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee45f685fa2280214aef4054d4b23c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f934c755e8392fcc71f4ee6fef504329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb25eef55215d627be7f36f9315e9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057551b81b4ea42d726391288f86b900331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2db77c2830008e8060c181cb605c77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a78b9b40ca2915ac41faacaf182d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36a3a76a27fe4e05a142c738f81a99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512815656177bcbeacbfee3c2f93cb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617ac8aa614034f8819035674ebac7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2367ecb9f8625e179dd8cf76e922d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe7096d8aac6d7fbd26ce80d447351338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe763715d5728b95c47eec8405c340c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865ff098aea64fc98ce29f247df7c7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a5c8e2e4404b58c766350ecf9b302341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb3eccdad6e2834c2f9444e6d189b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088c3c64dd6e16635b98373dbe33fdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbf7ed4a393f4716d551a614ce4175344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fec6bba3797161a195158228e9e33f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801fc83586030311aaf0703712779f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d14b46d1a985d3edc88598a47f3f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60252cda78ec7f9bd605c4b2fafa566d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7962c4069985db8a0dfb51b333e47cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2851f86354d32f5f86bbe78a8455c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779a103824c0077016eb42c4ef1a6d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5e9fd6944883415aa00bce14ba463352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecca66f2214476197e314a2e631512353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f4bbff161622f5f3f995123e5e3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4f0296a1c76e8bfe22b7423f1e8f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73227e41838d271f4d9a61218f69a172356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8bb431367cc58d9c515e28e00b227357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc31dc1a7808acc54ef8fdbe40b353e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11689d8a5b8b3688842f3c33e290a580359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f88617b7331f889982624d36c8ce0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb3765dd1215e0b583dbc891a12f7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078bf9071e13b2fad46d62c840b922362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068532070220d3fe208733d3443e9583363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19acb7318a0f1bfacd599d4ff486be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc20ba47be9996533894fa281da860365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a57e04155ccabd4ed78fdeaf92ff0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f14acaaaa3d1ca06bb5eec00aff70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e8604740bea0c33ae5dbe9069d08e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe41c3fbf7d85ced09cff3d2adbf60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5c5b59a75ce47ed6063c0aa6edcee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775a54adce0f0b45f3ab990f2528aec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9cf54a22db82afe7403a6fe5507d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a0395421a91a60a38a0d048a449c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c75f3296371b36a4e7a0f19081ca14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fc03ab247ad999aebbcd00918054d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028f83707548609f18b09f44faefe7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a141362083b754e038c3d31c6c411f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689d5a26f9b3c7980edc9a7fc084239378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a062bd299f058c29797638949e3e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510cbd483aee64065fdb1387d84174a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a15c7533cb7dda5d4211a41288e21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bf56a809fd27b0d3b799111729a1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acb7dcc7e1ea3349bbef9b974358d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e642e47cdd3f66a752cfb86b56c5cc5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8e1c6b8b12b98193ce4bc1cbdcc94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da974ed8204420de1306f0fd7ffeb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c490a2d2526357e805eddd008026486387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddda6aec6994569c77341965441fc55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4841864d8621b320e15975c8aee80aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd53cd77b7e031425413c15b328a01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1557a1bb05471ec68993781e2d9d30b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635b7352454a9bf6923dc3188881b3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841865a47f732b74f478f1a3cd282697393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b0d844b28d0be44089c61dbeb0cb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5bd00747d8dddf78f03ef55a0564395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d88f0d3ab83b400c2b03679244e58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a4f44d6a586189c25e2ab3f69b55a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa34692746d504c4218f87d24b6c77f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fef516ae595981283fdae331e63062399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa762d888335d40ab17d3f66e5ac737400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686c8e12579589b82ab03109282ecef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7201d15bb128a588d70ea56172972402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e86ff967cceb1d31ab6d952963bbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734e89ac6d5287d492555e9b7999ac5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c48931cab436fe10603e6e1a0bc308405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a42693a7086d0e8b8dcf9a1f1c517f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57d7812931588aba78987b39fce6a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94803a7513c137908ca493c991f73a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc66e8f656d40f89a5aae8fc9113832409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceafca3127da9a8eea1956217be9a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8740e15c2e63ce4fb51e302679a57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0e09e7bb85c466afa4c4274589cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a39f00ba6aae62405abfdc89b2ba6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687acc9faadd28c4f2cf1026c75bf94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2fd4414cbd500df43cba95ac6fd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c73bec1deebe64447f0245ba5c94ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25aceb761ba67eaee735fb14278df0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e7f049e0e87f386cbaf75d98ac2a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afcd69e555e60c4a6d4bc713de1d46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008be6d7b3c03c31309e8b80027b44f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f129d8d40694000c4e643c4a60cc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae307c6854a8db2e93f9b17cdf66988f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b1287d077f12f96dff42bb5c71ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d5e753eeea4c2c6a231f5d4ad1efd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286955148a93c6d6a7e64ef929790ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c80d63f3206e4ee2a0db975f5839e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37c7b11350163e2001f3521a0073f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4712d8057e324aa2f505772be3bacf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1eb7c31ad132d53fa0e0f3554d5e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b25e78a5d841ebcfa5fef697591bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b25afdddc5fe9bdfb6afeb00ee651431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b626bffa19b37255372e144cf743f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f920b798adf10bb1031b7a2f74873433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25130a21600ee6759e6e9162decb4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16922dade4e73984898e370e58378b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba808a8cbe1fca24bc49d3f82e2db9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f528c15dd68fbc0cf0def825def02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f6b0bb3ddad973eb5d55fa24ff375438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70b9cfb005eb69fbbf82734cddb44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c88bec03bf2fabd5987a070c31e66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8157c6cc25611df78ff5a7961815f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce793833dce30a9797e0e0d72ba8ca2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744df8b3fb029c6d1bdd2cde5131a8a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14972cd0e1e05a9a2851ea4100e8d9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7ebbf6529d826b39a85b467e58c39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a60e8263cc9d961f6f98d4be6714f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c480ef2ca255545f1522f1d250c60f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368e436047b817143d133e77c702bbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ad7d4b79054fbf75d0cc5a30f88a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fd9955dd3aa375b3bc07387549c10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0904ef32f0e7c0a9bac00436b1c2ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d943aeeb107d39c81ce20da63f3688a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4587161281031af8d894b88da39cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9222bb73ba7726048a8dfc7dd61a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acd98bfcf6e07febbe8473f6662ecb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96376ed0a2128279f54a1e532487270456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9789e2dcde0d0f41832b82ac085049d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a48af0439abbee299a7da316d5772f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f5854c23beb5a38bc6097d7dd2898459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e4ee25dc7b74dabf2e2facf6def20460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad711127dcc8bcd43c99bef2b8043461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed7444f9986496964c489a9f645afc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398deaa912548f4226d0e13ca990d66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bc04bf873f7dd39ed08487c48ad1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d716fc1d33d8801c04a8a8fae356fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49a372921667040738f6624fccd5f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccaee568d7b4aac927f085be2ac742467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa2c3d04a52c163b1673dc3a798bc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6e6c5c4c95e6bbb33a47817f74d1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86715c872349b5a205fbd48206247ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee991c25eed9eea82e0c486bf3973e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3365c67bf316f054c7192ebcf41f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d96dcdf870fec3e298d64dbb567c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1447e18f12ddc59e57a5e7ee87de258474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb851828be2f94de1b35a5b962539a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03055f478d67ac9def6d5a14b692b3fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52058e5d408f565a494a576b085c412a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45a074856e13448d8281ba68d9490a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe0f7530931b3fd6ce9bc3a35697f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdc4868b79bcd34e1bd7b6e3b2ea5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17f1c7f4f20aabfa67089dbeedf4b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148a5bcf96107783182dce018880af6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3aa30e0908f2ddaea4b70d6c782d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e567a768ad55dc60f0b3313f745d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aad44c84f3a9da2bb85c827fc7fa8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c579aa0d4b5dd4e09f5e82a1f6cd8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f0c4599ca3f1ed3f363aa056662b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4037a5fd7303301206e26306d3b15bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0501c9b2e8d98cd85ba43fed5bfd33a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b7438b5590949d2139b0ff08edd57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d47837c60d93b2261195d1436e3b63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b110d666d6ec369a6f0c51495d8d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e107c7e3f9b5b3b964166110bf75e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e122de3cee6c99a980198263d996f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bb8b8f0e349d78f59484dd09701e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61556723933eeebd0d29721a4fef0b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28f99a99b621cb9de076ab34bbe6ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2953d447cc9a25ac1731774f25d4be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cb772fc66d9d90c0bfd15a476075f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13239da61b071940ab3dbfe9c8d5578500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0ee37cf21268ab482a690141f104501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7930d6b7a0b45e7ea1b7064a4aba76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2441999b93072d288c5ba0c2e3530503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead010f97b844c6b0e57aeac82e59d8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4e1fedbcd0c64a734c0fdb02fc133505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0dca13a1b7a7ce2f85ff3fcac2ea0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173666e9cbc258335acdfabc49c2937507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138d8617c55c2121c3d985b5bd10f8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6301690773c4c805048b5bac0a3918509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca715852b46bcddc329b3f06b04792510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96407e41c70319d9ced5b299344473a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72263580a0693296a8d4ea1299cd57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78568c6fe4e41b118d86d3e4e8bc4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18f439633abd5a6aac2a2c9f0ae470514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1064b8fe42d085ec5436948a07c48ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d480cd49649449ddb43f95dd2528bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564e0b66643d142fbdc20b06132723d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112239ec00134c841141409ee07cbcd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc05c59c6e5243dcb8aba972eafac44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257f591027553fc7e1c0a8129188f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b0031561062990eb3c55899344d99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22937adc368cf087c76be55e0e17295522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b3b5557fa27d90c80cc68fe516a86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522dc10ad056d80cd8c993387b1126f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313866cac484eb030bc33612c2308dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f958acb918d9e86ba3251f01d0137d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b8e4afb0aa1ccae708281b149822d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446670252748c86860567f0ae874e435528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc1af79c2ee7fcdee254ef0b934c36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b76beeab9321ecb1083f1d639fdfd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e03cbc55eb49ded6e9c5d7b2ddfa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f4e55d0cff025c2c5d0673150d82a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d2f62510b80fe2cb5e30754b63103533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fa37303177bbedce851c848bfd2b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a311fcb5829b1b2452c68559a2e6b08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95153701f71aa8ff49ef2c67cfda9591536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de763cbc553d738e30315e271135bb70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81946cd9bb80469ddf5770ddf6330985538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec113191a15b69823a37e60f5c40edd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24b5da4329be2ae259108c885da8b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f3cbccdda5eaaad73181d360e8df9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c66e415866d0693a9972fc7ad697d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0962ea62efab4b5cc1ce8f80e7549543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aaf130b15f630fb937787e34d77b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937708e783d0dba232fd4a6a4cda509e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb9bde6a78a6ea8e2e23b33b5c26c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb7787fca456bf407b6f9e42fc7c15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf856bec68001b1e0207a9e27d09ebab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f47b8e5b925cfd35f9ddbbe811abf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec569aa92634e62676b5066b359317550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28633bf978768b71d0a8c3c049ee253551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bb37693dc35e5e399b1dd7fc540cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426383285b163ceeb6a0751c9ea2e2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26a2710d1cff26a181d217ccda2b10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2360e473c52b40e2ef5bae02c7e423555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055475f0e2a506143e27d29402fec5d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739e22f21f25cc593dfe65b7260b517557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9cb58a2bc26b6adea0452c64ebc02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209bccaeed9a183e5a8260c4e5358c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3fafd629ced8e11d3be1ea7766faf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283c43969e97accd3aa433523efe7ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6f296ebfb1fe14f0cd507f3227402562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c44080a3a517f67434010121211f05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b16e7081103f993daf37a8d18802f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333d6cb88da61d19dd5bace2608e961565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9acdf82107eb7de3377b55938d068b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc5e89e9bfa90f1aeaba2115858f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2fbdc5b961c9618f08509dcee4fb2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8be5698f1dda016ba31e71b41a57b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de0882176533cf31c87c37646f7d27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d16b7807bfc49fd8f56fbf5ab52875571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282a88681821290b50679cf237cebd8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf615b8af10ac2e3108df04e0c019e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdb18e499a6590d7f12418c38ee7f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6eaacd26180fe15b4e03a81924421575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c09fbff0e9eb926ed2b038a2a7b53f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3820374e66da22e7cc4340deffb2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba462254cbeffbb4241063c43f17b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e60ea0085cf85ed0b01062b5271ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25f000e8aa4b62a99e8024698203d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101551a950ab0ba4675032544879eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6dee8f3b8e7da68a33e3a8fd79749582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086cf280bf37f43ef333a83694a9e63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440a4653069f430e778a865fc2fd9d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b735431986843969fda8fe441fc0be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb3f93160b6a68de8edab25c774b16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e153dfa52228c33f2c735a1d9ec9de6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20c080a915ef806f60d50b51011c58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf724448ceb60c88ee0c8e1d3e55b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87352edcf9d5d4d4d4d9d7158b7b31e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e95da81c1b5fee42fa6e1bae19c414591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece93e007abf9c402901a30ca2c775592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23d60b1d194e4c1d9134aaa839cfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11378f068f8b06851a27817ba24f38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f1f6d70f4ccda7de6165d6827ced3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b26dd73af7b2868e9474e143f4f9be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658d720ecf54e2d6f4cbe31a384c819597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c443ed6e3d057aa1e4be0c5b098e725598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77c391c7b3bee7e0e7195932f203af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9a0e6238cae17a68702ad84dcdd00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89126f46b1a39c8dd90751c04995a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953530aadc75e29159c554fa025d847602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797d7fe5eea854dea7e7dd390bc5312603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf329588ca33e1b423627aa1cac805604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c47cb1cf8585e9b893723860ad0508605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eeb807535b9e97581ad3ddaa5685e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fdead5bfc1eed36af8522181b5976607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534d41786bd639f4b402d7ad79a5956608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79d58f8ddc003cc481d6a8e0cf5c57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fac6e4ee0f690c9d9378411832bc98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473c4e51398a00be73a8a8d277abaa2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb2a47ab78abe2161d2e2727790317612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5361a5c319d9bd4c040e2afab9783613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd15a283cfd50de9157f2a9258451dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5f52bbd13b15ab0a0bec4823a5aa7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a574fe16e6ffbee8ae4e9b245c2e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890bc92f794d6e2c7126289931a11f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bc3413802b6381d7a9527fc82154a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df29ec1996b1c11aaa5610b3e5fe4bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48b790787a95c945aba498c6fb794620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782a3a8cd6a581c5842e4ed804d6765621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad12e4ab40b7089cbaf8084c1f4a256622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a328a71996ade5b7acceaabd34fda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba404087173851f292c80d49f4de41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcfab321748b3289847a0c0e6033a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946714c4fa13c89b8f84731c95f59103626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b30217111c084d797016774ea2ca3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2cd84df8dac300eb7b3ccef5507a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d75ed96733fbec86845d1d5d504ca6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a410404b662e4a8ad3d3f362bd6b9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1400e52d91ae8e2a5f8a712b55bc7d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07888487ae9a45f2d07eca57bc478c6b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01920d914ce90736692b6dcb850e7c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cb771a9f9ca4922926b5020af6afb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a647fc496de2bceeb51e394b2128c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043a4cc687de1d66fdbf45467a2d48b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aaa21496aeab67ee807feec5fce60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c297b4e0484b886113b5aca43823735638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d57bbf3fd9b59e28150c79803d5b2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4ff4db35ee9e4bcc82755144f098a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6a9ff79661eb8a6306c3a4070abd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943b528d56e37096ae68c6deaf73689642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9b9b321b0b8dbc23d7d1c865be634643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c04a2c98604ab6e6c7f968c85a02cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075300a1bdab56f18460cfaf9ae6280645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05f8b3a9199dadab60bff9e938dc70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2a6c7b9267384c8024e1bbdd2e6c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0910c122a01ec1f5c1929c5d1ff994648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa20fcca3baaddfc524b3864a6d353649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7c34fc8a36d42a92892d8140d0ff3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd6c21e5a4dcb8bccabfe57a033562651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa30485c4b6a9f11127679de7d2bbdf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fdb7343ccaaa6c92e5cdd59a42709653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700356559e9ed27e4f0798c9559384b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448557d6d83fc17b6059524c532d383b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf2da63a6fcef12a147c69d28eec7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5704f746b2316126c4e4afbb4582777657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49927ff2988f1d6dc12e54b50f1b5276658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3c4306074e6af341566135b2c8029659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59256e4609a048eff7a9e00e739db50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab6dba399d3baa911bd7ebf65c3368661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c94081285d7e32db46ab3aa0636e2c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00faa98b43199d74af5841d97a82ea8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672f9c31c8b759948e345ecd23f90d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67701880769f737ad54e1bafb71bb901665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a00e929dda9c90693a1f948cce49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2d6ceced9ec357fa5cfda775e8487667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce7c0b100dff048e2eb30ed9f164fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefe06c8e72567bafc5248e6bf757a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593e5309a797e634e21629bd6ceb8d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10238db231309b57dbe1e1b75b1886f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0f474e5572daa1ef95fce6713b730672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e51102c914bc2516c42a3567fa1d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c00e833707850894b965c4efd2dd3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f66356d1070533b14ad8a1e49c3e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bd4ef5367e3b4b3aebaa581ed1c1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2b7e96157f530a439d7e959b1d9d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153d777c25c638eff143e0a87c7b7a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f49aa61a61b3fcfb45dd39d8c32c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd0a43502592f5566352024369fa95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dac25dddd4183809a9a20f4987e38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b52df38e8e38828fde6a0bdeabb95c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddab6487105414053d1bf9724a207c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecfdae199fffd4d130a13d552ea69b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b791b2bf49d6a0e51de0adda183926685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038ad6bc2099c6820b467c81906264f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ad5f575c51d79039523051aa2bdb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cffdc22d0da5eb72ded2d3801f9c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cef2773e691f135cdfd6d5ddaa21a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b68d6894dbb14fe4919867654bbf32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaea214b4b67399a45b407c820f001691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bdd7cc318ba46f612ed38be464575692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437d23d7222197b13cbe387467ffdb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133f0ba17e1b6bdb4a63e11d7391a5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf958366689690927b5ed1d7488e407695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b97e41010c1cb671ab2886b8aa3dbe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece9b813079b4ca91de1bc54ae71e04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e48a27a2278a15c581eeadb5b0885c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8aa1d0cd7499bb156ec4482ecb90d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50831adc8bdc0c6d219bcdc808fac14b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855f6da5c23d3e6e8343ce67133a7ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa9d018da4e69788b12e9692f4ce5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cea3156705a50ae89dee67e95a062703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46608f2f463ad5ad9681f1eee03e94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8f87443d6e1ec61bfad16863191d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721fa9c40dcab841d1a12f569712de9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8335150c910942192a860764affd12d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e324ca8936acc9ecb639d20c15f26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca8bc567f81c543c975d07d5dec8e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f23240b6bb8c0b513a4416c54862e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c473b87d0f3d74255e853a95d0cb480711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506acd76b5f93c2efba382dcdc68c85e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7f053eb2ad348e99c08df68466f5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76df998803070f6134a90e72965cef2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512012e6e505b06c24bfd0ad183b7d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c608b2b5661d34b593e1ac95699942c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb55d0c48026c75f06ede42a072422717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fb85dd1d452e52906743420fd5a7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec42369d2f29303eebeed91075e3032719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aca2aac218c6a22d2c2004c63d80ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360115ef9b30387cd6dd4e7c12223d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04fe6bc46631f8a16aab095a7ee79f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604c7d751d3d034e26a36411493dd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f239906e14341507fd7292bfbd578c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e970b70cf3ba61f2ffdc7fb70d40b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f47b9d3598fb5d2cad8980e3ee2f3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238773f8858ab6b34cf0ed8bffa573df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9636c590aaa25d371471c47598a77da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2da883d48b025aaaf20912240755f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed9ba7a91891f0ec1e6b48e35320bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b3c6b5151713fed61984dcb997179731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a2540603e77721c77b09fbc5de72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3b715ca67edc144c5e3eac93aba5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34d1f0f23b1301c5afabd511ed4604734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a83682533af60d7ca5795f796967d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c75dfe08b9cfc04a9df5471a466d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf218fb332b2d863f2a2f764da84307737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149e9f63909efca7c44259a8e39f970738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d8aedbc59e91cf8182d163defd8a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef795b30d1f4fce7168823640c59d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54642401dbbca2018f08dd91292adb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfdde81221edf2faeaa528be0ff7a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a037962f7df4f8a7f576f326b73ef4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db3834c84852142e51229f73ffc94a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef519b0b32c254d8f7b83ccb1f0c3109745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b1822db0e7cd19ac7586cbe39d363746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d7d20b1e38d1254cd5abbd9d9effa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404351210a141220b2268aef28d8f3dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b71ddc2898ec1abce2db87ffe30436749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb05c0f61441e41173b0e0ee7024fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae680006031f8c29b67db8d69d0297b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798364fea32057f24d09aa7e7f41956752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc130290147196e2ed25f1f68f596c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9d4fc2f79cd71bdcb8dd02277f073754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf303fef7e564fea3e47a02bf1904d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333598475af6eebc1cf509e27c1daa50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689aaa2ad8e79df49fea4f189873214757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817c69dd4f7bde957e6b7e1104f1a50758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0dd9b391dd7cc06553dff8626d1ad759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>