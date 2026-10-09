--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ad11a79a4c98f40ca574237d488371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864768a60b4859c59cff45076c8516192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774e64be85229a4e035daf441866b0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399390313e6532dd990cb30aac90caf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67caf5c2661f21913cb70693bd5ef225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a536e622cc6d4b1bb1a234cdbde2cc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2f6c2702f722afc47987fb15629f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd6aece6e1dbd712f995e19823bb928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12fbb7c74952970340266822e4700c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be01c1a84a63d28ce4dea0b65e313210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f0de58aa3d371d0a518f9a9eebd0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdad2ed998ba04244507079c908c38c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e472a5b9a272d01e199e132a5d411f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c8d7492443e46b8298b0ede06066714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62777f96514f2c8c9a8e26b4c72dc4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e088c153da2b730671384151a50d82f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a125ab2f379938496dcab903cb9bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c07ff61c7dcd80c870530dd5bc6d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a83577d6004f5da1baaf1d7b303f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479498ccdf95f18ebe12603b706d9d7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda723e4488bb43822d0d65dc84df5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad69508a6c035793923c2c3b656f2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8714d1bf652b8db3a4c573ffeb4e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c8cc0f4b46f8b557068e284e9402d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a59985e397f602ea583d1000fc990325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4434dc1cdd7722a0a046501ec006326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e882165971a3bff571433b05344523127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0571bc74eb2b49d18a8410dcee05028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e11c54affe2225b5bd8b8fffa4722f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baaeb2e0ede946a004a897c56e2d7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a55287a0568e00123e126795f9d9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a79d6ed4db99cfa0da9083a38eff2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffece73289a743859032a49328ce3f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff8448558fbb86c6e45bec6c02411434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec95c0129be3f4df0c29a749798aca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08358561138ebb8f445e61ccd6ec657236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd01d801413c9295bca50ebf602a6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d72c578f798b3361d7c5634491b85638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b35d55bd3e85b2df86ae9226cfaced39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5d3ba582fe325ff3cd861fede23b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289f11c1f8d77e5ead9bcb757f0a97541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88dfc853d31334724cb3bd6f28aebe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d3b135f6a99404597e002484b28c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943638dcd21a91b5b4d83124a597166144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ef2b681c2451fbaa990c7528c07345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac5284862d1f8f7599878a3d182fdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47819304778098bbe0ef4e5952eb81ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49debfd10cc82cc2e2d72258b44695b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da639ab36f3a9ea2687a192575104249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0987143854f762675f1f02843a438050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94391589122676025cb0a44c6f66d8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e3a5b6e94f81ae0a8be5b869d36ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5202688b67f3a4a118d931e5fa87953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b8b8d86298ad7b60e43fde9ed11354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb9d1bf09491e204d60eb22b21f87555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e530da4af903acdefc0dc614b0c5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34184ae6125fa5c62a2a47fd7e81603b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d37e4487a5d1d75631e87b090a233858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7498c8c452c1f1b2fa9b2c5e8e21559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9a9fad77614eb4084ce817b00e34b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2344d4aea7fc51413f988e0ca75c8d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c1cb85126899b8c0090a4b8f282962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb658c2edc3a8f3a29d286b17b3fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092fd90d5348ef1b6cf59a8d3f08d7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674101fa7ec41812c9683ca031156b4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7b601d5add738163443dcd82e923866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42937d0da742bb71b021782e269233ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9259d90ca8854de73321366b2817f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c3c8e965fb90f88d0aa09cede4c8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331ec7ca8aa80b600d3144de80324d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72602768e8944b70c7c59479fa63619771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac178898b68b0ade55cf64977d6543872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd03fc284461f7a189ec57acb51539273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e49418e46c0683f1ec735769a22eb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e022a371f5693f18ae9b5d8d259bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8987f0c666074590ac47f5f71e02f8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c110b98266a7d8c084549b0099dd9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8204d23d92a1180a5f77675ac120a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ee866993bfee7e56669b6d4e66dda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9300d113bff846cc4995a9f056ddcfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c3bdd6c65a8047ae109ba2b935e1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71133ae70be12b46001498e360238de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ea14a6eaf076d6ead23de0fc513dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb81a267708cf238b81c696baacaf5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33a5927dcb61555798f624105b79c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ab697be0323d829da33c486f2311186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ac92c00755d4a4baca629448cc7b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9763c757b946b975caef0428e844388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fb694d9fa9139a4eb42e46f7a478089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2341038cee35ce9b2008f9fc293af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07637fbc5b728ba7d4b1bbce64384a6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08cce4f924405e0977507135ed493992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c6b261160c065173a566ef35fae5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48178a0c3ff29d1eefc4f6de4f748d5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead7ce936dbebfb3ddfab10375592e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf3bd6e7a907986fe31e0dc921f95196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b9f8119626e504166cd84b1f3bc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac622787431660b83db487e9ef75e4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a92924187d3694ac8c7c3d2490bf6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24675e1084c4e50126efb7b531db67bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca9231f989dc2c0c34397d3684ad0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f162b0dcd630a17f7e6eff4063d43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373be1838e209ce0138356f95b9f1fb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f604bd2abe83bcdb566fc8867c04463104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68ff2edb49e8b0127daa24034eb880105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d0ba17cb07f54b9c8648db9466ef9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c81c710861ec41fa6c09c6c256dc09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e430e7011e57ce9ea9cf4cfb15b40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886e783d11736532a34e302a629a564109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce03d1c12121da7221b46c98cd8c47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bc63a5eacb5848518ccb7879966bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d10f18d851bf07d15c1fe34e051035112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30552c87445df95cb08c81cfe897421f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f79e41d92cc69bae4d37d4acc07924114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79549c0dd48d0d3ce02f1b70cc7c3cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad868d5c2b2ca8014a7990f09ba22ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944c94521388b9c276ea1fd34df1424117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68280fc8bff3a45096a4d6721d4dc0d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95578bfefc79e6c8ab440b2ec309f44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea86babae26cecef4cd6a512f754244120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddae0dd9573f8f78ac628c11525faf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472c7ffecbb5059198f29030c377b03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bb6f1ea46143aa347e34ad5b4ed8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8e8133e2a0bca299dbfec0edf6559124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a43f8506e498bc8b9d2a707bbed5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741512d53b2eb51a69f44aa5a21d799126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c96de14725654574156014927c0ded127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eae95aa84798025fb1507113018f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261258b7d62cca40ccb674cf36f250f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140ad7962114f9da1f777d6822c8b02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add3b8cd6fb876832c607a840ff87f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4149abe08ae57f224e1a122b36012f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbfd24e3c0626f096315bbbbd4ff8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcac52820b41307052e894eccfa707d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ef9343da3da2e4c300433c764b49b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558da3eefef7c837dbd63754dd7d74c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6742837368d67884f140150d51621f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629e888114beced8a2abc9eb033d96f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32067003b28cf21b01a2c07c077cbd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa543f11d4fe93d6268ddd6f6bac7ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85c3c3ebcb049f0f227b83ebe9a4b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92991ca14036fa016bafeb4d44ea8ae0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6d36646af70fe22b117ce89ad1027143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e81ad2bf8c5f1ff7252856ae8c94a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f20695fea3e1fd1ce29d69f4c99c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25128e46e36c4efcdcfe4da7c2e30d51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8f0bff0260ba20ffec9dcb27bdf65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722977e891ae4a6864ad63b39e49e2b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeecccd3c88e41da55c6af19e431172149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22309b9c0449138096853ace9cc141fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ee407565fdeedbafa445af6c185f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1ae1ca4a85a444b05feaf9e527780152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b227ee006ebb1c2e24fdb3498a6d69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ba59b6cff91ed5d72223c082741f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a644723731cb7a33749c906bbf00c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59499ad8f2415a6357e6838577d668b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2830f6329a6b2b4799b2b6026ed9ace157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87288a0d9a2a6494cac96e6aa7acaefd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d0b3af04a9256bdd0ae03e72fb36e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3084e462a908ed5954ed5c91c225a1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8424f8c5d66f5b29381f57d733c15b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada8aa931bcc59759fb713540650c15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9bb0f813dc2d49ca8dc5e42f9e3d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8ec1b83193201b5dffe10f9a8ac93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13cedae4f557e5ae17e62c60025216165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3b0052cbfdb25ca5e1ba331bef3a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9d9dbe32b36d7b5e2f40264327fef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd24b20fc773946cf8be61512fa014168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb7ff75e6d58e67ca7e362341ae0b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4364111d684c70ed27a7146286d6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e6bb708ed74015b6d87b3e5ac3a80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad0e28eba6fb37cf70cbf551b6fa06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0e6949bba7962b8c44d0dd69f9726173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a2a4845692d6fbfe3b6252dd5bda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13ef194b248ae6df0ee0088becbe1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38416009c5502c87b63d5897a182ae5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18e76e771f2f30218508dbd6994abc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c722f42b7df37883e785f9097f9a55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa09730d617adb06d1f5c8b693c0250179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643045700616e5841fa640050d443d75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac371cfb25a15ef76a43db7489533bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e731aa1bdb084c11d6d69554d8e0e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc66bcf2d4a9aafafb2267b2f4e701183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ff0c6686358e89430299847dc1796184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6e26b887247952437cf8ca5fa71c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65982b909888a6629cc2b4f6f7f5de6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f647201fc957d78fe5481c807f972d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a3173431071b66f30a1b6c7a54686188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397ebc42d04576e31dae5383dfd4efd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19e449c2a54ab1f2b64f5b19e3a7ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ef229da333c569127c6c9c26a770191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48394bd861e8e17e0b53ff1715e69ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63d35253d225c06832b3f6f991bf97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e111be47d728303504873af147918194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612c06aa3d1e18b8aff296645957826195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f575303895784d941d93c0c37dc2f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04637a75611990aa9477be93167117f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc776e7fff1522bca878126c19de720198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0585dd17026884e6c6e857b2629619199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c03f90e64f6738042a2f24c8141e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f13c843310caf7cd80fa260fdfc65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688d59f68565cad95f00bb7a4909f50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32039fce5806995535f78b366ddca2d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dbabe76a419bb9d57fb6c02535597204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6574a3f900036b7c88dd18809c84a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbde0fbbafaee49c750ea48e1abb64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5665eee74caa576718a73257d6d861f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acd372287948bfbf355f8003bff178208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351b6ea4bb3bccf27ecc12e5734802209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b81aba09be995da52cca98dde2eac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7199dd05e88ed32b5e7d7e6c60341211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425df7487338bcf7092bb99eeb7a36c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b79fcce4931693033b1f5c7bdfb13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca5a6c181fed8f720d20b19f76cd4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e9ed5d0d9df0828731ebd86f8c18e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160b2b6dd5db5d4d8c3082ec7cf6a2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e96e18fe16454050bbc2db1073deb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262c1b6dfb04725e9359aea8e01fc0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f59ef82cae73b49c1bfd0be65a71fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281d9a4a8fdb960ee63fe973c8c46ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e2643f00f9bf912d4f76220f16356221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af4bbeb70f0ae46b8c4039e88bccd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d926039c548540de5b0a8dca4f5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11ba1d9be6bec75653d1ccf9a3f500224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155ff1e6758651c38c194e6112e21fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03126e26f39445c1f9ff643a27b2150226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa9ccaed0604c0c8b3f88f5258a3e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dab2374560160dcbf7c2447bce779b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d507453693a7eaf7a50ccb1da7a91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ff993a797ed8b7d13da2d90210677230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d47910e8f91a7b3c4973f725944b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff2d59947cb0619e9df6d2ffb1bf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46494a37cb197f9ec1e3f75333c3e41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829d79c049f9b0fcce03811fdbac7c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f57406e2c1bef41cfd80b1e710bd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0f1e266c26b4dd11f918071c92617236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c8603e68958186e92fc3c46409c50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f96efbd49de21127a1cce1e4fcf3b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0c48a9ada460b5d24132a8d2d21cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d391526c20c4a3944e47b9d90361e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b46c9e45a3e06561b09cff91b2798241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de297f0fc34060c158883b99ea50c174242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683714319f8682ffcbf9c7cecddee32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fcd6443fa0c1a2aba054c750b5235244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a574cc67b86180c24d95e616dfe46a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7765aa2fb327b8429f3d661b2226eab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3298913825f79357a6802e55943604247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdeb713f3d703e117c698b5df35ae1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8fb0f65f9977c21d78428f16c11a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fca5dd6ccc63eb8dd04c01a5e7b47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42999754f108164dca68dd15f20c8a03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefab256339225c982ace446aa5c5c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f78403e2c9b770623fb910ece3a86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e5a91c64eb6599e1dca062d9baa44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0ca7f49873aea3da061be495284ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0c3766fc6b01f58c84fef536cd6d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633034b205c59ca9c4f701f6aadea25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c4ad0e9ad3c3952bcef9931dcbf84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a128773e61c707200de657c90ba534d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daa707137a9d6e0f39af9dc2d5b19d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c3ee4852cae06e84234e9c3bb8ba2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a535e7b91b03cbef1a43eb94afcb3e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b06d5aa5916dc8d6fcf727d1382a73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1748178577a16a184c39f4535f63d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4c29291c5cdf9f9efcdc0c8464f29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23739f4d50188643569a15b98ecc369266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4786543fddfb72b8bf3bd8c1406c0a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea870a80c134b18b114b7140a0e4a47b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f7d398afbf2d9721f8baec34aa11f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6803ed1aaf7e9bb9183a84ad959f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424157b7df9d33a78a378aee56cb9f70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aff74839d86ba1c7204bf76d8f241272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624549e9c5bdb8b55720d902fd8b86c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6751044e446c084c364b4a576736ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30c81ca9cfdce175679d52035200fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eb5e19867e7337f1d0ddd75a0a0d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c1af0d5d9caf13e77b9a72210ea20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bb16390d28f198913c3d75d097757278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d016a64e3c2f51b5d683187d793c50d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013b2d053cf007fde9a02d7ef9f94d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e00a58912b5439a0a37e4e81755247281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35383a70d6e7f311d74e57e9c744cef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4cc1ca8da7cfa19be64fa620ee5a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa3a9970e997ee30d340857011604c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caade802977e62df1e28991389731c14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf015d94ec011ca81ef4bd71d6fdf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102b4cf89b54738f8960345afc7e539287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a41ac15d78b731f640f8aee2e1fd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cb35bc41e757e0ddaa7f0304baf5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d74c8b460057ee95d28f8e3b38dd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72299a727f2e563c7fec36ef6796fc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864747b6aa3234965631899fa1e456d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6b718a64fb5b7474377bc9c162378293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a88645eb7a20d3175b474492331e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717d3ba4b0441993540f2e7c9be1a30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cad279f6409705f14bd8046e239cf4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabbbe6f0921a4e71936d6d1ef2a541297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28029c242290510463cdbe3b66b38433298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580bb490ad55ce28319d32a566c4335299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66010da82ff06319b3aa3063868619300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b140d6ba675f5acb7fc97e84f056c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a0ce4fedb3d7729e1cb59b441364a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2ce953958fb3f1922a70f7983005f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ef4f46501b47b45918415eede9d81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dcf89b665a6f86f04f03dc8cea9d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320ec254d0141497f9132e14d1785ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e5f7f3c32be750eb7df5661f2cee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f424ddd0e231ae6fe1f7fda286d243308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b02aba9b02709d580325692a97a1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc81c63866208aeea7a4db599483c3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7c5e6f7b65d33078a0a5d5b96aedf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5126705da4362b571e1f3a02f99ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95f213f6dff9d61fc80f91ed08a1af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa2f96063f7f6a58db324f71208894314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a32e8013e8f6248c2d108f9321eb3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6815a25bf463726fef034642d128cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98924c42b990fe1d0d6af550811e13b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c89d0cbbaa1facc8f03cffe43175ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4309c47967a46d82c5efb4efba8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec6004d1ac2b0dbab741801370f299320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e94e7b60bf1ec119adef775c20594321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412d3ede2dfb812df8306ea02ffe014322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dd5b30285d57e4431e80cd71bdd06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4c07b8881117619e92c1dbbb3580b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc82b23a1995ab957047416ada5e5b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3fa227b2c5c5511baf67d26e9e824326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148f5d8a09c4aea2394212c606d33be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f25851b990768cf6d63dfe9ef0e79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fe3d5480493b317bf1c113192e35f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434ac716f4c5156d6ca576d651b4c89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02ba129e260f1cc4620860ff287e5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2d89f9a8d8a4a8ae4fc4eb80c6d8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a79414e676016cd9fca10780b094cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc8a70f35ea4a70182f863d377475d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449b565c1ca132ac73fa6138567c375335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d325afadf79b423d8b46bc19d268f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc541cecd103343abd4c0ef109b6ed8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae76b6581cc221ec0dd084042ed0fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d89c54683fd169db239e25768cee5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee2efc07c7c9748d26f7a5c08e9ae1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a538b430fc32bec179d0f48abfcd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26f0c0a59437f1eedf7177268c8008342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c7a15bcb4d83e82dcfda55e3f84c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d49ce051b79722d8e200aee36759344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56442826285ec0971d3f32d64d4067ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1059b65bac31cf9f9fbeb49bf80b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614dae23b6121bf385cd5dee788a45b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a796c4c16b016dc75262174d7438e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63342a2ebffd1fd57966c0a0e50fa6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff909d6e50e930743f288b0c98b951350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb9061270812aee626e5aa6c2dc9f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb17296ce784c2cd4c50a4bf483dc3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daab3053be827ed1bab8167dd03f01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b346dc25b5152e59bb34e2e97bb978354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a9bf665e79102a1a55a97fc7e306b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f51a9c1fa916fdd9b5a569672a8939356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4577b577b00bc37f0a0b7571e8fca89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a163f884f12c44ed2842dce605880358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d99cf8e7741e237ab25ffb33c8f37e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad452bf59f06bdf490ffbf7d1f0832e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dd0b5bbdee0bdd2af1f758c0ea954361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3cf09de8034458b8943ef8958651b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d234022fa931c6c3b24fc9fd532cb3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f73f29ceca1b4dbfdbe8ad434ea051364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfa7aa27fc2b3da4bd69182db79c70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9d921ba686f94cc61cdd7b76a1c2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b9d3ba0e64f0d285e01e9d5a8899f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ca48034b44fe99053f305b943c272368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df849221cdd2fed151462a11bef2fcd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbea57e4f74670a393b4dfb0a0b3a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd90784c10124adde3e340b9ff46e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd79c7e76ff34266501f20ec2603508372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d7334b49e3e45fdd44739f78963c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f949acc9bec6efcdc973afdd94fe5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a29b8b78da4099924075ed8f1ed22c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6095ac034a3035a841cd37441fecec0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1eb8f2eafb6a2654c7c278ad86fb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0804a5db1d97cc9969c5e5c16de4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bcdd166d693c43788557d1b0091bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaf20e050b3216b2ba75bcd22275f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9a1fc2cad75b33ca753788e76eeee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2456ff7935ccd4e944d58653cb3e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83991df35088ea3c569cee94c0dd818383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784f4778bf20f59d6983b3c9d4d8353384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570d499d1805ebec5629d3839e9a3ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0e7d19b8b6ce93f38554b2661b7d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6967c3bf87728b65e7caa6c3bbff903387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215d998b8480e8bd888fe7bd465bb0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd862c575c3c60f13e4965ed92d677389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9749ee3dd69209e79b25d8792ebd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22527fe4cba32bbef1f1b0587887aca9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00cc3463c880100b06fdc3f7e74eb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87124c6809cafe7103b81bbd967aeec7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5b5fc7b22eb1ab2fa123d51eff8c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ecda71960cf82df52c9572b5b1911395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b31ee00c17c5fc5dae4e447bda946e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b59ee4bd2f4c7e8deb808d892c8311397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fd2d406ffb31cac27d78d39882e9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44844e991af4843736f2a3521d9f69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2b44bb87248b4ada0752db70240cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3dc623a415aeb037bf0d80f783586401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ce41a15100332ff9f8ea4466cb600402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddbde388819ee3be0f3443bfe1e170403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8fd44e25b5a573091f30d10f09ee0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b83af1cf3905a6d25a088a03a1138405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6fae796cd8bbf55405d0f51af489f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24778faba5d31e2c20d6619a62bccf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350012c238efeee62c475ff25b14df03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72d4711d53f9fe6bee7acbf71bdd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf749c79f5ca576dec8b3397d7d770a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a047cae9ae6f52dcb9e79e309c89dc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe673b0525946b4cc99c8eeeb1b657412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e733a9aa120796e81cb32c4fba6b725413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ccc7859b6935c4af5b71cad78790e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c80b6178ad5bd42b12fcaa238eab9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc4b6e11a300390202ebdb22409726416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b669b9773be50d47350041304aeaa68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e01d87145520c1d20ac3bc38d467a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beed8339ffba4e5b71fbccc0991459e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70adffd5113a059c96493b57349bf8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570060c3037b87155a3a84c69f8513a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968cc02b78603cca628f1c43cfb3ad0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505471ed950dbea9636e13c13274dad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702deb204fe91db14b3f2f45276a4600424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d307ae664649df4e5ccf50ac1b8d35e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eed0921757eeab46cbec548359987426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa58b1b7614e1067176ef297a2152f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b19cdbac04008c41c221e1db9afd58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f4798139a25fda83a126e854d1a6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2d6d1a225147eee374825e7741332430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751ac310829bc8a302ba7964639cfe7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184c0738f2617706c62c22b5bce07a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941d5b4a71455d4d2a351bdf56a7a2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381630d5e8e0aa66de9da28bfe606aa8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db767653050e9278dd9afd057fb0b04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6666a21a0cb3becfed8150213a2ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5406b8dbbb90928342d5e5e80df13d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21227dd8fed6cae8e3ce75c3c57839438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa3adf13658b233cab040f83c9999439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543521bf7d138841acbe4b7baf893a78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d2466f7321e6e6afc6f2c61eef66c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586004041e7044064f2625bafad233442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b85d9934822735493501d27e84f444443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c2266850dca1116588a56a6c3722444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b228561dbe07a0859ef37147e6a46fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7b1128766109625bc04c5cc8d5743446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c14da0278d96bffadc5b943f24a80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5609d2181eb550575f5c6f63a2d6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b41effe988a43ac6192480ac8aa0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916de777bfa13b2a6dbfc944c67489a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eccdbe3eb953d3ad59002dbb06d8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ec406fe0b587ed341e64df1576fa8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de60ca4b8d3784769f3b67e177005e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839c138afe64c26b30923b822190a9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd65e56cf87cd9b7b4e9f490f255fe2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a16141076b8ea1a012e7f89d5e3edd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdfc0d0a8b8b5d3f95fec1234ace58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7639403ba9c8e1226dc2ce009f2bcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c65b173755bbb7b5515c789d5f641c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c01cfc50ed2c89a491b8b4e6dea700460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd5a3770b451f73abf1abc3152a3c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ffa60d91e209e25d6ca0acd782c4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59e014022f39274e6272986473559b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaed413ee68ed7e396ef1dc25594338464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988929468d99e5ec02c8285a4c5b963d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25cbf6d7db1da2b37935d11e258384466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24a77e08922db12609e7d69c8a4bae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2427cfda1b319fb24c45542092f32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5aa6357cba5fe8ebc00bb57384c29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105f9b11b5a6ac256f15f3f9c93d5df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d581143baaa6b6577e06b9fe1eeac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb655999b8d3807a560ae8fbe1abef1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f1e384b713ec81791e2c2d0d7df96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4c7310a2a7b94206ec64d50474b06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f5db993f7a34149c9c1329b61e732475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2886ccaabf6940d644f9cc75cbfa0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553036f8984effc7e6b462eb14b4e6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616bec85a2d9b4d3ee546869e6f3a97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705004369df69ce09c0cd7dd2631c63c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592014d19c7e00ec3d4039cd8c32c31a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f82bf650838a3e23e6810189d5d820481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f131f71d24f8951650858e57055ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53476e3eb1514fd7e177ecafe2e199483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba882db41c6db7970672bc99d9336b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858d9d5c84db5312e3f547fe8329420485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e82e99b8e708c400e19cc63103d416486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99e5bee736940d69c7014d1b9530a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d116bb96d1cd4294c21c57e8fd4059488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753a8a8b58e3d070343cd9cac7eff89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c5187b36e0f5e08557c4d5ee347f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e98e72bda56f1928f212b9d1f67b3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eecbf6d67e1a9801681a4291e284b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2a147855e05a713f3810ff1cfa832493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2a1cf0c5390b471c4447dcfc0bafc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd5b84c6d1c4e68ef98d181a6afc57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecaa15d553c2c18c5007fadff9017d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31bb8a354029527f49239e079e7fe3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1061ddc99f19a4eed71c5005569d129498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b1b7af25399956f529ba9af792499499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946049d8a43968112f1bc1656b6824f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a481d259954e455fafab0ae1324d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ef3e802e7ccb621bb9072f04bd74c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1450d89b145e5557c48819e4a1e4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a59eb2edef16a414e3f088f537122504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab9e85f42b68b6b47da98acbe3b03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb770ee99f5360c49fd931a9f5288484506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ccd81bdd20cd4730858c43b391915507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fea9bef19f62f9975eb7da24a86184508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c2c77d36d5927c3737027d825b43e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca506b3e02590d6afd87dac54cc029510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104eb162501c5e5fb552c52703ab743511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2741765bac64fce7f6adfdbaa0332512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90523bb1ae9eb41c227b8ea7afa981a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f46f949aff6f4bd7236b2518fc0658514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55a6db61fd5815fd4b4d81fd5bfde7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d28440c24949d45aea1e9be2555e20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37eeb54a0fcb3ba6e4d9321400bd3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1558bbcc078de01f69c5049779d92d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c97e24f2a6ef0eb55a62eb4d81d97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9ba35fd280a6793e6812c2fe29424520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697377c40debc60a9f96fc73f3766b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaba795cf239fa73293246f632fc7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c02e450e57cb8c542dd9d29bbe579523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86c76d68ce65d228b680d2d970a7fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d557bd985ba5395f22d02038725fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b52ceef3b6337222e018af4571708526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb92f81bee7ac42d3795e62ac45e93f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c4f8db6064dff1e77aac7a5f39fae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e1759e73bf893b2110ab57de34011529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611cf13f3bf3878bb45aa36b53862b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422205c7feaeb92043532232742d8b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1a9261782c81485269cd141db92a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f181b3fbfd9c8c7f1ca405c807f2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01edde68dae2b21568ec61b299d02b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72591e33d760938aa7d7b6aa871e4e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261c56297077c22adbc3723f54fc2f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b59f377f900f8136d3eb7a8c01a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3089204c99e44765beac7ae7557c5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd61193603d3196a3ab488a8fd0c042539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f97d5b1d9fe44412484b264e24e06a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8abb94d1324bd3ee01c1087e6f3a8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12ed9e39c3009af42b3d825bf243a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1cc919a489883b92183c4e46eeccc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada583985e8dd014f7ad5b047fa3d30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a7a9bd562349875d078c30a000114545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304fab1c4fd53ba6283dd78a6a7df61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271b10c942fe1091d79513505bcf395547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd1f12a459f65741ee19fb2b006c6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53113e9d9a0fd4f906d85711ea0a912549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4bfb4a90a50e87f0c18a9debdc9cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223fb402f3d11993e3ea9d927abb5fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df20091c0b51b75c948cb404db4488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac564a64c522c2f3efd27749dbb004d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7a9d1b9b5b46d671c221b2b62d5cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b24b4e307e7b2602bdb375efb66d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892edc0c4f467bc3aff9339cfa0d4c61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e5a889ecfc65b22c6a71ba80edea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cb78c221ccce92461a51f0ecc6045558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d21e86b26826d3eeddf98233af786559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16277777bb8d5a3bf5c31a444f860bd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb62d115b4f6ab73869c9666a18ae42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637f9764082a6cad6848f0e3f8dc239562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639e560c14ef3803963ae5af154f7e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e92120157c149dd89aa7d25e98917564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbcdb51d18a78826d73c2eca5b931a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c321bfe92296e8f5fbdef545b329581566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3da5096f698b0c465caa1a970bd8f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2119309597bf27e42258b963fa970ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f5a4d5559b68177b0a54d6d89566d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff0b376bec0ea15d6318bcb9ae1e34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb15975c3088cb8cf23d1d53141608571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5db891a60b7b528f688ce1d3be0e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c593a67091283d17a4922123eae9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0798e2e4fb3df8541215c2586f5b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0a5d3be9f580f5ab3a114457239b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a352d335fbb33c860af7f54dcc8629576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae376f55f15de2a596ed7a4f722af5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddff0e14b8d0aa341dc42a0efe45a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac438942b5c21755971d8fce495472b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3914e9432c6bbaa29247a353974bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889214a6a5ae6891c38cf701cae6c47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9a5a635a72bb6b70748f899cf3846582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd69f0c3c83de92eebcb215ca50f9bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cfa88d8d03c5187bff6956c3e8eb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211b653985f1493ddbb8a7582ef7b3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f130e9fe151e75c4bd73295d24cef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fc17967e0fd1db46369a9c31bc430587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3deae29cb51d59ff0033053abaea4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5375b941af714c0a3ff9aa032afa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654bff19a83bed7ea77daaf8839f576590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c71e70d505bfa5bef674247065b158591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe84281f0f71a907bb80dcb150c3569592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b97a7d31333b802adc2db5c70f502593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b0feb2ca63b44d05da2e8f0f1f505594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b029d12fe5942c9b28e3ed4e2591df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6aa00a954fc9face3de71c53a39ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb395abf4423f9ec1b8d8edc8daa33f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638de3cdca834a858b3186811a355f9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce64a867f219587423257e99387713599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45bd14641527969bf0773964a9cf63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad920a33efc03f7505ee4a55627b8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f4daa64fa172210d1d49b4ae5fdee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db533e686a9de670fa58c4fc06155f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344a62b4995c23d38c00260dba51c3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f147fe2d2f8fc7e99d8fdaec99a91b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b89b6c34d2fa20efa634aaaf2718a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73936618c9ec0dbb0d82d8dc261563ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febecec39f600815d3d0817acda18ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d97f4114bc578b8c95d60e50a7bd04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833c02927878b9688eb537ee68c76b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033d4a4175a45f76763bca2faf743af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d99a56452df2fb470a4834156c0163612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae91a3a11d09c8212f7548d03a4642613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394a17c5545965f8995f70087cbf781614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe09144ea8d9539f8d85809fdb9a427615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee773ebfb53d2570ce953e6b13a11bc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce25b7b77c5354df61e1db65ebfc645617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37a4b728677302508dc6a9674f8bab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751ae1fe389e70c6512082178b6f418619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ced20eb8b8448f3c734870c9c242b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2499ac5f1015da097f3832e573ebe57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b687da5fa17c6a7ac791bf0b3db9db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4ad6f902ecd87b366ea33b097b4d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1f722571b74f2487d037de0f870d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aa2238e6a3cee676b13f5406f09d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b2e4907beb61c8b5003adb9ea00a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50558979f1e4b228179b6e7dc35992b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9c225a139d9150f0a2a055c0a6ee8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669358391cfe335a48898322185f2984629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9361512ff687607612f7a55237ce6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b71d6590cddaf817e6f71cd20bc15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee333dc58356793c5b0c6bc01366e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ee845182470f8758b1cbea29f72b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47394fbbee823fc533a1c45fcb9b902634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88139d05bad066c9e1ae881cf8a90b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994e6e189c7f488f70f9e70a08b4790636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fee0733797879666be9476180a83e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe398c54500c1cef8bc0d385da891c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233a37f5eb638973b660fa9d75e10fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c660458a4af696b7919d13233f8da9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e404965f1bad98799b02fb618825294641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f661f31ba241141a23cd640b3f05f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86289a61298184cbd31108162930c8c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339aaa441dd5f5414f20eab6fc6088c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be68f72267c960bf402222c5b4f9eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49967c56970d360d8044b7f4630a78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3f4bceaccf71ee3e4dc1d565abc58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e4fe769add3e4f1094d8a04ddb2be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a881ef90f4dc9093eb643c0823a12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338f8cce4b9d3a55ec47953dcc56195650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0512cca2bc687a8683c96d9bd7a308651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e24d0f3fe8a463f5296591262dd451652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869e0df37f259440ab6bb60164cbf4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9556239fd50ac7acbe342c747979214654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03178fbb00fb40edc973954efa9c448b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f73cb6422ff24ef1c62a4ef4319ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c91ef69a6b6f25a4771f41786c5a2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805353495973045994045e7877e6be3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dae7405c14f972b1286c65020b1f41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886269a10b016cb4b81023fef4df9859660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed218d49e1bf03a24d4584c50403d502661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ee9993a6cbd53f20762d1b5b39632662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899259f2450e22a174bfc0361ab67c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191bc9ee3ba1ff6dc756acea94ecce3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8397e95baf7f2211ed7e6787d348952665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e825fd07add0ea78776aecad2bc5c71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18512a7e2a7e76ad186719864ad33f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbb497b36f66e26cfc8c0939151ef3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e242f1d5b5954dbe3ece38b64cfd401669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3511836d1e10d901ee815ef44e52a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb78ff2c1b6d51ac12e0bf83aeba4a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76f74ecb0c546c8c6d2dad772c5e70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703548fd5c896df247d6e4722ab9447673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420082cdde61d49fac7991678c0e4e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c10686bdf3276f927fe7abdba1c043675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2ce793763efe14bc4ff4b37b1bc20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668cacdba4e52f12dccb1d6b2b2aa51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af19d084b035650b6b2ecced6561fff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57477eeb3a57d9b20fc8f1b0bfc3d9ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c60624baa2ee48f74fd599f12e7ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b453d4c8582a627b786ae320560cc9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adfbf4f4b0eed7f440258c72032f86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aca7e5d91f53cec2bc730d977f324683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c172e1ac0bd755ffa4eef2adbf5a436684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f448153ba281110b9ddf5ecf61f6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75f29bbf2130b8ab3e426826637e34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd340cb1bd325fb897e0fd334272fb53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15f21a5d250f92a373c64d30bba724688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52106008b964e67e975cf1087f905546689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30123e27e7aad49ad1b5b20a7d21ec5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6b73ee6c27f8fa98fbaf3352a8b6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2d6e95fa5b0e32c0b2ef06060e31e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc6452a9a1b9c700476ba91e0c201e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec35f2a9ee7638e625e423a8d29cea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea56cacf9c950242a215259e1fbe99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abbfb383d065f35a5ee63125f8c5e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f64e675b7535b249d66f102b5e3ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f03ce8f5d30902ed54e48bedc3d605698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca54340546cf6acb32370e7f38184c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b22f06d379c4950cc8daef71e97f7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeb8d6882a7ed617192107349862ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a233a97a7b9a9cabbc17ad03490e01c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe95f58e3119dbf6e7473d738d55e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e44910bc4e4c0c6e311d643679a26a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaf67e46179f8ce4cfbba2076609e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55327b5316dcbb2cdded663d634d85d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096da35f301365ca39c6a791b8c0061707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35517758f5eefd90a0d4b74a7d00ae5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047dce4a803149d3858d1a1c09e6492709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f95c141e2f3381f0150b0a5c3974e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37282280ee1402909315706d537664b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8884304efc5df97253f2a70b3c2119712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf26c90fc1c97808317bf98a95fd02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d16de2b7a885c41be7646377da089d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fb1ac9f94bc8aa9c1339691dd5276715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e01979be0b43fdeccd4ca64e8e1c4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789c9bc845e2b1263ee4b2e9f20cbce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16275df33fb29a5e87ed19ee0cc32996718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b623843dd277955caa24cec02931cfe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e6f507b6c0cd21dcee1c0fc47852d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6985f1f89dc96a57360b58e3314659a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c428b61f046c3cead15ee42cabfe0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae93385d3ac268c09773874ae821cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6408dac55733b33b2c003b6f9e0e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbacce14b9339c2fa41419249c02f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6765446ec50f41fbe0086d56d808d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652a4c004e415e5acb860f26f347bf5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0765b112355e2fc677d3a1b28dcd3cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1211667b07d2021e1e39563afcf18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcebb2c537064060421ae718d140ed4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e026c399e464306d277aad1e0262cb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a49d880b3ad9be8d82e432ae5a2e7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a7d377be402e1a8379fc0ceb3cb7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519765cf281f1c3f086a4f3974529951734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc0993e203f9a94607c6ed07a57af8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a9391199da8795383c69e4258001736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fba75f605868d58b64adb5502aebc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac7668b048f2eb9620106538757a89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf8795d165cdb9f4cd972a0b136031739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ea27ecea2c3bc50145b843b46c0d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833084dd6c699f1bf502f2520460ac86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4e5b79a1af056fd9ab2ab9e013adc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f05dcf08384ae9674ee50c7da15e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2ce79c00104d2b87646e4e2f7507c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1be809baba0f7198f814a6b141ae7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1048c5f8c1b3204885a41b5e2bfbe4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3fa662f4f5e91f58fea96ef6ca335747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8b321ba1d3685020be4866edb80c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7e9ea91941c27a79a253290b99306749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9ca0b068004b7dabc386a394bf48e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61282a7fb573a74515f8f8841883ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4123f0d9eec5fb5a7620752c51a54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55155c269cc6a448df3742d5dfba87ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dd9ca694f98163fdbd3f0e7f671f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dab575a3b8ebc2ad9255632673c06e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766387e49e08a26a1e149ab966d65cff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698c2eb3aa469681f6964d000bf1a15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d74c62cc5a475fe59a684e091989bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3cc81008c599ee59867a1d15ceb85759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28983f4473ab6537c1de80416c7b9c321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0c7e179cd3e362bed28e0ccec88952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49608d70c69f2456e46bef91c603faee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c858fe412ed3815410142ed0741b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffbf5f2b929d9d6ede060d04fdd8685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd91792a81dffb5b166b612e6ee2136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3a5c8e0099d2a5739d470253281ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9527294b4016ff726983195a2cd1d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785dc6e601d8e8139f73ed6260ea76e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933bc5bb2247a883b1fedaa1c92a63010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a99cb913d451e0d4cc761fb2eebbda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30423974052b070ccc555784ec65fb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc9592defcb73fc894327d1b3830f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734ae656fc90051de160df5d92d1a9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb412e59252455d55ecc3348cdbdc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a8cc113e47091b7581c292ad710ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319e4c6f3ea71934664366b6acab8ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9635ab0cf09a05748c2dae4df21412b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8bf1649d112c4df4aa11ca55ef1fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d1b82501b96f4b2f71b3ca65f594220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb499e2f8e72dd78983af573f5139b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ab0e8bd779121ac20dbe649ab515322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83b1f35e70e312653762e43f6e253b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff686fec8c5494a01d959ca9746213bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c7f3693ae3a92c263b73f7a4507f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d93fa8c04526aea30e6343197ba72726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323e1de9157c7dc4b719ab9c35704df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70f2e12707dbbc87e3aaa8dca714dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9981f943ad2f08ded36e7dc919d63b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4fb21e465e9a5d7949af6d2601bfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc1d1be3c5a686bfb198c2d9a2d67b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bd32c83de7d76010ad290d24c155732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752fea4e28f5bb6a1b7d49c49ae514e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf98b1fff935a6f1ec0b853c0d2215d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c07393ed47eebfa410704250f0a0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90188e89845fc64f326c9ba1bbefe1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c31407abbfe69cc4094fbfd0e87f3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940c75770af21061e7a37dcad48878538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4a19da23f832c4d658a627a21421b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab8fb58d6490b793f8d77e1095e3fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54f55825a260df2155c6961e77fd5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6fcf9928b925a6596ac8d2805fb7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca811979585bd22ca3d6ad810f9d9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5fdbda9d56ef7f51591ed13e66ec844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b2cb831e9e6b151bf27125ccb4be145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdf1436e3cef179aebe0823e3d57fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef761685e5801c35be34d3aaa4beed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cc06b7c2d1bef8ac1fb0263a1e05c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f35feb9ed88fb5f369589007e84bcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f75ea4f08c959e134baf31da38f4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400353e3de003f9c1f1d5112588e2e0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276285ac65853dbae3a167846f84605452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cebb5c5bb2e61d7619ae52d49f3d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f933e5268d6c4180fd3b7487306f1e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8e165b74426ad9679731948719a3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b87f821a387c9e75fac4decbbc521656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806cc067cba95e9ab95554cf1750eef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc347830f2e8cb51a76958bea5ba9a1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781411a82d243a51dcf068e5c97d21959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ee72b53354862f2f4d4d4d46186a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845721581c247a834e489c5b00ee150b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff289a68aba46eb526ee459fc2a198062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0cea44ae6cda0f34c2c479033764163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b29928aa8b237045fb02e0ebbaf1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d856cfd2c13a5a024010cc857a0c5ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30819d7a18f39074b139d859ae6800ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2c285ff24617414229fe419674a7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde9bae6be26cb6bdd574b99ffaf7dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e69c64dad3255f62972e3604ecb6b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73fc83b1f29ceb19b1ce3b25f8572970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e14094a4be3e879968b142d7ae5bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390a6b33528b3d675418510825f1c3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8c92713c13e4796febed74438352473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d447f0252c3e6d734e20c4b0e53e41d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403086117019a277b62bbb87a64515ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e71f8ae73e4dd2e2adfb74bb4a584f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92404ea40e3fae7ea5ca55caf9dc3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c43733607ee1c6cabe2974d2c72578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7646238266f42594cd15aee4d52d4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92490f0a3022657f6ef05fe4f0224b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e405380dbb8abee8a9d4dfe3109ca281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709816605f2b9ca25cac3b352fd2934b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b945aa057b17c81c51e0355a85e682283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f104a03ae110788101e0458708792484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa0ba0c409b8c10167e2d8b5606b3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404510689b2dcef99b4f0e4c956bfe386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d27b5891a709ff586320f3156555d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e1ed1079e8090aaf75b0462c6e4a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdac7f342ba224dec80bd5b6ff876589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f61546d3696e03ad0e8c4dc8cc597e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbad5b3731f7c82e79c9ae87370ac591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53331e711896709ec91d14d2b7071e5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca4611e2fe46906833d94ff32dae8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cc7fc010c6dec269c78a9b36c2baf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b403b255282c47dcc273052462fd1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9846768922458aae2615d616b1b3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e1c4b363335516a57491b2e44762f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11231329a16ab19f7ebc68d7221d595698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a85915dbf6c221c8f585f30cc3133199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba706e1903a83fa8bf61b8d153780924100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79e13b59c39f063e98590e568d094b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddde19c199b56207fc427f837c420f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46985dfb28165ac6bca3ba9ed342cfbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e82253430250b79dc4667e9d9e8ee8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2818c247a53bf1b31a016a2c50ea3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6422747ad276c1aab1028afde0e609106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b9ee643b3857d65a204ba85bf2b69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8de4b7fc6465e02a3709a7111a24b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8328971e9109f95a6754d03a7ef3e8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac1d1ab3f656ecd73c888ade0e3fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621392ccdf6b71a53fce7b975c5d6f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6459cb3bc98b0b0eb194ef6eeeab47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bf37f18f283fb6f8a61aeba0e95f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2d341706e105f3b67640c148fe540114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fccd2845ff55c4cf48a9d1de5e700115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f647394e8c89d7b7eb3fa1025ae0951116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279f99003106e10956953f73ffd2545117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6cacabfa39fec86ef6650d8040b2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44f766faa36d710ad4b5bed05bf151119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f7847d1fd43a62d54e56866b2a7e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f36a613876b9d40b5e5d144a16bc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a4b8fb2766d40bc77c2fe2a32130a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcb2a51dc6ac9bcdb0eb4d34565415123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48843d1330196a337ce6fb5aa114950124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb2601633eeb2d101c814ec5a5844c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e5a12658c2ae37db6253d0e3a7b88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fccd8dd99abfbc4b6e3e7d58246417127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d676da70db7c2afab8ec845c0df53f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b3360aed618256e819e15e89a95f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05a3f1205c02f9a2a669a9c3d5db72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e025d3fda72be411ec6ebf6316c90e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288e984f2d666ca923bea1830e900a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab9c7a0ec449be853d0268caca53c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd5c8f9a5538dbffe55178c99466e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d2d791797ce2c0209ce4674ba0e7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2161fcaae8d17b1534d169999d9cf4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b864d5124603f586a03c4a87469cef7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633bec8d4de73d47c2b23088a50aea8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fc1f79228305b5c96c4b6a848dd32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c5a0c82cf62e304c2a1444682c547140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05d02dee3a254ecee860ec371a4e40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435b11acb70016d41d290e532aaac74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6eb63527ab628ed971433b74de505143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf091fc567b8b5c6d872a96732d5605144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c19b21dab492d98d39ab827ad44c86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36118a298f777c0a03e5b80fc085590146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013426b32eec21b7d27f5d27973f9aff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac50e46a1550e1622980ef3ca0046b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dcb604f1f2ffd032d5cddf727b7f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191c42a68ee46d1516105930aa0f6b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0d22c3a75afeb6be49e606270537e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28972601e462373f7193a66b983cd816152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe37e03c6d69f07d14ad97185605a1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd59105b4e9e7a352474444de0f241154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d673eb320ab071876996f393779073a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27835640bfc18b4df90774a432056fe3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdf7e73fbb9ea4f524909ac2e81457157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02482b5c36e86c0b5059da46bd45e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784ff5e93534762de51ec4c909ed31a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf4b63965a8131079e1325d6f5e0b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1843b3c370c917b36f620aec0c469fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb584f7d88f87042ee0cd9443e32ca6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda89853cbad41ce69db28f0a97cefab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bc0d03c110f8048975bfb1c01bcb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174282e3d6f8f656d1693ebfc60aad38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7675c5b8df835d97af192c7a1f6acfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe94350faf565548d3676ce30bd56f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981e4a0d17f590f0f973fe639374d9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd417e1023a9ffa60ee622a5eb564b03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d956717476dda35887ceb821b13c95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c9bd653119064231fc072e9cb9edc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0341cdcbd1f1e27b21da76e339e1344172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c3e83a35706d41555350892015e1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df258c8533f07c85f33846f1277ca26b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa368566955665e8767deba6544dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086976ec608fd2da781cc2f59db350f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295977ef9c1f5a4097e925fe1b025e51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66309ae77b9b78e459b8b720264003e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afbf2de3ab4aec2e67e1bb45e67ff2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d40804000925e53dea421be7255220180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0795148f73bdddc03af6ce18595ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058775e4e9a14c1497024b118f9895d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969518b75496413c588e6b7814d26169183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e8854db27315c18a9dc8f91e08406184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afc38431053bdddf2e08f562102ac4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1767ea2f85d00f6fdf46885b4b563186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f1a5ac924db937d93f7943dc49b0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c60e1f6c835ac3a794886bec5f85e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151fc378711146c8bfe245b5822f17c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e3fa3b71e0b3a1c25acd8a3eb96df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d7e5655bc38278db02d079008346191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d16dbc94b2cb531f8e7ec79711f152192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c161f1703ec41141fa49866e13cc45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f20c15303aec215784ecbd2b2ba07a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c97f959bbce42115b35b92a38a1d9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eec43051be31186bdf0ee022b9c02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada8f759ebb3191b5e3568dc3d663e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdc06a52b6c35715639f45e144b145198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fbdb450f29b0ef467a8e3488dbd0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed622eb1162f29eae8b187b304a66f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88de6b59274032362e4452ec34ef77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bce8fb912bf6700180d64cdbe1ba7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf299d5b909f18d350f57a2ba249bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef539186b3d463e60a8b2b99efd1a9db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb3e659c74d1476eddedbb9dda0cc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34714677767ce76e6e79dc206a5627f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c10f1d10a222a048b58cad9c79610207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1f26d4d3d115487a497eb7fe732b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441223c43d9a500c096128d315f59ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f66c8a8bc20e702edf6d04c43c08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ffa6a55a8472434fa1b2c04235e09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a2ff73bdf3e5cc871637a37fc8d7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bbff8d15650fe7e7598a148ca1c10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f37e14e6a2fc39af48c823c4c99fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e464fb4837b39f58bab1a140806eb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c8cb670d9e540ffd2c8d73557b547216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de99766e687f4c6d78b0137c63f65f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538a3c11520952028b46ebaa9e32db7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb68545596fdd2038bfd4f347af3e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80728a61dd502d0b217fcd6e2914803c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c546651d39e1ba136ba9f5fded8c27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399c044e50843d0fe71fd691b0b6cfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4e609405a8e72e13f3ccc97a6bfb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ace24b0cf225b27d5cf3f3fc8db562224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e3f49b08dd31b2a5652ce70f8a7a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d32cfa3dd795edb0a74c703ce9dfef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec4aece62ec272fd6b0afd75694d8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b328fbbdd9ce9298e1d5a25fe724f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9870177046d35b9e86a0f94ddb8bae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb24009726ec65951712274dc78af8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4031b0af2752549554b0f7c5e800e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417f50d899b330c4e0504bbfffd6af8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7109384d4944bd58f5f784a974bdb52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff8ec3d466c9747eb42713b6e2124f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0e14f95f972a00dfad3ef315a119b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077359682d782592c9b897d72610cd84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef548db09ac72c7876a883fea6a5fc26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3b3ca80cb542ff516d53ddc048745238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878913545348c5cfdb5d42c0d87405f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a067bad130b90a206d7ac2201cead240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207702558c53c029ac41cf2a7cc37acf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f7b6aa44385f7b2b0ae798ec88b12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cfb9fcc8f128f83dbdc4de6e870d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac441e6e7cb3146701164197385f2ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78295510bad21caa88e640021591b299245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b45202caf3eeb5426ee9a14634f4fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9abccecf8cbc4b2978285c453e583247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3bc9b09e22ca2f7cf86eb9f287d4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684c75df1f41c265a7e376c76169b71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415ac8767278a2cd08e0338505e134e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54d0ed8d25d0aae6b00000cd0bac84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19707b6b0b05c21c2c8d8f2d92a54d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c195c61429ea0b5f5c8a5615cafa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83f946b32e0fdae33e484a402fbfad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e8f217f96fd11211a7342ea958ee0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e98ea1268bc183057b9d5bf3a3e2d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8797f00019b8c4803ba4d9b7822ab48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058ce931630ddf5feafad33feb4249e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eef8d0b10c3da4dfda1921d77a4285259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab431da2a1df56efa97033c1e415682260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237f9ecb51339f2f63a97a847d8a7fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9d2fd64694c35804b2dd5322e1b21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd72590bfd04c3e4a861927097295d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954597c2f5e0cd2fce005cda3e24117a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ca79a546ff845120b01be982d1922265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489de2096676087112128f777729002266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad109580220c451f851a322620e5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e22a04a89155230545a0ee4a4b82e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8536a87d407b6c0e17da77a4f39be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92547dbd02f9196df79ff93df3d1ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f8194ddb78e4814cf520d5a360895271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab36a7e8d250fae0e5c07044214915272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c25edfb1c6871a1165fb3cabed10c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8b5e1fe4291d375a647c8a8e870e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bceff8280fab8c97697f55c3531a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc710f9636d9394a2535944d449317276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682af047eb967ad0d8cfeab29e6e695277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad36fc26a367d6b48459b590894bcad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f54bf11ab298bd4f214a158e5b194279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ea11f081926e437eaf255c610b5e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f978c733c463b6f91053a838fd03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b54a7596f619df44dd58ffa41bbae7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67f0376b583e49c77f31a7db45443283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaa38542c5fa4132615a021a309537284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09047ae10aaa0866390b45af744f78af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe72f2ad3868797d12ed597b736e5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81909027acfffa9eef0e4c7e5af00c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26708f20cbda4cc0852d648dc7860ec4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c5101a91b6aaf4e5651770d2cfd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846af93a0df7a40ea5b7a0cc8e8f0da6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf1689f067b5fc88835c0a3ff89dd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4887bdc05f671d1592f4b42a212956292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac8eef66f97756e6850ccffbad53bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2263bd894d3d2392ea1f2f024a18cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ce6730987680d8804b2f1dd3e05f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ede55f74b7a7404dc8b552cdee05d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6767dd77c16cff020c923ea730924297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9b00da4dcf1175c1b738514452cfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0a144aad43e2017f18ed45c410e79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb5e5c4b9cea251d067a65968b15f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd94ef2bc66c420b954866ca7b1a189301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfb7807b9e8a554ea9c6c447ff1d96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fc9463ff8484e957eace13038cb2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e74207bd1a77ba5619554a787c8cbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969116489e97842f57806be14abe6706305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866c8a90863c86a435fbeac3b459425306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8559d23790d84ef1eaa881296f5fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f4e3844ea6efe09243d6ae0a2e947308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46957ac1945c9edf23b50088077c8a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1152927324270edea698977e6dc17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a143dda3a2a44feded1cc077b3ded99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b49f9d9c8b4fd439a25a96faaf746312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893bca819b76ad18a4a057c2e5c9864313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1a5cd8f749a7f4e71abe038080cde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d535a9f05da740f7e96beca839ab298315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d19157dbc9a543dfd8b26288e12aae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb94f03e1aa1fa610a4cae3d1592b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b209399b0d582d211282559b6bc1a80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b275fc24126878451e32931aac5f745319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d579b042dcb525873f2ad881af61435320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ecbb6853fdce0c4aa45becba4570f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb26d038cbd54ad27cd3c6828fd10c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1fe39e4600162b508365fd39436a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c3114cf22fb157a66e63abc83f368324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01d80ef67daaf9d6771846e1f53dec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd83b2e4a4abdadca397cebd46b5e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b2ec0781e014632ffc43841c3e57a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce2b9e3e84c2e8f0bc77888438830d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b49add463080fe745a27c9a942881329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a83c146fade21b8cab74bf897b98d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4997dd1cf7441d9f257a0b27eca22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb09f87d2f5972554af36908ae8280332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d546b47aa50fb989d1fcd40e589c1b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad36e1ea568bb5d10cfac75f6f1419d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df125dfc147e9e24a4d27105ebbd536335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a95ea0b841e41393a85be31e321815336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851cfbd2f99f4506abaf8c33509a7c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6834bd3584f97c30e0f4052e56b3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694308fe60513ac705c9d6d92454323e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010e235bb057771a47024cb0436933d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dfff96e325ceeb702f0e53a37d97c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1f41a178f9baf302a91fa53dbd21c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeda0a7dc232180f35669f22aae2de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873ed0cc204f4420ea58732390fda17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee094ba69a81dc3326cd60871ac2151a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6aae35c8a3c57a8cb8f4374e53aa1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae327044f25edbf790a2f6983c64de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527c7e1bd6315061538aad258bfda7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe09f588bc2382ba600cbdc46ae394349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd4d894948a113a2decb51cfa96062350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821187e031ab399aeb7c064756d076a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92585c559529f40c0ca24448ecd7be12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcdbcc3c7a603dcc3bd8a981507577353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48360164a095554972578ad31a2cf97b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb8d0d7e8d88bcb2e1f0c228ce8bab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4cce166ad8ec4cec5d6e3adad2625356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd806f5b2b278a389cbd514ec6d0cc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c937349d402f9f3b84d5df0ed7619358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944dea5d41d55ddde40d5ac87fa2de0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688d067079de512afc90a7b5316a6bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697d63985b980ecbe0550bb82e43417361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59841c7fef2e7c1f8c0a208e2e62989362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d09566f89b9ab95962f832d72700d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf72d70c2a2d4310323c8221fb4739364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9096cd4256010b7c3c7e2ab16e4859c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159860af33aceed12dfe45bee8b08f3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b64378c5dedd2b67d58a33d763ca99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62229fc94541fceec1076349b468d9c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8f5950feed1d531315c2e06c52f39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418d70c89c2d3da0588f0a2e5b84443370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cd79918fb15b1c7cc33e6f002666a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb682c7bb33e626ea1fa05fe3d3fd8aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdff1269400ac11d7f0a31c822c779373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b7f15563fe71262c1c481c24ce848374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c99c5ad603a1e7860434554c295e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ed2349ff6a34b739d9edc31e8585c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa31c3a8b43d7235ce4c7c977344e76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a98ea6c37bddc9bd6fa18e55b32aa1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9f61261f456d44ac9238522cd98bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaca3720e538ad0fd3a374341ec759380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e744af8507ccfaf3738439fe0300002381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e305f5213da872fd0daa709e01569382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae624c5eb18dbb4f6c7435fecb09f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107ddafebb2a7f772fc591740dd6fce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f922f95b6f06f8e8ce37e7c4622922b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6305fe1226d3fc8ce5d82facfe131386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859af379f8a57032384e10272880a91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a2a2e39dccb2e8e7fa3241bf1d787388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f9c9a88278c47fb41f7eadebe782f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86352420b7886a029afc1b4e3d851d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa9a572ffe23efcfc8cdd17c8ab93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce03af854e51036033e0c12ead340d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a34f87388f4819fbe0f8d98db6f53e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff6f543ab9ee275e402ae5470f692394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea77d7e194173f5465d37f524f761a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e40bb6e8c32e0b627c057672b33593396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10d3de8f1a3a9d2cd31bc5d86e08dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd82a75c945d81952f2723bef28d491398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78864d5021928d9a695a26da8cbed7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c6391364ce60b62b3c14e4dd43bbe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1796fd9c80bde496a10262db5fb6ccb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233ee554c9a6d014cc4cbb72d3c92c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a16b9135dd1f0dc9187cadbc0143c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9d68e65aad6ec29b6b8c809aa9aca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac5a4ed7efd6b0c1bfcacf408ff5a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf98d621247f7deb6ed357f41d305e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce95eafd420cbf7719b3f83867e767407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d1f1a5d1940a447ce64562c8277a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f42540afeeca70c2107298773027a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff1693d58a25bed6efa277de75760f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df8bcc7e8b991491585985219c8cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71d3fea22cb57465c9df16a66e0ff4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee12c1493f200b127ddbfa752c5159413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883f176a792c226c1d55bb4a483c86f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d371960cdf0ff0b2ea03ece9f3faf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e047b4d8f39ec7dd2808a7190e3cb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68c7d1c9f660ba395d093ce707aa20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed525f0103f90f296b9a95351a50dee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18323b94cd2541197fea3247cfc558419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921c310bab76282f2cbb1d277439532420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971cb43044a79e20da5f428756b9bc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b68596d3dbc779ad5f12267584817422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e9da1782374444d3b5da1e1578a36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e458695a6d5b324ee3a6aeb7974e121424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a1a63478a89d9b84165f5f34e6a31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a6ffd5fd3f06f6fd972e02f45aaf0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0a3d9a644f5759145c08afcd3051c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e79c1f4ecf752add75ca11943de9d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a26a4017d17625c11a31e1bed5941429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c91c058a7d711db38665a97a9ebba6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3bff6f3cb5a8a3009bada1d6c49c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb668b4a65c73aec6e6ab464dee42a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ad0aad309d6e5138d1e7f630e6f10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84a94671a33c4548ab177be30fd954434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49b32358842cf771721bfe6f63d4d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535c92f6566bbde548ae9806da6983e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44a5bdb289427fed03362241aa8621437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03ce81d4f5ea1c9e8bf0ecd8f463fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182ea8e29fc5f4f44f198730130831d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee334fb90cb0f72b88305741d6a4e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a7c272bfd04e5bca6b2de70e66b23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f42d86fcca273430536abdb5d479dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b921621e205c6ad3d2ded91efb9ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3944592f66647b45ca13046b3bd78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7b6028d5b02daf74f4af8dd3ed663445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0ebf9d10fbed4d8a2b986ecffee83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629118a466b1c1f83cfbced9c8eaa3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ffd56b1b6dce2f0701d2b93a1c801448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2559041751db034e23ddc6b0aff5c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe94abf0441dc78d0b191268160c0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146db8173e740749076aea6b05f0db3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3e0f2cfc6730ecd4081ce391b88f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52656c02ffdd4d5ab02199ec0c2a4f05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96f488feadd6c2eaf386b16bed3687454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3fc0a77f127e04b5fd6a9f738ac96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bc3857531dbbc547e4d0b77d4393a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d72d6759ad9d1bcd2cf916645b2175457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5a04004aab719f0a5c1ae2480c78b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7b9e73ff218444bf40e23f9430a72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833bb8c324a0728d6cb6d0b2a581ee9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5240852e2491e107403d1cfb96f27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8cca537b2a14580174831f8506802462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db3c915b3414600da5fae6bfe0b68d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ade5495065d78bc7629272a47fe024464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10fb64d58570aa982287b4266dd15f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45941881dc05378f654d6f1e5fc83e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01692ebd1f9be0073464b0f51568a980467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996fe3119646f4c11e7fda1f2545c1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70337053a4f34f4a3b0551302447f0f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956dc5eaa3edd0af5b754d554f8267b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858258ed391d08d49ebd41aa4d02bda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f2c107c50273e581460717c449762472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff01bdb314356fe59703fc7b08b09c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecfa8560e4120f462bca1893dc5cd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a26e3ac179437338a82a09e75cb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2d93a9466e21601d384277843566d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a5eb7e1f3db0651895ff6b7b2d3c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182540f97292638e0ecd1bc7b5b8c96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b6187f1108f07eecb2f4bd46860a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590d8536642ea64625df3f103757bc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b56823b47750d57f8e0c883bf7fbcb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea3ad75bb1799cca62f2498edbfc83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd257183766beff2a2adda368f0d6c42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7090d429f34145c9bd0ad0779e4d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964305580c9cf86080e6c049b38a3cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c27caf21f11498771ede78982be85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fa7ac08485b9dd242997713140e29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbf8140336579575e885a646f63bb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb92f8666005493eab48920df8cdfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b6e0d5191b505c429d25a981406c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce422751325e3354f0fa66c53bb45bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84279a17301bac44408641fe53ec9d59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb0e0caef9ba39594f02c61d6eccab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badba28d0ae1a497aed5e04a7ce730f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf411d4f903a7422d8ab9624fd860be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093357d35b29838eb3da08f4c9dd7fe0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9977bec980fedbec71b45b932b3d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a557dff7c317778d383e3abdd32653498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3e884768bdc960ea744c3ed7bf81e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fc7df1cb1e5a1519691d730b526b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d408c9b66ef6c1037a641900eb98180501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb40e22e525fa4d89f7c8751481ba44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a4367b2caf2ce284602723504732e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2469bdd4debb8237bed251cc9242793504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a597a4e0a14b2b72c1e0b46df03618e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74d5d4561ff56df62a2aa814bdbccd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24ffbb4f959366ca7577fb476d13b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8958736dc2ca6a17467ddb0d86f7fc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fdea7b212e5102984da2dfaaeaf7f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1d1ed602544f2700e3db0a3cffb55510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe81ae57877067b6ff2881a4a82b37c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64197de9fc34addc3ced2da6491d1043512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021049ab243242a28f1b52d98feb88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde941fe0f2fada392e215f9b04327ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9351e1663f663f0a1f4f654388d97e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb80ad59b896758eb2f475dd8c67488516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeb73b52922a4cab56ae6f8674f622517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf1be6c2cb234f77df2cfeb868b45e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0eded81c8af46229069408201bf3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b44c212c15675d75872ae42c3692520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b649fd1fe39356f40fc98966bc8a1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23569c6f735f79479f5180f4ffe8a9a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006c68927fbc4db914ec5badaf1d383523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb28194e4e641d13428b46fe8cd7f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04fcdd7a92c7ce4c9a678cb699d425525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838c6d843fe3cdc3740d64ace0fafc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cc9f28e425207ca9fbf13bffa39c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd78f9973834a770b0ccb2e554503c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d2be5a8efa4e9af54035416d633c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6cc6f6919042f708847f2e4503ce1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef78d4308606b8874d8c3390611518531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e47da62d144d4d5b60424f7f12ab3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847c80f02dc65217f9c07e9d7a5cc80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f720a3db8de8495c5a1e62133cf1835534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac561a9c7ce12605fa117ca56433547535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9953ee3a34a08328832451a230e9b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8be68e7d98bc4afc9bf9dcb67ea4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77eddd5ddf3c14afcd79976c74910d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f66c49f1d8151f373b48aaa6ab00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080351f487896795622c0d3e7105ba56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbc6b60b5a05d24fc149f7a06e983a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aed18f8a55e41c20ba179efb2f93d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b67a63790bdd04e0442a5857cb5df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dc3a6aad405be59e77715ad3d18cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20925656b6ed3f725604b1c1d1ad92e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f914f780ac3ba76ba49f2a4da3fb75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea919b4167a8bdc9f8430d05082b2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a178f2d397b4068a1511f18e6fd53e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1728fee5f798d2452ab02d32095f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd025580522b195d25bb84688944f285550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebf97653a5c3a0392a359916f9741a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b3de962bc292b7ce7e2bf3a3ece54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c97da28898eaf52163761178081bfd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3c46bb8a3ca5f8bb474d11f862e36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f2c2be7947c7e94943c465a618774555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff7ce1453344a71b3dccbb405ec55e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10b143ff331ce4f926b643bc3cfa2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc60936357a0d67dda5e9d70cf55b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c05679d79ab05acf01ec3be724772559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d70aec70939c3cdbf6b4906ae677a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09a0925a5fc008e08d5c1c4f679f43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4582546c9f12177addf9c07f79974f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06add206452c5e215371ea1e7cfbe4ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e6872ced1b745880a4d152edc8374564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b169cda46fafb8b236b0dca41a49467565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca93025e72e231123a03207dd78b1c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebb3ae5ffc7c9de05ee2675a51162e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7b17d5c7b648e4a088576c10f7e2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3692b26c1c3c44bacf2d71283961d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8889adc6a68e5db4d6bc7a4bb41796570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454d22b92b17e90a47aa1c93ccbc950571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a4c268dcdc3482cb2283baed352e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da8e9a4d4477034116993027774df3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d82b69f990bbb5eaf0df720160301574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce6fc8d2dd5eb8f86459a6bbb51aa1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4000103fc37c615773e8b0718d3656e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b345b11e633025ca6fc3eaf72d883bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa692a0b9dd2e2172e46d9e7c6c237ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1fe69dafe22e83d718224d97492fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a4c7abae506f085f148707631a60a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c588b7ee4e87ae3bbcc9674245fb1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a8df0df71528fb19ceeb992452bf5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79268e121ed780010376748442f53e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa75688bb60f56cc60533d6a6f04d84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb618f1eaf74437e86188f201e56ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0267cbb9bb6c7164d6eddab0dda17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128ed032d2f9842e42d38052f719683587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c170e117fe09ac279725b742c5c10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccc0a8f75695584dc7c24edf4f61ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b722a5d49de1629c84243f5b7f7aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411526b8b99e742a6be1b6b0b9509969591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b371ff3a4ed5e8951f46d4f1425048592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66c545c6f05c8c946fbfda23558842593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a322af97ab5a163ac31982118e5980594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de9bb2bfcaffbdc509d3a8a3558083595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f42a395c85cddd4ff6b86a268cfdd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8409418888fbce0fcb8b3f16f4489597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8beff57c38f9ebf0499db6a9c7d71c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932297e52c2a216d57eabc9b5a5b0039599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdff6c9a9b866ddfbcdd38c81cedc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d305c86e7838c8bcd15fe931ce86c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380245ee545fba510d58b2a147ad6fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5839643df1eef2658539f92380995f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e0762ff4c858197d01e7ddd011825604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649b6231c9d60f10f44c14c488fd0b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548709ba2a50359718d9e1acacd8a63d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fdd9eeb984f707a0fe966f86a9da6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b93bd33c1119b073d2e0dc4bdda5a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dff6151c6600497f86cbc56f3ca9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336811cc57d8d0290080ab662ee9fbf7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cad81b163d3a5db9baa11c64cb138f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fbf74ea0b9a0d375a6bed4f0325a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb9f4ff5ea948f9aa10eda5abd8977613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a34c67633408e40a43e16d238e1818614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2e9407cdefd4d5844347fd1ec9437615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398cf66403cebc75ab83fdd38ce811c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c090930b57c0c6418476d1396a6c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfd1cb1c154102b038d83ff7fcbb9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc51e9948c381b180d2e7d71ea777e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c3d5c0b11d1c204319f4e7decab4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7d72af37c3974edbe91e240403fde621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e3bacccb9b9e8b29aeb9a9c3f5523622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52df2e7da743aec07e8a30f7e27a0d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0f4b70cdd956b50034752c6921026624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2cc56cf793809ab1ffd09a30def5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19112a13bedc35b4f3a2d105e7aaa1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804509ce7ccca235516d20daf7538028627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee99598b12db6a6d27c1e2feac421fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea723a805d26fec1d22a33ea6add2a21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3e8a8b13491e33d7f50974151ad4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54b5d9d00d4fef3bd38154674f8ed9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e9cc81249fe73dcf99e4cd0a03d4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486c8572d036bc2d8e700c7c67c5d11633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71afbbde6ec769bb5e4483252a7a7d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ca7965b6a0fd67722c1d86e098637635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47ae37471a4ab8d6b88a4d706aa949636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc46cdc9f88e386d25e2de4fc69f05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850310ccf6317c02826fcda126d445c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327c4ab91e262d8accbbb1340e9adb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087eb1793a941f606c0ac68a95ff835640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542c32d5b1936ef9a9fbc6b0a25374c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93419f29683a522bc994db75ed7f6fc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d70d59e3a0ca1ebd903b62a7768887643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29e5c769133a0ec7abc8bdd9411ea9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a01bd6681448f899344712ac55319645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926f40ce463e82df045195812bc7db8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e10f176ac7830117a25f8cd16e5d6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fff2c28553e59ddf7804d06ee4cb8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699115e1dbd4a175e30ba5c9769dcb1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca42f05a6492ec00cf68323bcde47c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d85097dc7694b520a5c6edd66476b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b607638d27ab8648f603823f00e7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edf02201a6c636511c734793851c69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1254a30fa370ae502c0b21c2989b997654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fff42afc262e86b429f0a0a9ccb32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45b0f700aa73483dd25fe86ed2e257656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4ae696f7cfa35b9f0725a939f3bb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76251e6dcc3607c4a376787c06fc48658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b1b556b1d27692b7fc6c2a7d70f76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f47e9a9cfea76b9ab9be7626538af2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268aa34e3d3757aa83dabf132bb814f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab0088786fac79885f3e02d574d025662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27202fba7f3c5ca6ae0819f173feba9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b88ab9fbc165833a1abe5b3844a89b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ac4cf6363fd566c0eead2fb3ca3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923f8a9f681403118a2e0d5315751e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc1761c889f24c8dc2847a48acb7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc66b3a323ec3755ffae2a12d45cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32651a67437d7f0a2c3988b4b747a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaad4afc375f6e13f2bb0d54e343b7d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9ec944dd10ddb8858a0d504788d20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbd9b04047ce8702f1c1103b9c10d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9da5264d6de65cb2c87cb2dd0fab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb184d3d96c8df7551d112825defaa7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c75ebc7bbda760f8cc392a173e2200675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b1b918b31bdbcebb8ab6d0981579c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e945ad81717205a97f796dc68570ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c19aa21371ee23ea267ce05b748726678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0613ec0e552ec8acb74de42dd75263679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc47413e81de63452c207dec1b613ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a452d5bc073a011ad5554aeb31f06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a4bb6b059e60d690835ee00aecec5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906696cc774716ff1f32f01ab58b7c56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d80f945e990fa9b24d91267f1f8fae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154597fb2c1aad0c880bc1074d648c6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2c907d523fcaaf61e630138d193ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbb9e26a4ea9cddd2fb63437fbe2c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4154fceacb8a7fa5ed7b28b798d3d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0664f1f74df5d91c2b0149086a0e7af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c5d1f28bbfb872531d9b3686f448690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfcae644148c1ef24b33f35f56ffc3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0496d445586379e461522d4c53048692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18800ac7bb83d820ed4235ae6f2fcceb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099798d05867eeda98ad7c9f2a20cc3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da69449a99de3e506097157af11e93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8ab006c09a234c421e1728274f657696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3553be916fa5b84b19c8190feb9bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38ea8577e97eea74ada4a59201e5b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd259202a99b6d94d3bae7513ddadc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3424a3eadbf4c2bee3140edc2662b8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f71b41bc52c8f26620347e9b39416701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2c655b0381a654f7e17121de3f09b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1bb39a4ce242c648e19738a33eaa7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc365e6ff23e15b117344b374fe9f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f627242f40c21df9615b52929f3d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549817fbfb12447919cb108ea35537b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328413546e5433bf32bccf8edfffeb1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08999970f8fe1feb850b2f309d2845708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255c7ce07bb38ff15a0443fc22b585d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c9f35fa4ed7ff8783bd750e102e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c725f4f808baede48b4720993904b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe271843b30870923d48034141573e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9bd460776ca75b060d389ba7f6901713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e3a545f4f7a18f549eeff0ec4c7f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eb9c2158d442c9087bfde57f9d5ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014d5870781522b7467a8c750256f32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1a5f7dae2d0d030e80814d3408fc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87bea9e78d65d141f93774acbc75ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f2ce95ecb47e144ea81645d07d51b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741adcd1d9472e85f5008974857d1d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2b2190ae65f0137db59bd68f94af0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f419fc28eb358e2712b1686bcd7f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c65f26f61b0f733f88b0f633826f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc1f5e7f5d2b33fb5befa3d125dd3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15521429a453fd70476787c289ebf2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf21373436b2f9f34a91cdacd3062c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb09566ff1e12757f46418d29e754ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f9930a483c5df8f3711e745465e66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a02442561efc4ab0f901fca41b5721729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b9e1e696b1bb8eab1188bbb18d3b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efca088d082f4a8ce1fcb4d27e70f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ad10078dadfe76f4c545b129944fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936b1b8a6e4b361e3abab31098a1b69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2a0730a493b566c5ac98802428eb6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bfbe448870e64f931337bbc9a7a22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c4a677c3a4e8144e4b471820cd2eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eda911675c69f50c79f8bfcd352097737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deab15032c3e7159f1e562370393b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee171797dc80bccdcabeda537a57d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eebf84ec959e66eed333ae83acb6a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ea492b35c215c1ec9549c196153f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f87ded3e138d979a7a8d07903bbd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573b9dcc4bd14dbc66d6e9e6969e775743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65275032fd0bfe10d2ed7b9fa3fd2a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2263fec3d439ddd021ad1169b3c6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00cbac3423a186352f0847b62fbc28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a3710ca0c1f78891820c8e734ed88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41c47cf0f089015f102356835a1bc6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51c1bb6573e687e3493992d080533b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cb6b5339ebecb40bf8a0966968ddb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5309d67bffd37852febf2069769c5ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fc7850f724e024965501eaf16d144752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad465f3d7e6cafd474513ed1f73781753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c8a935b22ba6cd8a69727d0f3cb09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba11b673bf2348a0136946b4d52defc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126ebed11dc52512a6bcd2bb15e6df5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253d0b5948fdb3a6961859aca1e8f1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42f21cc2372d08001028a49e5e7ae3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982df6458e1f91663b04e8ef91197dc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>