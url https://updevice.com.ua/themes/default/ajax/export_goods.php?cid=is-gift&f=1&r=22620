--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868fc18394d38c816922a59ec2d22d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d4b5b9fec4ec74fb6accfec9667212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0744b52dc23c2841c94fdf0a65d813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a7fec6a6da6df7764138c526aabaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03587d73285b759a44e7404d1872e995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223603e12d3f761c4f5e1994fb553956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc966bc047e72f1bbcc2025a3686897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa3b642446b17a053484306106378c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3801efbf6626c55c68c295f8a30c189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85326b7d1a6f02cc2c20bdbaa47ae97510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d947011ebf0ef8964c8663c40cb000311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c2f971bf9e45454d7e804d157913b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a254ac46de4eef2007c29cf2b29e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b52dcf31609e1cd5fa7953a31c0ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499bac954d6aa6cf506fa58bb1aed3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185dd60a7ace8ae7f6c0fa1362318ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abe840072827c4930a36fd533c828817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0f5c23266a09a4df19a64eb18cb9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2159b43881c8c7e9c61041c00ccb1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9d3048183bcad574a3ca37c99487c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dd949bf04183609bc9622c66f32d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8324ef57a08128e91ac086aba9e15d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c51fe7685cf8dc72f88a48e1b2893923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1c7c821c27f1498207536ea81510924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b7a14c360c25c881036f69d895e7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafffd79f6541e3e243590eee38223c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6911630b4fc5258d68d4fe4a5180127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1c2a9d9f94acccd3b1e67b8fe55bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd431122b891b8249688948e4053e8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcea80b5794588a1610583bd0efcc1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5219662e355ca82823c3d4faa49d1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6146324f858ae40c377041ff7f0d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81446e96e77ba6cc5e429cf21d28798833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e0f84d6e03821e97cf5d6175682fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9cd3acee9fd6fca9f3eb8eac41bd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d9a230646768d20ccd91566c9512136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fa7025daa84dc329e34e717da4f9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8bcae504942cdcf53feca046e0fdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0581e9b96a94e3cff0c0d92d8abca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bf9e156778c874379e7c64834099740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cd12388b4dec372baa1fc9283614741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53eea787b3d8c5e3b2ba6f61c7993642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b57134f1cb14365fbabfa9dc04c0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ff06101875739757bd3b297afc30144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84988fa5439e35122efe8e1f2cef7f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db11cb7143bb41c2438d5a5e9e2c8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2b602e163223c0720c2ed3b197d1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a10236e89e4d6c91235c7f89a53eaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0f94c923e02c24366120bffc5ab2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db055de2074844ecfd6cbb6038530750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729571b329a41376361ed927337937a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597886088dd4f29e21ce68649693fff452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e47fe9a19a83cef84d83e0171faaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5062f304ef6f1f00d8024e3dc85a5c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5da17e5658e1f0a892215087b370a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03cf79f061561ea66ba832b705bea856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e1b27ba5350d991dc5c76cb70942657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ce248bf664071070432065849ecb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25ca20c545acf808702263e6b2483159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100605451763d6529bc1c3e3c730b08260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5666ff8f53c73fc434a216f3fb6a4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577a8fe4d3b781ef3ae8f820f7db37d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08175d31a91f277c6b5e1a7acb18809363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d58fec16f94740ae2ae95bb190ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fbe4e0a5663afce075e6109e52a6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b472caf3221c2c9621794a823de5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f80b6b1fc3b4952ae7c416ac5876867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b64eb1a43e17711258e17ea7aae0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ff3845bc468f47ec260efbf9787e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a6dad5c462a322bf1671848f9a3fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372070d7e98af2f09e4dbe6c5bd955ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6ddd9f8724ce7c6f06909d10ef62672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4c41629eebd9f55d67aa40e8bd0e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9a30c7e2a77bb6028744e1814e6b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c1cf81a66c7d5000aa10739569f7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb59304e43bd3d14c26d275b65805f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ae1acf1a2ce9bc870f2b8f12303fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c22ecb5bd5e50b5f77869cae7105e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7a6f356d227eb57dd69c17314f55179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd425e0398fc7814b17ef58424a1348280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028c3f8b3e494955c2a31b4a66e65dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a269d59e0a828991e9cafcdcc4c73a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b831e8a41ddb8eacb217eecb2b6a6ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce65bff527c351944859c32d8690da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a097f000d6b0cd311ff2a65d016b5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7777c135d94aed39070efedd425b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c8f5fac3b3f47c14d86b74449ee8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce0abb93475ade6ef74c13064b09e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9491164c24ad5c6bda1d9bbb444f3fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e22e5ae4cab58e738dffc43fda6b8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4da5bff2e93c5b4c04fc58b42211391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc945e98a79d805413b17e0640b1c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6438c98c805802cb2fa0cfaed45d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4373cb46adc69d4e565a08ab280b91c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1cdddd3c8d22ccde52f9a08b7d90695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2dd05a89aa8f5c3ed84afdef65a9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ea4047692453d2ee8431ac0df0ace97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13939e7e03ed97f706a0b3bbd8f0e56798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d312930c83f82c4be63fc1895404f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0e9326cca097cbe3e967d4223a389100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece81cd23ce0b0adb88d26ed223c9739101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02fff0d1ea4303f6a72e0a40469401102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178685e36faaba15a4d952a83d67b717103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60176424cdf00be058235aa1eed66b29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a1b16c2cfeef059e8228ae47da6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd33f61f01d52532558fade02a682e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdb108a2014f15b342fb63aea9f652107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abd06fc0214ffe0caa162265a0d8f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee2556b4b6d4aaaa96853f9ec2fa19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0751985a239d4f3b351231ae47b6e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa574499063f1baf577a0809ce1250111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd9e0d3a2d5ebd913f85ec577642b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38d6f786dd68d423ce599d706748bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76949e818a1b3ea93dcb0b7cd6b2d4f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ed7c29589d6c559458adf6a98def3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a3649a741d6a6edacc99ef8263581116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c320fb8f515e042947367e539aefd39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e779c416956c9e8bb1610ddddde2e55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829550ff397ba97bff4360898ee0193119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2d8cc9df9498a8b4ac7d0624a0408120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad7f4847b08554ec07729e8f42700d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87421b26daffc784dc5f14c9c187e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c9ee953192b54d20961944d5c76a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5756fc638be36dd40d3527073dfcfc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6858703350ba748fc139657793eef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b052eda1c0ba9505a753b3b1bde4e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57b95b43a153735d48f4bde0f32abb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4fa38f4945683d9601eae6355772a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a26709ae3875695c8043bb97eae607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740f7d02fe12fe3fdac835c64d28d84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede8bb33c20c63f197a978fa61377bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e07d11cf8f8880275e0b545c1ff2ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58c9f61ce2eb81ffc9c8fcd31f8686133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab3c92c48a1093e62ce21897239a57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f6d55dadaf39b5fdc8a7cd1e018e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d75a996624fe01b097b158c6b90028136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529f39118ba962ce8b4654c3eb6c814137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4c4f293061f46590c468a0b15a0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e7e02add5d968397766d8fc07942c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ea8c4474835d0cf5bb73396f94626140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa11a0d852f2e8a0cd8e9ad4cf8b7fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd328c4b122ad62d491f4ba7a15b8f24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96267fd891d779daa34dc58baa85a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012df22a219a72c1a03f6076c7b597e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193561006f97535ef75589f8f2a7adbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e131915e5fa2b51af94126356f33d56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544313d94495e52782bf3379a4872d4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc92cf30f89afae4f52f5afa2875a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce15be78b5f35ac0c5b963919ad746149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca32512d4d8849e0685c3b264a9d183150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2043bb6ae8570eb85c135c6ce28de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e46dbfdec63ca8c8b06a8fa1ae3443152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba545a68a50a07c8074d675934508e8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6efad09b31366b00a553fbaa48029154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298c177099784e1bc66feea724a1360155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b02f3f52d5318f2f29a3706e92d61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9b3cf726a8193851e8736ee36609c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bc8be5dd9cf09a949e4a3883d76d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beeba95a6b025673bc5a18a34fe6d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0ae2a09fe3207e3abd3483e925fe2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c560880dba7cfe97e3dd91df581da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f5ad5ceb431705a36a98990edd225162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574b80aa6f348242b0c964fd1bfd762163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d72accfd18408d98479f29c55b4b6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b436f8d637d4b85c07dd1498efeda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9891b95fa5c3cb960d4d40aae45949166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2031b9e9366fc2590f72d9ea2fe7cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9170e8103edc632826e6315dec418168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2948b21a3e549968ee92f88df061b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a12177cd52e2acf8165af206e11087170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a319c68841b07c1b01de806ca26273171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf7af720f1fb95da22ae1916f7dcf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23e6de0d71659adfb9d3db82714aff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d020679a102d9b8eba3191bc7b25e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c59a930e34e1a50597c89e05868f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabbc44cb389f6f04e550cb5e8e8ce4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe07c049b3b2573351c6262e9c4d29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cb1b13dc871be35e005414599b803178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249fbb8dbe57ca5667cebc6febf3736179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0823d8f846e770b29ab7cc4d2a7575d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127380019370ac4bb090177b9f6df9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b0aefbffcfcdc3133e56716e3402e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac9dc5ec8c865343d16fde10d5f762183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b5e05a050d073eb6c8347aeecfc25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda728e9f94f0b2afb78430f61840f71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511fa193685acf99a51483b5c91b8d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22795b88f2ad6b9b3fd0ec0c5ddc1c16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5ec0dbf2805bf2ebcbd013db5753a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc060625f834918b26db588a40f577189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4a286adaea0acca1fb264c36c212d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395edb9a540ef22fc5d1465b0a22b1cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af43580b772778ce1463e796ff086a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82473711bc26542781edde98d1ab2b60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a76dc8697cd9c053793c03cda5aa0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3d9463ac63a7ff68327a92d9b748a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01069677a5f9e155269565e6a87fba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fbe6bdc7c8b2b13c0b1fd64e4d67b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f62b7bac07585d341df23ceb77c672198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d61815803770460c2fa91ac7973b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd556d0f7475a6777ddc7000b7bb689200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737889f55966e6adbea6adf1c4ee3a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfd0b5823611ff103a8012102a9836202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff15fdc05b4b58de0c5a17a4ed60b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf823f30120aab473d2f75278a9c3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf9f9feba3183ae0fb70f815d0870e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206aa5d05242e7473cd88834b8cc073206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f6fb24c19ab7b72d5a0b1f37f8918207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357af6df82dbde93636c52bd77a6d9f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e1b6b11aa30246739462a66fda98a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3ed676b9cf0faa7ed7da1263bc5c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c571141e3f296ab0da24029b4f5c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7572c37de16eb123183c7d4f35febd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077e34a729924b34dd59051b027b801213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0409d268b0f4d182fd767d2d305049214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425d438999c4d7fe2ecc2442162fd06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71586ac61b76c4ae18b6345367799d5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a79d1ebbaacd2b609b38f1639671c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfc5ae9e10c8c839f81627133db7fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52c0bb002296ccdc01293caba83cd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564b353f7312b1c98fa9e58aac75329220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebab32be37a536b167a840a42cac77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982afc400c28102787fb44462ec5c6b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c752408f9003b15506c93785a00ef1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d12f9508b7d5b08a1bbbe7dc4a4c59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e543a7cd9a168373c569bbc6273cc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42644b8ffe419fc7bdd89beb97f2fafe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65141f4dbe2762edff073b80bf4c2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc5180b658f05794076d1ae13d1502228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70869fb53264be71ad46b3b2ceb971cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97676a95fa942004eb2485f0f5ca674c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bf1abf97944925e7b30a4c019634e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f20d97d154f924877a046c77c5c68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc16064547334e8a5368198b31b42b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc7ee9709d98fa87ace7d1ead2f776234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf884d750264218cba52f082150792bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ea48439345316f9186cb155be1c74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd8f86cf73570a7da1d91fc3f1dd68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454e0e0fc8639132beeb02d06379808238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119ef389e10d19b7430f819df378634239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16908faf0f5c35c48d21277d8e32f3c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ded42dff3a851a1f7968a4a14192c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd1200ce82fe6a22af543595aa5119242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c2bc51dde0d880e9daad805fb3b8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da96f1429fcb44cde4d29cfe5a586b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e25e5fe0e1db663226a221a78ff5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f60789b5c9a60f14799c43ac71708e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17812797e7a9030118ed9fdadfda03d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298450279a532dbd53a79ead1ffa91b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74085177a388518cff4da431c4356ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c2446635cb0bb9b758c128b93237250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4cd1543c30cc7259534e8b06bb2af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aa610a345d8553987b82eff31a400252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e72678a3bce6670a242f27089914253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dedc249ae1a83bc3ea718eaf81c6c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a5e3ba0c71c4f025f45f0b5faf8db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf7e986fa8b5f7e184b33d79961dd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3bbcc7a59a97afbc60675064b13f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df750ab82fcd9dcbcc75a94230a276d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c721d7153f31759ca27e59d7a965d49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa954342087d608fd22e202ae64d7500260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7185255b9a5b0a082108564cc92e283261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd845fbafbf89cbe2f5475bc614b37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ab1696b27ee271bfbac7a441e0b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902188d007006b638ce4f7193da748e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930a1a8c4f90a1aa8d941116c38289b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e03bf5a6633b1a296b80fd6a39921266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d6a70d37030a99da4485c890052bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2218ec26892c1493f825567f13311268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9b9686a4ed8a27a5ab501f7aa4a39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0de94a7ee312b886607bf90300f3b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397e0beed4ea01d9f7e24d8a9a8b850271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e7d24ccaea83f36b0ee09e265b1c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeade70cc36675c5eb3929374c74ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc42a26da926fcfc24a2073f0ccf4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dea14af44c793d64ca3d697d2e1c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79401b935d5cac29f9b1a15f01b7ef21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f364cca7f9a64a805d7bb5556da8e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d2dda1a2883a3f0be36fe88eb665b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc79b0e6585fc8804d5981ac740aaf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cccae5e7e815f3a5eff06b8f6d2f11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57429fa1f217d69b59b1f8f93949dd9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccf5cb0b31f4763f86b1080ed94e45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f82c45fce32040cdba92d31b82c642283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b69d8a9e3316838eb3162daa0fd02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d89aa0a7561112df170cf102dbffe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b8a61feec6614887660c7ece9b821286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e96904958c96af6d0e6b141fffee0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239ee5803a1722287a3eaba2c13365288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0ef54798d6433fa0bcd58fd33ccd7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c161a56b101b21f1937162f6f076e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df29958cb9bf37167a736ff97b54a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459aa2c81b95b1b5276a64506351782292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930134668f31858b65568ed4305d791293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36028109bc82c457c5654d3e2586016d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f1990173a26b7ef883d6a7d55f072295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec652b59aab23a7f79651fb62b956247296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f830fb35cca6c4a99eb17fd2667c81b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe1204ebeba8985cc67dd7eccc0c1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48032f5c0da2916071f110103458569f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18c7453237427d5c2729f675c9c5e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895831f96fa5efbafe06cf2d30c6fea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e09f0b13acf1cf40ae7f348262c390302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eaafd695252b92ffc15dd59efec79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117876ef07118af56e4d5e41142f1541304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d028977cecf29aa99a4068add06292305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3812c7cbfe60b693f1f2bcabb513dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2778dd4e8dee56b95bd3cde9bf27a9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736e41aaa795d4a9053f3344ed08cb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e38bf48de6ee4615fbbc1b33c845af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63520d096a3acb9a6053b5b0d4ca22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112a33167ca482ef9c0a7c955c02ff4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06b57610688155da142410cce9eb6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daaf0adfcdd4859e69b64010e2bb74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dc0e5abb1cd5813ec20cb4ca3c04f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e71b86d6a2cc19c522fb1e736d7a37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb196a3bb7c58a6c6e240fe74977a33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9479498656acdc678ad5f6f713ee42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58e0a59f6989717650bcf8a5d6733d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e045e325aafe6fd6260bb8b4e4e88a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15add2648b70b47c00f3d3dda9033c8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42206ff2d3649e19b2d256afff4bde7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f52fa5b19adbb78a95790a8f61db08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bf7d81c67545efe33fcbe91881b83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147753ff7a7a319c8668d34d2fd49222324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7177a2beb600525fb6421b6bee4c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8be1a5eb6a18a8d6a10a5888def32a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03f65c58e86ce84e8c02df587356f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c49b37fdc2e2b2e130084c433e4c9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f0b963d00231d4cb875cbfe1e5c5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66459db10ff4b1c51162cf1772ad7bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac036611e07430964143c8c7219cedd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368d7d54c128b93e9dccb98c47cdf3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a47e64f9b975fc41f9cb73f3678297333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3127367ed37b9b8ac211c229f02e83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912425c63b038c0c93a460f26eaba89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ea3a0cf7b174f26252e7315f9c6b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78279404527400443228e9f8bb655b60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8465240fd2783b43bb05b4653115d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ce3c52f8406581275084cd6855ee6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bc14b2e5fb9c646201d13b65bb561340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5d2d4c131d28b89fdb350dc79e665341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728aa7145d389086b3d2fa449e565ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bad58c2f59daca511668f11e75cb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf7448973d0ade2ef85fef69d91a9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58b12f4860964e163c163bb4ad480f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84063be319a7031c40bd484dd9f21c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602f7e82d9277962548294b5cc855f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffdad04512606a42fccd5679664892348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6a5e70c9a79ec04e38e68cb429fe8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eab884102c4d2ac02f7f839dee033e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72878ee4984a4e1ccf4d42f0a15fc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bf342bc08555e2624a67039d45f9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d39aaf383f32e0feb96175b20730a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825bdf2efc8ac6664a3988d8e73ef6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74f22dae58bd18cfd4028b0d8787e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bbc7c7175936ec2f0357fcd269908356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7562efa5cc95a027cdac8674de3a0f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40aa941ece2ad2e6652dad3a0d44f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66ec91c93beeb550d3ff35ba0f20ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cec26c46cf364730e5814d0921722360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463cc53301518962fe36e73b748e65b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7865ddd40b2b29b3f791edca86275362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a2a1c0fec4c26785717418287635a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815cbdda036d0106b2cfc58397f2fd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2067ab3c7f47cb02ffd3edfa295c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08c86411be0d45118e7f0a28b75376366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b333eaf92218f1d26dad4988fd7e210367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f620d0cbe27646369edf7475d51e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354f3fc431328784739cf6d1fc7e980369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7acc337833c863b3e830cdfe73897370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7958cc5f2195bafc01298962f948fa7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f50d484bd31ab7c359c49d1e4ad673372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0b8fdb5f97a5060d4f3036d8c42e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827c2ce7437de5f52ec3fa50515c74f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46d4e47213eb3b9fdce6168890a3ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc10f133854723433d5a0dad7847b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5234b854e3d63ce35d36bbf3ecb9a2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717ac20df63833d9c5eadb361eb06a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eb70da9176429658e2425c65dc019379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2b97c9ca3439d11660bf384e1e70f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b849b5f3ba7bab17e5d38a9048643d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aa1fd2f4067b1ccdb706d3457c47d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d225d3a6d30c0c028e75e86cc15989a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eeb9c5b61f2b67fd40dc1086d700e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be08576a47da63b95df5a469ec27e54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132e070e19723da51557cd5c1eb2e38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43b9bedc10f94f6cec9e55b1160582387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce894a8fc9d7a6c24de9e07e294ee1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ffbc31669a84cd45fab62a32edef9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd5682455f8dbcb5c2c006ede55989390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804f85873af0aaa26f013fd0d362e17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20578e33ffd356286f04161c61bf4495392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bef4fb596c3bbbc8df798ef7a7682393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc8ce93b0700c69fc066d418dad0f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141906c947b6626757f1969a7fd728b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b004b75af968beaac54039b735d97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b5dec3a2bfedad7edbe81f3dfd6e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227745c3cee839004e65fcb791429ee3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884667e7ce82cfdd64c6fad7c5b4e81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b501174739fbb5fb90046f96d72c846400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dba72d60cf1ecfd15248cdb4fd1ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe29e8c61af7b2136451b649404a7a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bae8ca23ec80055d78d200594fd69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd0cc637f11c1bcd45c16f038b3e12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e99058328ae0b6b2c9204bc94e304405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50232328e5117351336877c6a33cac4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a8850da40477fc6e284f10b478b32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fd060c96e0be5047c480181a9a3d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eef1c5bc4b3bcf0eb16cd3f150ea6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d215519ceb41eb6c953ae870680a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeeef65ce484edd6b956ca24e2424f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b218d865a6b4e2baeedc5f8323114412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ff26dab218aca2fc310804a2e0d6e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc5c2e10c569c1b3d61313bf474355414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797df98249b094e634c0c64c4b5d05b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1b6243e6d1ea65d3e9c37393d5e22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112d61601c67957c697e8a11972a08a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab229f99e7159e342a08618bd1108bb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473133e0c22f2e32073ba35562f91a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c17abde54a7f6204365a915f330a20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740bcac524dfd02f8c671715e115582421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac21ab295238598c16048e5594ed3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399043fd09bfe3b15c20faa03867bdf4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8414194968406f6133261dbfd1229a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c9f728de98f158ba62713b0e337f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c5a6b44d1ad535561e68c7c424514426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbf5656a3c46395a84edeb95169a02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766015c273e2bf373e345a3670c4766428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb8e59843f0cf0e2cdf9ace37284e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3403afd8fbf875b5954432cc634ef3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd19bba1552bdcc9adab9956620abd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d8f67baecdf8cf1783fc930bc4aa4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e84dddd8b311298079f69ade73e2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe93778c0208dc8a88e26e22e920a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3e57de46773d1c42412220a14aa96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123405b3833212fc8ab7d1fd24f60a9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6171c437f5e5ea57e22e3c5cf88b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896f09bf29238f6aab3dd036efafc0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b634eb7866740ae975442884163e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a80a0998140af5168f646e7b561c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a83cfcfa3a0b31c61faf4f518cd309441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707e47dafe8b9632d246900be139cfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc20defe212fdbd1639494cc22dfa4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4828bdb15b4a73a93d4675f562b6cd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cf020966ca4342edeb75cb9d85ee2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564220567a48c65dcf09c158e56e76d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc12bd5468372c73cca2a42ae9e56d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d439e5c60be3c828aec8d088826085448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297d1737a87087282f6aaae713ac050449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0f52d9fd7c34c3cb66da450c1dd57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111446a30df6a395ba02cd7d7df8969451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b12113d036df9ed18222d19487e7f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e99f7b6d511daf34a288653234c22a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd62322763b00c3e5fdd3ae3df71973454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfbd0bcad70a4d195a19f0e481e2e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06819a001119fc57b6bcfc54e6f6a3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e77bfa42ac8a676e8102b4cd2cc6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37aede31bf0b57684e8c4068289f94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646b60acb73b831190e672b56f47393459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ceb54ea6a8b1e624e70802bb8df7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7c7c53476f6f924194a08f13f3bf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a3b270a5af077c41a30b4e77e1da0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fcf68ec7845e97793b667553a4d6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa22916c26ae185ba652739eb7b75e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082aa370a57b91b2745f8292534e04a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c1d331f6827976c0f845f64e7fbba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8087afbe37dc6ffa42131733762324e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74fe4851cd12ad4251d7f84ca333c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdb0ab02b29c8af6beaca79f5f63c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80da46f85f83438d97dc29b61de0b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e22beeeb56eb8b8ea8f2da27537f76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef97ee365300b5ed764e2fcadc86457472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cc2bda1b536f2dd4da83a20005cc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876aa0e58f6c157843bbaa915784c8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b030c412f49cfb824dff9da73f81bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c92fc4c50843378a2d7297dcd07f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24094b0101be7e2c8c1ae4363315ccee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab91933ea6da59b14ec4e9e9a3778aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c966c953ba7e41579b9422b9616b854479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faf6d2fb39440f782c1352aa7a7dd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0858fe619829b82da5f0be639d57fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91b587a8eb943307fc2f7f806057ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34c5ab12fee66e85b77760cb7e58cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1974aa5c215ba4eb4ed10cb46efd3f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e67cf674bc5f0dd4d4d17e2648c2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f36c0f829ddb1b5c38de301513db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10f3eedfe1091394ab41d5127417ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5dec5bdd12795f019e08f45e0f0ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e471a0e36f786a8529ef6ed9de88863489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc587e4e1cb8381cfc5aeec13ac9e703490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b56291f73b892f768d0826c0ec64c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826bb9cc82dece2f2967d11ec100631492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0d3a61b45be6b2a8d76fa16814d82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbb6b410447471263a1dfad910b26e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f75744a7adccebe3e8f9e0482014d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267a16c9890e8ce3aae506fd5c97385496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0946e8a11ca9d015771c61faa65d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108d1e147335eb4edc51b937ddf4cda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4918d2711e6c0986bfd9afb21d4948c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6217515fd733ab749d8fdd7e0a53ab2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88a69e853d7b65fc8fbaf05dd6fc5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50319047d802582a231a4cbbe07545502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035631bce324a6fc515770d65bd216b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8fbb22ec01713837df129dc3d4583504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d26022af24cc43ef23cc7a5dea0ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec57c670e818839ca45afd9f905975d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d7fb489deda8038f6f972ef1d230f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f672168911a600396c482e73e140be5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7f07a70aa8c78c36b1b0b465ea95b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c4041c160d68ed0f0fdc4e598e6ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c3dbada411357a475db2e970a61a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9975ba68eb890c3ed74af8974cca4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602f1b1357f2abc1390323a332f0449513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a9c8d0a284bfd22f0150ad3196392514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d01c40c0909bfdb56fc8ab80d120b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b2a7c2758de41c96cf81ff2936d7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1ecdccc8996e074920f5f342ba3cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4267d7295fdc7e9b5e58b998efbff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec1237186d240b52aec5345e426346519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077450f96b7f89087fbed7b06300a76c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69ea40dd143585bb0e6baaf8076e72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4da7eb3364bbe74dc732b105d3ad4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63963e4efe441f928b0a0909e16a44f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699d20d1a930575497fd4bdd69a7734524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c1384b1fd6f8ee0cde742641b756e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff70aeff0a0fcfb5a7c20ac301bb31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7371c868dd4f5cb68eecd2f284cb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc1e924f8bc693a86f17fd4af198a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86539748aa57dfec05f1e01e30fc0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6ee0eacee31deef454a4250136e3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3c26adef961dbcbbef2b12e20f82f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53117e799d8e67ed47758c0865522610532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094fb15971e2267219ff8d8fa5ae3a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e66214662df21ad76bff9a3addcdfe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4a25cefefb7909d0df5f536ff766c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92332e1600a5fc833742be7eb93bd74d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562b304a63d1aa1e875e3a6770b247d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e9d4bf7bf8cda54ad326a72585f88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c79f279d37a6f5563f1730a6da829539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab390a5fe6e80152a997fef02fe43d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3fddcffda7306279b7e55d3700354541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e1fa2f6cb215b81b1c908629f5122542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c0ac5ca6598ec0f6cd7f113bd81c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110d50b5d4f805039b0bfda3571ef67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9b4059e71d4baca33b0648af617d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53accdfb9fc1360db47563df179991d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdd93eafd515930c68eedfe9ba97ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5886663c7fa046d93f2b6814ef137fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7c2c9539d13c375256396f50aeecb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ed96b98e482898f5c9ae8d98e16c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20a4897ce41937a6dd90645e43dc10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864be1a3ce541111289e73d1a26247d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4416d6f2cbce837c11bcbe51f37c05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebd24c7aa4c569f989f036d76b446d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc43efef6ac1ff81ed7b70067426b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52496b4e58d2eb54548fb4445183bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780846a6a6e509b00b8d2db3022f8d04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f82520d7ce05103de7f77d5f2524d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ef806e26390423d2abcda859521aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c842cbd85c03c52c8937726e9ec299560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d500116f3017d5216466cf7aee6f97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907b695636b2fa48eedbd7958b7a635562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b641e7d41e739e06fdf12c5fd194d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428c0ceaf89345fc17326f8942335a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6dc2d7b05f25f350cffbbcee0eee1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c48951d591d6190391ff5ce455aec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb535acbb753bd3c0abd4bdb2c3c49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346844c51e8d654341d6fac92924b69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e358f38e848d7b64e74fc1eff6ad97a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d692330c330d5c549b3a202de892570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ec0fc9e2f843137bc7af408656578571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bdc215858ff4d3fbd40ef9fb4b50d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744a6afb37ed7caa644759f053dcebc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd249df6cff2a6d32d3bce7346de752574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bef6b395ec601423e5a5a09d9a5d66575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bc85882928f6b95877d2b22fe430f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4292e88e135c72193fd7d58628dd058577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056d0426f539c31d82e51327817733a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df541a6138cc08fb57b2f80c227d1558579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0605b01aa694262054ad1071545098580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922a63b2beb40b737601953294ffb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088dfd5a762b12f2bc8f181b2aecb6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05364f8d6db899028af595c72538ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9223eeb58bbc93d4dff12592d886fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea08d701f1e3b7c56b1cbd3c7a991585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf1742cf7abae8b43a960088b37ce0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329156ea48f93ceb23140d17140f9b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705491567f36ec6d6b065ec57828fc1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768b9af783577bffca8ccfddf1c826b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c5d637293895f0719a7adf67eccd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81112bc9f1a1ebd6c650bf06edef43b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5588b6219ce2cbc25b82bd73196e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f965eefb81ed7b931378bba3e6b7886593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712caab1efacb320dce2a8c63c4e5b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7529d3232d76966a326490b6d877c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbd9a2f8eb1a7db640e0142e4d30f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c274f315766148e3b9331729ba1f4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db906644d017aae0f4a96fee943ed99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5387cad369f481427461c3318396475599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd832e2f92badad8842662882fe5f680600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea18f747b60763d7c29abb3b88873bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0476d8d413f82e8feba27d8092f24d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e73bc58dc4f10fecf4edae04c0948603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe2170e2bf3decda90d917f53c14af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352beae2e49036c67f4cac90db0c662605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d22bdab68d00018272115367c435c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2acd4a0222da08cb8b1d9a180f067607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a061b93fb6d6560bd247f2fdfe006608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e2a4b7251f8ab226042f76f9abd3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c74ff51aa5976b22c48b523fec19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb5246d925c35a4f75534d726e3103611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff01264879f0ba38b74bf16fa17ce73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf111c1ee56ead7e761f926cca912da0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92b8e59ab8aa9f35610c0575f21462614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b649c8390b44f7a95528b9f247f3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ed36419fc59192c7b36171dba49e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b632ded92f7a59975aeebc04db535617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d630b8ecf946bbd6f89ec129c5084a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a33f9347fd13395ae8061c12b660a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a643e2bc9919aa1c1fd985a991b1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a85484f330908244303ac6a07f86f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653740b4ece99f8b36140b3e1c2d51e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a9ea3433ddc096d6a97c45e3ef36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1484b00b0673181e69ee7ea53282c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8200d4982b023a4cf0c4c1b84eddc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64839b627ce6b88b72aa31319223cf5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e251c5b3a3bf310f73caa1ac68146627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e75bb41b731e651921462f6bae1f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaeada111d5bc3a29d429b68d821cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3145f2ebd5866290e1fed1451d29e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589898839e8d2a99869a1d02e01322d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaa2bc2b9562b7fb9162e430a028c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcecc52805796d9649306783f3fef6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d896599b30d00eb6e8ce12ccd0259634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869c9f730c404d8bb5c4e0fce06034c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32744b52f91a31a61daaf12241e3a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc2a29a1529d3ea25f8a717b42766d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf097fb7b19b331cb3ea321f1e19f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf498c7840b9ee83bb95f2286a4a8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af635669af428c851be2c593472b1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1bfa86255a2b95ff8977dbd4f4ad0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4937d2a8ac261fa196d3141bf9ef9db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0632bfbfb96b1cd6fc64af480fb6391643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6c3ff0e3445b862768fa865fa617a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4b3e66a8464d2236a3856fc8054b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898587f8d6c7a219bd493334633d784646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb4970db9294ce02320ac9a476166c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f8aa2ede3e874d27b19c36949983648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09d88f0f06c27fd6ef15112c334f4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92b20b4a408ae4823f5167d97a18b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942abaf0177058cea35452f99110389b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123e1f195c5435625519e054cf7e2e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f841658b1746089538bd9476cbe0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a34427cea0e51fdcda65efee39a467654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682b349c1317dfa53e49329c78d11b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9922e887f0852a4f9c545698fa4d383656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb1148f8e4c6bae7a94e53377fb22b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44238e10e1b25faf35615f9391bfd98c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd250b779365593db2daf1d753e1728659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9103e5d6e5d5455a7755a589e873f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3b8612431a01675c08cdedd0e8b00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb9a42171e891ecca8d846bd5622e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189d1c2ffc72a167efcf0d656bd11ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d05753f1000bdf4485771a4b7c20c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14112b8f48e749c03e549c7b8a3ecaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0875692eef9e8e9ae87f745a6dd27dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbae294c4d6be6e3290f8ea1fc9c2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940355f3170f145a1a4bdc5fd7e97574668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47be3729702da5e68793ea0b2ab50a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc614d185b71ef66a5daf9dd020cf3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb251c863dc5eecfe06213232697db01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899896978d80ba04ab6d588e1ccab42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a97f3952b7bf5d6ca877ee5f8fd5e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c109bb23e86d2603a11b00dffd14ced674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152b5f995ec8da121d21226c22d9e33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0061c42418338bedae346de94b5f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb4e960fdb9d23de4870061090d66b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbd7639b445b0a320a349c4ab3da08678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6428855075c4c73502b5b0f4ec10a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef270ce0817520e23a92e8a9de19975680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35db7f70028172d3411a098a0baf6bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa2db062826caf88529337f1be4ddd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4968b8050f76ec5c808a80169c62be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096e18099423d970a9efc7e8eab3dff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bc9d7649c858d1cb904b6e776e88c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f121a01a94912ae570b0c29e97eed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0520f1424573fe814f0c5c77370ba1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40854be6f8cdf8afb1b70eff9ce5b41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00186b450f39bee6c26b84ac702efd08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002c50095d08399a6dd6b953f20cdd5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c49db7a017258301e54f4871755d9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9695133d46d7ff5cb643b592a4ae833692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628abd9eecd68c9dba11f2735831594693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85a91164f18944739dc196143b4b63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467af99b6cd69dc662d7d2c4f4ddf73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68a07956a7349d86663fb01c133f3e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464f2f5b2dbed025c10059128c0ddb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d504e14204ecab35cd74dd8fdadf8dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558a653368a3034f034be5529bf9a4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083761caad1430415589d080f044aa8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676641619a724e07bc689b90c62b48b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e848e6ff9cf042ae79cdfeecfd644702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b6d5427c1a6b0ef8f2498df36ef0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6c0d790fb92fbebb86c6439409064704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27610c622d39bd3aadd8e163be3ff66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa32d51240f858e7393ecb48caad8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecca5d5a6618fb36f60ac63cea1ca4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5840d3d2224d8036410aa473f053261708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba725eb32294cdd71a2775b73b49a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dad5cd44225a27bc12a6b539073de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a657d3160aeae33e677068c8d4d8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b5c2733a515d645dcd4c309e9e68f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b0cba9e3ff6fc7a3c4b5c3c2802e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714ecd6fe40dfe064883cd052e8496e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa807d4ad415a00c1c9826afab9f3c87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be19fe17aae669f36a66e32d965014e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ef443d8b05d796ab28522a282842c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d4145d43df9beb926e9001785296e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2664ba8f751454797713afc78196f02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4177332e961d0afa456a61550abd82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406599caacbcc701129fa27a5407dba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb902ad22ec239d56af92dd959a5e2ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364b114408ef62194bbcf8479e8b5db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288bd5bcc6afb344fde1a89da7b1df9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cca9016a6edc7f006a23f82ad4b3a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e4c67e4e8c232b219d7eaf6e6dd4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c2a9f68f976683481ff4f0c076c2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5502b2cab0d23fb554a089be2c21b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777b5781eda4d66c46f2c40d4e000a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fa82193b62bc1de8ab286e54a67e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb95eea5cdaa2411c582c73051ab29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ef1a079ebc2fb3cc0fe749224139e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad598f4a4989af6969f3f511d9fac5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b106323d3d68a964f5f6a9706eda1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111be5dfe420eab3a8a94ee811ff126735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb392b95a4b98a35347c0d39830a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738ded727a37e9da1a1bca13c8bfc99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf6d9badf5494f4f3c6bf1e2e21d3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3312117891ff32ffb8feaa7aed39f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74690504b3eb8332f5d3ef530379ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12879c82b0dde53d86309dfdbf85cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe451e7416e162f32bbb08120d0fcb0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9301433e33c4f15d179de31733541ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0e14c598c5cf86de624e1b96664eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce49d171424c4e3f9bd281c8995e02d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc25dcfa7ea21ed4ab90d15d690b898746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0c427113463e7411309378dfa5c1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aa198cc2cdf348dd06b1f2300f5cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf08410a9b4dcb1808684ecdc8a27a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db6ab3ce1718d51caa4c35ee4c3b28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3930a3834fbe28e7147f7d87af67e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021373e83197e7a9c63c699a4e0e9a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dc35b66887697d6a1a90057d77190753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acd368cd13927de3a66ae97368bbc9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e001e2a047ecb4a2121c59103662755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47a91ca74f7677ac9bb1bae6999aa4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4760ceac594a43a34d7cc234c9634a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9a49b02df379fa8177fd47d77a71f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cdca5144dd32ae60b478b4d8185fe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29d2ef052a573878781a6dd2634d8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f509e0ba079a0f19b35bc18c890a1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56029fdf437a6be464d7d41e1ed5f3703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf69de9799d9344b42dee072d6f3d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76d2fa189778fac713460354b047745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac70154b40dd8d20cb39529516248c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4867ce4556eaf4de62ab4f9b1e62387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2b3ffb08f3b0857be855ddd35a9ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecad9a4adfc058d46d7153d7cd038b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37906ae8e496c4fb4ab8f35319046510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cf4f100cfc4cda85b4d44db14e02311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d29730b52a71760cddc5070aab9b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2666debb030fe466d5bc7979ca630c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e36ecc01a627c10c4d5d7b2c0b4fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc341a1d74405004b89a1e371c95fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aa5d01d0d51710b221a16fc4aff6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59953e38655d487ce25e197facb73eb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077e9326337e6517fca060a4934e39618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530896231d773f9e248a2a8ce04bb8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b64e67fdcd54ebb60e5588c460880120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30520ab3a621c9718279344c7284e38421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f8c60c508d577219dd231d173aedf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ac425dede41abd8d7b3766a511f7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03499088f53848a00bc72694a40368c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11b670a34b6041cb315aed8273a6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130031d6b268430c58064f8f0aeaf8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108d71a5b4bde7ee80d6f8b6c29afa327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c84d305270dda0b4b26d86c3a657628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523d9c944ee27b4729ac028aaa3f7d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069df5c1c22a599e091e98863943938f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9b626f50521ee4e33c38bab15a75131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19a3d0833ea759494690b2a53a98b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0d6567485d61aacd61059aef6d7b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603c4f50af4ea597ffaa48b304df3d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e04d1b994475e82257b529c97d1f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a4ab9ce39ddb5e614e917cc682ca136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbafb404c59c5287fb1ac4ce199bcbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bd801be382433992ce6116416815d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1241922cebccaae87a83027b75ca1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae5f8bb89c37f9948e4af427ef902c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e940b110e05e2f7610c426688d40041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0dcf04939ad8e2706ea56b108330042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24992752731656ca0cb4b6cce16d95e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050f6e7d4bddd2179f974003753ef9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47aaecc30c908d8d31334d462d6c1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b31b24fcc4359f03998956256c28c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d537c1d88078b30a9287fa215ff77447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7669f7bbdeee09a6830126f74b63f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efe1a191ab6cb343cb4acac865cd7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0cfc255d969e6b0ea04c73431131250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40a888a018807c648a44196652f2d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2358789614da819d96fb7c48e6531db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5959e0afaf9db82cce3a95f961f81653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67479129901f2d9e297bb149668e5a0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c776ac76ac42e12502f112cad6eb5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b1f5aca911390d65389cd254d08d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c316cfbe4de5d7d2e123c8fb5f5ac557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a340bdc2ddb25245c805f6b9d2cc78758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861abd72bdb0da5f3862e13653f4da659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898afabc032248cb19202d717c04718660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15892b6c79ed2a58e282ddd61b7969a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f442af1b16461dd28bd287c83b16ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83111f7d3229315b28d9a09a82a385d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8332fa7f5d1441d872874cf2a3364a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbd9fb4da830d0b257bfb7608185df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c20394dc76b06f44cf1b782bbd82066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26709f0690f949bcb6efa214c33ad6c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c682e556a4f44e5020d9cc1fb381b9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a69cc60c78ac5882b44a31f3a4446069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617e77e9f42a49741779be404c2dad470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19610c5a4fd9f3c659a6633c6ff36dd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7b533688dc5e48465fbcdd7f9dd5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7c4a1ae4b4797d88c6beb7344ab8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28d118465612d5c6e2b39cb1c1e82974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca4a4d9199acafc7e60fac79feae975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b05b7124e2d79b9cbc440d983814d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9eb70581de898f46ea85296a4016a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bd793c2ec03239cca22d7b7f9ae0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2e9877a197d1a75cd6c9352b4f99879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032d1224f080614706bb68bbfafb7fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2899e34d2c43a961d334c3607dd00081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c6c36cba9af3c23aa7c20318003f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985d8033d491f423921776fec3ac4b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdae6d73d9ca21bee92965d457fc71d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd285bcc3cc64bbcf463b4baaf5c08385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e67c1888c63f139a190ca662315dd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b79010d32453b02d8632c506aa80487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615466ed803f1de5ac57c6f90c5750088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655f986bacec6f5ada793fbd88f3ef389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0163356b00b7fa2c85915121311dbb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c56baacb0b0f5784a0287eb94f3e0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1cfaac8fd5316a2ea457e3e3b19bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e29baf827a8a5c2091a5dc03f35b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fbd064cf23ce6473207ff937c782694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90f49b50177fe9158fba71d47257b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b87978c6f8c836c8b8255f3de1db096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced8c22f02c3810334931b8f3a6d72997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89fd7ed576fee25ee518c7748c33f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12688d5d75cfd2823a557a4a33bcbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1402e26ffa5ff0c8a904e3aaa49bd9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c1be435787e18c4f71984b0b61ae4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebe0afe1b9d44540dc0da74d010b6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e73626114d14878adb04c58e3aa215103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b47330d24d538cc58477155130411f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d145031c9763bbd1aefae53152f460a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f0f423c9591234eca91a28fd3ad70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece69f8eea8a4e55b669f8c3850b4721107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da2b5807b81b15de921afd7ab1fbab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537983732986b06babd37a84f18794d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e0584de3f496ac8e7cc893a60261110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86718127e5ed650d8f6eb9bdb00c057111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8316e2a496126fe37fffd66655cffc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df262bf9948c6b1a128870c65d31379113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9795f6a3ace26f7f1a24c828efbc5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ff57cbf88ebdb4d539fa13018e484115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ac990050369940f074807f486c0d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd046e997462e82de41dcd5cff58f982117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e663fe1b684a57e7219cc07cc3ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846f039d70a32e741113c3233417ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093cea04c8e621f955c7dcf63a69070120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0688af3c2934fc6c3fe2313cf6eb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91ca0cfc9e6658685fada467fb66f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2ff74db1f730d756fab92af46cd2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc53c3173e5cd2a698287614d90ae0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a0d3489291f7adaeea336f58107f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea4a466fbd7dfead88139a00a7120a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404c0e7b125952199303e70c53cbc8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a17a16108151ad31abb59b60ac73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38e04d8d20beff1c67039fec10992e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c50235207042249a06457247979ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed27b4c93d390613c418740a38e20e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec22b3142b7c0f2e75461fc97c18cea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05386bb01e6247df6d0111ba1668701e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75ab053aeaa44d5c7352214c2596eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dea8bfd2b726a31b5b5d98bc32f56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb8da5a304911c7263c80a2e9711e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c011696babe8a4540c5669d06c066137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3b3d26f853211f6f274af6812b288138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c36265bbcb46a1a0b079bdd15f1e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5cae9106057090263eb69047c5ed9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebcd706fc90c6192746c99355254b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1e38bee7285a6ca49b1cf0b94adee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5e95cae1e2a67b26aadbb73dbc08d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd255977f5b8451bb01fb129a2f35b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbef6a27483eb8e19a94f2a1d89508145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a883d6f53e6964f5bbc9607891aee77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf28b5cdad2b9050f7b4d6d459e2954147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9824414195ae6e81830d22dbb817803148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1af5648b14777945c77804cfd8359149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc49cb38dab0bdab8ed665fabf8921150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624676cbe7f3a1c2ad68d2f3ad856726151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea998f8570dee7eb0ad9d15bc31f9b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdcc7502161053db475703c7e5f923153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b4afc23309ea3290861b41338ae8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b699b031aaa1f4378fdbf34690200155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c852106e97f071014de68238a79b4c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14509c0ec274cdc4047e30049df85544157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f0f3af7c7005bc888b909bc3060f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf7c254780e8022cdbc5c8492f165d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32599d66e0aa341c5af60736c4685283160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175d875dd57c0c1e6f56ce9d74823e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449ab7855a4ab388d127063015a3ffa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c46cf1332eb6fa6ad498d33b603b06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04a4320706643fbe75986552ec61c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3cea4c17e7898bc5e4d45f623fc7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe45c12952123fa08791b63a14d081166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a8ffc8b1e8ebd8c6eab692a5fb02e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3f2e1f94937c90bd25f70b7c45404168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386547e2c9920fbee6c31c9fe8f80c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ed08bb7fe93240e9a875af3713a0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725973779fac76732a88bb7715f5c2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6be0248a3e5ede2593f6611458a72e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef00a079c881bc3a16dca2bd39b1aa3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5573ff0db29a58768720dfc9565cd1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53520d5d4923ab01c9b24a067323e011175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f8e74c670d2a10a5a86b4fc3cf20a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ea7e7de528deeedcc33745666416177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696d31e953441a6455e95c08a584ef9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c65c14dd16cfa23ea60576d882187179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861032798ebcab9f428eb8835d66c99a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce6c204bc73d8f7ba4bd77466749c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc19653a157111ae6fb8278c38b0e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a17d6a5651b52e6ca17470339b81c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc22600a4ba0cd2c932ae494cbd503a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c812d94af03b03831971abd7aa9cff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d47f5ed509f56678ca85029dc69bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda972cbb543c55f8b057fcbe0af2f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abb73d03b246a63d41404b4100a688188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5af4974eaec955badfad0a8bd2182189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a997696fcc683cc1cf5d147f48851190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a915725b121e2dc34c911e02f857b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b91b530bbec619871731bd125177f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cf40b00e337ab60b12ab2b178cbcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c11684d62f047092a77fd25af7aa06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db1514f470c0b8addb4bc7b7fe6f2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceaf8a73241f5e2e2c451988987df9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c393844c06dc37fe300ecc2de27b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce020316d263e5aa69b57c3fbf82f50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b95ca229fe4b290c34def54b7359e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f3f3c25d50d2c260f803a485e8826200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d7a42a791a632011e704591ef8b9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dba341d0a8ca4d99eb2c43ccbc079202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2023418019358712d5aa911091b3be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0760f43338c6d41ea9536134f42ea95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3463d702e302702915a49c3f268fae2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e90e378e12ec369781fdf06629a7fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ba7a6578fc6795631383a5874792207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d6f5edf6f28c59c1176ec0c0a73bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c0effd8ac34937338a8f898db296c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdebf98cdbaf3aedd899240cfeeb52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64437f7859607681a8355b3698d0e66f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de668db795ecae638b97d640e52dd0d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc0d17601233faf696bbdf64db1b77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12485ac3e28612a6bd2b8c7bc161090214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f50be65b07db8f333c86b316fb7fae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2da8f0c062a0045483cf9b7c99c88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48843f84e781a41029145cdabc9d556217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844515781a736f039c85e907a90f491e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cbf6780d51ba5c5ef38671af61f16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff19b39155945e4b522dfc8cc4410c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9d004944357e51c5368e4b4d1774e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648f8f7f7ec57a4a763dfb5e1126a4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23084b65d477d59fa726a40455e427223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c88a63bf1579168c26d575ab7f01b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8337599cbd1f53190346e6c614e0dd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b290068a6a0f0632b13df8b282bb503226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80ef3cb72b6a607db9ba54fd5eecc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5392b651640ac1c84f098ac9583dede228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158fcb20feba6b4627ae9c977ab913229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21610800246e7a10407bd51e75daf2fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7534c16c009294fc3c30bdb9bed0428231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaa7768f886fac50d548c1b5633886232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae623285c31cb7e02f68897dc390d17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc784071816f46a2db6a1d97fa848c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959fcaedc6d604c22e82c1c6ee8d018235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1102e1425ab4afc94d339dcb343c78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4833044a3365d757f0d9404abd279237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a760c07f1a5151303d80762de4472238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab714095ae4d9eedc9f3b0475235ee6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed564f2038c3597c2b1f6626e139634240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d49dd4113e140830cdd79a4d1afa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f18b88e057ef0ae4e6f19753077a9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2298ac6b748516e65c0c738dc8cf4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682c44497dbfb1c2f0e8f0d796ed7da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd744264d96b501bb5a1e79fae437c55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318dbcfaa35a547f4f455c866de9871246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b543ddf45fe4002bf41a8b2f3435b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c71713b5c1c038cd728b470a66c87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b826a94bf53505de02615689004a93c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10e98dbe1a89ec75e8cc520c15afeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363cc3b4a575e315ba9cdda245eb06f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261067d399da304b275ad9b52ad865c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41cb200018ef49acf36ed50f895a98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922715a08e37d2519af0bf910e7d46a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f6f49a2de249ea6b28e227365bdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555e54d04d648218a7e3eb6b8a001fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fead6402ec7ad2d40ffc599d1bde642257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b628910d6d23b16023aeb45c3525e3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb96712010160d05e766a5b50af1c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d93d6826cb8234d7d1217605a1063260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b186629a9e7fa498c5fbe22b47d3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f29fb267fd4c02ae95f06526bb753262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff12fb529eaf62e4ca3dadad3cedb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089b54f2bc429f3a57dece5a8590009264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2585cfd088d0ca0500fd599e976424265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce346bb6475117636fe6f5fa942532266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5115d16f48df528f6bdb04d4adf021267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb498d8bdec026a786be104dc887727d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc97094f332247ecd32184612b3f1cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084cbef35a401488c52edd806a0c0f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e28f799fc4a9b7376a974e173b34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef4850d931e7eb5c9da260ec24239272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eae5f0105c8691c4d9c8553cdce6f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d3f84e598f10bc7724e2c2b574820274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb0fb2efa7c495622196e2ee85fb4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7fe5ee313d9ba771bc46dc3de52a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a65e7c037d5641f5cf0aad4b94f52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff6c22aff1634f26a4a2b215aa8d41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d881a12f4bb63260c352eef50eeb4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57255781ef4d0e295aa42727a311a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f8c0515301669e1922ffd03c8a825281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b60896de47a1bd19b853d2f746a37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d233d7ca2a5c6d3461878d827660b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260944ea59af1ab0c7530c23a0b8679284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e68c51e07a0288025b1d1e4f99102d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d8003145f3f142732817b63a0886d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0b3da02fd289303f7d9363f7c0831287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e5133468ba79dfd3c442f36aafa4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e9b0bb9e3152ea92286a49d52d05b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03da2d68b28e17f7731561be256e1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853922fd1807211eebb7a1dda2f739b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8618503f3ceba291537fd42a56e8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad22f4735905a203d8b54e2dceac50a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f03f886b1daec06229573d4fcb62e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc7629c8a3896b0cb708ba11582f1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640477d358174f46a863ddbfbbc8a0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1bc4d7c5c4757cdfd0499f0cd2f3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207426a8211b3162f5d58354b5ab536298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca21c7472c740aa13a5e575d65936d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f666d6d6c72878d1123cbeecb5a0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574bc51ac684838826b785f4ea4da39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bfa8bdf24a39b4328f03d3f8eb527302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737111290339926d5f472dd43d2d404303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de823335a00749c1ce9253c646adb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a725468ff15653480b1dffeeaa259305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e237aa738bfe1c2cd5d893b53f860306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10319b1c57b0e444b49c56e76485b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43be37c7111cf33eaa92aa885558c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f6c39ca2c71bf5e915930fbe290c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e531c761d504c9c817bf4139c933d9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa5d1604fe312607d72430141325a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ebf2bffc2c13bfaffe97ba6e69261312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1a58d6d312d064c17e2e9b3f1c719313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b23d0b3981beb80cee991a98efed98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ece95a05bafbcf2e0b2b793777d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25521e25cd38db5569302805884c59b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a47a77cad5c19aeec7d61802020c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad68fa2efb8f5dedbcbed601b474cb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b3fc0eb56b15f89e0e3c6646c8c93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d6c22e67b25977a7f0ccf9438112d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6b0d324d3e7a5d187935f5cfe2178321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f518105ed16fd33b86795cd239334322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5144162267f1f66b30cc2e02b1fe7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa27f55b49dac0446f90c7e5f5fd209324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a224f263e692adb9783749267628e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f579258e1788b759c175b38cf3c82f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bec2ffe7ee2b85d9eab10b6828859327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb175e142b2593ac1b184c2336d1b1b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a80d46bcd6b05cb8b71cec3eaddcd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae1e07a14caa7e3454acdddf1ce3b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181c8b2ed1818e36c643d528c791237331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815143be2a0f725208a5badb6af8814f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1ec9d6c9a259bb3c715413e50e901333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114da96a2859642b5f3365caddb84a6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f147523164d5caecce270975120f10f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e134ae75f4dc0ef61838bbc4433c9fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f87a2ccd7091d0c5c53faa4cca87b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b46c3d672bed1abc3f0c2d2d60dd24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289c93a9585bbd4f13c93e3937a72d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cc161351d728c91d54341d1d32cc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe32afa6caed2d6c25f142b2efa1bd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4ee9c51e1c4953989c9cc43398253342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ae40771325e300b63231b3a2840e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ae91773e3e017bbbbff343eb1be82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bcb1d82ff9a64f2cc44ba31d0c862345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed604101b4be8d6659eb80e1143a666346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962429fab3b44b64264040930572151b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf976f3a4523dc3675efe6c76a47d60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc46012305af3548efda2f941ffef52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b9d69a37be4120157f54aec9a805350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6781d5733296c3b3348c777b968159b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339460b29e2079cbb61bf5ede64afa87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0f0c3b89e2a4387ae840e7236b760353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7088b547a1a69063c9be38829f08f02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69295364ee358db760a3b8b4d92dcb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483b37724ff3e2394b21b6a8094908e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540736242e532df206b317bf0eb0dd9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b71696d0abde29ff20bf771a9d69a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f65b7a7a491b07363f2c886ab5f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b701e9854da59bf501c3ab2e32a2718360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508c9f7fc05ee3645975d8a579e8593361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e43aa2ff3efad28af590507ad84178362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d882566601451be3c85d054e9c69a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dd4079dfb917a2f3c082e3df22345364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f31f097952cb7ad0761593380e5d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ef3953cb45441320a7da06a2214af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e12f6aba474612ae8f81b232895a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a722d60d5ceae9951c1ca3aadd34da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a707f9fcbfe7be3c5c3466fc4e9c7f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd67c672b5cdc64e9023d4098a8d392370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f4aaecd7936c4b89e6cd85ff29eee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fab01872c785f3f331532c5f105c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d981d5839832ebb998645c0f4fb3d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d7bc62b3407a2594d750dad47ad95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214e963d1181dc2d638268002accc41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6123c2868e991c8396a5622f974c931376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61eb63c2aab8994da985f1073a88ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb74983a58426c7657d8d6fc262fef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e3ebe79fcf53e6b165b86c47db7e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb52422a41788f47161ab53c140634d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ba66b8c0d19f5fdf28db8b778fab0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6868746cf67bbb3a1c705cf39e68e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5d79f3ea34066af6fa25366a978a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec85e1b47a0c2d3e70f061aca439fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c24ed8f4d24ef309a9e771421b410e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d379b15c0a9304a5ad5264ddd9861386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2fc48b42a1a9f374f9aae01f97302387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3f1d0bce23e894a82da6b9906bfec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bd5ff9b99c90d88614a29f5277ae7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37452d2840ea8413a3b8a578e1969621390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db49a34c9ad9ab1a86ffc5460bad01c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fa163a7d1ba5de32a0016322b6f99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9576d2664512f230ed31f7a286b76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35676f18fb3a35f114f4b3b15a8c92f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d87b3defb515c3b8629f18fde4b3be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6d67f82013381bd4fc3501cc792f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd611772e20321b1a5feaeb00f0c8f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eea5eb6821ceebf4a1e8aac550009398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeadc4603fb9de9762a2ce2675c6b62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2c50dec05e5d7f6c57698cdb6f3ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376bc28e35cd98865edf2a594922f07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8be3748abae97d3cb0343a34146e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3223e56245d96ad899a9e6fe553e1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66d7137baba2971629c51282134a52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a8bdc2a9998876f808e63b4f291a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62b10644f789bd396990116dc18bbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8750529ac9e2e8e4b152712fde60d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0865598101ec33c64f9a8abf2eb6c67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd948f07b014b9d14e2639ac051893409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72794017abc574bd7b77e26d4902f465410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfedebdfb534c20961f2936d3631a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86387cf18d365e9051e41672dcd138412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbd4a6d3741544d6633d0a6f052576413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ac69971330cc9cfde57da2c930ad1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ead19ff44a04038eb0dc2c73da6be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fa6599be65ab325a649e9511132c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a821fd048a98b95bcf247bcf00a66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5024421dac6201e329e393388451c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440ce22017cdf4562069f226e89fb2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eed6f03e320d28cd54fabc37b10770420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07cac6b3749e8fc6a1470f0c8ef63e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056a737322596ff41fed9f864b0afe0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e3f1ce7bf1618d5341168e5f87d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517c0b34386d8373c033fc36aacd8ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f467baf2e288e3278a636222200b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7c5355abef45b2171d50a9d61f5c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e4c2c7bf52335c7f805bf105ab10f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969fecd48c0839f979c05577f690040428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb5a2c3af9cd19077da4eaee54435e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b016e89c1a0c3e57618355eed8f42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3e9c153d53c22250193e2b80c26a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e98cf749ce19d0dc96fead2baac5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ff00d8c324bfff3a2630159f68437433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cbe584706c24926deaebaea73f1e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b49da3074459f25ed5f6be2f7d9103435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0902e2f166c0abfbf791824e159c39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce1298a04fc740a00a757b3d63b9c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693f9ed532503dcf5114938ab9c79e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e1eda44bda1da435a2c2db855d55e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63084c94ceed448bc8c8ab39b5c6f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9167369c9d36b74dae4c83be46ffea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e682f8e423f937147f506c56568b9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf550d44ff8896fc8f5b629b1b38e1c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860df6167756df70165af4be4e2fb68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ec16a84de0c8c252e94faf5ae53c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eb39f9f2e6df4e35a8354fbf0be3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ff596c908efc2cb10ef11d16c5103447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec4d8078b454cff8b705a9aa62e748448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4984d445b79966dfb6ef26cc1c6190449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b93a29b85488ac7f6bd9e21e9cc088450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c97c88d10b897e43b5ca3b9f47cf3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeba8483aadea5df7961f4da61a0db5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a508d201bba5a1c9bcb908a5ebf9616453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cea55e2d90ca036620d732f43a663454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c4995493e9c133e131e5a8850bc7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df188b626f39996dbc5a7f3448e020d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e376c07d353bb59efb5eccfc3bc3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07d759ecb3784ddce4c7979e52f60d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3281df85fbac43f3be8e01339cace459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b479b3551762e3753eb415783411639460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a8038e6a38b8876f697c2b20d17ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd463e54c4f4a63a5dff442c3196d898462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f17316e427da51962ef0192a9eb288463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655250124fb9d3a929564142cb34ded8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6102d31ad83700191235675caa1b98b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fc680b885078e01c956ffde857a8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d97f1f28cbd9b4f3eb4cba186002a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b80e93361c98ae51cd05921bd65d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff515ab2cd33bedf8969b8ba349d8d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb10dc8a9db105ccb419168c338b4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbce7cf3561f5c38fe838be0a229477471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691afb8681cecc002027af8ef7979c8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd985f07a1cc9b2d9600ac6098a42f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e370fc609fd686b6df3c2a2e32aab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea68223bb1e022a211c26a7a3cd62d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324438278e97df5f28cc19c2c29b25b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cee786c063e23f14ab9d8a39015df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7279ce1f8d4f106bc0b9da67a23926478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0996dcd1e1c2e31ce4ebe973c88ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeda7a3d18ea85ece59ed4d40f5e71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64172339b212dac3c4809e247a7d1781481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3381d175a2dcb6e8c5fe0eef713491482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9bf73c1d2ab3b0c6b4015f39a8edd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541753c56d42a7d30ba6f148bc2c650c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339296663ef176710fae2761b7f259a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79224a634da81b3d573106877345dfc6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25947d19f536d42700320771be0cc5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0f5a82ae6ee16cfbf5497146564de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a08940a0588038a58777e95d15208489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145c4dee96fcd5d3b2edf14c4050d98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b9a607c86a00c783cd136e93236cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b75fc68b3f2b08e084494207e6fc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d8a22c390b0baeb460a1f0cdfc8ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441fa6ed30bb62786053340bdd00a90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e818b85fa3e1201f565827ae349cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c50673b6e9f3c9dbbcbe44cee048f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a1a388cc19905a1f9659158820222497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fedd6dd87f6b14e8a8e399700b54eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a8a9c77b0547f1f6ab002dd83a935499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d4724bade59aef385f0f714c52eb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd450d5ead01f210a005fb48abf8ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec200eb46dcdfff2f49e64e0f51b061502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1212c158ed8a6d7e389b92322ca76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d1383b370180cf4a88ea0ddf8a2f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be6cc28ec796fb595d5f091bdb1e52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ec18577d6dfd1c5cc5a1dcab03c2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2554bfddefe1ac93279643eca9d76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b243fcafe9070de39193cb4b7e74f26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491affec39453918989e7b9c2b28321509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b54fb2bd11cdfa495ec470f41d57a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623113e1011f230f6e59475d698ecad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056d796559f27c1c79bbad4b0892cd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8c133fed3ae20a63da72b38d4a46f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1a66cf84e3244b8403ca1e838955c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183939913d3b50a7bd607d4c4c250de0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b7f9cf537835d149f3a0aed2d5f05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dd495a0afaa8844e79df6d9578e34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71a779eb54f602832eb0ab1d2cc5cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216977ec8e88d26867b98ddadd929f9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57f4da9963a597d3d6224d5430d1a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d133059ee48102d448e98810363c41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58078cff0638659da1a46ec7f3e2c4fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad59068b565b431902691d0301acbe5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9a99f2f7af1be31a306fbd67cd1f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec4f90ec76d6daa9fcc0fcc9b79dce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be761675eafff0b85015efc970bcfc4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a05ca55d08695255d456ad642b8e93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcf1abd780083c5a000f15020a307e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bd76bb90aac5019af97a7193342c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de36e43a97fe1b3093fae9c1e0a4f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0df7d2907d8c46e6b48a6a8e0ffe02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc26fa5b3e7ebd45bda05022e77f8c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cff5ed165f3fecc336df67a4a81328533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9a451eac4ee5bba53d8522d429ad3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64a932a23711d7ef1a802984c4846f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb80ca31afb4f77fb2265e06b75b42c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b41be71abb9f462f4e24cd90da1d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c61c8a9061136cdac1ea81504b191538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424b411791bbe97826dddf345b0e59e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30060d03e366a67a6add518d99feca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49644a8c66b5905798f608521080d3a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326650d000ece9607dc5b91cee9818c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee45bada6acf3f7bb0bba4d4cebd018543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47f72fcf8faf39d7b858c024747480544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c63aa882ca1ac6d4b87906ab40c4b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8469d8c4822a7bb9fbfb36f2d31bb2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eecf9cf4bdc6e823971fa4f2f2906547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d08af804b1345d5f94fca976835d3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219a9b27811d067158e7e98df413767549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9a9f77e7b1b5baa007c66faafd96c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7d174774d8a7b9fdba12b600ae655551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b41cc7d1b264a960548293e8f70e9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382abab859d313059d06f795a7992ffa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247120601f288a2c2dc667b174911d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e0d0559c062d595729f66e630059a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571836b47207f5c35865aba6ac057199556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e81e68d4f7ea1b421185aabc76608557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ee14c2fb6df280e1963e173cecb89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da131864332ab693bb5a83778ccc2db2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e9ce4e4c0d5bad4df7d3f9d288636560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9c1fe2aa111b5baeac19255eb656f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74208293aa1813b2cd336b4e1a65b60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbdd2f417d5d7d30817d06a98a1fbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cf649bc9ded37a35efbb84fba6890564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7ce2554a8c095f6fcf7f060f43028565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33286b359b513a10325b4ed6735bcf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa739f207007cb2ed5e43e26bbc9e11e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba8f24ce0bde1afa0e4c3d663a7ac9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad773a848fa7dc74886b78196b63cd7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc80ee017317bfcffa548f327761cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff552aeff36cb17bee69774d700e744571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99549a37e442c58f6633e8bfd928b0e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a55a0fd29689533a80b755fdd93076573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94182550271d9a4ff1295f0348a8ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f70b65bef6e73a5d2963903433fb01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b359e221d4429eaee19df4f4209aa7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af249b5e556310ea2af1db9c4e2310577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e90ca8384f591af944c337bda71581578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bffd6ee7be7cee29206551702d9bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afb47249f52c022cb134c0dd17284c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf94561faa777f2dadcfdad362db42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f234a774f4daac506ea968d5805c60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb679a42d14cef636b0a40c091bb2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce8331008e855d724551bd087377d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c80ed2545a0ce869c327876830f42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93280e7996dadc6dad90a115af4a42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273d489a6c43aa3b25a489f6be04702587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25669a9657424906e468041ffd876d4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dee91dfe4b9da53b5c7955e5b16fcf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c928ec656c24bd66f1cf5155de4b274590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b39b6bc10a07534f8e3396890b96a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd122d93c6d9ae696c1c1c42036ccc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec36d01abf7b56b27060654d98e5226593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82992738c68cdd6d3d0556a8264ac7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e354db436288d078302c9e3cfc0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f7e5da45d9ca7b806f20cd156584596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8ee4abd733db0e49909790622acbd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88077ce0b6c717d44aeecb91922ef2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a9c7b62eac466bbef84c288664e12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab592d1177b6de3989147feb1ad0f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532dd9ead67f9520c525b1c83e9dbd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25443ada3e7e99ed4808d11e3b27bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cb138826c7b816f6f2162c7102245603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c8b6144ac40be9aade626bb07d8a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa9df32807fbc5d383e7b0907195f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914dfa9d81480644e521bd3406b88b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddcec9a64eaa3c056bd46374bfff34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4b00154397005330a1ad13c2710a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798fee9fb0f6ff6663d19ac6d996f75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26846f81ab1c22d82b242bd31ece8a3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d106de712dbcfc010a0dd8c62869f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9241f5aca9340a60be2306f4edad52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523c6be71f207d88ec6238f21c0bba4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c10e156c23fe61297434d0a7a5fb5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b95378ff366b3befca6e7ec0ca5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fbd81fb258b86660cd931aef58499616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24753d675bca34e8808f7ce64976d7cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ceee5786dd9ff7f7593028534358d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8ce13fe5c91d6f1418f5c9a2b12d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedb859b19a87f99bf8fd62d6e68cb5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcced0ed2d8d33cd04916b3a2223e01b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe3b752ef3d6b6bb29f545d0104a32622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182b4d6e6ad1b3c8588f53f240f7a05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff0ff79102ea6d669a7e124bac4a73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105c038514098787b912876cc3c5c35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6fb2ace05f99611b2ee349165b03f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd672afea4429c056e2e18947a446627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9cd85b8694323da8682e4b42fc6cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d74e733b941e4013cf70a711d1e28b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c0cc8119689c0e82185c184a0dff1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9468715f1309fffbb10f38795a1a377631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd0a103467315544267d166da8c276632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711df36a67160e75261f070b78447c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d033f1afadcf13e0b7787596274f63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc45999ee28758502569d0c4e9ee20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dc4098dbd45f24c02648b9d49cc74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aab7b196b0cb0133aac0e70e5826ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce07c7e8e3bc8a3dc0c1eed5971c322638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e8bccdec541d7bbdad8ac19f6ace5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00b69504ad84ce6d236823f1c03584640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589538c7f612472491af1273ada38a29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230b8f358b9237b42660dede77860e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0b895a6da7d68d52ca00d9a329da5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa6681601b23559b98c954c89b02e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651d70fed2dc021e07a57d9387fea7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08870de7312f4fc509fe1e5ae796f89e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2916fad5a80a6f0561948ac43f080647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9d9accb059c7da88865fb4818aadf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aee1a0258bb90d6f59b44997b852fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2929ec5c997a03886645bb2c46028650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06de95cbc19a2809348a039b791f40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656559e29443a70da5cde993cc54e1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28ff3f83c6d6e0f1e85ce6957b67b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb4a2744c12d9bbe48ce83ba3e0468654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5fb57bbfee464eff8786e51168c1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fdad738312e8adca55bff03f2a753656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c91d55d3c75c9f69578d55aef90259657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357b1d78a838bb7efcf4120a86a4297658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a79c95c084e8ed63b940e1d907204f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6048a3fedb3b9aa5b10e5de525424c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506f2f244df275e41bd69ff9a91af4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab3651ead529c1995f9bdf8c085995662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63535de66f9e7d96cd62d523eba64a87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed5dec1e2fecf5fef521c90fb9d2b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff4d40e0a08b9437e9f5cb20a4a1ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029e3b247f75587fd91f442ef4c93d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e767202dac70db25536119f18889d20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f89cb4b444001837faf93f0b2a1c57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b86daa3229e8930d0d156db6c3e267669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d24daea67beaa5d0e8253969d192b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b26363a1043127667c23f936e2477671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af620fd8e230f0a8f75ed028ad7e52a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e169e31986c2b804b640936769637da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d2c55c2a5a8b35ed2594f97577358674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff140255995e2cf0226609a279aae7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac2e091004baa405c6f132aac45f44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947ea1a0b192296863bf4073498343d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ea2cd783ec7e4686b5a3dfebf8eb0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3202822bad9008d51ec460a0758c91f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522401f654257f9689cfa014dd42171680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c641321e0703146a8dda96b3a0af6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d977eb8e2b350c849d7c8b605dff7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccf96cbfc22fe68d6279ea81fa84ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e59e3f6c92f859204d05b31b14d3f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c42d3259c8e0a7d4feef62418cc55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db193ca2d328b11fb2f3ff2152aaa18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79b8ca57ab2a279985e0c0199bad9f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e81ffb72ff1d448c35f3d79b97860a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c64b8f684b607caefadd565028cb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866f12a09419686539f806a59bfe1c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5f3f00e38782976b835aab0266c5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc416be1b5cc79cfb45ebbfdde39b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f31b099a0ec87c0bdb308fe195d63a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590abc92dcab3ab8a9b49a6fda6f447694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9424008eeb6a5d46db944aebf60ff56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea2a337edc04145afb16edc3eda5d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf6fab86caaa7b4dd6705dc63c46c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1c83022ad78d2aacd38f6dae017de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a0882e86ea6dcb08ac24f9166f07d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b6bab5070a30ca4ccf142f9575abe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959def177384e4cfbc065f3919b1c31c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5767de5e033dba6cf7da9b096aa95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd575a685b2d71e4079fbe56909971703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4bc5dd38cf849f35229c74c7ef727704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d8c40bea239b36283476824e151ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0404314111a96ed97db047c71947e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acab6a4f725df7a7f5e347d696c837f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86d485197e9a0c529c8d78e97f5914708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18c5210ed1b024092ad275b274b474709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922030c1349e3b54c673a12443dcf387710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c9dc774c472d98cc6a048cdf30767711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1199431cb4169566a7cc7210785bef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9495fbb5999a1e945b07073bf74cf01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f056326e2737e0223126328476967714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7777d3c90e74a623e9613dbecc8caf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7cdd330dd9c085d3a49c38d9d5fe0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61a721ac13aeb70c922099edb356ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb91f0ce7cedd768582d7f7b596da9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d5d53a8fabc9197a65601f8c3a820719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af950fe818204281f7e8b9547135f3b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77e27f44d2923737533cc73d99ed6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242637b4ff54fe75dae13baa097cdcec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f740f7539c93c17be65fd14c180081723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c95a2c76bc9a972d9d0e5da1d5876724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4c1934763e293582489b9c5557a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd69c5974bba04f3ca667ec9aab5c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aa30542471e1c23925688b55c8112727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59687ab8079d0363feb9977023910a4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43b63fe8245412cd14fb2216c64cf2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17310381e839c948da9f2b8ef67867c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8a461b9ce8d5f64027a4aa782cd5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01592dcb8a2e3a4a7fc7051c6c97c03d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb9b28a2e60b41200153d9bdca1d21733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2548149b915405dc9aca860853c31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd453c2890060918b7cb812ba3b63bdb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005394de0413d3352c572730222c5987736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce88b805c32fcde5e29710c91ece3bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c240095de1d086fbd449a84988be608738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef054d78a983ea091edb66362d475e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ce7033997d31ee696e42d0cf3fe23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d205059bbebe5ffcebbd37b5e74ebd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571682211dfa35c171b61310c2548aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec9ad67c247a6b4e92bc0e0f73c1f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4c36ae73a778bf5185b2a32f55458744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9736ee9ee0f83de6dc9b74935f5d1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c43eeda6603cf5e3de9e34b578f49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3b82efa63cff1c11467f6f6af7fcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84550431634faa6c713e33787d8ed768748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ec0343737a1b4a6ce2b3e3167a7ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080875654e95aadac3d8318ca2533f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a509937b864084b507b8d12f9f77f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6687581d15f9b4c323674cd4f8a83cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500e33842e95e3bbb1916e4790adf1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8ca319b48720e14f7b97682b6035754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed00fd04c7adb4804e07b67231b0fdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aec32209bef693168966cb1c01d3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c254d4491b3f25214c5be809e4481757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d53a6ccd9bc9f55ab2671e540ae8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd56b01df68fbbf15e8833d56a8168c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>