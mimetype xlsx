--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65589a8de93956176512957bfb66d7941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4add37a8fdb1f9b85a65be1cbe63e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254e201af06f189db6203fc19fde5823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea65b24c83bd5a5a1e9964a85b6fead4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1f2bc240768c1ef16fe795769fed55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985d1af87bca526eba94f52d9995ce76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18c56d4675124d03cbd876c8f649147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4e8593cc8f3f3855dfc35a6bda5528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cf52f49969b6dc797d06ef439cb1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bad3712f64e0a9263da62068ccde010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384c29c96070ffad3f60318cfcbc0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e65c30c9c997a5afd89be3b9e5c3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08063007928bb860c13e633cac57861e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac66abb9c860327694cf40c02c361d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0456ed1f69bec557e52bf38bff143b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73726236c0e56dcf01a0471b26a738e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a66141f5a45691afa333310544383717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3feae4ad9eab06d082430d34e7a27218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecfe8613d15aa06a28f2a6bb0d557519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05dcb062dfbab0d4241bd679fe43ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13150d32c1985192263946b6dfb53021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cfc85f289863b0534efd8d4f37dbe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afa701ad3e68374a9bb40dfb1a3c8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fc47f12a4870c9f320ba4c0c02d0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d37217ce6a07f69f43b3ef1a9ca5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a014144ce2c62dda43ec6a49a1bef026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedc767092884d827ee6c79ff998ae427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913632487abb15aa1e20e35846e5741a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea583daee46d5557a44f9c534928c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3fa348f3a755556f26a5df6bb3cbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a259848a0fc6f7f8075f3d1455cf1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bd76c3a62679824b30c6882c2fd4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474c2d3f684454906a0e3bb7ede911f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87369d102009b2e3d5d6ca187a1da834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed8f4dc8cde48c515624c6e1e1373935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bbb6d6f9b9928e2fb88ede45ebcba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d195320146d845ae8967701555071537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a05e1bd2cebebafe321bbd7c5e250738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d98c3dd8481e7fe98e27e7b2a4e32739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f5a0f3ffac8e68e2a1d18fe495ea140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b27f68f79d9ebd2c8516b01ebd0ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd5501d61862ba0f797f89f5c55baf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25563c0dcf73e26205621663f1443643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218631f8922de9950b7b922c0c43acda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52fdff32a1047af6cb64358e2e0f0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ae4d6db78cf94b198a98a662e838846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c249ac7cfba921aaafb702f9041c98247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042b44d8179486c7956ce403095cffc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad035f7d410cf3962ac5d2f1f6723949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed591b9bde686712ad1d9469ac2d0ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673dda3a38afd67a58e99619c189e8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cc8006ae11e83b876bf0ff2e3c7da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b33ab1e8aaf929be669902dced3b6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b85367bed4cd6c706f1a48545eef554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23d5f58c65bca619ef613fd0343fa955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acccc3e3ca4b0cf3a91c6db51bb86a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52913c8d9784db854f1b3569615aa47757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502f96e5bc707c2a5f4b092e933e93358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9264ba5f4a40b5c4fa8b419dd8414eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3bb9ebf2712b1406372e6b522302160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8c96311312ecb39ab8136733cadb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbf56c1c6fd8ba9bfffb136594eb0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003be3423ad497e27fb5e61c6311d3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4a7a11938fd6246b13e5b30890d2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a5305ffab70146d65a4cd0fc31a9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc043c76c56ff82f01fcd69048af0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e218c24b92e150c6ad82fab1e06a9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c29f4a97fad7a167b6303aeccf06768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db81a8c56eacc032c7d92915fa909d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62645f2e9e80261fb9fe4caa34649f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66a95d42c30635abff58344b6b9aff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bca7a3c11a5c2b4c0b895e6a5306772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5af589661471dee7abb8ff058f8c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a787cbb171013ed3c29043fbcf468274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd77d89d28c068837ce056e5e9090275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84c25d2a306c023b01e83ea5b5162776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb89ca51d62fdc3854a8c4fbc7fbaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3dad3b71eefba53ed9caea3567a8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cf137069e5fc73247bf13b26fb68979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdfe9278bedbd1eb915f5475eb622f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5402946c4f9871888670dfdaaf97e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3442277291b40639f0c616fa521ba582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9f0d3191964f2446f202e8310837283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18f152a71f73cc42171d8f36eb617a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a50f1a3455b4a0f7232034bbc5ef285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82b9df13f34d10fd55d236c0dfe31c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698323533880ad09b44aff65754e5f7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82fe3b670936320c32a6265512f7d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ab90eb3a640c3866273b27f4336a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87326b0011beb83e92f04bc75b60e39f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1199bfbe49d3b4d962ba09d18d2b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0e5a06477268c9a2220efe1f1e31b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24850be14af96f7bf3bc2490d97caac993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610138520cb2b1b20cfc3f2d5fc5d2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f266ac767f771d799e97cef56b17d6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23340c2471f9f02b44aef9e8c70ba50896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba06dca53d6b30623e79b81e01e938b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be1c618f1708c16f341cf41ee40bdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c5c2d819214b948673a70072bf76e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f7f4e63e01d5cef8440f7af3b6fcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d3326b053c66b6f0cf4d276f230b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bd8eb22cebdd8bfe913c3c57d8ad9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0707a3f091910df861e7a7a5dce5593103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45633e9202997d74732d4264ca46535104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c62b501db9a81b58b91e0f64eb6fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bea9b9006dbb274af60b49ab7e4a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779f70c3d61f7bc2afbd88ba594a58f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d513a0a0a5cf135d2e756b6565b86c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae719bfac65e0e580520fba88f91efae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55e33700949eb4c0d0ce5019bb5389110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad940f6fd369c3fc848e4e3454becafb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230d9d5d779c98601af344455b64c11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3bb7a64a6c174ae63e7f61402c99e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33c4cd1e19a05115cfda203a95534a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b893cf1886022b200e363aa73a600115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80558d9ab1d21df042c1abdebc783b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daff1f77d99a7ce42101f01eba05d30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fab280e0512a1d6800295af06cbe0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6520f4629439145344d0bdc01068c20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798b32a1cdab29ce7b3c5409938cca8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79100442e746ec5325b67ee435124f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381b4c9b276334a2ba8ca2c106b122d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cb97427218220f7c610001a2b3524123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e95fcf24e95d83068f0a84375d2f5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f716f8c0298d249b868d778adee488125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f6748e80dd49d68ecae8e7056a663126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a73274775cb7ff4620b00e2d176ed0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190193a5a2e25c3566b5cf31ec778f8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0e56e6360a7fc2e09741ffa010447129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b0ce463ef81ac92ed535c540b9864130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681b869ef870151bd2e25552a49d5aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddcf40191d9be6606942d6168e836c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843da46df2b56613fdcc866c1d3db0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fe836aa6944a18e70e43019b33e43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e27a878976c7157d6e983fa44969a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ea9a8212303aa1cd9fc634b4af87f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0fd0d25a27d4062fb5742200cdbda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7be7edb1081e56e23dce69bb2d324138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe648155b23518dedc3df306988f29fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e2ea04508625c82ee607e7aa553af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b809eea90f26fef946e7369046d960e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907eecf4c2505ecd9ee622d788b573d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4889456e5562d8f9a4d572b48c4d34d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aac70d18dd350b7828509a0e82749144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03676fcb5726666c5e4c268a764c6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c274e2bdf15654390f6463c06d2476d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933570b11b220a92d4a8591411839140147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b25d25ccae33ecf1bb9b6794259e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2ccbe91043a7df886319130859085149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d48a0d7b609781bc3c1f9f78881fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef87fcddea230139fed4f217bce9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b213913e3a318d2061c96b297c28ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6df2ae4a655558110e46e774e9da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e7b2cba80beef97223fb6a0a70e73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ffaf529150568d13b1248f7a118c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297058ccd178c7906d1f8a0bcdaab679156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4579cbbf949d2520aa59275a647a4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2932698b78568b62dbd992bb2ea6f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b79728b2c2563ac1485c9fbd4772159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba403c13792ba01ccf7d265f20934ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa94ca92dc0ff231eab0758a9e214d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522332995b684889485206379360d370162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ad3f2e1ae4587c45156c1507df54b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a80d2683ac3ab5a50a824567b47bf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66beea7f114733e476c56e77a9a3d5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127bd7f8e0f77372e4da2b10e957a9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e0ed73c7c3ed87dd92d19fe440ec3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aac28cb57b35e7cdfc0b7470c1e50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91ed031ab1a6bdab3d60d407618269169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465142037c2c4b827e24efc921db599170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802d992b821e380685ce72eeceb392e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb796ff922e5cc47b791143621b1848172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6e676768573071a82c13e346999aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce1c718f7415f73fae0e377f1f0f0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e03378385bb87626df91bd0305c80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bd6d0d8c5d874976778c00a53ad98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01a8e046ad48ba1ac699d9258d7564177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f68631187a05adeba75aab186127c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e3449f5368485babd944f2eb417b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45867c00fe7927a09f168ca154fdfd7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225f056b10b95bfb5e757ce1ce10fc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcae3390f554677cce4011fec8fa87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367372bdda001f3be6a4dd58ae38e12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b672f84c5a412401afabef7dd5791184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebb82ab0f58063fa73a5f310e38778185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc800f4c4803abce29cdeb3dd63381186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e63c20c2203425b1f236dc26719a62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f72893a9d591926996933d138061f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eda85bd795631600ca53504933b23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd79dff1edeaba4cfac67cd86a8e3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5434f410084cde75b5e764771be71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f40746bfb02c194b84d5d440a46102192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bdc53b0017e294292022ecc61145d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8848e0a5471ffe1657ef572576e7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6acf976e34698f7009f4b36a6053bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c37b96ecdcb2aacbc6113893fd353196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf318dc8db86485d220a048ac73a46c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3a8f3c1034f143b2766c28141ee35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cbd8c614989f5201128948c18ffbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0d6874598ab871b423283f8b905d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06a4d12a9c612848ffb95fa40c002b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3de6c4d834d5316d9b5d146c744c2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78626cab5ccedec6eb89654fcb7899ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c086e822b37bde75821cd163c6fb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30716828f01c9101a7ef2603e4358e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a3afea0ffbaf76cd1024ac0105288206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa588f20443806d3fd4e32ead737ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2da104b182b91eb14a11d57cee966208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfc7c963716977c59f1f1b1e52b383209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40635c0938af1c6e211ea2e4f0d27a11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485bdc79676afa3256ff72e064dbe70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff638e52dfb8fdbade0a9559c5641a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba0575bcd400068808846b1653d44c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca89859a6b8d1bc321ef5504a93b20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9472a69c94baa34f6cac84dac4f15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e7405f47fa455dc4b9bf447078268216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d448e11c49ed19c597d72d2f2fc70e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e417f4b4339a965f24c498ec56fb1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217a09f05ee5153322d843afef6222f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a2fad33cde52321b13408a92f3085220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92136fca22cbfdf76b05130099852a91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53df520371d5ae7bafc990cd1188d24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeba793b1e54599f286081c7239286223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a586eb8284d70b92a3ffb63f9857190224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80ac55f5bb3f00aee9af7792eefda7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5c2a9381927ca377a481ee9755acb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f37baf5a76a8897a455f980379cec9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7c9fedfa8531863c0ad9288d62f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d570ba150af9418657a4718d29636229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a973380337f6f26b0adddb8725793dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f29cc7b88cc21be395bfc7de5e9723231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017b667d7e3cfd8d57ca1ed1b400319232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce4cce7dc7f7f6da64d0bb5dabde40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b37801678184577424ffe653303f32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f339aa86cf6ed94f0b25d8501dbfe8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aedfeea5367d3b1315933132bb59b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e4f9f5a510afe70468d5d0b7406c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c7fadc031f98e4afe6b57c586528f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20f28d3a0fc40c56ab23df621b6853239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4d5046f5a4fe83de8f91f3e557b5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced899d7a935f6016655859bb4d077a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b8216e169f67f3b9067c7273e5c7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67b5af5e3b77d20ba146641dc648d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f512204a1ee14c454c85774c5d6c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f672643b7d4fe26b3c6626d943403245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5cea497b0f5e3fe6bd0285235b268246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400dfc6efc2f7e6b1c15e86e86685b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f023e1817702a131c960a057aa0f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cf6c1ebb5980ef91f354b63fd8933249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fde3a2a43c23420569610367ca71df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4b3320a5cff5ef073306635a8e456251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd22cbe521bce0d08ef1580e914141252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c4ae1d700dda0ce0eb85f0df7b061253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17a9939cb28c344e7cf5069835b632254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1b23281d06ab99697f2ae30662494255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988abe6dacc26fca08190c2bbdb86101256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a512edbe6f61e6368b1c088812586ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9f6243f1b1169f22c7c8a5ba28ccd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933cac16ba2fd75fe7081e118a524c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4328ce0429501d1fd870089069d932260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd661c5abd7d0f8cc47b217420f94be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e14f58148b178911811a3af7d8be9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917be4ff5d3a21c89310622174a6361263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03689a1f7cd60fdc377fb46c3c10f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5b2c1cec02c802a906ac301735ebf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24425d763a70fd1c50362645cbcc92ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97d412ef4174e26fd50b2bdd3ae74f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f804191a14f70454b03973de4b67925268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020b1b5b808ebe0347a9558f3a71e23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fd28fd62f75bb77310010db865e95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe12d4829243627ff6c90a27aa32e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf35030328d408be8e85c3abe8f6fd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f2cfa2e9f4b8bceae11bbb90e4307273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5178e0cb82bb99203afc81ff521898d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e53363c85c5308cef231bd950a369275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5b4a0a7cabe0a7b0f94e403e71332276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42b90ec9711c6bef01698390d91cdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47ef77242bf214b55d4e7d8186d129278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89034082fe922fa53eaa50c18f305532279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb1b7033cf5a3c4b972225e5bb5aad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9b4a8fd0bffb83a0ed328ca964891281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e161105186b82aae6471adca6c55cfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3c6a9d65b53f2a99485f09a707515283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9782972735b58a8649c6f305ca1ab6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fabc4e1577f8b943a4af0d3f6a0fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61427947df217a96e433dce404f6070c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490ed955fd2c8bb3b1df58e0a543ec8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fff6e96134fadf41cf9923ae99a36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83459cd1fb09293548f598b1bf260a46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e215d8bf33ac706b6d30e3fe7ca3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d7be2cf351494476d53ac31d26d1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98e3acfe3ae4bc5b14e37f385715d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6301b123d5fd403c3a333c0d36de4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76610103b91959f03d9c8f99a29012294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff512925e51436a70999d1e9eaec64f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a76028a4f3d08f6d333f3ae1a853d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8505adbce85d6a67abf9b798f5cf464297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee790ab119416bcd4e2db846266e1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a7cfb53efb776d6404e5f4b63accd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a11dd5b9ac2a00cbb1fb688e43a94a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b6a4a74e509f1b76cb3e516f417eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b9b30419c1bc07f4fafa34650a43a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505d79bfcb580ba5d8730b2c1157cbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29515060c2d5e34f20a037e52c137b36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9bef1047782ad933056e002f71de2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f8ef3e01f063dbd7d523dd31350ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46809b63155e1532a1d6e94a01ec6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a3d18ec095bcabf9d51ebb72883e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bb8b51a4c28245a189713a52b31d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d82aa9d2f6618967807251b00254e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebece30e664e3a054ef30559f4cd9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5945664b4c234be74f85bd43f56d07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880917ec549af11705bcfebddbf9ba5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e053f878ad9491fe260c7a50d49d042314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fcb4bae2e3b1c3e9ec6e5843c7a5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02d05e02a469130524512ef488185e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14686000056c51ba6ced1c5c399bedf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a650bea8c5b9cbc39fba532d8dad1b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dda49300dae147dd5e5849feccf56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec949530043627054768ecc0236785320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdc7723a158ee39306e995eee661c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d4ff4e1e9ad153cb25a72e3d7409a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a2fe066b5dda7b05987d6efb3c76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ee21bb68f3885374aa1242445f3be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f7da86ea7cb7b8a33dd280d412acd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ee5715b0e77c31be9a7cfbdc65ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb89a47842d2b61d52d3011d340ddf5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d763e44233ce41c90067e45909ee9bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd993d55df0ad2f7a39eb0ecb38522d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412947c9d5b9a19e949d22b04f27edfd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277fa9b522db7fb97ade33e00c0497a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122ca2baba8e46b58b0efcd092101af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a636445197462190ba73535cc3f7b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0226937a08e1906b02d02f83fd1d5f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c836459db44d0f991a319fa5eb5ce5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c6c9e0d86052e0a0b7196e138240e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718d5ea22c2832acff3208291cc7be8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff4a141cb24eb93e02b90a92f4dab1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345dd07f85ac39738fa5e0e68a6f285339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db40821de81ae1b5559d251eb3e74f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469eadd1bbbbd832d4e18e77fb54451341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711edce96e46a2e3320453c723a4b4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ac31adc5e119fc98f980def850191343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13683f503ea7716ffdc93e4edf9a3746344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265a397ec9aef6a6d46135f55e287b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3191720515de3d875a7ac549d4eb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8bb6fe224421af6aff3a53f627003347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d096567602a21723455b7ae6ecf70b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896674ca4932eed56c1069360b0ed6e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc36001881e46b3dcccd84d677403c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e31853228c10108c2df19346a32e88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c295f98cbba7f11dcaebad7e3752bcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d8f8bb4a9a0c5ea39523d50cbdb2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf345a7fa91911b2bab5397aaaa61af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4868a43c3d32cefcb7e6fc50de8583d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97607b1f38dedc3b08e4465dd8737a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45710bba80572f4a8cd8d9348808b79a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352854f0133df5682e7822129771e39c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9bdbf2bf3fa521a0f3b649f7232df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe6d5191294f56fac63d6c784939b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4c4a37ab1b9ff52acef60d577937361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0ca72d4de5c520072b605c15334d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1d85eed2d14661622aacd3112ffd6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93d179a6f45c3cb976fe1e8545dac1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdccc0512d443130a57d6c1535a865d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5603e9893587be6efe93e5e334b5245366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cca65e0cba7fc573501f213c8b9c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee8854a2bfdc0f1552f2159047a2c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a08034c7334b80408c7999c27b4e8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598559b3aa2bf570be2fb4554de4dde5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e90a1a8b4f5f65ac3ec589230571ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ea5766d33d39cf5a2da9b7709ae14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986586b3cc70d1bc0a63098662a3ee8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386bfcfae9a573b93c88cd4404af248374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb9619180e9b66b4ecd8e6c0390cb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49c40b81a92310e7f368457a238905376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181635801a48a50ba6eaed2a821885b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1453851b1124443cfbe046ff5356d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6edf6e5c5a788228c9a8452a71ddf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee3255bd38bfdd4c0265f6a216b4b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c68a4e7074a7f2d9988a5df2345f2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15732b3d57f5997237681765b67a764b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8cb8ab793c0b8523520f31dfa6171383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11cd54136bb6b2d8282abafc8d6a7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd96df3b068720f9472eb6e6d9c027385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6ea1855e0c500bd24972b5f26490b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666a32cc57f7342817b47b32ea2ca45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df60df8d97f6f905dff710fe586e507388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcb72e82597cab5e0e35395b36a8e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a15ac477a58e896cb15ea81f29f310390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db652ff206a6d4666996c453e0912111391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715246ad4286767d6971800972ee028392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4306125252f9dd0e6c7e3aab778829393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40440b17bc2e6b05d3595e41eb9a1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e55e621eb3e4b51ef381ea7d557861395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9eaefb6a730eef6560a3b5540e0ac2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf7876e91794bd8786ce8046cea99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f96e5b3a688c864bf2e0b2582b0b46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83f5d38fcfe3b6935db5d7bb5996ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7382a25aac906f38e7fb7cff2ce7d29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716592644eb5f52e166fa2af4a1ea2c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8c5986a0ad4dc5c97dc80c6217d2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35f7b6e329fb58f0f86f2745ad1fdf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a48446fd61abc92681eae449b5b0ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bda34d20ce3e98cb2ded88106ff241405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0ac0f4beea6c84c54a8f0df7119b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a877141b757c34c372636890e2eafbe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7078849e1ebfa5da73d8343ee66ff1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232833a6c9a08ec968b9eaedb5570a87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dbfbf1edbecad776d08864577292b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf205d79aeed7624bc8a245543960411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2cc36e27c063fc598a12c961bf72f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc136160180a880681b50b2c397078413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad964153424331659fae4028e397c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc1da4d8188460c5ee9c9d4c9f37a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d1e4a11cc3cc3e0e18558389455e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6496603caa4fa7f304c91150c10df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7228e65dddc1409b27e6f7c14afec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f6abaeae8fe715e4ca435bee2f5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555c6d3901e1e26a774c8d02869bcf6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe00ac110c31738166e9b5c9834230421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c7d7844836f9f8176132202f2cbc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801db714a3d484ea70bf909aa18893e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05637fea4cd50bf39d3a22d2b1eb7cad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4f36f3a18e86e3aef8c779e2a969b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0d53323067fa1067c807a0c50825e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74130e87d8de2778c9bf26dbc93e3432427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40d2f26c6f2abb050ad888ec083634428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c5e2ba76b248780d6fa6334905e78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9030b93785b6a26338db5e2b673fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f75f6c2e247bbcd8dbd6d7c7e6912b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4afb0ad1d35c5f4fb0b5aebb1181b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a0aa6188104845fcda248e244677d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32e20dfdbce785c547184e659a96af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa185d671861247c1fa46516d5063f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997867717c8931615b60296412ede0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b812b97686087bdab3e03fbb90493437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68383bcca959b442902de4a5ee40de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef125a4c1ded38032f1455c4001ec14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d4d86cd03b21bede333da3fff17e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a6b12a39dd892abca48330bb2bdb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505f18ec919d51b81987cdbdfe5f317442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a9cf4710ba6fd9f5650822e13d544443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cec499e74451ec81495bae77b79e20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da54a807ffc2e5450757f1e6d9a6d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd10528967c18710b93fa10f2f97edc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060cd89426d10972cf65976371eedb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6460596583a1867d62f6f97de4ec5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc101fb54cf84008f0fb177a3dbb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08cfd0f59fec43392254ecf7a07508450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0afabae976cbbfe7f5238d621b298e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcf6c18c63317ab7f6e6ef736d237e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6566862db17d224497bc89e5a075bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789aac18b85feef6f90980d9bc36155454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65610836249dfc57e8b62952ed49128455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f5a76416ef0917d6d7647c87afa29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec4a67fc10e25988bfad3255ebb31c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ace4ba76f9c1b141ea2c64023ce0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f2e50d00fd93289ea1cd14d3c599e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fbf6af5f06ed7cc2e511017b76787460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddd1e6c0cef94f8e9bae0f38149144461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ce44093b641a0c33cfb48421bfb59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204868bb8835580c94a3ce7339613d62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba0785a5a86701f475a497ae00134e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c407e0308d52583c93604d3c254a5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f00de723aec53ca3bf8309fd5c007466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9508d0cafd7ba81fc0f50496c439b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae9a45b6f887992dd6b9e2f415d7da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38e7a5b7a5166e538149aba079c614469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdbca55a6e0023ca28f664f9569c11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70e21e1bb7610c5d041f2f52f81638471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b81efc00cf82060cda45d34b424d12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c1829c3d48ecc56eb684491d58f22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660663c2b781ff27f59deb416f87ab40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3444e2dfa609cb945fc2317c3885b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e02270109e1fe7262ab113f1346182476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d3fce2f3c2a66b11a3fc1b9084f77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e8534036d930d94b77d56fdf33e41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcc5d8967ba2f9bce29393677eafce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ed4251e79a28725e68b28d97b9d0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e57c69bf37eba27341bac3d4fcb66e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a0fb75e9ca959091cd822d169ffd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325537c71d2ad2ea197654f66c85649483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb53ddc4a2be113665d4b7813db1fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ef859f25842be8a379d3df3c2dceb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d844a988f357731f7691a3de137c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab37bd66955682b2e2c3a349d581cc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c810942b2830b0978bde5ee3e61d9f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285bdb8dc2dd12b13184d29c1a6ed06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407abeb3648dac56195b46ed0f826503490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07496da47754fe5841c03f88d5e61e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9bc8736b5ebc279ae86c8224ed020492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951a4b59390c506df69493b8f4e989f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084aa6df760863f337d44941bb4fd1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17de7f00884bfb60e96c792f60c8505495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba133462f8a25e889db08e4304e65c67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191927b799bcc982bb3270b14caeb10b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485d92484de8c9151d9d7b7aacdb27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fc05641dde749812218404a72fdca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8a0317644d8d1bde03e37c7537c11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488982c774a5c96e0a734962f7f0e25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867546f51b51224784b6912dd0a9dfd1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a3edf9025bfa8bed72b36cdc8596f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b5a35505e09d627b0b29d935c4760504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbacfa0988123600d1e43a2745ae19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc91dac2511373893d91ab25e7e0ee5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07244527de24afc9cbf3c09195bffba1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d57d3bc95708f899575dbaaf9eece508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3237bc9305820d55a8d3708185d121509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc35ddad458076b015557d6495b7b71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cfd00756093ad3876ac5a35cecdcb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a12faec4ae0a6ddd64e4d7dafd5ea3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f5f911b9e32f2066a299b6ba71de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3b8e1a2dfb36e59e2bd8ec06fb9b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a28930ce938aca22f0a41ce572a2e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8ee765fd8528dbbc32b604b9a8c9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f01719cd574d18237648151fc1531517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710729a7efcd80475f34d41c1db7779518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999dc9eacc812fd4079209e382d9b4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096f2f859f5795c449973d226de3f7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39151ed4ab2d534ba3df55d14b52f10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaea9283034c55990e303fee13dcdf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcc0fc842bf82f454fd388e1b45be9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64075783b820fa93afc97c81af5cd53e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617139a8916d6cfa0389163068f3a55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf2412bb22a7636e06a2c5194c0489526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d00d54ec6a7bdff134e73800f5e36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5201b2cd4b19385ed72cf200921dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7ff2c9882e5a2b6b4ceedfa5a7e92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b16b61decc2d2c30e5caae1515c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e227d18089d0bd6bd768bc621e92d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b09c35c53a7a14d708d169466d80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb530f4c4933ecac570251eae7b4abea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5df2136bf422e9f005df7d8ac40a15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6ba509c3a15dacbc10cecc428f225535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9322c4729d14228b5480756dddd6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256a266331d361a1c6e68e2d3a618c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2abc4fb1210247646ba25695392c6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0e319ed2332e266175188359d1e98539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a470037b2946cb2f4e67c9073510a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30acca7b44bd0977fe90a4e52eadc38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b932dd430365e56acfeac301fd0f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab85c889f8bf4c9382aa2f74bf3b1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91025942e12a2eb05651138134f98977544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6d8cf51784905ce7b68720e11ac14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c118f6c1a3f01e31c4f3f1faea748e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c57945e0f2a7cfee158e8bf43299c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328063c616d618b202b4706eb47e5d4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6ffd323a3469e1404bf97fe33c316549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138100f347e49ee72db7543d40e4a693550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8748cfbc77556fc89e8b0f01d0070551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13185eb4687afd1ea2dfa9598f54b54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e9da2eb48345ce1bbdf960070a8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189ee16331e07ecb7d1fe7f1c7e6860554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd04053d6d3423f0001870ab5f565e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dfbbe9e658a945427640322a8dd54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117ff6a79bf0cb1e65062ac145f814f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeb13c0d67fa5f82c185b94c020efb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca85760100e31af1f411ee6241de23e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17798d8c8d92b8b6632c87c84545b3ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef9df0b75b3a475310dfb6daf48936561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cd6d2343f25d98e7b64b4286df0c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c79c6cdfb59f2a84106c4f2731c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce753c395159586e4a5a2ce4513891f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb613f577cd7728a28e480527c5e70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8040dc81d27d4f11106d2c69a0dac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a726d5f71e71e01b4169e6b1d6705567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0650f823f6abf944000ed677b1806a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de48a26b609335f4048727c5b7969ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8965f125972de885e8f5760a3e4f52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82b1b3e30bd7eb5576baf0849d787571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f6d754b88b31c8eba20218071f9c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd85620f71923daeeead2df7c6914b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76d81c9a9def64deeda85ea6b6e3da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb8aac33f5c68029e9f94171da10ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93493cdf6d51c9f2192766a5fb15bae0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae4fe98ebeadfdbbb63b12a958bc91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efed0247579a1c307acea5cc1ca254578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2671d4249c5ffe29e0774a15c1360f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea9eb42ebe077057bc90cc1723973580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc17c8fdb2435c56d8b891781e4f08581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcadeae873fe0a2636fd88c884ec17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a5396c4b436d68fe44375cfc8a181583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067bc64c341a8094fcd9c00c8718361584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcccdbd6e7bf9c90f509fe058d26ea9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9354305ec99ef53fcadcdb8de57a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be4de8dde6e88460eff709ade38405587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1195a4362da892b9c1b49bd8fbf410a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cebd26d7f01ab824e06f5ab572f96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776524263c5a4452e3f0ff67718fdb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976bc6e8949c2969de42974ebadf1b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e58c468bf7d34e1a9f65b21bc5f79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e9c3756404ce294d82fc99c1e7374593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a39517ad50bd00fe794d650624361f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd9fe1b99bb6ca06b5cbe07302fb15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fd37024a1bcdf82e080da044e05a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d63bdd1648ea4217543bca52ac3d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2ab29b8fa4a6e1e69c61659c40bb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64114ef55ea4204676e418d6af3df5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb49f619b0add8e6ded8582b1ef631600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c27550b9952885c581feffaa89d443601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f48053b39a79f7d0099ec199657202602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34daece13239c55216116e6ee0cd3ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a75f7cc96b3a66f449fa869db86393604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d8776dac2afc63e7b91912f3c5dd8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a31b542ffc98bb18f548a90286164a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d035946849fec9dc3d141b96d2819a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42797d015971e6ad2a21a8b417eee533608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8301153da1bc358edd295ebe9e5d226609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f0c21ebdea8681eafa49aca219d77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d9bcbc8f733d1b41bd57a3ef9ddc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24971236047113d4c7ef7f8285fe8552612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43ae97152ca2a7acf32da1c4b561b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929bc4a3d3e9eb7a30a913371dcd1d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480524966dddcc1c3177519abc4f1de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd73d53ba9b96ab5f3e262486ed425616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c91e80ca0f6c19ad0ad9f85a26e4ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e53ec1777fca7053b8989e535b1f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae36bf1b7eeba124ed7a6294d3b60f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a126ec4e107cb105941430cb5a0f0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7e8158c7a886c533c1e454ba65ee8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3274c06368623549db80a0bcbca0de6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab57d53620eb12a538db898e9a4a86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb209fddde647b92f46a409c228407b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fde313fb0ce369782024ac19894ab4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e6b80be9ed6f70d033da0ddf8a3cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f782959173c8c3cf233d86469b281627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff62ce4edcabf312b803133d6687377628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a0fe6ad624d191f792d7192af3957629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab85850eb79d28ed8a993060657866630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa602510f52dd9587ec1156436c3f5d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c623730ae18a544e40c6d7d1e2a48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffed54aa6ae05e6633f1d64c43d5c67633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81385f10c013b59cfc6643cc851b92cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a83a8761e6e3c239ced7d6e4e30dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9102e39e51ee7402b14042a2066f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19954205ce0a8c402cf5fa17b822c1c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6285c02a50d4ebaaa25394d0827e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067dc8f28b194f05145f6f5dadb467639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234ea3677ad88fdd4290ca9ee57f0dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1a06cc728ae8cd144dd33e907d301641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d821ed6354726538bad2d59b6401246642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd042f63761271599566086a1a8f8b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc825d33f38d414150f6708bb153ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38052a4617ee80822143310d92af40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c730c9264060e3f8346bc31948899c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c755f06a996890316603a9eab37149647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0419f8390108ba6eb4986980c31b732648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e1d3bc6e7ff1b880028ead437d7a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50834f6a403d46cffc260fbe4e98fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fd10fd47ee5c99213b7745e306d2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74b6c406abb9192412448280cdb43e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9b52ab44d4c0f57c4f8632e7eca41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968ee40d74c335bf1b7e5c3b873feaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfaab54e49f9f7343b794541ffa0cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec562c72748272a722710fd47292c3d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980863d6d2dd397367e42a6084d89fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a736eb0c1f29200c7bcaaedac57022658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40acd7d1b409a52d41b943835559df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2e84a6d85baee001d9915902315bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd41dd4f51feb54978175cde5e205c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6b8c36aaf276223b858f38f9ec303662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5767bc94a54e43099ff63a1f37ff50b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7daa3508c04b06b083096f9ee7c0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eac9507cb9a7a065c80c8bc081d794665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c8ade706035d16491d28a6b6e27ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e71074a8b46c2528ddb07fe0690544667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287ec5a40640777da20aebd09350f96668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d1b35f98576adbe9dadb531eb3a2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a986813f9421a3305a42b29964fb09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d8f86efac1003dded080ab29bfcc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d9acf33e13e88589b0ea51e3c57ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9f8e8415e5675ef350a71bd1f5b8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439bb79a743bfb9eef00c00b766ea29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7790df0e47b709538ee085e45f3f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4994af2ed2b51df63ddcd49ebb4d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babca99b197f31c27d703bf5e169ae5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbb490e6d12e22df51e8386090de5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4df1e11cf4b43cf8911227927a456679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba308e32f48129cfb3486bf5ca51c92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4546fca8b5cd2f2e1e118598fb9b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d4e4f6866fb7c47860b10449266ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b31853435f2f0f7908a56383a3d060683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047f3bdcc8ae1e246ef25c53f4b7cdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7dcd30c1a5fc28fe7ca9aa69c2ec7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195fc1e8313c6598010a40509bfe165686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052c679e351a544d5514663da44d138687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428637208d405b2861c122b05438cf2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aaabba7a612ad6d265e650af89880689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df7a9027dc2df0d0d82f0503ed6dc7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d762361f144ef539d06489e12ef0b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cbb93e68aae6f872aa8a21b07c892692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4276f8b39876795cc1ba5661c8a32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4728fc5d1d1c5cfd826be25d841ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4e84cb789108b3190f673c7348010695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e661ba9be206610a6c8674f7988803e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4832fda4be9cd9a610a1b174a691c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc57168a377468f47aab4baa861be44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bbfcddf359477b8b2ed4456099574699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e6fecb5a1b3494a04e662e9550357700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e51599b9a05984cfda6a52c0966697701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5095fe485afd42a4cd6b64c70c8817702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bbf4c05e2f0d1a470faffb2d4c6f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592825c96ebfa72b7207eb7b44894a05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db52fd58d20c1af192b66c3d7fe09a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2fa0cfcbdd5fb8811d6b89e860fd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9f8652fa373a2dad3c53bff042217707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383b059f23fc01c8b817456b755bec1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a7396b4a67881ff07fb1279f3c476709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979f3b56c32b9f206291ef7acdba2f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5060d7eff5c2a5ffa7b1cdc36ab1d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b4f8935fb541ba2ed2d32566d4f10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462dd609dec922e44f4df927c7a4876713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74ba59f9967158828cbe4beaf984e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678425d87e9843234e5efe92ab5469eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f2ca7ffecb79b49c8db74227af4b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973197fa3dd87b2af1c31551f49fb865717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2505060dcbb200d602feac371f1cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba30367a8398a1ab11ca424a506a475719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95d742b9796712bd980a7def32b012720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2092e9cef5368af4cec64aa737f938721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5263123ac7c151cf0b9ba1dbc91b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f97d105d548bffc717b9e7660ac5c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ea13c99b21b9d08c89fe5fcccbe6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a84cd300694a7055729e11b5c6d436725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f2177a33db3ae1454f8f8a096a842726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8c20eeb6291ace207152a72b485c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e19724b013f2636d351d24786d66b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e8ae2dabb76f2f614b4de6b10a0c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8adedf0bdb86e19c5630647da19150730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af5b437c9d6ff654a9686d7fc9e65e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97e097e7dbba41e613fa9893ca22b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4813333afc0abb203fade5a9a2f5f46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a2b8f33d2f0154937c7322dbf80f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e31efce0d462b4f6ce0fc6bf085b45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57a4a4fa956172a9640b6940fe1fc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d5968b7608e862c368066108cbb7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f9b9dad5ba2ca7febecba18d29854738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5db816c39946363a97dd1e041598a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301333fe6b73d0ca43a53a5c0364b5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b50ea4e72bf30a09e7d8cb8a36133a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb10838a539867ecfd108270b5ac9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abbef89ceacf4870db1744e87a381d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df0fd9e7d5f0c5fd97971f01e51d56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931500f70c20fb8254aac25077df406745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95edd22c87dca5ceb85d7e280e5dd7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e863e8d3eb970a54f9ed6fd20b0139747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6a55f2f5dae81b5607d7a203621aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca07422387b6a748a571b113776500749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ba2dd00ce5434ab3db6c7fa34fdcd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0b715df8aa34e7f4dc57af891263f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530c63981886d823a7045b05fffe8ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e15644f9e2c735a8c7d92e774530cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8746f5168ad1379ae366f63e2dfdd4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c9e5f76105133a2bb88c7dfeeb10d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264893e021867f44d759187b5d9a4afb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff343d58beebf1f5d5ad50e61a76792c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6567872399ac631aed374a0ef64a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b18da7fdbfa80c9da9dd5c57f6ef2e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129d451fd84b8cbad2d16099dc6fb781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54db8b3781a39f8d5e7f6c52b945b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1151ac4aca047787a32f549e5f4ce963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1c143b1ae98358ee11ba069beaee24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c6d5d39345525e8dc4c007238bd495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e90b04d16c1e3d3bdf7d2d950cf286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca7ee1b674a4bf62a334cd1eeedf3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136e6c1f03768b4aa78f350656703168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be8d45c87184a835551bdff1e36539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16256bd63ebc20caddf00b872be113810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7103261eda1ff7fb85c091905aa89811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b471a984ef2f8aeb0df5cbafda79712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c506df07e84fce73d6beb3187ea6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd95cbf368d7f66aecc38d64b3890f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60947b219a01f214497cd7223b66265b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cc9a94d8c7d3c71fe1ae2935cda0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e7d8aebd460f794a1ee48618f316b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324f7ff77436f1f988ebbb9852e2f2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811935b35330705b8ee9f271c12af0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888aaac053dbecac7450138674661e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dea1615e8b4791cdb8b583d73904f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24cc95668b8f2f287b4f6218370a4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c02fd05ea29f10dc990d5d5d74b5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132905080fa635a91897dc0bc5edcca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be1009c629e734993f88d7644fae3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1c197dc5af3d3c935e7906ba6849626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b0c7a20aa0a9456019bda174631f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a437fb96b0416e288e2db012d16128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808b05ad28d6159dbc3c39b494331ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d6c04996b5011a75f28ee0057858730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcba16d8ea110c12eee3e9082f3a77031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d59e20bfbd0c8fb58687d2c352850232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37ea13403aa82bf18ece95401e0a3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8ec40cf94b975cee59e419935198934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc031dedb9fc4c3c7bcc7f07a73c669b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d7e20ee1cb7df557e4b104664ebb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254241f35865b3b1f0ff7e97ea6b25a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb8960aad132c8b7d9b2e9e87b057b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86127a3bc62b50cbf0aaaffd990ccdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add5ef5d329dfd7484cfca2e949584440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e513e9d5375819a8228d57f0fa7b5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c733400808c2537d9430de43ab7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa07cda0281a82a441bed98647369343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a6aee4268ed68adec37772fff7dd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72e8d0ffed32f1a7a2d052a65b219f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981e343bbef239b76188a2adfed89dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9caf3dc125effb88de8777e14333947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd92863b0672c22b08d032d0dd3f89948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efd152c49239073859c0fd594ae34c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41893dcdc453e22bbabcd64ee2582bcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3df050d92fadd790fcd41b1442973051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2b1f16011b9422d1703474b5490bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745ac6548f23cd72f088b3a5a9ebcf753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0580569b24d8876712f4736f4c95054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5c896d64feb37c801ba6dfa7b699355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edef505bc83e98e125aa065aebed0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e49307c17223eb450bb3c2b776bb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878d190485e6d966847bbe699c2c69058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a62ab0ace670da1e89e01416655e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769e354155419588d493fb3b449962460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fe08388e69d75bf5c08f272051c8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73af838f4964db90873d1171db3d87c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b72252f15d9a15a7ee1684a1c8fb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd153d6be3541161465099799efad9af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709339b682fa964ef1db318b44c289f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a95b569a5cafe15cfc4c422d2f4f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939374f10f47ead8191d931082b24c4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a89b89e793b4ffd4e2d3289e9b991668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ce1d0e71d404ea7333c10d9a1850769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f9f01ae09d4730194cbbb477c2f7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c4c591613586aed294deb63affc8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ce5d63b1e0a9d22f4452810d7c90672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2c5a37a52a1d41a8d075d509afbe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328f3a21046820bf7c0c7958107a44374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df9fef8f73922c50d85ba3b1f9019c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a60696971f00b8e4032e3297999c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33501a552162992898e993d04e66c4b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9e9a0d59cc197eab32639895409d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e48c88d09a287568645d3e0e8f6d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a127de08fc4b7b40a19e6ede81a1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06cf7edaae1fe894f80fa311a8564281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7f04014a29a03aa6ee3733acb064a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745b7c95a67e944bcca91dc16b0b7c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cee6f85a675180254a2cf75d0280684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921b458170f6e48c124cc0a28d4131485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c65dba6caa3975e8bee0732cb856986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b982f5d0d0877eb66fae8f4fefd07b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80c58669653922224cf8e9de5636ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002ae93ab09ec466770c1117ec66f3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dacc0ca53221e33655c6c178e2d35d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e623c64617896b6b0a3b262ca0cb2f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf966483c5b3ed941f63b6cd480b8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75058fb1bfcf20e91af8a2ae5eca4fd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923f7b0e938aca9bb70309b3be2885294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804ed403e131f58f674edb62419621795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c161edf0a26652141f5a7b146f613296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413edbc10b549b810fd040fce6cf3c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef640b82097c944aad149b25351747c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a95e6a6e1893554395766be3c70e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b975ff5765a07159372ee38273bdd0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8feda632f86debca4fe0498928f0f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2782c1aa754c29ee6695bcf8e464c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459e7b0eaa656462e24cd75af738494103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dc23ba1ee8cbaec2565c7264cf069104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729a8162fb3f64d82766c8e711ea1e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffabe6d932cda673dd20903471ee12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df525481970fe79327050b616f7fd8e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8d40a87ee142cc98685546127d7a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d80e75e998bb87920466e3de550f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3beab4d218abd5762d53a231597d2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f09667801ae0e220708974b358066a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d018ab4762f2d45924ed99775e10bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1098bf8ccf003eb0ac69b803d34a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837479c808b2d2fd064e52a9c015722114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd6fabd2b2ac69dc4a53cd195616f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dbe0d074e9e2420f30643b81668b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a87bc274f4639645d703fc5fe2123a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1bede1f800248f76ca123881bc425118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efcb4b9efebe3a08aedf959fefaeed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839c55027396ac9ebf26dbae70b139120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca34abecf8d91cf321800ffb7bbbb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19242d40cc94f4f5fa4ce6fd99473e19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4850b6b17c0c8a237791a036bf9f51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad640cbd0434592538755a3afb39e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a917a033b65b21ea172c6bcc4fb5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee80b43453603d60559517c2e39136126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70154473a06cfd903945b9ae428395127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c3c9d41afddb3c0f967601eadc9f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfe9ca5b1883349594796ea05c00c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08faeb9cdd09ec94f5f62f53d3a0ace130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0118a6ca06e046417052d14554337131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73705a1c512135ddd747314dc0e09b81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582a9128a0fa753f2c7c5c44549299d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07a30d7453ebdf21f10bfc76a70ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267c2bf964401f9f7ba457cb3172acc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b7c6ae218cecc0ff7f74745b9d722136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18291eedb4f9169ddf836f158f048aab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27435f8eef69617a670ca757fc804a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b92a261b147d0d2779137783d0697139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce2284f257a5649633eb265410db98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858ad490978c449172c86db6be397a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd1230ed8feaca9cd4dc338ba16d7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ebf562cc5e1a0d0afabd53b0399d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc170cbc80f0654cda7f31b975c476144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20751dbe9248412898efa0d59e3bf738145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab131e2316c66cfd30f20b520f40b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e904cd182a00bf0dfbab98804d3c78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364681549e833d27d32ac44707f57a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2da8a2d47eb85dbb07b5ca17d9e6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cc796d875ed3d1643cec363507d63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3277ef0aa1f596be4b600c0ec9be1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550fa73bab356bd34d89d3702c35a74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2030bb6d8cf2e47719f4d2421fe494153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd015f6620cf831ab6a824cd350847154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392f3a9e957bef8a2543e41a8a5860155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ae823af5be1a85cfc8c27d12f856156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab61c40cd4db085d4761adf309117bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb3b22a0fc7d0a35b9df866f32cf5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c64928c0a1bd65a39e5c02ea29a12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9d302f45aa2ed2850b9bf2b893ab4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cceaad0f0f4445db31817fa3e86fa7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e8c18ad7594e0ce53ff4358be3400162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1f50eb8bc836bf4361bfb033df50b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44800d759e04276bf2172273070b5206164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0f66fa5d4404fee7fb54e1be036fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059ea85b76cc3d98458c9f6914e5e0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29178dce1f26eaec62b2b3fd8e52989167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980080767b4370a4218c2c337c35efe1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923325ec7c3456de08768876fb360aa7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53679cd4b55332344d95824aa0ec76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdc966cca19d69bc2ce374ebde55b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154c7963e24fa26b2497085970496df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd3e3ceea5b6b3938fb8826cb38343173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4d54cfd111593624ae4b4a9551542174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e363ec256d83fae8430e2b6ae111b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c03ddf27ff080275ab6ef566a83e35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e98b372ffe50f73494988fd7da9a85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e45d4feb59c7905108856b8735d4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476b73a3cf164f30daeb87d6198010b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108bc4324a04cacb1e04cc4404801a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c99864666b815b715b1c8c5a6b568181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f12ed4ceb960855eacf550945e4c3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f405929ac6035173be70c5e9372e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386d3d390470171759034fe5a963b28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e4384a38d4ca8b9379ff4d67a69e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff6160b758dbf88ecf33a184b490fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf021c125d1f07ab31e7bedaa18acd4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e332fa03e9b5730ed2899297a37fb48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc3fd39ff1ac717d467ae73c9cf454189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc817e4d2f32f7cb452b0a0f9f761436190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091c1314149cbb2d9e0f92d48255eb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0202692b59373b8981f5c4b7575638d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244f0af536ca9f15e3209fc75aff247193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6645fdffe8bb981b270d93edbfecac2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccfe54e4679cbb0ee212d3c2922718195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2a3c159228a2cb7b27e72b78f3be0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209a74163afe268085b898cd56e3a48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be2e3f502073076983d390035007c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d700e66e17c460689ea53394b755d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d07caafe130f6f680e4e9be9c0a5a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b462d8007c7c3aa603a36520cfdd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066585f3e186728e124dd06be6e3b48c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50c615d6cd98ab3e1ee312ffb9da4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543e2bb06737178b52b4c70aef988c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951b034ff7cd5b537fd2a2a6c61d3c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b092b660e9aafcfe394a05dc0c57c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7be115b2a7943eae6d473363bdd45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cdc5438ce0b222c7d86af19a2f0ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4feacd341d8dffc812e098d27658f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b2bdd1c1d66b38439d69ce46fcb1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0716a972ad3d5bea07047737a86c435211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab334beb92f7690ec635da91aca4e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b1cba826e9fa8dac80a383629a22d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b6857731026d7c7f8cbb46a985328214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3ba2e685b3c3e74630d5f7260d812215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e8dbbea0d930848506606853ed434216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd7394eaede6c39f03e8202d5ccb3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816358563e676aae79df2c4453d5601218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5a571ad55ce42eaf0f879caa1ac56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e036942573f88d2407ea3cc53feb1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7cc47140501d630a34fbdc2c96146221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2f301d987a0a2729a70d1a9ea8519222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b454a35c096b8031798be9452f4ca8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af24dd6ed59df7d084be48bc2740297224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171061a75bd25679d17068b62d97db3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70a8e431497cc2f21028f8017aa5a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b95fd28e3c76ea9c5fe9d0eac4268227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69106bfa1a2ee0a69b896c06809a03c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05223a58bffeebf2aec52891c3db31ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e455f35940da5f8d8443c47b6b7b5bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcc435803f4bd0fd0dafcd29bfd2ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ccd3b932248e5d2450ce2a87363d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318e8b0935321fff226dfabc1241efa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0651eafc9e20f70dd59d089103964234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010b7bbb16bae8840909eaf541ac6d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca7e8f0dfafbfa300eaabbff7ee767236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dc723385ab7ca80c9546fbd43b01f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f122bf6cdc89161b458335b94e00c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550731e50c6d9239ff670758ca01827239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348558e713b4c45efe4e57171121a20c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0ca26401432fe54cca8403d7d6532241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2400a6e9512c7b782e720f6cb40dab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7df67f983757edc5bcdddaa86b48ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141179c698d5194037305a613237670b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beae3bfd5c35c0d220f3b61fc66405245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e1c27fe33b4360e57d5308bcc074246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6827f4ca534f789d14727c42590fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee25b49aea25316951a890c08af462248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951be49c7f793dd13408fe05de63d11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15007f01203b3c8d469d8cafce679c50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfb6dd586e74c98272c2c543143a54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbb08b280b627fb98a8e151562b53b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157872ef5fab73d4862ab8ac7eb2416253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992465353d73e69380a38f69593c419254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43a7351133fc97503bde7820506aed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1af432a96789a5237770957463b6c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a245f03c1f2dea910613a7340c5e24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1370bfd622a980e47b4ed9ee981fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c781e2ee5a304a951675f7e5e924d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341f69d88d034ebc860f8c24692c717260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e1f5c4aa6cb142080a2f5b3c5455261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bc9fcc87ecb6fa9fb17b9a1a78e6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df871233ec91021e6d8f03a77ebf3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62306888c3b5e5370a407f1326261264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c24cb62553c8e46d206d3099ea0aa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617f1c2865fb848454dae8eca298a31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c47d87374f7615d99ecb2660dde4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036fe10090ebe3294747761222e78e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c818da6130dfbd44666d44c5fb7f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cade92951c74dff38ab8e879b2e58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce97afcf22dea9bff38a7bf5ae60e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b093f0235f4836264916bf87ac2cc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5aa5d2319f424c2f4541001011832273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ad9b6e118df64c67929fd7f1b7524274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0e03e380f22bc7f0d227498c0944f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326589f5cc38ae3e9747e6283ad53bae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6485852b871f26bf1e0a432730cc1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9dd4dd0ec2aa2e669dd64707ee6b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c3722b9ee3f75fb95128a4b23cccc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83b4eaff315e0e1088d1af71234f1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610406fc7f93f16a15ed4427f997124281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbc2e37726b683eec8cf96ce38606c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7c2db26b2860911a9c659315bd48f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02793c58e2cd8d21ee5efc667b3ab5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81595c69be846068263e71f077199498285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be6ccb42789f30f2f6299690f8010c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d734d296140c1f6c418b026b15eae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc9ca9f79bcb668fde3534649ce0da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac19c79838a1ebb278ff3642574c998289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcd3207c3e6e21fc72f552f719795d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a3b94a2b22efe5d59d2f988c71011291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5716ca8b5872625fc517634d2cda6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990bbbb28e0cacdfe32f47b7e33e9bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28946ece01fb952b6c02bb3b9b42e80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae297c1d1c0a82708e9e2d21ca76a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee6910b8d2299a0a64e786f9ed25b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3adbb2e0f6d9badcc19a7fdf21907d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55359ca12f25e60c60fab59ac1d0c3de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9adb6cb063002450e5251dceac2a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6613d213eda4649abd990646e6068d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fba2a3d55f5aa55e036f5747786d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968ec32c58b30fa0fdbf89948d06470302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715a664de823e55dc572b08b3253001303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ad5bfff02b2197d994b21cb972c59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83480fe92bfd6af0b5d02682d558bef7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdde516f6113796cd366c53808fca53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736219f858deb6ffedcd1c1f8bc9ada8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b913f06cafcecdb7c4775a22eccd68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a96d50e4272a924cbfc7db528d3714309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e927b81c381026ebba864736a2457310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711bedc3c438bd2fbbc90c6b3b34954311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c05cd5979d28560cacbdbd37187179312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ead6d7d867eb1864237431e4ba7a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05314615bdf84006cbd359cd411308e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3f46128358474bfdc782c125f0830315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e42654c346814f2dd980976b83e191316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636443a73980a9723f38ce9f2b74edc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1840ccb143dd5d03c0fade55eeea73d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd77d301bb18fc8fb21daccf70ea09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f283c7d5d661ab14d712d5983d21ec1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10565fcbcc0de0c9e61ec62e3e24b130321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96709b46823af24bca8da14b619a88d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba2bca706826ab72d74c28e3154dde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1ab33f4637753d0f15cec9df5c006324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf48691ca769cc0d2765e035e5e6e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dc9a627521197b924e55c097be7ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c884c402a3e085f515ece16696ea4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf830267acc8c0561a6e2d73e024f6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60550fd5d79074f746588403f1bcf81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccad094ac123ffa246618ff4f053df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9744cc2c2fa9aa5cff0166cb67de1f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090410941ade28616d9057c981e085ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e261f6561d7ab773feda17f86b906d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e90e051b28015ecbde28ffc3a7167b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20218c92e4819790819b89dec4083529335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50433c74e3fc199607d15c722b0dc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d79adc4b5382c73490b62dc41e8723337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3a063ff4b4abccdd770c972b8ae81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec274c7bb6d608a428d771c0b9dec1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620e98084d79c8ef82c5ced88a4de42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9d20e57913b1c8c7911ae18eb0ac2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54445df61cd173b33128928efb0ed2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0451e6d47940bac6067938029e4781343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d588958f9cfdd80e2ef276ec8f95f75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f660bbac80cf2cd05a7ab1dd61da5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbffd9e8a1db0484c2cd07aa352c32a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09f4bb99e487a1e84ea1f93e75fd28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef62f7ddc386db648053eec26decb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80258799e431be3914e498cce00ede16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f2b3ad5a99600fa576f829028c13f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532d67adc13bd40d27d2d89e67dd5e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936ba9f0ead4e54443b1d5b72761290352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc93bee0f54e6be19fefa177167ed8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5097f1e49781daece3da0c2373f14cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df17f4f1f4526cc9304f621984a833c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005710e92d033ebe2117d4ed8bb93c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3959d41fc1280b41226b338d98236e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb4130d93c6439429c86cd57f04f27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d3c1b49d5adaa0d5ef3f6cdca3343359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b840bcfb7c0a3846115e2485f42e15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c119ce934f24513193aaea6db2efc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe427d876c6f68ae6c7544c2f187b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341b011eccae1cb7f08ca53a4f3e2b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd89a7eff3095ab6158e53e19c22101364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7c3a9b24d40d74d60827cdee5b1f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a55353e35e0e424b5d7fb4a58bf9de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abad88df66e1694ff302b2c758213b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc95f3c15f92cb34d2c7776e4699f0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eb60dbed4f3dedb38d8cb4a27cc89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b6301e24ad48d387e562534e9e92b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb2e964740bef8926e75890db26c0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d18dc80445be0d351e37d704fd221372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288975738ba8bc48514f19d27f9f645373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7a814b79d11fd3b77d7420922ad2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263afdda02cfe9cc82c23794f7fcce5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078e97c9953910b3c7a30df0c85b461376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968d962dec1e2f5eb77769e28ef41cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecc129019d2a35ace123e1b556b203378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22978e83f6e4914b78d604a17f8b211e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed702b8d791e43caa64439c4d22d935380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd12f9028d4dc4854484c237e3f966a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12899fd08cceb0ae1f57e731b86087ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef5c58afb1fac47b8efb17540e9b7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3aa82225d35b05c4b14228bf9dee9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e7f4e087abbf44039f52d0014e64f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff80e03bacc17af2624898e085ecfcd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c30caca92a3e3a0c4e93a91c3a8327387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f257d42e5a09946dd169a7438bb76bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e2fde5f084694480fd9b6a483d8a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2916a3eff00c8f099b025680258e4e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8d77195713db86bac049cc8a33f38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bd4c0b446b460735b8f255b4b2550392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763324114aa36196f16b518a64017a86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e7e0a6b3888e633667db61538e2ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc3a950518dd398e384962babaa1e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815ccc9932c1d97bae232420aed18b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96786a1bf81025853eee5415312ad7f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95891e6e79219b567843c2c34d9c52ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8685c5d759b3de727542a961d740c1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbc9619a29428570b5427925287ef2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb1ec58e887284e416aa8345267843401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0a28958db76f8502823a344ce6583402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd41c7569bb9410c207af5b9d93e12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de805df65d84ce5dcaeb5a659d21af9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fce0d761cefa837a78edeb86bc0c02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3877f4d044d5fdaaad44483a27195ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce08ca8249d367d09c5a6e95288c80e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7895c6a47fb8c71a3544ca548fff909408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6720c090eec587b192603b7087475c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67686ec81769c097ab5cf4c037b1bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b3d9c6c3144e7fe9f6200ab83b811411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924858cc57b32beaadd15bc69b53d37c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d30c0997e8ddfbd656c72c26f494413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc828f97e3b7dfaecce02e2a42e9a2d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444155b36b88f13216aff4ac15d6ab01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97cac6a2581c184c6931ecf9a14d5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3094feb7c08dfdc577205914691530417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7225e96d3ccb52b4cae68da341080418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d5861a17e424f13dfb44ae99be234419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfba8764ed1f1dbd33dc6be6b12a8fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576a32315c62ced229d3d1ccbf45f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf74570300f38f8081896e849f4366422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c6452085126d3c41f9de7477958f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93019180964bab7de9bf3942f4ff6831424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f58278f86c3ad313c9274bcca6d215425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82b01f74521fdb94cbf4c9c8e4e425426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57606ecfd71239ff28803748f8b21b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d326b8b2d15b7416f869c686e48d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55034ceda15ded5b8fc9601788e57444429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536e2b82419588e82e86b44eb95fc1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726e6a4dbe2f5301cf208ed22204c6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5c16cb26b5b3bd4b28ea2af4fe464432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d36b916d884d463519ae49bbe5e624433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46acb798f89be29ee1da132694ff398434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86becd41618871b03e3f801270447a48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f2745d8001827b29c8d4b5350c24b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648547faa8abcbd724710e0cbd1d5b61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac244933b8aef405f8b29bdeebfc170438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c091be539d81aa5a7f4901d72be9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d01f4251edb0b293aa9709a875790440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4ed5bec9b27fde497cd7f4cfab611441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1e6feb872ca86727bfbc0ed184d0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae5c257aff522d94fb7271ee5948e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263433f9f04fcd1abee443faa04ecad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5520fbcf38b31a3df54f3d1ec807eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04176011dd62fb2e1fb5fc878bbb3260446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd069bf9ec6c20c7d527b2285790d7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299483791d834d1098c16cf6855e3569448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a592ec3b55e73f2c0ad4b54af278a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7d394c962c0c35fbfeb16ed2457a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706bfa11e3833b46bb9ef32f48e786e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2b1e3337e49d98e6e1709fafcd3ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1431950f7d9155632f153105fde70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffd832625e57837dd5a360ba6b5877454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ba7cf20ff34715e8156575ea9003a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5644fbbf696a0b105b110b4b58a0de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805fbbc937a463d059b6ab5d1893c49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa95e449009ad193224a421493765a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e240d0941e97a3d6642f3f91c5c69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5fb5a86916b30192ed6992ac2824b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb63736f04314f5df09ceb9a60c243461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d712dd2faeddf0187b17d4e9d187c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb4d0e2151a2b7edab97681336fba3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c3e166699804a3b861f2e7cb817b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2b643bd8355b62b18d7cd88787d20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd01ae2cbf9dfd80b539f5f580a73ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf712d659957626b25f4a2cc9dcce119467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1f404fb7612b2d269cb77299cd818468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eebfa8724b39b1f098df5d4062a316469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7549402cf9dbf61fa532ed5688d717a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c493e2a8090ba66cac8ddf214b9c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a173e8bb810297dbed8d6b59cedf4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185c9107158df621828eb9d716c5eeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172172334d37fe53221cc21146083cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c52be9fbf18648453dcbd2ae8a2041475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8357da9c3b32927f3dcae602f09c54d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0f12e89c2c5bb8ff845ff440b2dbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb3d4eca4a6be2b866ea8614bc215b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da3af42d4f30b91e1ada8538d7f3c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f579e40966eda4a17133883ab5276c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c0215e36ccd70ad77114e00ad8479481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c441b2d05ef9ee4946a180f96c80033482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab1ccb47d26c7ae5da7955551b82d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4939e4a6c09edfe8a68daeef4cd7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab36282e53a5a6829da9e017f85685a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85661bb8e04688ffd6750f1dbe87605486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a16912ef64460a92a0e846dceaddde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0b771580b86218a67902590d018c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83fa7e6f0a778190704406871ea051489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e63824776381336efd3b69797076a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b734f0954b6dc9956f621192feab46f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef412ec02d35f2a03cd7f8e43749b2e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a5ce46925b6ce31e8744a8baa4c50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c1eabaa7f39ddfa8b597698b53985494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c9adc34b2b2302eece87dd7389deb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbb4ddbab8dd64101f64c8aa058c1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12473725e54cfe6f27198ebf35ac568f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235ef81199fd7094d4c768a3e5de833498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef39dffcb2bde792c9f87bbe0884184499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0f042891d164221eef37b00ddcf83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d983df9af3b02c9eb4a54813ce170501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ee88b440a03aaab6f7ed34cb1db4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1da4d3f6bc825387318408927f1ed6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc82345ef8a7eed61044b2da906f81d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2759aeaac69f00384a14e6a06b1df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e0ff2bbcab06bcab5af5a9cea6594506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec39ea365fe3bb6fd533cd9bfba79a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e691d6d52997c9883518aaa764d64e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbd633b82458ee2847baae652534d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac99bf46fec352edae3cf6ea2e26ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d58de1d5ffd29749101d95a456bf9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17875dfd2b65f02331c912fbb62200512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3c1b1938865996f1ad9048a3af62e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81470f59c78d7bda03e8eaf4ad69a28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd17721f4eb9beb9ec36bf89fdf98a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9d378899b11ade32eae0e1528eb64516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc9249eb91744a71ecbc776800764a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a7ba57cae361011476aaab77c7ead518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6967f5ed0d73fa820bf6c66b5938c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2b25163f85420b6316e13d5cb9514520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c27b9a052af4fb1acd07a5f46f6cd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5c8ef54a7a6444b314d6f3c0bb950522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1fdbf0210884453973bc69eb4a188523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2035785add2ac0b714cf264a80db41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f7beb6921a19934dda7b757f51b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656184b403f5ad23820a296a02f3cc3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94890584097eb13c710a745e1c135e47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf8862bd73fd63d4afa3178adf1ad3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cc2d1a37730bed1738be7e8c787ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44444f13643b7f430d8a8a143a785ca4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2084a642382a980ce256a7fc0be1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03656fd1881d2731b7bfb44584d32753532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc8d0115efb6b8dc5e049c9b09d01d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f050655b93f42a9d18c329774b15c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e91518e9034007346aec1234e284bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bd95e2dd697c97d62a303e74ebfd7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335da088783fdd44d35ef98ab05a5e4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af43d55cfa2d637df5219f44a62c86a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2bf3f434e8d69356c3b959946a4ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506ca2a78f03475de1ba10aea9850a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee825a858e66601b669851427539f532541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c89af54bbdbdedcfa50af0d60a4a50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffc18faccd97bb580575a6740d2c17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818f18732b911edb89dc55265ee8131544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f2449b4b75fbb5e4ba5229fdc754c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbfa764e73a6c4e84adbe7653a8e22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b21e730d10540cac22295931524b1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61002dd5a5a16ab544ad838b9d7c9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b5b41727fe793edfd67df28b3ef17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50108e25e79d10af6468565a9e879cc1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba823901ec47aad9df0501e3a77efb24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66927ba87cebe522d26e0387832f13da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf94c4d97bbeb0ea5ba9a2d18dcded553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10de87c155fce355ec5a6907447402554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cdaa6796fa88f51e2d636b398b77a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb722dfd1952b6b3b9d3badefde746556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f48f69c3cc67680487ff5875ab76a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eb517adb39999c10999db0f1ddbe7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28346b70259db608267ea34356b60ddc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977726c72aebe2b7ea4d7d138199769560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8e8be119c83f37eb6fe217a606009561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db33e2de70dfd5ab6d48a26170921562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c08ffb4657809ca199e9b22193cf5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc346cd2920652ae069640d3e0edae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694cc3de8519cb7987283c24cf14fcf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1cec4b6cc6bf8be70adb26f3aa5b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c151605cff1439bd6abbb66110665567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74d38489aab9266183296642175de9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e60395e61fc3d4887ad540813e6944569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050986e9b97d64ebdd3eb55db901595570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef71bffb6bc8b5f8feefacd4838285c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6d03753f020fa3ffdc5b6102e0864572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85bffc81c717c50671a018d2aec47f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010295448b6a0b12d4ba6d10ccb9e7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28554034e5fc4509f376212751af8936575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b85fe09f90bfc31c8412200c5aef9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33252c651b596e8722227e8a46168375577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1a1b8e529f34eeeea72963ffce4d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead0644f5b17541aee76faaaf4b7658579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59616e9530b12059b32ad4405d96cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7deafbf020993054948deba8952ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8553acfc0efc8cdcd7df1730e5fe0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8ccba92869eb0a3a0aedc8bf0bad2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa8eac76950d894a03216c54b8c3d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d6ce871bc59745eea31b3005c5a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f809c376ea54da1aefd591c2747eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d6d3083052addc47ad6631d56fbdd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27aed9b7eba52f257d0c7db8c88715588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff99a2ca692d8aba438e83bd814faf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c018ee944bb7a1f4617506bfbc55d69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990d6fb2e2c4e372deef7f7af06ca62591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172a6f2ecc180c42871e24ddde3fee2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfe5449392838ad30ea4641f816dfd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b440fdbf9c8089fbcdba7628cf572594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e6f35d5f6dd1ec2e433242a54d085595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659206d79cc74f4acbb852bb73efedcc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69af51f4625d20871862e7086be89d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6871a817737e109051329816f8ce4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5b1fa41aba1f43509ae4092f45f0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f8a2f5cb79574d3dcbde6fe9a0947600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee45eb45bf01eaa32ed0fd01b0d4b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae930e5451215e0ddcb9c1abc96cab2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbb6ebd842c8015174b6ca0f859c6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fc3467bb03a03b329a5966bea8238604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56289c65628c6e67b4020f187d4f5c11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0987d6c7e3a97cffd47e761d706c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea81e87b47b47e4766b8e9cee8ca783607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110f03683437535518687b56d06ff16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163516096c3fa47a62c774d092b4e0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467798f6511e6add0e8372cd00a32cdf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa652a0e5d40435d0f3d75adeb45e29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cf90fe58252eaa0e0cca20a4ead37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb88e2bcc47573a6f0e8d255b823e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504321cb4ce2adec7b22b35c3b87a370614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3acb389d77e8bee9e965d39501aeda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98aea05c5159a81acf75cef0b3281a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c07d036c94ccc4c926aa3a6712071617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fac8c67df4265fed4bd3feb0839e6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb907c1efe33996bd38d31155c05215619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28604b9bf789964e9428fa170e5103620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d7170b51332e764193938624b8703621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517ac2ee01eb3b6bdd3496effc33dbb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540261987b94ebc65c79a30b74c08e2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb2996039ed493e7e9ccc9534ccf77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681ebec95fb06544ceb0665569320b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9444abbe018bc11478739ed248fd79d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5a4e4b203137beb60be5ab008dc4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1241777e2f63978361edd4caefab7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa03481265e11f1c096ec11fc35d22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42492163f4428089eb3591c4291d4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967c34c73fa58c75bd5441e221230a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb50d7c43dff9292a49e5755615d270632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420291657b32f6bbb0f8b8e249d015a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a880109eb5e04e423aa79952c601f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1ffd0ef56cd78ffa84e39338f76e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6a92d6939c79bed2169cebd62051c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc0320b58a3d4309ee9f7e93ddc755637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4039cf6fb7500929159e15199f00cf7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653f28736f785747772e388c15d07e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2298267f2c85c367bea9335a53ce011640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a222af36809f0e0bd5c06b80b19703641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd7552495409a5385b91390aac79a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced998973d1afa079d75fd09de35fb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b943d509a031491e97fcc97b441c25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df10480c0e4d5d7559f7d3c361a12a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d572ce8377712b2d3d1214ec0c684646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48702640fe790120c17b0cd8805d1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999624e0c0f6d4775eb49cab31979625648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f0d8c241ff6816aa3db81b354c2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210acb54c617c8fff91ea9c7d43c5f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad9cea655a571b11042dc91075f589651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31f48991bcd2b20ce5c5725a7fd65a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb44483f582be153f93c57d49784ba3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6712ac2c0732abb54820c1990d68648654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc93a7367341eb30376737f7daf14c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daa25e8941c3afa6eba3ee5cac64a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0c4b2a1e2b0fcd72e84f4752cab5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b5f8d8d99e49f70e895c2ea376eb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d54b165b5e544b7d596f9e4413c7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339e0d791b310828d07f6eadf6998c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd97df17cc29315562125f0bb65627661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e97d6173029d488453e0adfd90d49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee48d1ec3944c7c8dac2a63a62ff649663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2a6f44bc0cf4756bcb4a45459bae8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb00079ac93a6dae407d4c3d7130ca3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a08dbf0dbf9dc392430621514c7c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e1585eb37af2f486fa768b4ba7818667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb0079f4e2ab16c2b53ac183432bbb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d653a498b70f1fbd1bd1cc70ac70c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e17828b66660e44be4c35fbcf834a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828ed740983f855292cc18a79658ab2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50aa2d1a8e4878352bd18453fd0462672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9051c823106a86bf960b11fa417b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfa81bc6c9744872ec2f4b3a34aa0f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ee83e1fa4b4a45c945292d955a043675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f72c7e08d6d72ad02596bf603563d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24db2ebaddf064a7deebf9d77b1aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2639cfdc37973b24d3ee30de6e630fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393cc599aea1d75f69dc62321bef1ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a27b5c2e41bc326e229c6ecb664d1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfca20a6ef5e1e533c4453934ee842681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168016c4acc79bbbe5c3dca0e1680d34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc278d429e1fe134117f45a350d44295683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f306e739dfd833f9dbef0ccea5dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec82fc014afcdd21ea06a05b3644dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184f3847df9743c53d2deba456680a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0456934edbc02b3da2964d3083056687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c722accad02097247b18a86ae976688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde5bf480defecd5ce6ee869d400b63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2fc6a70eb978e13f27652750cbe9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47552287cd06fe09bdf4e4dd1db6bd1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76235ec7e5bd7cd23a1c4857a70c785692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e001f725846f16d93c4f5a1c7a54c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672314799bde652c756fbe441d72e28b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c33eac9b272b2362fac96569108f62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261206b0a732b02659d18fa66e116ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f13042b76de1700c5760e364b9963c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c74a4d5dd07e8b3914aee55a63436698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7a160460b8cfced2f60fbf69b1e34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55a2136c857ec1d3748eef4250ae3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c96721f6c5d902e9865bfaafdc5ccb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9a56196052599f39693e74692eb57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8627a665558ebcd63d772be1745b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c71528f5d8b9b5ba4389843898aae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9e5bea8d61f719206a4abed80a3fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f33782fbd7b57c6c371ae0b6f69f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20730d6820214517375219390e02a087707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a4ede5f4d8adfd22d53883b3c52af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183836107c6f60cb1fbde886d82c6e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4de48c27f2f9775bffd8b689f5829710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17198bf59760efafee8e8cb3b55e217711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be774897c79d99650dfd4e07ea51e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808df30a7e989408a84073b22aa9b2a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4b4ee6e8a83d5c11998dc96bbe99b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa081e035d81acf27d9ddb3fbc39b24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0989091a0232671137316d72ae83b09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a8fd9437cd6ba21cb54ddfb2fef8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb775a109d460f20972bbb67d63f6f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374d235b280793b8bee115f963f8fd6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11528e0f1769df61db4adebbcf3f8524720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982bddb6b35b5e1ebed59517583f510721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba2ba93371d50ff74ae363c45f52f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e20bf5f7b4c03ffa1b26964a7c0e4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eca5f5d9bd3951b8f3f3ee109cf684724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dd7f0bb8b16b5175efcb5b1b40cd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4e70246f1462b6e56309fc0270830726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e83935c625578aea8e5d05f13ecdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c3f6e7da7670bb4fd8c7b243b708b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8f87d8dc6555697161368cd420dca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e557084b570e3ae0c4fd1255401a96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a44bcd80e6f6d4e2286d0a23006c92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adeab4fcb45d342cb8db41cb167f19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ea22388d6016b12e4914658f266ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f68eb0ec2feb287ffa77e188c190734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccde52760d4a17758addcfc6a65eac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b797f6465283276d348b089bbd9c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe30e580dedf2a31dc4126bc4a8af1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7c31150cc62c6166d6ff71e2472ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c5713610a9c78c4993e4b7869216739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93d63abb55536b1648ad39d38bc5c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe851458b0200f9c06f3fdf265da67de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7606716325c55e723243d3c69457e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d422b4778a325149a224d955a0224743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bd85b67ada978a9f0cc12a3622c16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196318b7f3f795803f8812303d831063745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230298ba6090adc2cb72e416998e3f66746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bbaef488bb823e2c8ee23aa7e5724747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aefa5f1ebb37744244c63b72535f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c2f6f313c94d75c39b576b11a6e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7341a980546751017c838f9bc61ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b247ad59f256d1b3b626ffb166a07ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae678e63c9b0bdefec9c65586c474f4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b368c8cb4a37945bb3bada788bd9a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09395f3c4c001571c449d8650ca04db7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87885a6e323dcb26707f4c39764fb3e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2030d8165c5ab678811a1beffc388756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef7c919d5156871e5d185975a9e16c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2b5cdb8f1a2c912baaf49e9787e96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bf16cde1d92713085d82d406bbe76759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>