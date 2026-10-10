--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45000bd6c09755ee8f524d020a531a541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed3dd791e01d037741f9856801d3de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33c6dd3f37179567ea9cda628a0c043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a7f35864a90c10cadd81a2e536e7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e35f7257ac3910c972d0bbc9ec6b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2034ddc9141d0e744a85a0087ca23e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e7d180612644c4639889929ea341a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e77c68dee3fb4ada91bc9e813756b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7b1b3bf9b473f92b335d99406c5009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab52ea35a5ff8d828894233bb35b2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e2af75770ee0e7da3dff8f0189c6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11750aa8859c1f332edcd9c35dd30c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41352dc8434980b22b69dfb6233938fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d732e5398ddbbc4474932ebab406c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2edd3cd683965875d441094db593ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d59e4b21f86ca624fa853654ad0f5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e90e98f70f984873ffe31ad17a7fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402ce9740291dd34b69983fb94d6fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4302838ec76a2113341b5a0b44c2f6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7effa607ebbf4e08d0d588caac73d5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1247ac62264f237c4a1d091e445a4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7e994f62204af369bc94f8567e45a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c960789133f5106912f1538eee329823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5bdc399f0bdb11fd48ab61cc5c91824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8940988899e7f29118c41ac23236525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ad5b86001d4fc83b03422fc1fb0c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be665f22358dec381a5c5667a7b8dc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918443ba3d1f77e3ef2bc7e806ca069d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31072e5dfdc1f357797883dac90434129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efb126a4436bb5b80a361c633ebce930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b18524a67aabee55daeb742b5c40a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499ccfb8340ab79320dc359a9c9101c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845d9f43cf1518feaa4cb21a4b5b01c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37a319246a5fc2dae58dbfc55410b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895d922d573294766409dcffd9a90a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a065849c607c6af5c613e365759f2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7204c0a874c110cc9b4afd9f9ff3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf9438ab68c703b0cff27dfcc9500638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981d5ffe6091e35fcab36f43bfa65c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6493e23697b94b3837362fa341bd43640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9932995eb45d8fd1e6f467192735bc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1b0cffca9e42087de4bc6fd1cb45942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeaecc90ee57affa6bb8347ceedc7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792bae1e24defb7b981af8d90ec868944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52f5adeb60e136f7eea31a7e5ebcfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa420dc93ec9e1f30cce16909f6fae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccf2967dc1233fe3a88c399cd0f0e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539923e51da03601a744c9e19e965a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303e37f4e016c15c6f5f6f6f91682a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0ae73e808de90dc2985e370faaeeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d87559f785ee66fbe8f850a50d5b8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6d4692ed3fae70b19943b0410ce7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c006003fa79744cbd3071b18054cc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291409f949cbe45a3c1de5afc4b467b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636f76a541c46a0d78a8a1323133eb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b120c795f0a559be611d8b87a91bdd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189ae0a153c3b3a30554b1eeb2fc3a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83d08d2b5d8faa54324b3b2c7bfa9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500ecca83a7e9397e646a4b47d8221e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1805746b229b05609bd29a5f2fccbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd70782eb549bb655420da28cbd92061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfea49d0eeab3da9d8cb990027a0b0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f024fbdb7c038bd0134039372209dbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c4ba962bf2ff5ea12bfa19d74ef4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed59dd5df414d81092778471d7fe7ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2da137311b207d86779fed89db789666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cba29dd5331df9de7c5ae2ca55f7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eff44374c2e275ed6de2f2a356801768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca64c06587f0bf6236ac68c440ff3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea96983efe026f644f00f505daa27df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725d229401251bcdd4d16c90610f96571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766db225989776dc715872fa8855a2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fc15cc1a104a42a0ab4133b96ec0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7bc5d1364aa125fb5dfa505bc908f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977747320b6cb1c4046e8f8891668c8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b45ab0caa91ad773578d0faf150b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc92b3f1958af445a328e9d225ae5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a27344cb1426a5c85814d407dac9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccae55954f8dc5311be0b68bcbda10379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1dfca95837b5491dd29f03b908b4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f280d9d6d1623a30fc3dd1fa482f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb3feb92f32b74d84506f7165616a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1597530db6480f1e93f43b636f26c8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e54d8ccdc8897aefed102b073e028c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5565483e9c7287eab6a59c125458c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c042a6f7426cde1cb6aad7d4eb094a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1e2a076de041df10105a906713e8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819041bd8b86677c7f7860ef07e0e70288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178d74df9202e9702e16697000c78a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160800e4cdc90fe903a4f86df08be0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf44215c80e6cfc0f7ae2c659aa996691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1110cdab5f7f47133f2361f7e8931b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd86b59db95ec1f2550dc1119fb927893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5165c9668021ed54f06cbd3e912df3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe27760e904540ec4d48d7f46b017a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53450f8ec0f870044c628bf72daffc4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ef5049880be00f1c923b5fe87db2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185b5c73ff2a665e1aba2348186885798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0896605aad101f0ff7db63c0fd53f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5fbfc5ab00ce9c03f5937275cdfb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48457eadb0a03bfcd792e6164553bd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593c620a9930cac8257e52cbacff8c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e682ae545b303be3a81e74d8f096a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2ece0966714f7aafb4bac4cff854104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3d17716a6aee1f0767afe3fb84f50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f979a140b5746ac150a61c0aa8d6daa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffe39aaea1b24f18ceb54ebef6d9c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667a3d1639c1002ca4b96ae7f94a4e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381cc1d975832a04c33b4d3ec3cee8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8e66b2c876bcf86ff923ec12e202b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeae62b6d85c993c38c268ecbbb818f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafc9414af148c481e088d36c11752b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24668bf5acbffe413ba7d3b78ed509113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45fce93f735b9b51f674bf6e2a8bdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72d08e100b5df8a9be0a176e9f2999115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd3862486ad7ad63c58ab9a878a1e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397ca140ea56e8b889b455c4f763540117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f33caefccecdd572f7087851de880c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e68bfd934c57300d64d08c340ee197119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b767e1b959980760e9686bfa588434120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e862e92715ea48c6441e29922b45435121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89ed41217367716425c10547596430122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88c03eecdb274040225455dec1c051123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f7c228c745d77281b64be85a0ae2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4e583595e9f3668f683851e643c95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3cb27a5927cb54a710eb129f891e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d4ecbc7248fb9d99700b8d258de84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e95d9eb03073fff72e8dad9202ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061c5ea8e142df824ae9ab376cf1164129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099126639153e03408aab984461b2e1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663d76f35c2cf171aa04d1d57a07568131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b47258aa61132b00e5be8e75b74a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15a2e4111e21aaeeae7b30a0744bda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd2134321798aadb74bb762988504e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece6f7e6c1ee6a4efdd6bbf2719c32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f298fcbb9d135f064782b370511d01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3cd124263238664bd89af139f3767137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667800bcd682ffef8d2af69634d10730138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa9b8ce049c81c1647e6ffba14eba8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cecf2effb487fcc8a0067e2561371140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab1ab5f4491e1af81b65f917e736c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8a955e7a9f450e4bb6db35a8be10d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aa7bc750bd3e28dec8589c811b30d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43843c1f879259933cc6b87c0c497f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8528565b12c42739590b86f865c06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973b1bb3984a4b1270f391c41bd9ebf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3712593bbd594ef71419f1b27baa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844c286cc58b6242e5cfc75a4a7036148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a641ccd008f7ca01e14718efdaad5e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4450ead7f751a5c3a145c61fca0bd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3045d21162a531ac931b35f5fc221de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c68de50f2ba2f46a3e809ca50d4cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805edf2e4418f31c093dfc8309875871153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dd37604045a5b10180fe9e4a282dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec12f520a7a3d287dd5a1d8fe05a57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486218f9ef6fbb1805660cf3363672b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09d9fdd5203cb774bc5932105af410157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29fa3e1222f34f222bab20713cdf87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879be2cce4f38355c328114fc41722b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d31893303f6dd198f4e831782ab0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8aa67f133f83bef6cac2bd475daf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb83804abedd8341844d0d79f2b65d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32579d3e10fd242bdd39466c4adfdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50767b6fe23720cfb09eeae0ad3f5370164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2e7d5d8216651844b00e8b34cc1a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25523a295768e650682b4a5f15a5a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63054170475466ca41fda83b7947f32b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cc6b9eda80af14ec474faff2e06ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7490c0416ba82d2f6e4ec83944d2d8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a32c10550852f4d844561ecf6b71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020924243cd0f5fd3ded1ef09f134963171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8bcbe94b75fb4a872c275d8477ea4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae27c1f4d63dd32c3e165660db209c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a55a5ecda618f59352fb341d31a794174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668725e4f1d47d693036aa930f572d4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca56ba3815d162bf128d5e01b4f7ee7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bd57c5a341ddc5d9651b22c4e357f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f06f4a7e61c64472a4e27ab707f7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757e4e895d48ee517a0bddba532e88f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979a2bfa8d62a771d87032d08fb5946180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563fc8f9ddc780d8ef808aa325c8fc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dcf2a5b7fd6c8cd47428a33710f77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ab4481ed13f0fe00e4b9a2aea005e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4666e0744472b47c45f33109f5bcab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded7d1627371eefc35d37f7596e0f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629f47a655fa42b8ad849153f07ec95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e74a8276b36f30b8b18ba015e34f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1f38fe5bcfc59c9de777944a7385e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5414a2c27159dbf02bd26dd583b7fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd26a6140a68047f843b87d415c9855190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233817f853345bb0a102af864401e09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bb53f891d0d8816a9d518f80d2309192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1427d7b58d56eafd63e29e10d0c6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fbac3bdef8b69d4baae4e93080584194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684e028fc741287f76eed209814707c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e741b0dcc443b418e7fa6a055edb7a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da9842ee25370c40c7b4e5da990426197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6692bbe78fd76c175cefe6fc4cd88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526cab1fe9d47cada269351868811cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52de7b1170c0a778fcc73dd847eec1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f223196aeb2ba9ebd14066309eb79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c2a4fa0b85ecfd7bd162ae1bd264d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28af9c9cda9e5db98a94b440e92d849203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7370367f70ad6ee0272f09e62e73d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6727a0b7e73abd7cbbb9721f2dbf2fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15bf1436e196fa073e7ac785934fb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195812905d6eb8e78c03b468093902da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d2f836676ed009f85388aefbe3292208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aad760b0d86d463d29a4251897ccb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00917ffa35e53814f2f52f51c1e1e072210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd07866373915591305c45288aab98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eab7da7dfd850f69801042d6f4609212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5338b50f083babab05d15d75ec071f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e822b80c8103e6bdb62b1385c46685214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671997cdc10bff7efead8108588d56d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99e4d277acc80133ff161032495484216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086cc59f287704e48488f700b6d3bfd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e85b3cd8bc049ec31e871c7b0184e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a55f4fa3166f76d61c2cbd04ea47f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140ed53f8446ff71d82beadd0590f21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba25236d7ef0cc16399d00a2338fae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6630a14ee5f0a82cdd9b107e739d8b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0391122c6fbb42b50f86ceb8ee2fe2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d6cc7034eee52ab450a463f79cd27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86f58382f3e1d3103870b71dd45d34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4aab9200833adf806cd8032c679fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674ea0aa0245b020eb6289d006936d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe22f98c003e455033072690120abd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e0918a1310b91c43dc0109add53b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc049b21c3157e9aa8b82f5b526c9e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f49205a88ffb32fa39a2c48ba1d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e083666bd9e450fb7aeaa20fb0d9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308fb03fde9096eeb2d46ced10d755a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bebbc5d672cd143115fbb8aab14fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5c4c1b5d3d06d686a05b903530492235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c3784e8171d8e71cd944d8823cbf6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1fb4ba0241a2458dfe7fe249969b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f195b0f5d6d8d235c3f12d91c42731238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d41127a1d038b15f5fbc71d1f60be3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f125912baa15621dfea8449e7872e7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1dfa3d78a7df232866401e64d1abb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b6968ca19c7c27bfec8a3ddde6d22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46945cb3ac1a4e265333dab4539eb1e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757848b6958630a2719860ede583898f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53193634e17aeb7682a1bf7e1828c2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc1a1c65a26d1e11dc0b5d988b824f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ac4434b7eedc362cf575abf68c1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356e92c3131ca534802c332901cc53f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc72924c846a54fca3256c3e59294b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652bed2fb791ba798c4760fa0d85dba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1964b3db471e88ac0d4663ee2d4b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d6da80207f303209b4b37997eb37a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24353a201eb4e1ee9c9f21097adb5b21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48fbb8400bfd41d6e7dd2e0b60f026254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf9ac617e34b4f0d7363b775680f4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56229aeaf081d47f8934ce013d1ae975256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c396bff67288d7dfa338ab07903979e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a157018768d6f9ab5b96e0af460e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f91816d563aa079aadc0b721537b96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94eafdd12dcabefed223015a643b64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d442d61063fa80c8bb1a864ac403d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4c919c3b1464a3a1accfaba49e47b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31056cec07d8c346d6648f109fcd56b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f62af5695abdb4bf6383e06b5cdb19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb69a7acf28fa0e15aaf6210d756cbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafefaee654ddddfef54037c2d9f8cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26833c4bb6d03dfed38c695cb53d4471267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4f5b53876032239426de091ca8e99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078e52d9cca679b5160090f92d9a715269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc4c307fd31e77c35df2bd3a79296270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0737523df78817138b5bd8a64b3c4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b34a496064d38e168672a75577d65b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d5ed76d3d3d92c4371c6b5848c2a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27124607c201a0baf2df39ba79ebd6bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e28bcf1fb4dcc642b197cdeb6e00bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf5c1afdd7805b8aa1dfb4967e0705276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202666ed3016b72bd09b97186a466ea8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e65a4e35ec8a6a1d3a2fa1052cef64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33fc0963a65fd80bb86571da02129c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c73f26a4df5e267593c3afa4a91a3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4475bbcd084fe6c93728c241fdfdb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569551a1ab0b8e6ce925a0b4a0d1ec61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d3e8c773d01c425838299c29c2258283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535b7f25b326ea710a984adfd411fb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4454c560e3130fc005a1dddf3861f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a3b828c453b932437a712a797f18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138c6d170290893e24af13222ac1b0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f083f7adad0b710553cdf9dbe5c5a4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be980df92c9378095e30866fa166dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2ebd9a4d6095af4bbb96135e97b8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda67968fec11a8f9b59b99a08f1ec1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f8932978f94058a16f23ff37bab81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e036727897641b0dc4158c36342e38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84904a3f59b1937245b4c576e5541f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4ac55440cbc2265628b7cff35e0d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b44c31614027566522d2df7c9c680f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0483a1537a4d6baf927b1c534854999297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde3f1edf82eddf44b64d7bb3d765ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078cfad9bcdbb73c3bbbd0ab629aae7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c678babc4f298d944dbaa539c504d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3e2010273a2aab86f45265c76a0e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b6647745c957bb78bc0df8b2c7eb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851c1f176848df958238081963f38ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fab47e286061464a98c0946b22141304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f3168170fdb5b25d77d71437339a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989b967c39be7414c922ac36ca3c8eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5a7a241102abe07db5886515812da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daa8ad142af10e9af07a5c98fe9baf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f97dd1e3c019b6a5ddb2cd6f7cb70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab05bf73c39317907e48d2de1fa4722310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81b3bb9d007493ecbe8c4b1ec97cfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72a5b8722e6438da62fec0bd15a784312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eca0ecc06759d0d1cacd831074ef43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b226890db5b634e3be03bdc1701b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283047dbca7b61ecefd19664fef088d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bd5fd6adba5a053b33596c3391602316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68711bd5b282526dbdd9044e300655f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef55649a6d860986e83c6bfadb844c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da484cda24b3ecea88738a4bd2984f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266834ee220ff94857855ae957f01ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e66ab7266e13945be0151c76714f89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aaa01f1730be81bd8e5e9bc5322c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad671019232fdc8eb46edb2a341328323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85acf561ce153b992b1efc738d2287324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1768a5a1be2ce2c51706afdc766e2bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a3c0ddf382494067b7c7fe2bd3909326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185603baa6631915be446dfe5b05e3a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b288e0f121c64aaaed68ba4bcc82b18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479dc00b09287f339f0f59695164112329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772108853ccab316d0868b654e7daf2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7561a36df8baa610050144f0bccca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e5b25bcfd4c1981b03ecabcbbdc4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4894d3d6026dcdea1821354d6c316c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d26257a2f52202eaa53769d0da4898334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f67411dd074d0e35f3d1f927fec3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa5207de88c6c47efeac527b6e6268336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d90ba2960a0c212f6c7a5613181dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7a55be44871a18c6bd99229c6a253338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313471c275244c21f231db95ccc0592339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4253f87124db8ecfcc484b755ebc9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e7b65fde1cd752f8fc6a9002f18ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5782b06381ed6cd70b851f44318da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18205654bbc15c48784ccf45023ec5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83c948e2017793099cc93d0fe8996344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fef6353ba605960cc0e1228ad66abf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd1b08bb0a1820f74ddf8ae9e9f3c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1eb9f1505e55db45b7874119525c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c0f34ac49f7d9af859f2fe3579b13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef37dca7d129534f2df79aef11d30ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed349c2ce512a492a33278b096f1aa2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c900f12585fd1788b89fbad235bd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb9ec0e99813e38c4c8e98fd428eec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af5b465e765e56bed8184958d2c67f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f586e810a7c26841dcf06bae44259354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f519ef9a9e8ba05f5e5e7366921c428355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac3545ae2ea67bc686b6e6e0f72b1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ef74f5c6fc51e9b08d9c926e3620c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5123c94a6f7d3be6037d5e2055196358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4426075fb17e8b512c5ddb2ab100f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486412c3f812b5569ed4f403e9077b86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56af640c13c767ebfdaa3ff8698e5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b69da6dff0751319e589a3844f1aa6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3870eef9210cf9f39b5a237bf40a19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8f08e7306c53e1c9ab49422dac179364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d065d8cff87e71a988e571774205cc2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218976645172e04ea590b2b09397c74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802d8ce0c84c7ae11b3b5fc61cf54d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70773b3de471d0c4efc1e12c70ba322a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f52ccc4e57fd4233a0531193b6758a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8b6c95ba1f019085e871a8d135c2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a810481df242669bac7b9bf241c499371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8e5b24a85f5c25ee21af0dca6b259372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea5c6aa6e753709b65907a30ef82ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3d62a779a20ab98162e131c94fd05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec6ec9f9b491d6c87605ec951e4b67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6692effe85727b2214c3b7b59e9636376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403d67127e131d24b5cf7d842d7790377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102af1ba5c67ae1715001c61c5d0820378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3828d500b9007612b7dad6aee497b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2ab6e9d145b6d1942816ddb22502b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6baf17d43ba16934b8b447e8eac81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf275b65bdb03685eba7857d12be9e71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f096ac540e4a1cb37d703d8ed4a22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fac7fd127853caa466a251d39e26f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e3c412b6c55a0c57e85f09efb88ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803955a5cc8d223956f0a8c631d5cd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360215476a3b01b4b08413a56f192521387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6afb4b84bffac7ee93ad0da5824e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dcbae3fa0ba7bb7e19bb09b76bd81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d19452789b278421f73bc9f770144390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb1be83f9d66a75a9a148694d789f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2ae79489065152abd2bd9a54d58d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cea099de9b9c442eda4df22d459e93393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9a1ac8bd3166dbecb04c8a2e6ac67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31e478da694d792769729d11167090395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e189038ea388c69d34b90dd8e953f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d1d872525f815d87e6d856e54329d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbca3a4c982fccd894a0e294bb0ab6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fac80bfd5e9d9775b451f218234827399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077e5c9c3012a0c62dfa385b72931f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0131c40a43823dfe933bce68b58574401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60d958709b08a7fa1b4d0dac70064f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ce088970593cbbd9339738d23845c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48748c6e9a637f816d005d60a1cd7703404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e3c0969f5afaf95afc5651d77b547405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998f5b5fe0b80b7a0f81ab8520a8fd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ec034adc949ed1799ce231efd420f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6a0c86d2d24587f841f116f9fdd52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53f78eaaf08a4469556f2a648fe5a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836721ddcc4096ebadc04337ab1a213410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c266cba3b8b1472c622d808df637f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405be38a1dbc5b34c3dc29151126e31f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797a89e8e81e7267dbf9a7b9e866ed6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa495d82b2b3f2412a4811cd3b2d35a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cd0b0ef2bc2b58c0dce7073d6301d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdfbbb1900c6aa141e3c9a420d6074416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb427672c0cd7faecb8d6f64e7e8f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cef7d2a1ca476a0d82ca61b7e552e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05facc2a80e934b5ad437a14cf4a4520419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22579ad8f0d879e3c6e4e3cdb60512420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285c1338ccc339c4a65df03d1c55ed4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d8b08faa6df1a001f955911a5b99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea908b7174cdcc6c5df598d7f6e00cc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7c2aa0b73a4f9738f7da7e3188357424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba8bb574a9958089ce76f6c35a355a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d886f92f1ede3ac3cd8ded95864a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b3e8c009e4621cf7d22bc60979666427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9ff20cebd23becfee576de4ab7be1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d02a4b63cfb291a450fd496ddb62f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52300bfe168c0f4c58ac8aff39d086b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b6c43f593c6d4724f91280e623f81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e913f0fa483472d8b2781ca3b3b58f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfa0401754637b8601bf25a85dacd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409af29c8327b65eb4f8a768b2279cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2fa164c51a218d9f38ca636e80c3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0bbad6429c32d59324426f01f33d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7524727b74c9610aa8056d1ca045067437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bae16496d2fd3ef34b7d43551adf1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffccd1c8daeba68ba31cc3bbeda42a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab566e1d81dad2fef26e9b5274f529440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275effb4d291673318a2b3925f2f1de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291a028ffc312c927b1061f8069d452442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d03254f1ea1ebf40820f56807f5f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006d4491ab51b9601909189793be4ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0810493c8aa5f3928ee863a398feec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a29d74e9f0a4af604968cc7df626d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf3bf7226cb69f2a845e63134c9d83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f678a9138dc77ef407eefb830eef5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e0c9d1f93ae6537977ca14003166d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8ef52ba2bf2fbd33983355d6c0bb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec47c675e647a1502a34d7b10e8b8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21891f82d38c9840278fc24ad6ef59e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca88e18c9a3ba71621b73e666160ac0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efd30473fa84089b32cb45ac08e1bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a091a5983c75b6f7993526022a895455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb08c87035ba334bf5a7ab89b979e61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0e735669eb9f62c376e0e735ab90f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eadb13ac79ced622ebb4a06fc0a818458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41254237f6eed6931e250f0129943085459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92535bb4acc8a2487f03e6ea9f20a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad38943113d20af960323bc6fbd104461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc8ec6f030f4a6a094d68c20fca5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e20dbdfc3fda022ea51ee81312cffa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57fb6c4a640c9ec4342d955824a5de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cbf6194a1a0420d55293dd8ac3f62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690f4afd341980ce653525c226de4d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81788fbcf4c6b3d4f1af5a82dece1ef4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ddacba130471c0aeb2737669f2425468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56c7942ae8ef0ec425a882a91d6c9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff419eb63a76de90f4de619e7d0868470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945f7564a26983775d199f4accea523471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0713ad9137887291ef1f64615cdeb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b9667f91d176c2c22376ca7f8b195473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838080c06df58e4df1bd7803f35289d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373bd8e297387566d03903a00a78824475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb44b7045161f7e30f1cf55ca38630476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5675069348e26052417bfc357ae15b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8159cab6105fad65510e6b3f10e99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7e476ffac97cb7d874aac74981ee0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5173ca001a185281b012167e49ca9e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de4b1f92fee9782df908862d77b7b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca25f0347159b934946a6317fd57e26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba86b3a0deb29c1564b024e05c48c51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2cf40a27d1c50dd513b9dbd7e9317484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a0e0dcaf53d883cd9659e819a3daa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03156282db23adac4a1d4e558607cc22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715dea0c677bb9b92701bcf0fe1521b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b440edbde4a691ea560985c979e6e08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225408cc11f0cf3fc05a514e909e5c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b9dbd302431ad384531946dd711b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571ed712731826e984e590a5f734fdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ed1d0895ae7f79df63f4a5553fc1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f687a3ac393ca6f4014a8ab1bcd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c79f61d20fbc3c3f9c9f830e295ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aedb1b481d77620b95934c6e90ea6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf10ad178aab570246cca526de2322a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c11a21948c5f4c47b262f28e15412497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61df188bc974d44a3a2483e038fe7e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfca947d9bf81cee47af9d84cd4400499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82cf8370191f5a6fd10515055e1fd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f104ad3d555aa0bf0f973195ab77d69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36c330034ac57d886dd96e13152068502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3381970f6555a586b766888505fb5c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379ad9595dcbca158cf9421b66aee34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9ad1cfebe8d96db7025505e69754c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac33494448dcc508e94567966a297b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d177883e9b8e10e33e7b31c38f353d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db2346f4b14b9ae7cdd426bff6c3a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a547fb7d938c59d4f4c0aebff2d54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946875def6588ee402e9f0a99207d21b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b99a47a3456d7d043395a4021cd03b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848110bfdc4b19adfe61c0e985f1c34b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6199b3b3daeeb4a3e70dde9abb5511513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758564100a4b23c346f428258526152514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af71a252041fcee1c977fc9104ccd4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41706156972edbf68c926fec00deb31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2ff45bf694cb0953e3ae1b6cc64e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df2af6b39d586132d60d2353fa8d7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fc579ba00db6e50248e90c567ee66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a3cd6fd7026c941778498b13d436520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fe63ae661e035bfb9aeaa402f629a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff8b12c4ddc3a2635d8df95453a9fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c238188c26aee600d40de0a366d80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0442cd5d61810b73bb312dfefe3efa8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364d6625b9697aa201850ddf61c2cb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2962091adb0522878c0cbabf8e70a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0962f56ed382a73cb2dc56281067b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17004a53227827b0ac435017f37a9593528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f4e30ec6446e98cf0dfbb1a1ba16b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704046f86d80c4b10640b336d8253b71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7caea8d29bc725f47f4a0a480b0c04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd4c4d933ad1e4646d4a15e4eb37fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fad4640ddff8abe2420e76d4d7b11c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9280e68b51435f22aadff8b63a55f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3705e70a59d3ceac2aee10b700e9a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25f2423acdf9fe8f0f5229da379959536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc659fdecc6d16f163cff8e7d1bd49e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bb6129168b2324e73d3b0e0afcb10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e78e9ef262219df3fe3976bffdad74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c40a3afc6c0c5d8c6dae5dc4a54d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9839667f70dfef2b8f50fc474a9a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931ffcc5cde47af943564a5a2ed904a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019fbbf4d43a56191d710c7345d8489543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29619e47815f0183c821fb4536d5f255544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92dde1ef8840eeab6ba0efaab13404545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65d88fb0d30fdc996149464853de89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242701105bd19fa8070540314be562ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917b1119952bf32f37f264cdba29e6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527062c57007522d02223a08979e4405549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cac751825c2921a296ffcdb8336bb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d638dd3ae4d342fdeb00386a3ae7c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d086fd3bf56ed5852511f85e7828fb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03adc19ecc11c9bb5a7624dbfce9cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9b6721b032fa70adf58f59a0ec060554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d6bc8e416ab3a45dbaf7776193f5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55eb86ef27e5620a8130855169315d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce530d7083ba0aa10e722b41ea7f6d44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b92663b5af4dfc799a30eb6397a894558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976cf7289f0c7761457e83e65a1380e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccffd266a50ebdc6f0705b0321ea13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ca59364f349a6a9829200c9060209561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fff9f864a07c2ec8ee768eaf2547e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8cccbc1ac27863d371a9992614046563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1b63c39350fdb5f473bca87a82d8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7235e2b3d73bde7d959019b816d2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54033335758982a297f9e031ec74cdea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0842fe3d39e1999c8c573ef1d92195567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60f14339a88d1665d91a4fbf731fb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443031632d6719ec1ddff2e066e2c41c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b12658c3a344438d3a38ad06e1ef2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb384f505b9f18cc383d00d008ed9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9bc789f274c6ce926ff0c853e5266572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56c4fcd0dbd519a5cd6215ebb82bd6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d1b4264deb383b51e0f0c2b7ce32c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b527f4dc78dee76f25c8660adbe945575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75642f27182499a74f86ebe2858a04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9028cf85495c1afea999e712dd8ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ca52ea500dc2142a41cd28c87e79c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de3410a92c55f01619b9a3bf19f665579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426aa38f5239f1c453b3eb6c645c896580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e896d812eec23fff6aaade9573572581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a59ea39442f0b56c20ab23307269e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0171f7cd1dd82ce6953edc0ccee10e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9495aba57e440014511d5397992090e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3e4adb4b3a466d27def6128510de0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c2389d7dec2e197b4aa31601a93cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fd7d159d838eef5c51d2afe7719ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55327274dbc8c71bb13fb1d0d70f8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4910d584a558384aaebc62fa70e36e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a5250bccedb5507e78126009515f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7b45eb99f3a0841aa77c938165edf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8a694ec1d146c43c10465f449e477592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9302f4151293add394257d9c560aca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed20029f7b09b440226dbdaaf63b69a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999ce7f8755448e3b2305565d516ed6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0aaf13fe8927f7a66ed726c5fd882596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b581c97f7511158b10d2d04a11533597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759885b3e926fa8da2ff45b6639d66b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafb9e415c77e06d39434b0016c0d50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df34f79b2cc5575e3e4cdb396ffe9c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47d010e713f24e9f1b1cc9d6857afb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853471d80e34ed764241a13ad437f95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d9882c865c05a7b8e6d7448f6232603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a238972f0f6a3e83a65a8f6805fb09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7ef3703bfdc803bb77495469ff926605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50376e5aa54d1fc230dfb7b982d3df82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeead9526d4b8c9ac602d22a3e96078607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6485a03b0940bdb968e82284bf91a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d3f78ec50bf27d0cbe4ae157b0b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e33a0b4c2773dc9e8c34efcf54207610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf1b17d84197d0bebf408757f54ac7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfa80ed8163c10be36bc18fe5aea5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097416eddc21ee9c2b77aeeaf457bb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77506062d760afeb578315625cf01d2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a87ade7b4441cc515a8ec556740ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f88793e4e54798913b7d9b1f093b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4683fc1a7633f14a4943ab71bfe25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe88213fe4363d06ead7e2cfe558da6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c609afa4e8bc98f0fc2697617062fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc13a2a9edb1c9c5a1ccaed6c18f9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a2350e82dedb331b0b05ccf57a7ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf732e33f1b0f483d79fc4fabbfe4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524c8b35b4ab3e5f9d6f6679729d6aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d93f2b8de93153c5406f4525480ea8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13f72d42eec7abd739b2389e14002c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870785d949f49a4288437ad11d24dcb9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761e68058eff315fab641f3c000fb73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba5a49921a4aa87bec0316694f8834628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eea359464800b17c10e6958e55eff5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed0ee64aef9bac656306450bdb3b63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799fdb2dd4a2e5c57cae0f69d3ddc72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b6031bcd4904bf9320fe45e76a8f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ead2f5e2b60e14d0dcaa96160a70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d36365fc0e9cb769a2a03ae86b18ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa26c326a7b09317d28b16f5e85f05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfb1c995dea590d1d83d8f807940cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cf8345cb9266b202634e7e415aecc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02e0cd5e1f9fdcdc9fb2f69069e5cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67428b07825850520655dcca0d40541639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf975abf74c186973e65ba0e4a8a00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a2e1a99331c9ff1601d9a7cd749e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607d8c1168e82b0c08985ffda27ddab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7b29a8fd804473f310dea62806b82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3df55b2580eac400c00bd33fa6757644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a69cc63e3477e390a26092464f3d7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9f0127f77da7a2ed49d5c00a2cf91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7188ac4dbce9919168fbec81991db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974760fa56e7f66e30a7104797abb45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64b25177677d9fe10611b5afd73bb2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf7dfb65896d63f5fc9f0a91431363650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52166fefd8b3aa47319c7e1c71340ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d0bb742af3d9f1fc2a3466a71b527652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388656632d98eea0f09d546498ee24b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c311b605db7cab2d594752bcccd9c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c127e2cc5263febbf03a3c5a27e00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff9aef3dac77eab261b1fc82ebaf72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8278ba8309381cd4ff43a49cb52c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc2b8e196ba6d172b356a3d434f41658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2997afca7892df1d6403d53b76e1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc144ecf699ca8bb6c58fefc89df48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb9150b09520e41388fc1b4e54c38a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9382017822fbe76df2814c58b8ac32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecd6f37d0fc8731fbc312283ece1dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34a3754c21f82e6906d6c8567cc379664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3542a16a7cc2f4edda00d9e38f39ebf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00d06359f48dd729b7f50db518dca3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d31319213b3ce6fcf60209eaae1989667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27766753715fe298d8cc1e4177413c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300b58b774cf60d1a3dc8df733805bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34429735d7901348fee20014e1ccf4f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fde09ff4cebbd2d8351888ae74e12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3bdb6a9e9753bc8b2c840bd5643a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58244a3d1647a4f625129a418ebbe30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade86eeed2efaf8b378d6ffb8b3aa25e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9e8e3d8e2b62fccc6b02b222a071b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc227096921f421c3efc32c48b7e438e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc37ba764b7b71ca5c7d813e120f5b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296fdea466051646b9d075ea0d40019678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da1f5a671a1c78711c2e3e95dd0c69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65cd168a395a9af1110ec599dc6557680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4021033abc6ba057b8da2fc67f696a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c874c6907f2c83f003db8e06ba9ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b458ea39766bfa6f7bf5b82ce0abd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce41b5857db955bf21ec5134284aff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f40ba12a0843d8e352db54ac1b727685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be055421b1d5dfdbdbcdf512b56f586e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef0754660b858abf855894cd02fbe9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c87cb2ac067238d4b1dc1ce78d5cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c74ecd99dfe229eb8af2cf9bfce05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caea032d66e7b416f558d70ca72cd7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57b528b3c28e83330cdda1a6f28f81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb91ec218e16ec22a14c3b67b295be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7418960c943cc20f8f98a0128c950693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ec81d88c76414e83a2a901fa9b32b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a7070713c7e8142f9766fea5aa837695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac46b743267d0e3e657de2e15e0a0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e41965b94d5666193e7e9907935b2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c44b065ca90f9ba3446f6c4512e1a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449256dc85f2df8b1ea3a897d36a08b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dbe7201b7205ccbe7ac4962e18658700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97e322d941d59025d2ab7df48e0a9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e2d11e5d11611857e1e946c5a0e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b08c6c021c8483bb8e6357ba225b72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c60257849a2ff03f600f6fb3783e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5463cbd3a2e120f7ce999dc2e6ae41a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ce777bcdf7c04b2b9032e62f84c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bdd2b514219a704ad5168f04483fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54126278080ecf08a336e2d0946c594708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3705e16615b0824ef2f633455bcc0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca1a286ca0c5a81caeb0a2362cf097710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4b65d961b732f8a05b56aaa245b98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c8f29f83f8d1d470a393bac3d0f15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d38f19e15494d9dd5c72b7fe3694f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89173d76b98b478233ea0f48cadfd6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8748a378d7a80d7ea4557e792b08f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ee1c42b96b784554649e1e125d2d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7fb0a4ca861f73e7a1384b647fa5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbec6b2b3db6f08a0775b70ddfd553718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc3bc2d7766ef91357680aba3ba268719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0634fc3073eefffc5745267d08c589720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc4b6db06fb0145ca5bd50ab93b4bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe70a520880a5e9464b334709137775722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43c53cfb6e613f22c9368f2669e455723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41053474a018a4a6dfb61407d1ea06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584dc2bfbda4d5c9c74a298545f5d36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a479c328470f512bf91e506ef406d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5188637b773017701d4cae9251aa5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e7a687ea60f82bdb8f43e5a51963728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c88cdea62c728765b2f4bd5fdd9b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfff7ad39533b36322fd3a9eb923f19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb9eade87f24825ccce77ddea7602b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c4a5b5d3ae683b1f11b3d1251ee1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113de55d250820b3ef6f38325dcfa6a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418195ee811ac37cac9f6959fbe39f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e98162a964c9159776dfe3009ac0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c6af4d9461e20e568a676526bc52b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88160eb18ab2d7eb7a9c84f8aeb9fc44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cdf4eb6a0fdc969197b7d17ea4809738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e839d8678ce92cfef1b4a14a522b6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14de417bb77aae1ff838b2074cf444740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864b5032652bd66db28740ec57910ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c524ab4be996b7de7efcfb4c72e88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a6c4aef3c1213387141af8ec172dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e3ae9521fca2c50a5f4ad3ed43814744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb2d40a06bfc65b271a4b25a2fed0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55332a23f8c6ea76e24ed8c043085cff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14ae1bc16922fffe77a3ec615f2d8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54765123cab32fdcfe4c8771d7b1117b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0557517344935b897f2ab97d8234dcf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494dc74266a23d64be3b8a1ce435cd8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba446aad898177502c7a64174cbd9f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fc4d514364420c2feb3ceb3533d2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e18ae842e7fb68d70f8f4109fb24e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529ac65239e7c50fd30c144335b6afa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d509ecf7fa3123d555a6c03a93e0114755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ada6b575430eadaf09554e5a23f943756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8164bc503996b2209fdee192cdad21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbf776c08f1dc5b58fb039db588342758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e825b12d17646efbb2f05c31672f1c3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66e55a0a838e06df28ef5d1bc1ee51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb792131c28a9faa12c5a8f8954381672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52df07af4d0294fcb0d21a3bcbbe80d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0317d2cff4d87dbb267c2d9f0f7054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc7fa4572a16bccc9b41c800ed4d025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668f0ec49ee999c03774724b046f8f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca12cb6f8a6756ebea4712764b4e8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc2aa05f922f089128f031ddb5e1398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c76b26f83f08f868acdb35b47818309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29d411aa271330c4152508aa19f45d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba54b397101e3b049fbe3f20a3d694a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd27cbc0832af3f11ac84612b5e73ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe8b79c0b3e291469c12bb652ff48113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae738503e44eb302c755efa42feed5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221798b1c2795d6a64f8fc0cf888570c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60fd8a2326b5b8e712f67b69b9613c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f529d7d5010c743187f7926ba29978a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771f7f330bd99d5fa00ee8b33b9478418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5634c84663ae1da09377816de5f014419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400569f947ce5de9f4ae5678b241feb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2024ed418e14d7e4e186a3b8fc959b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5164e5aab05ba23ea54d3a80304d04a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6376076b3af92ea8a46de6b459705a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af843f31fd530a1dda96afb7e3c96424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bab42411b5e8a888dd4cd542b8dd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552fd4545950b0629e60ebbec74583d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343ae86662c87bd4b073c0f4ef86a2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdce5f778e1afab5437ca370eb3bee228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33052b49b156a114cab7504343abeb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edc4affd135ad14069666aec0f229b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c3bbce4ef89c823dd8a8307a9294731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06326134c1d524353c696cf3928952fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dfc41d3b9f5baaf3c6f9296d1dbfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590530b7a0d4f4d256f4beb3f77ebf9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0c0b6e0b33f2728913eb33724eeeb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61a995153cc9498b958f85b9ae7ad036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d9d29588c2f9f281c45cafa199f7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6563a9068181b438a4eebd98fd2115438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6b91b26eb13a0868b8c9c6666c20139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b7692d8462e3d8018f406d547b3c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3474a55d07882655dc3937cece1f8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f60e74d0c71733852e013316e3e7a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234ec84b2ff2a282fcbdc268b8b016b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11681f3c50a9e9ef1a5396d51806693c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33050b80df44855acc83cd3da5f4f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7592695931af18c3f27a847fd72de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65ded41e33a13268add6f9efe572da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95985677005ff32886ca78bd8543e26d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815a59e79dc8c64f9fbf0af9edaeb4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6478c0e15b283f82e6abaae9315064450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e644bea9bfa5978a504f30844a1381b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dd5b96899d7738fa61ab416cd40c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e159cdbbfd6cc08760092a4140df953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f78d9b41a28caa9aa45695c11344554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a84cdf544670a583a545ac3b94968755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00ad1592e8055022e382ee20cb45856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebe7f98c6a490757653ae7dbd4f85757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241043bae38262e7d258c32818462a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4f7baf091c48afcefff9b95f667559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4ccfabef075827ebd9f14edbc104160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d07aa67bb89f44b038dd5e82a1de961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b23a990e34d4ca1ba801f1004e27162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a0faa8daec2d9203ff92eb66bf0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903030daccde4f999ee9b61158c297164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5a9181e36a7ca7c3f1775d19254865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff418bfb88b26d8fb18418fc9fd77b1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924882daea88f90087663f6ecd6af9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d605e2dc1cb1bd5849ef717aaddd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e9f9194ec4322a707886fa0e38fff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7903bf000bf439d0bb66a5b084da8bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60caa91df3b82629d0962f1e05534671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1156609ae5038951965e690a62c552072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf731d57f9b82a1e641ccd6adf11d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809747b7a9ff5d665dcf2fce44c107174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b851ede56fd7522a66fc8180e7f4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99cef60816c711581f05c46b3ac16576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefba24309992e2b237a9a70ad5e3fdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f4bdf85509ee47e315d2aca94ca6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84fa63c5dc3073fae1054d1baa2c4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492814664f27594c267026101ca14dc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4550891f05a50ddd4da9bc4864f86381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c15f61c5a366ff2c66841bb483f3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd749d2b2825d9b97b15241fde27e8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c60ab66996be5707cb897dfb2b43b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239c9266b60905ed049a9b74f54b0fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa4785390fa82bf059bfbf1832ea4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a81648c2944ef7f5c632a1c7ccd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09497d201a5f99ae119399d3c8d2d4ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfbf8db0ee8a869b84ae6ace6ef74589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d601cd68a67a99f490ec9a08b4dd2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d4edbeb7ade74770038a1b9c49e1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ddc62f74d328e55ac83fa7f4b460292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f9809a3a74ee109ef74bf2c912c5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb2490fd8e2b0839c6a12b9d8b990694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1277e9276594dc0f59203ba1c950695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e5d3514fd7eeae4838f5434413da996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925f41d12b8866ad23f9466e487c83c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd583c49c409b016273cc2e0bff091d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f663fa6c2dfaadc527baa4747e07299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fec0ad657dea9e3fe8efdc36d0f4b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1f1c19d8b405fc7c0d1c44cc77650101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d87ea54a26d0e851070ea22f8dae88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1d942cd26412208ac8ac6790ae6b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf799959a36b97f170e830a677cd9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a835b19f30f996f7aecf681e10cf99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070f3d01e6d37e50390a7f75f48adc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2939a4848398cb7ce29567c7311c83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e40ed776ba58be2bbe742fcd289485108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20126dfe290224cb3633ad4c00a1af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eebc9c3440d6016748af8dea32ceb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84dbefc345bea30ac455b133694b0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a304b6742cf3fdb69334a66e0aa7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab2e674c086cf52754482f1ee782fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7d582d1004e0870bfac53d5d59248114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6494d4d29d2a323bdf44a6db79a6f1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d00942db3d548bde782147f95d874116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16ef3ff3cd13d6e2fe8ced1e44ca60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2452c76fcd88f7f1c4c22a39f38319118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a9b891911f3e64a6b98fdbfe407dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247106df4092469fc7cf60bb1057e4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6284c8da86c4f13210c9384ab81d8d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaea689392809d587a40cbaa5553fad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85847a8eacb4b41dde2c71e94813f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95bfc4e61bb978e88a0faf72ed7186124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4d7be26200e91afe7565b4ac746e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edcd4e152042471fd4af2a9a91a24d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bdea4b1f3d876af0effbb1af5be8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cdb876f0a208406b841e9bed4bfa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb492eaf220b2bd6ac74ee215705df3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb60c4ccc3b1e4b604f57180f4397130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a46b202aace2ef53d8c26eaf7be65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075d98aa43283028d7a715b2f56641d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4efa0a336e93a71daf3248c850281133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2c8240676cb9709701826e411678a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87ad26dd55757070f83df7540cae51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd815dce8e40b7adcc7f483b38495a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6e588e44e8af5566991ca9be525df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f7651fdc4c68daad1a1235961af16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3766626c8a1017640308aa0693bdc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb258ce10ee818e6bf8fa2ccbff5aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018bf624b2d49e5f50bcecc869e3d92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37457d76d284ac85931e32caeedc5156142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29cf8d9c62a8a581d850dab4ef3d7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b05a6cfabc4504bd908d2340f83741144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c538d9560a44f53bf7efed83fb68610145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59822e848904e6371eaa317ce59a7e82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217be45db391238db623d3b95732a24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961566a8da54aeab6bcf9799fadca1aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b03a81d574fb326c0c98ff0496b1ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868738edd5500bf0c82f115420ec5c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87a4f3d674476695f0bf1a43c57937151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e43a48f01b8bd0e01757a912f8ba2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fabd0dc562959d0bc6311a27f9d9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a41ca5bcba9eb50beaa9766380e37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d493e00d2b2b798c92b221d48c5a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde67794c8c1f0bb5cb8b33a67a9c3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0596af71acac7f83c266bc7562e5cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0b5b9aefced4a4caa1a33fb1d35b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91220acc767ca25c04c745e4c81cef7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d16c8a8e1d0a74fcfed6b2384e45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a62cae7a0fefa20b2c8842cc692fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076289dcf9b89622d5e5e0ca24d20c89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4375436d69cd6bf7ca952cc02badf34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7057c12c370f0813658ff9d2f8ff17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae711940574b159319b40958188329165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f137463c04531c5ce5b830782121d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b2ea27c34beb715389582e5bb0eb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9857cb5e02d7167201ef3eacccf49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d86230bf545b1739b4158554fe462169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff26ee45f4e982d02e676e554b19a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddaa399170bae24982a9f98728ff55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544486db896b234cd08e07efff1d970172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cc22516ed677a232efc025097eef1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00bea02e92d023dfb8ff2b0c093808174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa834b274cc13b946088f3e89336ff7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebd742b5d7d5121400ee8f445d267f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c72960b7fa2d9a9ec7cf9d0a8b47a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ec955cfd19f208f035ad4df940258178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8456425561d7837bfe5e1df7baa7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0d0942b00c8eb0ea693d259deeded180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9b1774f7c56a6eaea0eb60e1b04b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270233bddb70f5f61ff68c154620b5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974c53c222b343ed626fd8a3c8bfd0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982376c2906cbebe80ce16bd3a06ca0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ae31441e7431956e672ab2c23ecb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89dfb8b207486a6e06ec3f8f351cde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a2bec9bb2bc8fd1dd1e77fdf20f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249d800523fe0c5bf195b597fcd93ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8350acf9903ebec0dd17771aadb33c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef5fbf573f06445d0febcdd739f5e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612fb1977ff265247c97c822431fad8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82713855d6a902d4e84978e9582f509a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6ba432d6ccbe76a17cfa8364737e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69f9fac2befd00b1279f2479355366194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647604ce72c95837271ed6694479ef8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af87d0d102459d4281204095527c6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc9e33ba726a48aaae837e7fe18b55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e69d463f233e251fbacde40592028b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbe1832bb4d4e206c1f655574b7380199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759106543d181d74a0ebd1089fb19cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b440d121250fad2bcde9a2e6eb6fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbcc86766399ae8da78716efd9611c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092bbf4ca9a32cd2041ab00cd50a48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4506443bf8c33018054d02254f9e90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c862d09ccffa2d71e053f564024457205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25579799f9b90ff127db76cbb9252b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f7b72fba05a4b2a0ee6c2659a3bc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25559a1afb5b796f588bb0f995308d70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706a19cf0287a32afaacf2e4e99cf93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79428aaac10b02d5cc85e433c4eb9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f21bfc72c964aba457c94a264424f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89ace770ff62368d428fc8cc8e5944212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f78657bdbc21ef3e646b361594d4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13479030615005eab2695462e52e2184214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eeef44a9a789a6ddbac4dcc77264c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666580761c36a9fd855adf82addebc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbaa164d42edfd4d1cf4d81c8f82b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886a260546c68cbe044922814986e82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4bb3404605eb6354be207ac236ccb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d75ad0d5504722dc49dd549c3ef2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6277c79dec13c8d3c7b30e45686dd4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b067311eec0b538ddbf7d046c69e73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd086d9cca06101d6255351f53eefc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df646cf535dca745b84b097aa078bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017b45f949c171aeddf531eef7d0492225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3571f76513fec71a95cef81f2cf52c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e65af4def9fb6768025c18c10cf248227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53ea3203b3b14bce12333180991789228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e243064ca8d499ded1469c8e05b7ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74b8ce871bf4ed31b5e505b9f25dd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f8b880d44434075ff1a2f20554540231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4201222bd1849fdcd0550c95462ade232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755863cc834331b9142b163bfd62545233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8ff0bf8ef4fb13eca18d1eb74dda0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313eee3cdcabd86999b7790d01b25e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc002a97a491a3947b7c519d1b99f539236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dff545f80d3392dd489ff927230dc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e9ee1d4207b4d0532003526cb7259238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195798e758bb363a42707ebff48496f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cca1c10357eea54e4bc7c12efa794f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917947ac803afa75c6856764bc64f3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bae722d43b7098f7d566c4eb8097c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0ad3c04217764a3f94d7534b97817243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45dda1c7506dc3bb01f238c97bb2db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f70f5c5423eae4f4d59babb4245785245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1eb5c56cca19d791f4d20ff99e28b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79691eedd9d40004f1420a56835c8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086237350929283d5286576ffd873d99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f39ed7de302199b7104ff17c0e55e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7bc868f451c5a92d955606eee1643250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286671138d3db3d116e3f8752ef321c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5775d64767a5bdbc23d91afac32ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e4e44d452046d685c905dee5d5fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eee894ac6f353a14905ed7bcf6c384254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f5319fc009f2aeee16319c3cc4392255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f3a5a574bd70aa36577253c60f4e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969ee1a4521a3fc300a8347c22f2337257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94a2dd55d9a806e12588c9be31d7eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24793bf197149954542b9b5675495d78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435751963694f7e175f3a18c2b995d5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59aeb2189ce01a5a47b82a6ae91358261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6513bb0af8629569c938a259da33b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2322840792e814fdf22b1daab70b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956d2e0fb86c3608ce0a188f397e251264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac543e6e4990cb8fe31398db96774c02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dece9405f6958205e891f830ee0b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388a8a84e8183e8d77a21484cb45cf6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c31d857ded093d10d82f02f80ff13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1e9d3a8edf7f41250030f2e2e0821269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abceb10b9b15d2c9ba09754d33362f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5e0a9dce7f597491311a35058fe87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353bbfc1a1150c6b67d07e5cbb0c95c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6515888db3c31d44c9cd90b669d9a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b159143442b94bce26411d87dff04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba710a16a36aea12946f12eedb1fca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21704221fd2d27d7ce560a53ee75a5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39666515320c82ba32d752b4f71744b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8657bf2ae4d6069ec2d28d9b0394e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6483ca66eb7083262d672049e29cbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50812033015817a63a26b6752e3dbad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4f24a43b22c75dc32855d86351cab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414149c23845d4d69022f299286e673282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38b8a61644b16a1e3683e6a35e0120283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b7cbe39082d1741a19fcbda4d4158284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea1659838751a984d28a870a25b033285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33c45db1e6e30ccafc96ceb9ef5854286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da00c810cb8caac091df0be4008a49e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624a9dbc6e3b4d74f6ed8a7af12f5c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f974b144ffd6d5ace9838e23629b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309abc0b79f2e8293dadfc888f33ff2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55265e6c0833d0374d2ef048f41d78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5394ff3f53980b7e331aefcf05e7293292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ebcdb4fed26d9440818c9af1c0379293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec710645ff09a805c70a0d9620ce1c39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529809a952bf71020f5083ca09b0c8f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b80d644b702581a5cd31f0906c953296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb6b2d85fa31f4c1427c57b40b453c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cb83c9b767131bfab6001a364a318298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47bfc66bcd2dfd0ac08abb53210dc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a41faaa5c568f776663e30902aab18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21735c4ad8f303f7ce7454f9971b4d88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405a7cb33e02eff51a63fd7ad88003e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9811439ee121533eca3adaf9f66e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bdb68366ea59b96a1e029f0770182304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e191c7e50d8aeaad41dc6cf5f1e48aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db957a7e5f99523815a8bc6ed7a2ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d1af45e7f3be8e0030e4540901032307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f1b8bd8248bab473b02acddbdd6fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d25cce0128f7143596c66d8f070384309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d4339566f8a5c37acfa06bfe81e19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f008f9faf0112eca8114cc56fe0c6e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e005ce61f6dfe646d7897be1b0a01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8098ba36a0a96ef1fcf38e8eeb4dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1380204b403a36fe47c9b823b1941f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9724cdab8a4a17aee8b26b284055a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309da1e0d518fe72ea01779f17072f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75208685528b2d1e486809b63807e25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae42d9e6c4ee27ed8aaba3b51645acf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e047c2319f49b155725e606c49b3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd35f910ea1bfa24c37aabf12b62d00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb12551d297bde3d2867824b742f6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d7edded8645f25ed2e58aa8c907a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df420936cbdf8fb9afbaa215bedc8e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f2117b275ff38b6583cc5d1f42ee4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7c93a7b1e30e34bfed92977f076b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73675e82e2f8f5199ed058f103091941326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f22a4148a566ecc9e1aa6691998ceb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453cb939663525a7fffd2fcc6f32e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32bf680fade9f31b7f0cc2ef15fb07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bb5e3031f24f197868b8127f0f566330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7f9cbca3486d5be82bc87c4f564ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6a47612e5efa9e4341bf9c4080932332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23036a3a721699cd74e480af313ab34c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a384312a2b32a45f3859f27c6d8dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8f909db432f2234079079ff8e8c9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c253e8d7afb8824d3fbd353fec786336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebc0b1d60577aa9ad2a893ec35f195337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c5a0cfeff5347ddbae2f6659a1c1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efe32a5f82211e4677347b67f4a65c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07d9146a334560a740ec37d1c7fa7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302a502d752c43ab70510bb923fc00c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f51481a9891fa245c095dab5fc9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f735a3fc971d5e0b4dbbcc8dfd021343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67441198f3eb0322be054d8c251082344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc089c0579c6afac9f8f72da30e51073345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b639c74989d9042fd905c9043656d15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a7e9f79508cc43ef14ea6c0c99ccd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d769e187e2baf27f1e0f8cbcf827a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fd17cbdaf25930c46b1166156deb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9241a5c35eb24ddef721075e0a426350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61fe5e759695832ccbf56ba0b373c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec62f71c2d5ff944a9c896774a2b20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2310a6ba5bb9482206caf4f27c483fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d4b0f7e7213a0f857b0538d3a7e84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ee1b03547ce7c92a09b8a28bb55f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655df477b8e75f2ada60f7195978df8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8caafa265af2df7f0155e6b690aea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7377cc0363e7fa02ab6fdb0bef9ec0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708832f08a520cf640e12d466ae105e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256e723e2dad5bfeb51df4f82e2a1f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0936456239ef5550e2c4c2f2404c5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07309745987210223d772fe3d7a959ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079a8049ee587800dcd9b9764bc6ca3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f70723e80773292ccb2d7b92a147364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33facb4b64a2ddc7ccc6e10fe747ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f559965330ce59fe016287b21b8f03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed63289936d250e07f43c026719262367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6a33fe166b098261df1e4f4c63a57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f16002b7ae28af018c7f0c82b2a79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3ba0b9084a94c8f30567b5e0c3f5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60c4edaca5c8b9fae0df8abf962539371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845880a786fd1876f33883ab267c653372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7009c392e27894a584e7e08e17065b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d53ee2a1fe401b749dc5db68a16be0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850d69b53bc7a6afd7991657fdcd633375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c25c65d4002a04dd3e9d082d2abe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd99c1857036e11eaccc1837af00df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fd796b8becdd9c3a93fe971fb0f54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e767e46f5309c4db48af4dcd92687c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115c8a2c0d23fd33524867e1a02b856380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b96e0bcf9c93cf96d6d92f3443594381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bd942082855b99d71e163fe028643382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2cd305f8ee44d5f9f3242ae2b5cbb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1725be7eee58c955d3e229ac978d2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700776b6356961cee71c3262814fab2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71c6de4a0dc313ffc252644fa64eea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd230b6554425470493c7c2985826f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963a698faafad1c7ed6062fbe7361d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307453e7779bb1a0a5075fc44fd9c2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce254d058ca58288e7e1a9ced157f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91437c64c991635d66e7be7dd495fc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174cc2a7327ee0837c796a214d12ab0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa9143c7b1b2ae4fdd051d6cfb0edc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb71566df608bb8bd5623d13e49367c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53109f0c068fb127f35ae0d3d691def395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70ddaf786ac6df51967d001e558604396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fff5c129f17dd71636e76bc175e0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2ae2c43024039fe97dac64bc2d8e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b980fe4f693ba3d237a04fd3abe3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93e37482635bd6d21fa56c4bc1b6fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e734ece18175b0858ec66b64690e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c8355b8e28dff1159bd8c33be992e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c0f037f4ab4c51fb64b4998fadd6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd808cf08c682ab127a4942c7bd5a8c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8756b4e7b2b475e805017533059dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34e0d61b5f51670a6f3298505f4768406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece71b34b90372ef0149331876c06f30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350394841eb2fae59ca95ce166d0f02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a1a027961ce44044fbf79b2182c98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bd01f5d13cdb3476afcc6d9a2512a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0c4e9cc3807221ba2721e3864cc99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d7369ddf165da330e1a6c26cc0479412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32943e1adf3f22fed051dacff0735eb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406df0efd7af932c04007a8fe5dcd333414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b9628bdc9eb00a7e6bff16261ef56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed3d0a3b610365f0202b74bf2ae039416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf2eedb6ee7f210e7af93fc59673dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fb7c084a4627ea19db877f632874c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85321cc4ca1595277b2386f7d9c90363419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6991fe4834ee1890628ca1dd93a2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a074d04d635e63ccbf2c4a215a3c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa422a8a8023c605102cea7bfee5219d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177e6e84092c1ef673ff8b21f0afc2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5f3aa5401af5f31eeaafdbf24cd20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26060d0d02a84a3f17e16619ff034d49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d9c2739345e9b75b24ead1bd28ee7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ac4ce7c74cbb2b9c0f51291daed8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678366de3bb293d5b0738eeedfcd4a3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86735b8c1ae6072f3547523c7555e295429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275074c993f4ff5c3015ab8ec07806f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d272cd0606900d4827c71d8050d39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a5272969d3b8f2d1a0e00e7e92f46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43078894e05052668e777aa884c84f7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1564ab838b35767587420224e271744434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd20be32688be220ee0b65e785c79cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43847e1ee3aa8eb3d0d15e443d27aeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7c5146da0949d82c418e1e4265b90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354e3c76519c499b59db4afb777276c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddff94da9c3df3b79bc36175672892439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4760f958c0bdcaed7b8c4f168b7c82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080c450c468d150eba3e190dfd3e3e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96fcc88e30f363d2cdefcff6b512f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d52dcd4b2142453e1f60650ca76425443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70f427df05cd6abf4f6af3df6d9b1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0aeb6293a52fd062ad5abf0de2ca2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa5a2cc02c82e8b1fc7f113e26aaad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1d3f258b4683560c2d9cd2357f14b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d4b8036a9b3e070c468cbbc6461ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5b001918abfc7dcbdc3a65abece79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73548e748ef8c35643a2fed5ff44b1f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40631158ab304fc4469d63b154fea6b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeeadc9f7090482fd67abde59ff750452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280200ceb62f561edd298acd5fda526453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00562c1293f4ffd59939534ccc8d9a9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02210a295866296cc74b86044ef5fbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1c0bbd90703be9c966cacd6b0006c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf078e522b74515bcfd5ae750764018457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682e9a2493684a322829cfee821914a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3d18cdce1f444aeb6373f07a8da2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e8bdfbde78a2dd15d3bb0133b47da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abae5e7004a4e6fb9af4cb90c76a00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9931718b2e9176926a386822f004424462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba279411b8cbae721cbea79ed8570f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b75cc777fe2ecac5ce2b17000ab204464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fa20124d6ce4c8ed03edff1d53d04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045476fc5233e17f5628c78447f3183466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfdd2be82b515a0bfe36ef10c12d51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bb6abe025c49f0ec251a01f01adf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646b3d6b07970029e5fe493b6fb4d8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d7782338784580730a42e7e1b34c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fdb0ec339537054d3619a7e41b6ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d51e2269cf9f2a43e4b49a5abc063f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe72b2ec2304c74f76c2f6b48acbd34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef97b1eeeeb751abb199231729f74c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd2cb69197fdc721717f12c5c017cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436093fcd3036629a413acda03f1753476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f016f7dacc38ca50a95ba8ccb1f296477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb75a45a01ee1ee609e1ed0413b01c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3018f3c55f14c0adf2d92a16faa57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae77c26fab2949acc61819abf53aff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98427da0a829b72169834958a74e1619481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a727f73c4595f0973f04fd070273593482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7984f48a0bed972e25406773e8308483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f9704a2273861ebd98fb2c04feab1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f3a3aaaed45d4345b33dd5d07b1b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb844e3e16331abd9222a25cd34c86c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19067f06f66ccef35812af6c3e85cdbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb6a94a44724e7f99e6bf837223460488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847091a6459eec633e4bf783ad77b15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75ffdc77bc3393fb9978fe695ae13b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae770e4b2e7298dc793c46d78b3cc843491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae9e7f716ffef39b6f9e004fb866a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dbe73c752e876be072284ca318760493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce80497dd277c764032d7f12ba4453494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63267b3701b521d2558f40ef53402357495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268175aa0b6f26318b84862c82ec65d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be4a8c0fb48541290e36098c741adb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642737bfffbd05cd1e7b7d210e6fd5e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b0a3c1bfbd7fb6b8606aace2092e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d7e53e26f94704aa9433cdc6847f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61eb01fba1b827ca2bc6144a75bc11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae865e0851d44a5941b24baf3a429bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b186390fbf3355946193a02515394503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2bbfa00d285f2a7ec685faa501bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b5fe740cbfe2a6db77df6e2ce09a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf937508b334b67ac287971df9e1b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60913899233ba275ddb368a5e7733058507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285019e1d142d9f75eb40b39cae10ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008a59abadb6af277fe4cbe8c7ac68c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44355eed172f18b3e5511a8b6db4644510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b256c448bc1234e5297ca42cd1c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cb62b91bc120ae0bb2e1dd1aa588b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc0030e03edf717b354343ee6db387513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a1e2fadced153c2f0c4e6686793d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2845e1a59127238cb621680a983c30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781e2054607bde0f350f93d6c7e4d3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30092e735c2b4250139e80bf5f14d987517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064a40a02143fcc74bf3ff8005b1d23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458c1f3419234f5438cf37bb2792e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d2fccffe6db73a5801a10f614d23a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551dc6746eca38e967e9e4e5fa3b054521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3ef09efff41085da001b416c74937522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe1a3811a0a4a6fcd978c83ae4c67b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc168f661d4851e36cca645ad2fdc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0e45c675275d9c29550be650b60b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a457512188558d764ff60aa0aae6b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584340259223277eee0efb7e2d00984527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc84f767c51ca577d4e57975557e60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a48348399ba187b63d7dcd8a1bc7bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1b01a93815d8f8ab8d7d2a569dcab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d38a57b3223a754fb8670ada43bc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a585fc1fa09866f81668544725e68f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7165d02558cd65621cf3e596b5127533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ceb774b8f7ca2d51157d56c0c1300534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58e749d4a79d2153a40988f5d6befe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aabe82176f67c6c1ee57f5b423551536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e454b8da6541b736c33f3559715c3c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229518fc7562c33be0451a9fc45d9feb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e05be41331106103e000182b82b62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ccd59c7d24019a9e3de60c272b394540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b95ba7c80fe0691a4d1ab3c11c6995541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604011d1fc2192912fae2d92578aabb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87327645ce6e69926ad84aef56d4ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31568b799e12aedb6b7d4a9c7646866544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4f979ae8ca8052bba4a6b61515785545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2290ea2f062c3ec2876f6ad83d4577c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a70d73558aff1afdde726d855a31dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56912f8819825d94c86b5a988b7391548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4d8f8be5ac14efc71879f99f7d979549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f815f2daa6f2c86eff9d11f2a8a8e06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6d21279a6ca274bfdff27ebd6d77e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30445eb72b08308d95cf4a878cdad487552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37719083be94158238c99062f223bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08cd63273a102b4cf37b0074dc3636554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b3479a73ac1b08f603cab957ab5e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acb37f4195114a8ed4ca61fc1233c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56037761c68dc50e4efa3a05dd87ceb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310299d395ad175aed3d8ff85cdd256b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee7a4864c5c2a407dbcf82f6c6fe4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329b7daf55f76f9923f6f0be86565e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f4d9cbdaabbe42fa82c3d89c11ced561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaebc4f04ac33b40ce48ed5b740e3ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c0fccd5574c66feb2dff30259d389563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc8ec8e5cbb560945b2083dc5907da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b361fa8e7ae0d567c7f725e2a966d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc788705af17a74eb0f9b70d6ea60a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31c3132a3fa7327bcd30d351b42031567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0da6fb722803288d4e93c580b44ee6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38df6417a952a2b0d69892e3f880a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6cba10e68cec2e3663ce9fea155f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574468af8b2b050c88f5ad78c902b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082a8404b30c0a18fc8d35685e0dc83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4747d95019214f44686f1718dccfc02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e061ef949ffd476f093b11cdafda9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cf76962159744d4461ffb4b965aa4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dd10c9c126cf6888f9f3c39af6360576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaccbc26851732549a04c6ab241dd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c897df453b062e07aa2cb9cc3f3e36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465473b0bf7de77660722fe61c7d58a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad1775a6985a10b2bfe997d9ed7397580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f6b7d29dda5978bbdc85645dfd4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f5319b5861ae7f6fb10f6d4bd354582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f5db4f9570d205a5846cc35515b22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2102fe01671497667c7815662e0f4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136343d916fba57a7191a6d280a86612585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb8456da3581054829db03e2703d49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51f66ca409d33c6858259de3b973be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba30102e6c0be47012879fb5dfbf000588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692585601707a78ef5d5ab4ef15f77f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb925747daa3c4e858e9ed0aa09563590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fe3ace6b543f042fb26ab39b4ef18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd37b86d8c41e6b1f7f6830510c770592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46986b888eb5604dc4140fc5db788f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab9444c4c45b15ad3c4f5efa160be6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7638a8a180000520ec4fe0012fbbd8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b27dae7e34549802453f2497f0111596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73181be4166e7c4181f95a48a63825bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe4d27e3a8b7867151bf1ae042d3e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e98ca9ab171e6c11910687c51f1bd5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e2ddd694eb1492d485057dff1d72c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f6f13722947adac337090dd063462601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98a51f2fa7fe520c7b5788e3ac47e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78beba0cbeebe21cd61b638358c3c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b375fcd087ea2a358b135a51413e29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe8db3cddec16d7fd8405b78436439605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fa26f6d579a960d4b43e9e585b4b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31157c85d5facb32c5cd76617d5a3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7691f16859c9cef4febdd20f6707016608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dbd91a19449e6f9195666364cb377609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7244729ea7b6762e412abdb352b2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cac36018727319cf93c6db29450ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73285a8f0f576bf8752ed4f06c89df66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56bb30421e977e16973a31335c5332613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d4d89ba570288e445c0686e07315b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ff1242d07948fb0eb90a0fd121f9f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40d77048aae27de963c0fb8f49038e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875e2b1439363124f1c3fd2e6c72ef3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758b014927dac78340604f61826fd80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5fb3e3208a7892c311e7dc5e9496b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356ac0c43c35193942e818838d23df5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd9330efe18533ebc70c6bb440895c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f142c46a5835d1e98ea9acd2d7e03b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d5af7989fa87fc286da858eb95a43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a68e9e675d564441a3a7354c7f74be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b39d09ace7be43ae95a8c599665b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957d08cf7ea58ce10b5dcd31b3d6526626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d737e5cc9de7ae1f2dc1c20db6b4deb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ef7d2f665e0e3c754e925c7a475a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e87302fd53ba8b86e5e5db496c6b6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1a448924c758349818064bb3ecb13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca102cf9c53fea7e5078236c2d2daf05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb9723c5e2df89eda39760b8b4e09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522621417ba406901b039435d750045633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e401885f405e0a28d71539479d6341634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfceb2ce3a352874bf935e2fa3de424635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d24654e2dcc25159af73dd306f7a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442ff8eacf970dd22cabb42b0571b1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a033edcd7cf8058586872005fbbf18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b454469ca49660f78f26addd5da496639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001405b029dcb7ed90b13d4d035e2f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6140069cac4d9509be781878d4df57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a16225d076332e13c8801d34be5638642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5d061ae92c0d6074d5fa8589caae1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb50286e12deb9cc492781229a6db5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c29d9753d8ba51c37082d2a2a7c23c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af49a8a29aa7f441ea6986c9e390b67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57f13f22d17fbb13f6be0b2b95098e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900b53cefe41301cf38dc2c2ee2acfd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155d64a9729c862e3e10e771f80b908649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be32cacb949f3a0b505f80667cb3e06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc30d2bfaf47b847a4dca4817e2321651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bf1e960e4489aaa737bd4b502388a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a53bd94520bee88ec459a06f88021653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31455b02f61b13836526239f62c188b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ad072f8fb7e423d2abee5cde8efc5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540433fea0d147025b98867e8b9a472656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf25d6043a4f4f26ce234819208486657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa812cae0e8d49ea113f3179395432658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3be8882b679c1fe4bd4dea73989ac8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9951270117523a9e2e2c3a63c845642660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129eb64478311ccd18047ca30b3e6f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225bada447a9658693a8b41aa724c1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a157d0ddab10f7381fe00f7a76c2b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665ab466d262e6e23aa5c0e6db6634b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6eabac42815a797dd353451938f58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc02f63c7b0cae97b7263c2a9f71ce9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15677c6fade508b7af372b9c3ed6810d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fabfa15ecf8fc953e6376665d4443a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d7cc023b587b6afd179490bf63210669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0a29c3b3bc92f2c6bac7e3c17be7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ca24924f0d9cda4844b3cc2250c26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2c4c90b16fc0718b6618b92f7db6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a56df6c9c8b575b91ff8bc0693345673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed9c8d7f6f2060cfeb497dca250371674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71904e7233642069b36963ea64e855e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d43768dc12aa83bb6cdbef8f7b7a88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cea65fe6388c4bf257a7834df9a6f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f673711ba88e7efdde3983745f71ebb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0422ff25eb99f2c4524a720249e34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb23a73fc5983149230f54b7c8629b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ea85e1779a266b73e299496003c42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6723fb9d5ca5836204013cfdbb8eb6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deed4db47aab88f7b7a4862b25ba15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e9c3fbd2df5309f4132603cd95472684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d7e08aa0ecc05339597a339c1f0bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675eebfd04e1e6524039719eb9fe408686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b61ac06736516dc7801289ed788eee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccba45ab903b3f3d1e64a193088ac4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231f4d36cd0678e94740f4c7291116e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2fee9bf8c04e968d1bc80d3da838c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb7e28e18c00aed1ee820dea7d402b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f7a8078d159ac89a3215ac25d4410692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb25ea1e3e6b0c2307d6f5195e3ae0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3474a9314adc871bf0f3a78e418ece694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf78b33a3964e61e072245767c97a00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf378c10c72e0c668738fc7d8d0c770696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e05657411af904a3128b30459bf5ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba727e971923fe5812ed64cba89c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19d3407e85f8d8af459e1aaa58b456699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeabbcd405ebfdc38be2b2d6afa82a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291f84abc7a344cd039515aab4150f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8703ecdbbfa5b803408b96e7ca8b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ccd2a780b8dbd623890e75fa1c925703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2e6f714cb87ce02b0dc12f002c3b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a85a78ef29804b502bdfaa899a7691705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723ce3df9bed24f409144dcf37a354b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cabbc8d20c75d7b852ed9d42b465b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca3f188fc7286b1bd0b9eb6f5bda66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9baeba92060c258264e6e47af894f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49234d49a6fbb6a2b4966207d242739710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d36c132d057bafa5c50b4fa358b28711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd0e80d8df354de0a1df176eddd324712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ea9d8de13179c855e82701fc47fc2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e5fff982c02e0f2da701ac58ee38b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a963df65ea834f75b5574b647cb10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999ecb3c78493c14ef417ca543321a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c69c454179620eee617ac9a29630f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c050c4136a2e9703a1bb2c008b6c6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4521b4f8140c706706efb01fb8754719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf739ec9bb3ad3d2e7a34e3a1c8f695c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5352c725c2012d35655a7afaeff6853721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a312420228502711a60436316def5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99ea77a04bd8b1c93c24b4610f593c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1813dc34e90410fe7d9bb88c183cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58e9a30bab2b28fbf057850e5f3c6a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12283c8da1a5fa0dedb17339a199f3d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ca9bd4976cfc1ed174fcd834c7eae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292b89d8ed2e7ce546a15993992e6ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c867c6b94550dd05fa3bb4bac7d3d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f080e963a3aae932b7c0b6985e33e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c474ad75de57d8c28da182f13d766731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3ba7a90d2a43027125c18d6e40bec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957b23172184c53ea50804d25d7c1cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df49e588057395632d58da07e33a15734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e79ec6dac435aa88171522112562ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc6055e69f6f9f13e60b81fe9520f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3836089d1f04759dacf6fcb3e43701737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea506ea7ff196251b10de7ad42f2d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e52b66a33d6b3edb6cb3df880f5ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5ab566896b7e180977a7c3dddd6ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc8f91ae37d58cd2adea139e55bc06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b79480df612f04438595809cceccc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317645fd2b6e4c0ecfa965d82a274937743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29c55e477bc5e5a5d61f530669a364744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71485a1acc9c1827fa462a84286f04f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2abe6bca057ed3589c7b9206d5e74e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ac46123020b1a4aecf12ff993b2c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879051bce66af2a320069b85f3a0d293748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73376a115eb2f2c54be80e0abb60b24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea7a70a4f1cb87829dfb64d2927095750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7c991bccc3d74a44e34ada122751d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fabb24bee4c800fef08622f90b1fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2066c30576927516fe799ca31903c65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53006a8cef863612a85c5422965d5982754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9af7c18c6d5390dc4baa159fec3a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd090b5a33a74371708f50a45f872f73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c6065a0071c22ff8f509a9124f00a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a389a168d2de02378459928e55e7dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc0f747c3b078da0526a78f0bb4e53759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>