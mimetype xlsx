--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf894b568c20557004a6ff5ba428071f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776c02b0acbb89f6f7046017f3d596e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd224fcc55bc881d065f86ec44be7053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1329f91bea304fffbd3916df408a32e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23773f18cc80f53cec2a2544552e9e135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a24578744460fdd4c9ca9ff06506a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c3791cb8acaca8405c4ff84970b447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22194b95320a3152508c2dc89689578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d59a52cdc53e6813b75298034877039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfc7b0fa1909e00b0f8f0fc2bbfe1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819465df9e7032ec007e764ef30d87711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbcaa557eb8d969171d8184bd0eb7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafafe5bf1ef8604e13402e2a2698bf713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd7203bda226977de4a92b39cc5ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410e09444cfd744f117b4e4ccc125a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb7bddce71ba258c25fb305c3cc71f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad27f58199ef0de9925619fbb530adb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126f06326aef7a6dd5e71c741bd974a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420d9d27f0afef1fd475a2d35c5ee1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67584dabb3da428d5a88f80c5ed57d7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93703d8ba3953b6eb01b8808123c5ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da834cb9fd8af2459ea0afafa28c33a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe14a4ccd7544df1160316f6701bd8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424e28850d53e08fb678c2a46b4e69e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6a70e09b9affa5a9f45ad7cf13c0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f6110422b3b3ca996d998abb4ac1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5996b1d65af38295d3c75abe7678b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36303d423d7bba3fa2d58997194f73d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80322e6a95c87d22ffa2fc159823e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9675f0e8530d83fd030407a104c2fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7e323b5c18fae27fa670fef8ed19431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20423ee132c3fda63d939c49a39ac60532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d7228386de0d8deaa828d062f8b2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58beac8b406c08f1ff83342e8f626634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9204557d4eef4120323ffd93f6f2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5f2d9fc2f0bb585e1d2fde3e71dea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b45d26cf544796a60736eeb9a584937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfe0a9aad5668d02202ab82d03792738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b03d91fff952775132dd487145491c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619dd172129baceaaa5c4a6d33ab20740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a9d6b43c55bda72c453a4d51c2ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d52fc8d33f29384d1dbbc8879fb05142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554cf05582197bd15829eef6a1aec8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ca4a05c100a78f8b68c45bff52e4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e50e2362b2e14fa6252a824cd358645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a430ed2ed700bc49c4404a91b39d84246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b94467adfb779213915d291258e1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9e68e71282eedc69e4663572c5c9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12953fe6c9b0c043327af1e2256442949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba029aa257191bc5aac0a1cda0f52f7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c2de0f060a4a559cfe3f378c8fe4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4521ebb4d20d0dfd7c964ddc8b90feb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b76a2012c031a241e80b6e77a0d6bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b026facc993a71391aa0a62a2b79254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792203c9eecc045ebb51ca0a089421d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487b00f4e94a00a64fe6a4112eefe8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554944a5500823212017dab451a509f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f26e0efe8585fe1594067883679a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9be1585cfe141e69616e7b1e94b80659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6847af5c98ad1f2347f51b1b44e546360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a83a733f332bbe48e2322a9dc421b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc9e1aea2aa96a4856960ced09c82d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c2c736cef6cbca7756131bf322ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f88f29f67c41b19e573c594861e9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab2f74c93ccab890044f61356a6e7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2d4d30e86df6f9233567dd8e9f8fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc62635fd78e7b6a30a15c7d61b1f4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac52bafe2e36420f03d171e1a3356368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0060903c833ed9378f5629385e64369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f45c870eb9960c6665194d56e7fbdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f8d7563c774c525db273ad31a9c5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c8d49b1161a2cd25816970ecd0fa172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790aea31ba91bb7714fbb6413a9080b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3203ba9b164081a73bbbce20f54ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f3c4eb4bd6808adfd3a8f74e74e1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2126a4b7eec41c5b827f76b20bc5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723ab790885a3fa8bcd24ae21174ce677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1af9fb3a324423c8ab1594ae20f4ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56a87f5d41d8b4ad53f3fc2fa3c66079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c6a609c0ac2dab055eccd6250204980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16872c9117119bd362760ab39eaf90c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546adfd3b63c61bbf4220fb0ee5011982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491e3e1e67b742759c8db72f85ac8a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040d82d590203c575fc544cdccb0fbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e2def94666a8c55ea139b95a1ce1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b6ea1d6abd5131b9880d760ad64f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa14bf465c29153e3ae8859cea66e4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523061e4ed5b5c9ce8716e2ecdab5da388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f422f6dc6189134119195f2140bc4de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2c1f5019ea10b6618873e36a9d94a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d5511d7d708948516629dcb63b9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca12875b67999903d1e3d1c9a09dcc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1368f307330146d8d536991724fdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce2e6c7d06000f870ba1da10aee0a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63380f45abbab7fcc958cf72340dba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a505418479506bfa46ad7721e0bb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0607fea8a1aab8d92e5f2d1a90d3da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702d62ee9208556549f77b72f479ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42658604bb2d7bad396a4179c4e3487799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58658c531e10c59c62cf7cb28deefab2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d359f69f3a49981af1e064ebe432b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a67b4444762b426a44935870f0af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba7cd8f6b0e87c85f5a9dc4fe4df85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b228fe89be6eca35c8fa416652fad6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb00f124ba83c4d574a5e7df16905b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a815187f6b24353ebd347592d9fe3e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43890288e249a677ab81f6fcd26652b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c00714d43724d47c51cef1a251b17d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca381972f806236cdfb19c38c3e1ab2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1db9a0b437faae1af067103173de51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7f113f1757ca3d2683987fab5f862111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df5979f4faf76c6d687fd66bfd31e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03347cb15db6fbaa3eba64ba518f747113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c10459eeee35c47c8d60c96777db4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c595a29466224afe97c1606bb2e53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646eb1dbfdef26450ebf1a4244a8346e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93177db5633ab99306297f873a6400fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f3a4412ca6990ef24faeacd36e74b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9395ae76553cd2e21a5686b4adfca3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b1b94ddb592b9cb3c8eb003c8a2e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd477978915bb40f6fa3e4f2ff1eee3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a13d8b8f3589dcb294c87f072dcc0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492705f92a1b62ddae8f6f62ee38db99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585ba9f87b34afb042c80d05d56ed99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfd3bc6c1cb1a425eb536f9a2d73ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3957a59a807215fd3f09b19642d7cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fac41eca651b731d3de41b8aadf28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387514a400fcf41d938738bb87cfd66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a6890c62c5cd8ec8e0088ace92633129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761316cd6308c97c4287ab3d692c0c43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08a940747974b90f6bc2d2c5fb82b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fc4d24a7b6f2fd19cbf1efefb6139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f75b757023034a1e24c334c9ebec79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e22da8b8f6ab006cddd586dbaa924b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2167d26acd589eb52dfbb2a66b93d81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c0a0a8bb9750aa273ed946985970c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a65184c6c0aceb460f1f151880881137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff4b104d7ad6169c7e0adb79149ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13c4e5c2d5789db1acec81532a7da3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d0a6f8c13880e4fbb0cb224f109b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45609404515ec5012e989e2b6c3700e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d1c25a0f19c874db5cf0844ca6477142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cbaac24bbd07037550da470855d4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d80e111c2ff11fea0141bb15fb29b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987ee208638390335e4f2b94a6f69f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627b1ec473c00ba81ad596fe8554956146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323c2bda7a20f0c18d7228c6cea61a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91806dd3d949ea6a4aaa85f2080631c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c8f9edfcd1d2f95faa1e0fd16206149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eabd940b5787be4cd2474b93485a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f970eb8904ccdda2174f30376b1ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e196d842c355e9d293f9f785976cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1163e3f0112e35d8132e81d4e39a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251bdb522c7a17df976f0da4729e785154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de193a74e6a3dea60763f3c802e7d05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bf81ed987994a878bfc86cd07c4e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd08164c7fcca467e7adad4bd73d55a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04f490d1216e1f6d479ba2464116f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b195a7e837fc6369110ca84f414f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5b19effda122d91564d542ccf47c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1fb76e4738a816af8626b3bbda206161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc0d17425405b5c38b46328c776e5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1019bd27d87eea6784a9c6add924edb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538be8d114cc04f9a53eda344d86cf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc161e8468b82fd4961ea09029de17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd637d32020e97dbba89ccb8a416e29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ad3ce16cd2937f0379915e2247c92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c52382df5a4947d99249a74eaf6c55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec74748fb09c72c21c81c6ac7986ced169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5813f71eaafabea7d984cd3e1ab726170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a1cf8c3b8d5fbf613e4529bbe1b99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf890696c93ae56f142b2ee708df79a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa210b5d2e13a9cd4d44b4b47cef2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80112d510d633a69cffc09237753e5d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aa65e9109e469ca2f76d030b78869175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266e86f9f44d07d827c383d07913b12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5326d2635c7b71e769efbf482d780177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da26c0e7de78498c5c5b0b3997d5108178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbbdabb83fe2c22a5a117eee366659179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df77dfc01eeb4f04e32428a3371368b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2344c55c160ef285ead48ff631a985181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43393b10db8bcabbb483836f4e04a83a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041965ecc3dd0dc158de814542e63d81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254483ff35318f5c67eb4324d587c62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e17608fd15be1376e4216c7168eb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe00a099b824b35b716794964acbe4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5103184a3e32756ff96840edbdb3b1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6e9fa87aade7fca8e76bd01f4060b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6948fd669cf5535f6f9254c9193711189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724854fa1c41eb7204c652044d192e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da73df7d0cd731f48f793a2aae161d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dbcf21e11ca3aa34c9448a7f4c4c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499c7d67be567965cec23243da7e3a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b7f625b34f0ab31fe67a35fb607fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea445c72e0fb5630cd66fdb6952e9d05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7bd7c7c75fea39a7f6ab4a86d97bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90c951973fe4bf4e72cb249b2ef684197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dca64d02454c3d83bd183ebc5d56d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d644fc873b0cdae4563fd85130dbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6068bf740c890b1e310d5be0072bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925c93d8fb2e5e40ee06944b7ee186f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e18ded19c8fee8970ca3df35905f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dca97455419cd5dd891d02bb0c37ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1afb3a8624a6d17a547cef2f52a09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d742fb8eb2a31abe5052cca174c2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffc6d87089b234cf8fb2656af66c75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccede4cf220f288250d2fcec063f5425207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4fa9f718bf898ee28e4bf282e6c83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957d701b4b4e579023282ba7ec746c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3c976409318f10db13d5ef84b5ab4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae261824456fa255208748f1539632e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d13bd32367a2442137c08b077f55bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0c643062dd5cc53dd81122c0a3480213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e048e55518c26934fd74f2ca2dd5ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958d3fb6f0176fc3cd9dadf9f9c0919215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335e2fd13f98b7dc59a14ecb316b487216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62228e53d82456abb03251b44d892f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00a229141fd287e440f9464baf6364218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca24de1b64485f4df65c9057bea9dee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666316f81161132b401a2eedba40b36e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8220eb6d0d67a3f9ec7f19996153f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e901d8783a6b93009e6dc99770e15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc08da52636da333ad7217ee899548e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b019c28752fd0b8dc1c7d0cd38f709e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e710e9a0cb702c09c6913bcb88c5e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98805ade6040c209f948e2c1d0cf27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d95fb0977d3a9d76fb9fcbd318aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964846c17639b51d8480969276bf7144228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9e06af65876fd3733d4163af89232229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36633e2f61a58ea4b4abd2a1e02d947b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197d4f25383922bc1265a0d39ec5e1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff697b489db57f268769339d30f0a440232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c525fa51bf36f4334e64c9056ef39b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379d50a2ba7767b5e3d2373d31667c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f06229a1a4ae4ad6827b441700bbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124903d6d33b2eb148c69f339f831549236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1e7fade2ccadf9fdce2265496ad17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8ac0530b897d8f0bc399e2ef65038238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adeb90a37e5e080f09a9f85d8b3ce1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cce3387a355b46939dba6e394c79d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d942fbee5b58f78bfda6ec419a27f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8866ab6e5d4489361a05c8501b2017242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58364a8022c876771f314f2fc1f2d18c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e889a85fc72624641bd0e46e16f92d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382081cc555fa4e7f6f76aa4ab77704245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8f90885e496004a1caedc1c54732b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f027e326d7ef890abdd6e17fbf10f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4bebec4809022cf92fc511433f8dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffa0ce3b8b4234a97ff44eeba53526249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb0397176284b3df61822e508b6994250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d3edb94fffcd2d81de27d405b53c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17787ab5ebefee2901122962d88f72e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75529af0c4c18b50dc0ff29131093f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b44a4ac074df9c3c239fa6ba7bdb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649250453478b7fac3ed8e50a42187e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fa60efa7fcc666185251915aeff54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6845848c9543fc9f697ebd21c3c2152257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9a65c7345ca2c03ad0181b01a578b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c3f5228f0bb112d9df255a756be29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24159b3d94f2a5ba6b8ab425b30e615a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ef31142d995ad481bb56d51d34e3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a5d8da4e0a9e5da4fbfa7e7bed8b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da67cc1471c336dd78900d6b5ec61c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3802d0e8ca263d9378eac85842644264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fe05fdbc42775e29423031f45df74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc0093eaf54ee39b2c71cfc903a4c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49318822ca9c80dd307c5c7df9ab33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6124bb7f98799c5d1346c2a83f897268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fe4c79e6ac2d46f02128f018909e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df61ba0e27f0c1cfd457d2e071a7578270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e9f1e30644102b9caf0bc1263287271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da5d4c4e35f441fa2c2507962a6b07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6f52a780bdc170c2b5e5e979ec29a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ba5b1df0b94906133d31da5df0fbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae2bf5cb8bea7fd50257243ce621db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9130934950eba466efb874284d0ad0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08afa9bb00e26c4074c4a7f5888bbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592061ddc8cc556b7cfa91235571d306278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a25f5c87792ed64f03b05be18748c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890afb171990ff535afe5c38c4364474280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a4fdac62c0eeb8a0644488e2f1c90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc18d48dbe2d39c0ce7b5de102c7311282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5edfc6f1a0e53c1c5a227f6be2e166283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283930db08a6edede4196363f8f38e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505284b8e591e852b073f879ded54c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24eaf26379d175d91f52addad2dac5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812333df95a958cd21c7623f2d6dd33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e403ec70a729ff4844bc606baa890288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5a152743497a523d5b0679a86e3ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa56ca292049f66c8315537ef03235f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffd81ab0114fa58f2796db73f31187291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87d9eb9b7ef8bd69f78b205cb0757d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63596f1a6bac4b94a3f38803f95c7f96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2ba2b94a40bdd7002b583aab5b9ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d9abc73138e1b6c2fddb71f16c6be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc705aa2ab6a33134864e48447ffa4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5565117b5f9a59fee276f590773ad1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7c09614775c8067c1b9472a973126298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecda8135752e097ee1a9e875fc5cfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ed7f01abfa72f7b4dbd730f02db78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882095d26e4fa3eae27bf8a8524a25b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084d5499970d846e3bfbd9e108e5ad3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237776f87bd46f87379e4fa1093efb29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d6498eb0b510d17c832714e5355d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be43054bc6a5378860b05c30b8c59c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3ae1964334d05894b59d9c591bd09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd303a853e6c5231324bab39bc4acb6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b251e49268b6e5326fdec56daad18e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd04e99d6b9e55a7cce6b145d399d50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18933fe9dacc3870953d8e9687b83a75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfe0fbb57e2dcd2f2cc8fe3bcc7a59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb664a865ad8fcd1001d1d419d8f5c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a378cc2a769fa8ebeb842fc474220b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd08cb8458cd6309c93297cda17efb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14f05f340c14ced940d60a06e927ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915f9f274cbfeb9a84ffb8fd11bfadc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3fcd46c3e13e9e4258a533f4eba32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397702ff7ea9f315a56f3bbf3653240318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e47e50ac14b7139aa4aa1a7b8764f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84391b64f3c54c73d5a1cdd05b3a3616320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd36a1f878004372ccace6215e7b9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24123c66e91fb31eed11111af2cb7cdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c08594383fd652d1c4b7ff80236372323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d2b543a7bf736e153104065cd31c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910a54fe4190964d6ba0127b294e862325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f659cdfa5072bf5e6fb529f995b4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144917eb6150ccaf25e52e817b2e2608327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ce867d4f1ef7ef7b0e32c2a889d86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe985022ca9f67e54c393a232fc1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c840f459fc911419d9696022debad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08271f0c46f44ac3940d9a8a29ddf903331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6678b22a3a790b5d1f6a819bb973f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b4f393ce0bfb84429e040c48662ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fde774c6d932e247a97b2433605ae7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f065aaeca32e4c81a64c6f76ecd410335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59ea01d4f44cb4decaa16d4dabe86a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06401ad08f0200450e8b12e4ae10a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945676b537f3367979e6bdd6bd939f12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898e138a64b888d18cbd41150ad4a2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6309c91506b2c780bc7f16c5fedfa5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aaa5bdebeaec3f0c6528fc1aadacd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83895b8d4b954dbc2f7c8d94faf797342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc32e438bdcc4ecb3a215316f747fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad89a142793a4a2ecf4f70b9ba17942344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc488fe1d097df322b6bb792f6d53f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fbeb9441db58e77abb9045782bd1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7df56ac5de2c3d8f87cfecb026531347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e01f349dd267d2e0f29730e275c135348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a592943665d24d1d840aa9f0d5c5781349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2994afa85c474d4e1fc69cb42c3e69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b5449a0a812fc7962506f8c75e7c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ceb8f3ff713e18d052ee0efabd0fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee949f5a691fd1ce8c7132c3a6028a9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43801818a5b4869c864444394b5efd74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1a3ce2ad1da65e53295db38d9320c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4abbe9bbe0b7ef10ae2db429472762356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcabed94eab916979e13ec65555b38a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36965e3504926060a9cdd4b1667a189358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195eada8e5ae79c2af6961037ab0649359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096e3932c12c129713723bd44d97113360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3a988683917819191ddd0a5cf91fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d2b37b1f5f66e802ba2c3301dc99f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edf8ac1540e999ad39bfd2d852b39b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b8b2dc0c64778cbc4aa40a7b11984364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587512e8110138e3458ea39fe9b8a1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acabf3371a12942d73b025f8a5d5a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa534b740db4f9f3e030f09d274d23e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd0a01d4db2df3fafb88725d43cf44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4aca8daaa7495da1b85c1303f251b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c09d86b19a6c50da264804c13231f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0eb73eaf1d92b03d644d42631cca4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230d8899d13328fe2c544ba839a4f74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec3ba23876e5543ef4998db331ceab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53cc6d3ff3f1d71a43f83a6bbfa3de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27556c35c7a794559d24240a45e054375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75d9b2e365cee8fa0945c7ad8b43a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13842ccc4036a48571e9651cd8f92881377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b590ed31e5891511883cdefd9f8330378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ccac7a07f2b2b1bc83df72b351708379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f8e6a1592ec1a1cb08e3e163dde8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cee653a1934b66c15f7340b40488b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d76044df61cb4753d209dda4a6b283382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5e5efb484a24c8cbc0afe72074cc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294007a7d01112630c7c80f2d5f8f14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d57bdecd062abe5c30ead480283fd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf66dadc3c51fba395980ff1f9deab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2bed73385489857d7d95a9f229073387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9f9d9d28a9aa9c1eff59f74f15ba6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a9bddb7eda442a93b9eed2ddfe1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31501a6cefd81eac09e1eec87f86a7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb508873949c3039053f48add52f3329391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b85b33e6483d1b89c816f320a78c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1adf63b4c63d3fd6fc475ec7317efa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df7c2922e44c2005da120e1b5059f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7fa5996263b72802417437dcc5c29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce5234fd554b37f4d6a6adf74d9389396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b7f41a95d57328f7e15d9212acbda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99fa1077b3651608f9a911f50a2d9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42518d7f6d967fedf73ae2515bc801399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26d58ac94a7fa551f4d20ea9c52b09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e65e0ad4fe4c391506bba0b141afa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2534c890a04e4123acf0a5e2e9203402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718817bef239dc43eca0463f727245d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c3f29baa2ea3d6d3357d405b6ab2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41daf8ff8e93a9502940a16a35fb55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fab0a64d89427e1f6b801276c40fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1a09381c0bd78c7d2632465aa37e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a153c5fc290ec86faa96c80aa9a7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031b18bce9d5781a3153f00f3a25cd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f6a4f8978f364569ac32dee9c6433410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e46df226d709805cf6e39813851706411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c81f84fd2e7a25e78c37575b5b03f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b572a951eb11664badea39fab5b197413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097fb05bf2d803e97d61db27a6a15e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3c7518608fef01fcdfbf808c19be1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce398139305e449cb3a10dd3ee293380416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd0fe20df4fc71b790b1275afb55ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e937e72b5cea955363759894643cd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91c6408f7d2aa807f7bc44539cbec9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99752551e0e9bb9aedf0a8fa9be67d00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d34f14749f1260b2bfa30967b71ccc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135da02b84e41bd4256f9a3fe5b70fe9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32f0a89fb8ab746728f8ab8c3cfa17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb22bb18615e584cf9ad9100438396424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab681475298e77b44947783394285a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cefb1f54907fc70bb19f556f68b3c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03707ccb2c61fcef5121631761befcc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343d8bdaba6c975f3626f1836b77132428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797374160d1aa315ac33d4c666bea34e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63355ee0ed2fbea0ddcf813c52db92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fd872f75ad0540f84eb00b58213ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7399423dd2c399b5bb48fdea0c45fa7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb1f9e426dc9a402b37b7a4bc770fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e441a52b3e5f8f957913381dfd0fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb3bfa524d5bf6f6d6f8e3999d09c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4fc75c84c0721ff7b99d456b59a68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e49757d86e523605bbbe0a2ad0cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a530530ba452068ae81fd51fbdae44438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730716061d5ad80f1736466c22bcf322439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b0914cd8939213617c153d7cc345a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba85bbc8ae70774088f2976d022c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94bba79299c943a3d3f249fcf34b27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc284422d3e7b9ca5d7d3a8d7db03bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a993a5888006cb2a18e304a165f9a52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1683fb81845930ac7561a7f8252f6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f54e71c87256af2ea447331a7b940446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343132611821e365ca9a4ce2a19e77bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90dabbd1b9809e531e96eb0a1f70df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72faf327de3c841c6064eed3f07cf4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c7150a06373ff8b1f5425e35fecb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbec2b2fd1fedc4f1a1e4083cfd8c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b060e1350f2517ec32e46323693a65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f52244d84fb7cd0f6e10ee601c723453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e8ac37fda02abb4fd17fb35638f4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf3a37d9dadf31ab46e3e335420d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8efb956b7c7320da73712478d02885456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402262f77b2379b3e2b9f72366c381df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42938d48e3c17674cb751b0fa0828a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575859c0bd4abc65dbe4a8d6cc9d0773459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5483c374f186e72a330f71d8de3bbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3690d8014a6d9346e57f8a64f6c1ad7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6162f1bf09191f883ca66c01b91161462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ac026736f5f8d134a80cbb02a74b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239207b670f67b452a703381927ea82a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e709a3b3ed17f820ecf825dac453e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55c4534897184117f5c999897f1be4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a20a30a72a1a884be916d514e0cab6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fa2fa54fc9ea04fed7fefbee59cec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b4ab468c25dc6643687b16e0939b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20681d408ca4c871d147a4774e85b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f2f9b700aa7bb39f71cd4cc25c7a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd942d24199f940c8e18dd30d9946dd0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66414d1e9a942ae6acce67747cb9c3d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e388defccfa59624b28630e4dcf7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103ecad2f75b71398de8a67402376e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13ab51ef1e7f06acd13a998b146cb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20611492fb3d677e60aa56301c143ba2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9551e36dda43e6bfc2c3a847a53f883478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6591986e6a15b9c9fa1efff58f62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe3759d0db79c969ebc5d8deea76c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266a884cde6fffc43ae935dc6a7869d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb36f3acd69b5825b4917d1474a008a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee22280dff1bdfeb7f38c363e407b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d8151a614f9d569eb39d811e079a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6716555a5e0d8bbe4385b2c73bed59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0844305c1288ade4d63bc9f9a2f25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b095dd163b4e5171eedfdc8b4c461487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a5960f586f9185212c1c6415b8d57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff580b8ce83bf4726b94192cc9028489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37256205fcb9dc28ac12d0c822bc8af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ec3f9ea5e864ac59202f6836a0e30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c9970660fdfa2b734d12f3b88d4ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289927c897e9874c1735333f56bfa65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d381f2d1880a076f283c6120e03f9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8effad11bd0ced9f5ea44229b8286cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25710fae8317b357d0f43f8e40e434496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efcfd69f6dd9030ab1f359b414c5ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c722e6308c1cb5ad2218878abb02c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c563db1591dc07ac12912b2ac7ebcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda5b9b09f191e9484cd20cd390922e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e2814670723c3d8bb09de29de4d85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eb2c073760d9e023c4deac4a3d99b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44323c7ae0af4354fc1ba39518444eaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50886d5e296fa3aff5774c1f5e46c69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ab825f88c26bec1a84be22e35558b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c58a6e8125d42072058ea13d7e7484506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e3d50226f041c0b2d51fa2ba69214507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2aec1d3dd73aef3431d0ee22a7d36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d131244d28e0fb1cde3f144457891509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770794102f0df9daccf9c4214689b0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac428736771509e3775e8f52cca25fd6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b67771a98ed322413bb2fa31d31d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae22fad57a26550e9776dfe2f0d6cf1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd66505df2252f05082c195f22acec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d8e765fee86936b8cbd86539adbe4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aafdb9f06a229bec8edccdc7abf07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f039338d2a41572ced5ddc378175bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676664a867cc0a6891822a3e2659817518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538302043f15e9303c2432a58392ff3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985e1f4938c1487b9ad5e9037754c3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db092f154586ce1f8402b911103c5631521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585201701005b17c87062bcd8a5fac7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ac3d08dc128065416ab0a7ec94669523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec17cb4d3c602e4a71f27015c00b96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293444805bc02f9a6fc426a6522b70d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f112623a56830b1c2a132a9e3e4e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3de4c1b630626fcc2b2eb99545f92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce142161112c468b89b1b995ab16b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52371fd09437ee7b7f09c2b6db10c2b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3cc09bef05920534c68129d928aca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc685f1c7264220ebb7c1704aa9d57a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f4155d08dc23b5597f6688e964876532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10030db07a7f38247dd371c7c26073b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bf4c42d6a6cec649840c5f3534c14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816d0206d665b139c4f0d97e2784a2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43563467567f32a5c3936a79774445bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bad2d4ae31db6a8055fdc72d53712b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a8efdc64983b4c7cac99faea63579538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a397987ca6761e721ee88799adec6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c58eda40b1e5df3182f1c14e65bd55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e4310fe03a43b6bb4ccea8a5f905c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48b559c056da0f1c2f9524d6a6964e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25be52968bb0549a8863fd692f624543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460484998bb6de75affe54ceda4044f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12dc1119690b773688a2c37acaf83f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8da0eec6071eaf5a1df258472d2db4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4de9dfd7d9bd20f4f798770b69aeff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973767c800c7f24894cce360de292a85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6b1d24f820a4d947ae34c59b0751a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c26bf1911e98095a605a18a6961ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97644cbd8bc086be73fedf4f608c0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8d4f7ac28af4c439b9de3ee96a909552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42889073bd097ec77d98f8bb521019553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45e95e5fef5d21bb7ddfeb23efd8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4fc3bd5afdf63d3ed37a06819d23e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee9bc94cecf4cb6ec02728f7cbf163556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e666554a73a92bfc67367d1b0c334557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9db1b48b62327665f57893ab6a6917558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7ab9f3c05495fcdc46c7cce0b06e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62073b32f6f289f03f0bd1488657bcfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611229a8b2194c71e489b0d222b2f5e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db4f2014ccdcfa976325fca6d40ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524459514adfc63eb478b9a57e1aaf0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0bf67634f45e2e2fd808f4a4ce27c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57679d3ce57e55d5827666079ea6df79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1af2e0ab7ae6d53f5b80f60b9d4ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08e7e97a257dc94b774e507ebb805e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc96769c874cee3ff4cbe1e9ced4df7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4d4a932c60e414c117f6c2e0abd6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe326654d74755c1fa0cc62cd9f0e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2e0d77442285e58edcea14814fd71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90858c66a5998fd62131a1af40c661e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeea0584efa1d5fa80e11a5584fa3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b70228d90c7f0840d07203dc85960574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05796651af5e2c9aefbc98cbd75e70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745a89f25025ac18431ccf177cc6ef3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee5bbe9145a380b60b7f1b19b75b00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc492d2380fb709d09b7be38d33341578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10332c287cae1261db71bab778e29271579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b3967793501b3434ed58fc7e2f5e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb86e8c22a5d8c23e52d7f9d4e901b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c85fab5e10325774d3c95169a49398582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee61cb03a2b34e9af884098e2fb94f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a142853eb134cd6ca8dbef14eb3291f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93665777d0c5f191f0b2ad5e3ac56e45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777b9bf57daa23712969e1b0a802a8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d10e2b75cd48ef446b4e791598447e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1a5eba0d0168fed257a4cab8c89d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4793da4087cfed999aa537114d1a79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da14aa889ca492b97bb5c00b94a019590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6cdff04d651ca102a02fee766e3f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b47622b87f39b6b2b81bae688a56b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66dda85fb76a2ff1557f6bf6dbb9c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacc140848193f390128162fc28842b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c8696f78eeddbea936b9d877089eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de45e6443c3f40f343c0e20d94bd991596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d8b31a2579782390f516762c5b9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f025a982a34011d2335c81f77ddd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a255005d7121688635a2e0c08e8c76a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d9cb4da5b26026cb695ee9dc4922600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00710f6821b5ef8db98c8f72a2596763601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678b1f94ab52fb708be0784b726dbe1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c868317c1856e481eafa2f801a73f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c36ecfdd2ae3763cba153b3a2a688604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebb50ffc5c1aa7ab26f2cb8942678d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a3080533eeb957c956b3f7ce70272606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434f948e39d2a99e9afaa3c5c25e92b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d6aa8bdba8eb6394e806a87bdd6a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4619d731b9b238cd9c20f69ddb911f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f04b50bdbf43c8e0bb22a26539b6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f78b1a76145be53932d238bd6892e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0f41dd1aad1fd41abd412704b1b1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3b2c81b205d299b35cd47ab25d765613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d2d33191665df694f8536965c5740614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b415c31a786a5df58ad516486822a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9d110ef469d3a0417935cb81ec4a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12bdf8cdec32a66f457accfd4ccbc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8bcefa1f25947b6076a8baed4609a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac9453ea60c18bf140e06e122db733619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b31b4c0e54844090f2bc00f437c36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec0c5d3eb0041ce1e7c47e48df27e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19dceb4dbbb7d3dd7ebdee57bee7d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492dc8b0dac0506599295f9ce6fb764623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1d213a3ee15b88d8ce2fe5e7b69c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba0867dce19143c2b9a428a0e1ffb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ea5a5309b33b536f1921f5b16cdaa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16430e401afc41b6ab7f14f083d0ce14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d8a5ce907701fb307b5d570e2ec90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56167421b4814a389ba8a8d3b2449629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdeb5fde65ffb98025fe080fac619e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ae07f050222b2d8146df650f5a5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2eb3e3cb53288df693bcebf718c29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06482afac77738f14c7e92e11350a271633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7e628e1e52e6d1626adec46b6e77d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1b3f2c9d412cd76353d3279872885635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1d193f2a82f655d35af2640b0aab0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87960aaf06220616b0d91d040f8b055637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7498293349c1554d4a77876280e918638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878c10019f45bb9fd76d7ccf2836a15639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd1da38b9029cd0b0beabf4d745e34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba54deb065887f5d7581e7dcdbe4d38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427f1c61b6040b5395f5e867ca2d828642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c68151d62cfdef1c83e760ba30f63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c399927eb70f6c951a7504105a81e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce09df7d2d3803e35e4392f18969fb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12033a612328a1d854d182989c30a2fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac18f1b57f84984b4beab043b9e1da1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbb450b93bd2257c405359b8da93ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d11e528c43cac0cd9b60424e05f709649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17512e838b952af03abc609dcf0ca953650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99913b30baeb7abae71181cffcd15909651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929b859f4cbc3123853759c088835a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0599a8a1fed6668f09b51f7269f80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1f44ff46a15d85cb2fd4d5c7a02ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4774260b0ce148a89123584a4a99ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122e937ba93e3e5372ebf5eb4c1a776656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5054a86cd81c0e4825b1a307fb893657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d655f871c04a625e4b0cc25a6d3e98b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e664dbf98b53e9c80292039ced28d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1fda6e87622b7905e235c7eb5445b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e274c5bc5fd46abfda8263330517e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297eaadd0453fbef8e99496fa584ee9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd692a122250698a2a92e36af30a91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473c7ce954f2abbe83e7c41edd0afec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5b3cd6ceccc54ced8c7995a8d448b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f450d33b07187dbf7864feb922d9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff004607f4399de87e841bd41a713dbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cbc4ce4a9909d26d8224ed5f0a81c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d10dd55fab4a29486f1be0eb24ce30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dccb505b3580a2bf42f7f892327030670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d089e56da7b9ac4a147d21c699c0623671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf408dbe28b4bcecc78d73857428dbdf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599647162fdff3f756a44daecbcad4c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c3fbff161017d1cca97b12274c35f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0781d54f51331169993ec410cfc6280675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55c1ef4f66845d7a4e7754f5f99fa8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928b647804482ad368d0618ec29964e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8bf6c2e481df038cdde9d37293fe3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f3501eff14d6ae7efa57d1eb4bac7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a192a2ec1061e0c16db10569a02ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050f7ca090a423669297e1b26dee110681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23588a1c2176717f0aac9e85cccb84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd298e80425ddd0a5165616a21e898683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719f28c664c2f8f4e790f6714f07b43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ddc92e9f58ee2f0f2cedf6fee54c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa942e61a81f37b2eea10c677597cf0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe5dcdfda1301be97a2821f97b7255687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361fe2d74a68c82648094c957ab226a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feff8551009c6390a631b93af63c72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef21eadcd2ee9f6d02ad6638e8e03a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b26c0d2148b0aad80b7f66f5c7d75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc8e09d75459616c39acee33a6af3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb1e03aa9d8746e87fe080f504187c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f68699a5ad83580bdea12017ee7b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487bf64745d1776fb9e8c326b4cfcae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012fbe52f90a9dbba596db67859452b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c66ca05e6a08d2b65d5096b6267b33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feed676c49119877571c9088399ee7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e0f17bbf723e47faea6a628a844aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78698e84e69959709d73dfebc6a0b33e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03bdeb8008bc3b2efc2376683826e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89252bd8325928071b2fd3a89dfea9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed4c07d8a06a9e07e5e1239a6aa94d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5df90ed75e1f1c150430e61f6b34a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e99065391df0c5db68fd39ceab4ef8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd732a2a0d271fd23c0db1184964b9a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfe03db46970017efb54d0ad187821707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca9710c2bde861c04d40a7045fa3ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb78ca4395a7a9f819e04fd614a588709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded1fa531a2a38edd9c5bc3b2d6eea1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e729064e93be1bb1409a1fd1f828f7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb1628c3c76f0d0dcf5cc30d39753712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a382c44956aec9db2eb0544c30c64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f220cef046729f15793db1e9698be8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2bc6d59185dc7c80830e87872f3e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e37bc11a089b1d7bea8ab741e3f61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c064579fbe36ec3bb59cd52d093cb8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae2a4b2a315104e2f53485ae7bb065718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efe3a57464e7398723f2a7dbc1b689719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ad269b5c6af3fc03d971471f6c901720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d758408d5076d9136a8738b944ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaebddc4638ac3293adf49fcc43a12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0584215cf1a5e2d6fad206a987f76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25e73995ae85d14017ecc534dad027724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee1822dc93a659bfd8a96cdc23354c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39a39211b74fbda1079ec751dc9623726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9140342eacee852bac2a86fa850ef43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b7c0e343dd2f348261925844a8934728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a5d40e55b1dd132ce968b2434e40a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646581ad7f5eade74f0dfdca064d830730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4b7da333766701b0c3081f9f4cc7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6bf00388a5b5bf773b842f537b5e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da797753251b3853ecbd922a9f1fbe1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca798222ce036f951dba5430db8f8c79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b77d2ef703b03879bf927a0b4f4d89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b8d06bc03acf13cb1d4607e698fca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9788ed85d1743018622502607efe7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78046dbd0075405ff11c90bb51bd003738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe9ebdb063a29c3e3f0e727569b7f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00da3a23a2ac7f91c821187c6acc5e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebc03a1c1bd292efb90a5a3cba044f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc860328fc8e439693b616d34058eb18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9b492bc1e16d985903ff4290a1544743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811dd51ea7493f369be3f3519cfd122744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731208def3d83d93c1bbb351f9b18610745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3332b59b65cf6c09ff854df53d35528746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a0e9e17cc316014824c83d8647ecb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee707dec89f967a175f9257e1ba8daf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b6ee1ecb3362cb51fe3213146b4ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905345d9f5ac153670766725f7f75a50750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd4768110107c639732577c7a5ac8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76adb7eb1f16ef1c9c84b491bb176f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375a4e7393e5ed3f4f0564adaae6dda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28024d97761cd8d04b8b116b7184d3e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be506210fab25c4e07ba9c6253054a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a752222331f0b16fcc300765af614f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef35af17aff8d9a34a004e081b84d57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc22d702ee325f19ab999042139ec3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4097a6f30c4f5968ef2ee03ddb8d8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e4dd72793b20bf0ce41aff7685cc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b11cd6aa8faa62556d5edb05cce2e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92783fc5ec9cc7c76d26afbe21aa9f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4acadf9130170abcb7b9fccf541264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbed407dd98eb38843065f051f19695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce7fe2f5107dd6d05ed1b09f3bf10d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae188227fed66579752182e274cc0567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0df2b81bdf1d4004729b2e035d624f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6124e0f388eb42c0d7c8675700aae2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99642977ef4f5918184f392a348fa1dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f49fbb59aad64ae5f1abc4e482a92811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16b8f896c86f1c489998f3b28ae85a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc7ef26c0bdf505800ef71ce44a7dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1fc41cc7e3db9303ee775acdd837714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900ea9bebf94597787f35ec3456021815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd960c18947b4951945d4c45eec034b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8382d3a1205b194feee06a28bedd6b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35087f9d3c30d72ec629e8e10a8cc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b55df190b5c293fd993b806584e89919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0d2c556e9d71c26f8aba585b293b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8d7caeca8395d68050969e28e81ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444599e03e0113d256fc452b22a6c53c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13bd1881ce0abc22b73f006b0c765623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865d912b1b25bfdf22963b00b14723324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5d0f449a6067ecde074b8ba12484225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30e64204e22ab046d1c30ba10d695026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529a0879b7b2b5e13c7ec1c8ae4616a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ba10efa18783e40f62c80d810483128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f5e9bf8a55b498a11049e03511ccd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd12630af1fa19826c5aa314d8d07230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734ba3933f4e35739db4fac3cdb9fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c309b3985bd728c24c38811b0f03bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ceed4e7f62d20cf715aec2be40f4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107e5cf521ff7b9b6662523dd4eb45834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f77db4a761718a2da11872a4e3f56335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7284fa4425488749ce322bcc20ed636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa3ba43d63b12a0bb5413038e58eab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941ab2265799962fe9252866ad7e61d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624d86e4442b6f5bb547e90ef3ebb3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc3b1f07d99108ee1710c1129d1c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16886b383a1ca0e23155a26a810e5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcceae0354a8d44be56a3ba8c1e7f0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceace281d104467eba6415a91c3b3f5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bb5d616658885f0f1fc67ddcc33a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1edb71442f6816de969509a2a8455445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcdfcc4693ff4b9fcef52bdb6073c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0d968dc49a563bd9e251dbe1d503047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3637e0c6c602aea42f300c921e986948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113036be4f1ceda66d4f7e24c2a05ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9446ced276da4a4893a4ec9aea5fca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ffc4faf98d7893760553cf083286351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e458dc2ca91bb0d405321a8984ed3a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4023c0370c4574ca307202c1fe65e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1544b0f7289b25ccbf4963bfbe747e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fc4b93d80ed742a701884ae6d1acd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6038fbf38f424b9e8773f23a2be301656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c6eb41f44cc61acc70ab4f0b55d3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8b48fa0eee857b6deb00ccb3ce6ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9238474df2a3d9f9ea1d97d3624a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937b27f55935ad1ecde9dcf0aac824560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cba458a4580b32a5d00d604f81cdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4da35e53c7c70755ade2de770b7d6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166c46db2dcd1a52a1394c59102db8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a2e6a94ab994f22299e63cbe600e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7dccd5b895bc01b1eb4341653f1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9442b2732744e64bc3b76b878e2bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6675cd73912bcbde2b0500bf4336e3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66199f394b8d7b9de3dd1f3b7148cf7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007addf7af49b27cdd445a7f56c37d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dca28f2fb840c9cf427663e2e978c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907765b2e154fc2680cae874c5469a3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbedd6cca658689312085a877e36ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73181fdcd147e338aaba9ad17fd2b96573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11889d0e24960dd9f69d0b2f3c27395674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1582c28878d26c108441048167372da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ff348a118c0c5d889e8411a04d72976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d166dd446dac1b5c5041c197ad6a34777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d65b317219e4880d26782edb37d8ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcd66c91ddedcce70d57516efedbbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403e573cd5684faa937374b0878801280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef84412a20bb4a8d8928d0e27d5427b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c8078cd95caf44af8ca8c24ddab3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb58b97374dfe96f4648a642f1a38b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fdcbee8e1d3c5bc09c5fe2c663dda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667c4e62d7ec7c7aa014863591c588285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe4f0c593c70a8db7682abbd1a5fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e122ac4717fe3ca574774e820dd921b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a025c3b489ed961770514c7a5b885df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cf1b45feb843aa99ed334a284834089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce331ca11e101b7f32362750068011290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975498b8812eef184afc08fcf451d1ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad568b2e7846989d78aa1ddff431ecaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6116442b1c8c5de31940d483096f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314f4d81cca70d56e75e54e023c7ff594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a8dbc77e33c43af40426c3c08970c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06f1729290f20e45384cc835fdac7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cdd1c591cc34794aa44a947aff02997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0f0da99cb6a2a107c2836cc77a82298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82637e48575ede76803e89c184a25feb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef490d3d3cc265fc66139707c161540e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721515196779a988ad0bbc03d3a9fa22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9836e347a03124b6df18d2eca0060e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728afa0a490702b222999330916ab9df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49c7ac6278acc51a204515e293af7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2606a9d8a597eb170571600efdd219d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb617e99ab9e663d16ba4073ab0ebc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e9c050eef15a8e4fd3cb59bd5756f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff7b2a36f46b41fb7f41e2097e7695108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323790e6f8da7c30024a39751e4aa399109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343a167f3963a6ea911dd2449be9387110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23df5e72137bdfb2ae4c9e15e74f07e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5421299bcb3ec322090be3fd92ccc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaf2c43c718b0ea74601662872d86b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ba646d7b63eec7ca3d9cc119e25f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec067ddce5b65843f4782da7486576115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6403f33ee5d4ced345508add76bce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d117f8d60de41af61d00b23df3fa791117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3c4d7a814f9d64248e628d9f86b20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb46c785e63058602897d13fe0e9c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929521460be2a31346e31c4fd599507c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649251f1d569a823483765491341fc3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abeb9b31e32ae8c2f1ff02a9d8a986122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0102233d8db2239e765df4f8fd58d6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52755081ba4c6f695413907288759b12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7ec68e4ca8a3d765275c4f3734fed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c41cb73e1506f869f360daeb69df6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe39a849c2aad6e3e08bea7a9481df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83c38fea87cfb1967f1873e5c37049128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314fae8db835fbd4202f6d38d255afc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee5bf6e8149887da89be4d0bc29190130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd5c9206585db1427f6891ddbaa0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b80a2d091c00c4cb4e7af00776020132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07259d66538c21184cd6ac57f9e0908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973b53fc0784a563c1ea4cc66faa2fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588fbea9112220be7c4ed556c149956135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd19f4c72bbbbaec5d3b00d98d22459136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb526d0088be1b68f405da3cea467c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cacbe4bc311acbc08ddc0fb67a848138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a86a69308f97247f9cedad6d9ba8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393ee7dba749fdb4d85b97e0dfd33b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c0e4aa216c449e0267329b586b4a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e413368df51c1e3c0a4fa7f1cf7278142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c20999bce5dc82a278e246d7a8104143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9208c6dfb93a43113f499b8b6df35fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791f786a77aa272c03ed16fe794f8d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504074d7fccdb789366a1691422cae64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abf42c5b3771ce1bf3e9a6d6ad5e75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f8d78c1b6c6198b334c02f9f7fa92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2d3dd8a1a78373770edd16b0055ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b2f5b15bc330bd1c9fc14dac81f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eba0376e97ae407bf7a6dd86115fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bc705d43a083cb14f59e3210d08ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1ed41b85ac7e62c791091d03313f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f08ce888a5155169ea2a931c7ce751154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c721ce5a24c8de41a4cec3b1e762d29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2d7ba49151a049f6672def280c900156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22924e7a1c8b24c79b7362cdc08d2b56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398969cf9070765cfe86afe660a2e3c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429f657fac7369d2a22b995bd6a82a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fa6c3cf37d7a1456f5c88f2ea6e45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90ad2ad61804883f09dbb8990c82be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300d79e3564d240a677705d88d2dff8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec64f31edba355349a630404b73d8d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7faabdfbaf40cb353b973641902e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28217f0eb46db4d754e412d033c2ca17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d81a53bbd60b6aa032ca4ab0d2736166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d10d067146dbc0262dc1da661f4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ab76ba3d03537cb5a342ff042195a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff98f254ce2002d71b07ad10eae1da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45eb123d8330e60ef49f1a39c0265b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674864e792da527cbfb10f06f63ffd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a78919356d84caf5d8f15929fbe9cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64dfc033107fc275cac8f627bba38b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824e649838b6f00d25e0eaf5aca84ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0f60015fa372bbfd1443116f01e15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd64841958252b2265e999965c26956176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d87bc85d672c5fc8b6807d8769875177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcbf46f28d3ab6b83be26a1d5e5b1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752afb3366f09c133d258ea5cc5b2a1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90743ea03fda84985621b150eb5fd283180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe02b085aa5436a41caa3de3660248181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d97423a38e30f4c61aeb638fdf3509182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514f8b0627c42c0271e77285438f4a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2a34b22707129320ef421a8953a25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d515e432789e99affe4a72c1f513fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2faf81e3ab02e2adeb5899bc77050186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50e2b719e2760fb6b1ff76abc06d78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4ea66e10f5f12c200e91f2759a14e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c0902036f9e31a135838d8610c3d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19be59bf37bbc7dc7034f99fe336745190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adb0983d9246a22d06d1c3c73b90fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1adea07064c89d364581d6330dc3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171decd59cd29085604e4337c160418193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223fa92d46c21c064e38dba1ffd25db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb0013a0610583510f286811786b52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192654bb05ee47b4a90c59e0e29bc73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f76219f7c2ce8c49c6c78c80acdd27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdef7ef914ed79fcf33588e596d331e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e6de8ad1b896b35170ee43467b1cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe42791f696f026854ff40da405314d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ea0ab6c862fc75a7884e34257201a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf28febcd3e292bea316be13cb26ddb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d347e5dee707a6229ede0ec7c521a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8012fbec4205daed67461df19ff8e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51232a57c00342cf35db46a848ea601205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8fd8d8bac689ce9515b682c937ece206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d01da12d5a352a1d4192cab4a52ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1745d168ce11330d4097a2f38c8f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdfc43db1679516f548120aab4251f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45570e46632e15c3cb3d23bad9d094a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7dcd15977fc6de83ae86c301edc65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097a7df9cf09c7e88501d6d2087e60b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa233825eb0290ea6d36100ec778e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc576ed02649fb1c33d080e02e847ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2928587b4849bc52bdd806664685dd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17c4302916b8ad60a92aab9189220a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1693ce64909cea2ce9ae513f7dde34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac784d7e1f5498600c60710bde62d88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f5c9e03ac04dec67f6dba2cd8e785219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd79939b1fadaa274fe163bec6c01a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0f1bd275b444d931b329e1cbdfa1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4a94b2f6f3cc5eba8dbdbced63d85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c1810b1fe10db4f04d988177f003e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416a9e05b3b34cc6015af7ef976263d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523762fc08562847b58d230428c2e640225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73291f17ef63ba4b9a05c0c59230e772226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678a8f894d28d7a9a3da7f7f3b44715227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e754bde107c73593cc4ca07be45a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb2f6616db2dc7e59748afc4d3897d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b1dd7085b6aae8046c43c9d37bbe1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f31c5655953f2f481bd1efc72bfb1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef77a40a37935abdc5bdcf53ac1d12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f5b80386813187143f5cff4f62171233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fc3937a7d528f1a3afda4b5013153234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd9b755f82f0ff011d9afe83148567235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08567039958359ee298b33705d8a5f66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481afd9371b40aa3223818925ae712d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f96474f055ec8babc2d4650bdffce4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823641b9c29afe79e2534657f631671e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98deffa57ae6fa6483ab5ae4579bfa80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e61368056dddfddc223bf61ff5cf5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9e3cea700266cce2a89c27b3dd1af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e45b0b3553916cc54876efa44e4f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcc8c4b5ebfe75863f36d132e3dca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa751a07c10751702418b704cf0fa80d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af040e018c766d17a4f4444076cc3a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d9b172f35b5b87947eb332d241167247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483bba1d671966b7431a97b7c6cd2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9feb1d0b9c7c11a7e3baa0f031c46e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985edbe8031bdcec91655e2fb151646250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f570fa633bd98b0aa4f93411845dc22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849810463a0f53c0813689aa97b47625252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce0c44cda4f40d18af330aa9b2cd96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efd2b56651fe21ca70ae2b8586f29c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c896b51ecf0681edd3837265853a6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0739cf971bdf8b7ecbeced7d315493256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11847fb294de2f831527d881076ed9e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fa8627e85a824ec6509ff123552a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775c7e3657e45be0ae8c8ab272a5180259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1575bdb7205ef96a77fbd77a54581c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cf74688f184e36f3c36daa4da39f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496f3540698444180b4b123e0cecf8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33d4970f0915f5b3fbd714ee1f85b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac8106bb19a9ae154070772c95db19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0611faf720caab45e0732c6c8b465a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856359076bcc703bd3003084a799cd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0adffd6e5fb2d0a15390d70c56259267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddf803f2b8211583e832b0c519f625268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b24a8260444c7e33145e3828850dda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f543596b8bbde04345648a968195a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e8b0136d2044e30d097f8b366823e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03346531b9ed4160bd95b58bf7f5066272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083b3b56a86aef9e0da75b84d711ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71395c38422e114cee0f62ee31f6fbd8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a697012b856be63777e5b2014be9162275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1a1ec5e0cd7f3f79c25cffcf6c602276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e1f4e79fc128aa31099b15b426b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb6f474ffab5a8ba2b3f285ef6beef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41837622c9934391f90787df1357071279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31e3ebf7802ffe6c89738d61d858bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9cd7b45d642435e0d87d49d51e321281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4040c8fb380d6d2fa04b699f23ead72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3656b7328e118ad7de5986270ff5dbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddbb8b9f43f42b8db025bb3616f55b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81e97a4e209c9994cd972927846645285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab3611a582ed21bc443ff26eed7894286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e0cf14fc3e76f052f530dc7d8cd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7df4dd7e4403390c1ba928f6414763288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2393008b7e8b3a0b53c56b28eeeaa0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a840ffa243a0f36bce6ef800ef363d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b277cf8908d8736fd29190321560e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028044626160ab6eb35240f9d3f602b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f698a71372551f3cfd07716f7fb400293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8d5678b2d9761e2da8b161e8c0233294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b482eb1bc1cbaeba46162e59416f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a076e03515a79dcd1a4910390c7ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685c792cee5c606ebaab47df4b50261297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed0d40c65a0b8b0874384143060d6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd565a8960fb3390b996520f21ea67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5fa6683c0097dead7474f63138e6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4a09127606e8a73b4faa34983ac1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace594a8a920fc7a26b64b63972222c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234dc9dbc9cd05eba0192356cdf58eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d16a0d12740defa184b411e901ea4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d102d1e562b0085b4c866923933e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b3bc40fbe9b3b3b92da8764230a7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589ba7066ced8a0b74b7a1aeaad9917307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b84b698a9a4745e7570fb6a1c5ed82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a966823446b772123e7568d59deda9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f35847651e914d7f66cff8375ca0e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbebc5079e7b43a9eadc099e7abdf7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d9dc6ae0b43f1ea28e5a35ef66e5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9c9c43c01c552ce75cb53654cc20f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d98660f37c836bc38ff8dfede60d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c21ad890543037ec49bb599074b525315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82141891a1d45d539c2b8ba6c0ae6ee5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925aa1a2986f1227604401a6022a879317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88180fd3eddf81ea4f0ebd27186144ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921967a7ee6ee5ce1c8aa487d162438b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1081bd8f849f55cce974df062a565320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b057912cf564e828c985809ca99813321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807761324f9447a0a209580c4cec5f32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b12e5f32958558bde5fceaa202f13c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095485f1350894df3a24c6fc4255a64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e9f96766ac44bbdb25ece93df2e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661791cabf0f72c614ed3738c1d4376326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603cb94986fd6cc8b545ca460043c8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0752b3096e885e2981fe6262156a0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46860b6b97a56aaae9f62bfb23d8998329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c383ad04e7e56bfcdb741b6404cb5ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e66ec515dab4913d250c93d6e2c5f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f54a405044da012b4c321dc791c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd86ce9321570209182e3861cb8766333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13987004d228aba19846c98c0c7cf28f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308fe6b5141c6577bc24e6fb86d6cea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d5eb9bf2a51432e7b3ff26bf66c59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e687b9d249ed2affd82bdd8b4a7ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e54016f693092272a8f082671e353a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ccbbc8491f0c641f967371885282f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d795c4c5077cd12f1b58d142c1e8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fa87345206261959121e582dc9fd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab1239f453a572f38d2a491d53be84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3208affa1e8cb2ca9175dba45f40105343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaec9e7a563fe71f13675bed61472f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fcc93c87435e47aeddffbd4a26f20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29515e7be16c2b62bed3d8d4b45a54de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121b92114d56559572787906edcff34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb94d206f58fe6e4a741a4417f476fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffdd537bbdc96c7a22a6178b26c94a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee266a799451c22de4e237e375d45381350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf82540fb5101cdc33392d354b4af23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe471efd9e8c6af04c42d2e2595916352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59addf897273b04b177e7df5a63eec98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178e81a966b8426409f54bd485047d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3986395a48fff266e1cd483b4b3a5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce610cb55c9662e12919636b2a15ece6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20f98c8d146d6fdc91a4ec63d8e282357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff9366a329758b0d2e9fb6a5d2af76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816704f26aa8eff6aecf03fcd9e1e3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c3d6cdc62e3b1dc5747e5620d8796360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490c6961fddb29d3a414543aeddc169361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a018747924b9f326bbb292901d7b10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0209457d89e3d54956d5feb1faac874363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80399d6380b6b9340aae798956589dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f44a66c5745b5a5f1f99705e3c0887365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf103e6fd40cbe8a180e93a92899b68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28de21712f44d9dd5479f1d84a4b214367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447e7233c85704997f9f02cf5539339368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29959339b7d3be181517987e802dbf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0668576d771b258a8b8a37ffa952ed5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137a0ddbb2734f52f78b1d2840c182371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a094e6e29938d2b079d4b9d65ad1a35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a750bca6b0be5ae15b312c72d6668373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa1e86a5b7c428b01be483db1e8e42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc94ff25332fa9a4266f40e19b1d58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25179d90f56b93430861f33690ee0452376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef272f9c37d674cf91ac9bd816c50684377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac0a5475e18ad71cd1ff2f9a2741e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0597b04d27a5ff77d2c8d59b082c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ea906de0af1ab84a268f040c66ceb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820c13103be9eb814069ca31dba801f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41e630020acef6b02b23fcea3f7b3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fe2c4df45152d24e1bf4057687aa0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3baa32354712a7a7721015561b81d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6884c10ed211a8ca8e07c442f2d2e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa5e79a6b8b3f6b207fcb50b25a2cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ab5760b28843186f1da428ded5a22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc69bee4484d65df68943f0d79d6d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00a51fad22ed1e8acc9883fa16d6ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a3c8358923bb0824bab732780ba3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9daf50c698e957f7ab40ad93b0b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2b0b245505975b36b4cff45e735cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc929ac9712d86c07544ea6a3cbdaf01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c0970214635b32225bb30b2ac2b66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577fcdd1917c6feffa7c1ede6c4a781395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15edcd799da1f8e0d3aa6307b669523396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdef4f4fc59a6e6f11684fc7a996fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d233a3d4c5c2d141ba100315645067e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e2336ed73b7f803fadb334f2065df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeb3656226a2523a904bede79d1345400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811f5e02de6e8502d416abc94370b79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbe53a3db08c36643488db9c382428402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0dbb812fd3760a2ba1ae0dc78c948403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceec350a404b841a94418eb6a71d90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf7254b66e005849d27fdcf5388e08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed092db09812683238c317cf85475ecc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793224cd74bcc6dfa30d5155594cdb2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b758893d8936787fae16f8242d0f6ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de548085b143b023fea6e53338a3d2ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417abde2ec74e48a383468bc0a413c71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c746a697618b8e8cd27b5533d50a141411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6c0502df2962f852f9507f55efbeb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2fc3e422efa2445e36ce7627a456c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4abfa8b845fb2e0340a0051f7c3bee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61498d6386778aff18ef24f2cb437596415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff33515c3ce45593e9cf84f581f412416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02090463694d18f9f98c4af9007bc4ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4b2dc44335f1c830ab0fa0b47c6bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff45b4f9c75891897aec62840f90b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cc02be370b1dc2c8a2426935094e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96783fba533973640d3d25b916ee550d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7576a69053f7cb62625f89aeeb9bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500b9b273e8e35b8d276f18fb7209e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4147259da3874ed947bc42fcf13dbfa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b807b5c603bf1b185c1f16d076c1aee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f1fd849a0821bdd03a0768d37761e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8f5b778e8b292c5b44ee1798eb44e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95de25f5e2d9e8f29b7992c8c78198428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a231beafc24f488b719a9fa00b03b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27bea171df8d69c1ce38b7346870d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e570f84818494514d530918bca91b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c492659f5e7c1766a79c4c59a74b55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985c283087d5e368739009a8694b167433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbff8d4a084268feed9deca20dc3d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0e26123023c17df9b4714e1fd546d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2a18faac9ef2d8438b55096fc6a7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844225d3352f23ff6443c62b89c74bea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bac9ebe4bd27881d38bde9366d197438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca0be73a1e7c101011138826b66b68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afd63802dc952e9d254b29875d2578440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d683f958d8643c783b915b555effaac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cfeb2a1ac5bd3aabd82c70af731c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ff7472dfc6931e6de84ad8615ed64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687842eed9ffb0362ec26228bcaeccba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501257b7e26a60f760e80998b84bd827445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce996ae29acfc08ca0988c0022aa704446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc479b756bcbae101dc0ddc930e7d762447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ed46d2d660b2c791f68db70513d46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5038a52f1dda5bcd08b0507d96a7b0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ab500294c684cd0e853e93ae98e5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b7b07c316d669d473fbfba15dea22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b197534e513c4c24179c0d61460b7e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f581050a27a20b83676493a157c78fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c12a58552b68e3ee74a22ed4c7b65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3255014f4e5ee08377981b927fee0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce4c7483401bd3fc01966c0f26517456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c013ad28197d69ac64c81ed3aacc2cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33575a2fc5d82c52de496ff71e84bdfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273804f4520aa63011278385c197ecd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e8bb15b0a2bfb554512b5670f8252460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a1cb932f5b8079ea45baf93e668d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a338ed26af1ab29faf7bedf5ea8490462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9807c3e585f633f7adbd28483ea83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274ded22e41400ed5d2a8b2cf983766464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016e91e1d268379c30e7e73b9eb2357465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caccaf2449d07a7060754bc000e749466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbab76cb77cd2364d1e81169a958f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e441f66f46a9f0b5373b52950e8b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05f39167271f18eaa100feb0c43772469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235af96fb2d32d80291636de9ff9b25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eab98eb7e58ea966e0179b27ea160471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c6b65c4381360372b1eb16ab31d94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aec9e98447c68da6ce789ba2b96ac2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd18b25567dfa34e52ff22620a82ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09def837687f15d6ef619907b47867475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd196a45328d400e874ea61ffdccae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366379cd0de24109ee70b0fbd15b4c4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fa83910de60a59a0b004d8d391d85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5265d46c588643d26bf6a6929e741479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d870204990128a458e71a7aa45b8e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1912cf756580041f0f95751859b64b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b01a38f7042ac8dd5f58f2442274b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c80183824d76c4c2b60ab4c02627fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d9bd6f5bc1dd9f784fbfa6288f524484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300420eac5ed5fea111a15839d45e5dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f096efa4e6fbfa25e9545cbac6ee17f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2158d5f2e20e5ee39eb56de5eeab1aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88e040f1d9647651fb2ccd05cbb7a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decee16d4f318bff6e1c3ee1f31f91ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccbf1e381b7ce31153eb6984677b3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba967dcb6496f0544fd68a1312c686b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e806bd15f5ab784d075c5111da7882492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6edacbd16483fac5e21e0b04bcf09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a173abafaf682ab0f659dce19de1ccc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c4e0942b70a1864d2d02cd2ee5640495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea64b6cf0303dcee16f189cedaf332496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef30035f14f6676285deb2d5a9d93a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c524b4cebabbb4a1b300bd338bbe035498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be862cfcbd5589b33306e42ee34901499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274686dd8e23c7a5a024642126b7cce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0024f4ffe34411a0874beaa394306501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a876b5f1186138eb39df837c58ae372502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f7d5666e1e37884dd8e67cbd71954503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945a71c98dc9d8fc67e991b334127bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74009ce6b430fe76a63aecb688dc808b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed54d8975cbe864d688d47a97999aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772624c9cc7414f916c85dcb70b46c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b18dd11ccbd558605f5bc859e06d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617303b129dce020f09bb03ca887106f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9040d40aa2b8a5a2f00fc57a178ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1069545e240ce1adaf02426aed3abd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec3f875ccafb300cacb120574705e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dfa0331b985873c2ce2083bf2d7fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931986235489eef14db6e224dea3b846514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f844bcecd5b1c60a7fe3681029195515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a7347844e7402e0d86eb6d3c5dcee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca3d1c4444204a60ed5d04bb16916f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544c0f6c765f0f6541e142751811918518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eca883f438a4366e27bff9aa75b2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8515d1a6d10d644706b86e035a1d72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dda84672d4dbbafd2ce51f32332b4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f185664562e466be4e1458ea392ad2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdbc1b162d250c05d17900878774a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4323fa38aa536b8b8edb900f017201524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75e4b70dacaecd9e7f4eb2d6317c40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af706f9c9b77530ca514299c4de5eb3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4390a792ec7ea182db3a55d994d45a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e040b6481373f3c053e5fd14dd9f1c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47f53c6977e06932a45079af71cff5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652f12ce574fa3d6f7ed30d5cc011c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ccf3034bbe18869088c9acac7fdde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ecac26ecdb7c7a732228a0192ea38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05d42ec49ccf6f06a71d066b1b6d4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e499412c3eb438fbf12f6a8ab35423a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fba7a516c1e8810f54a34a74374b2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155899e2c747413faf1e9da9c806929536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97becc327a743269de3ddd48356f199537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4d37beada11c840d0f2d8dce5f074538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2e63621ad0618d1c2858c3d6d30ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc5e28e15ebc0198487e28122f78a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29222dcaff5439769b52b5755bd55aab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fb4877db962b532149186d7bd0065542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d416a4b0030ec2b66e525f340a8d4ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a670e8fa4e2534f59c55b24d51ff7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d9a41eea62070ab1af6ddcf97515f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639a92a8a818a81c818c2a923c1367f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aeaa8adbeebb2d97512db0c32a710547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4db459232c10b9479d1ab6a0afe6a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2475037087ff5372ee639d3fc51a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cd8a8411c6a0c427fc4b33fb30ae1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cb6e003246cabcbaef6f7eedee74f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292ddb9dff6747a35aea32770c4fdd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3cd04dabc469bae9edb7930b11b8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7d69fedfde911a8c2a6bedc334e68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0698ade31465768c77810e1450c88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c274509c6c99585bb518da37706bcc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d1c933d7bfca1fde185ad541fb2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39186be02ce97738754caf17dc1c55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f6ab43dcfab71c378554496e1c5a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201d2969a234ab86eb6aba35161e79b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0521ef2361d6ac88cf0bcae8311be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29682cfe2643e582ce6eb50c891749a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb043567545746db4fe06f2b49073a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a7faa8c27b7d02dbfbf94c9e5f8db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3707752c6cc09e4cc51e312f2e1294565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f50e6dcfb8482d530f510f93e8b42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f820a2637c3fe25fa706590b55bfb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0ecf0b36cd2d03090ee47279d95ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84f722ae299926452f89cd8c1bd61a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed286463530aded31372b744b1e713ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d95aa124cd70fd48e354a7cc92636a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a16552bde6eff4a224ad3176154809572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17aed714a81f6b738758fe86eb18fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e525f6e90ce9e463768e6b9f3980f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a2e771ff741f1e8ebeace93bc8d69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b04c0acdadb118791ba7b88bc94807576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933451ed198c4fe579eeb2f4ce4b4a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26607ebc11ba85de4e548a9e143f2307578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45545e8a85d1d573408c3579cd4c792e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd1bb481993101a083d6ef8d0ffc32580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d1485c389eaeaff7b2be5144edfcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c0b9255a8b86e363532620ca8c652582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8b48b0ec743d31d8e33aa23d87fa3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb71f2c20bf0d13c9f3f7b2a78d5820584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bff43f87c4687fac40837d8c7a0eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce503b30744da4ba0c58128678563a5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fff881199d3f82f010b9a7e92a0f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e942f230806a439cf3c069df52649588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bb2ab9011d42c3dc884574a68b25c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecacf576d867682aa14850458a0646590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda8000a0a13f78ef4abaabc4fbfe7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf1be9da4ea4a27af3aa19bd429eef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d5031596f4277ba36f54f6e088772593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c71dfe3afc175f0763cf93e8ba2cc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a590e1065a19fdbecc1de8b3a7e44c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d6b4a6ae4ff219d39aef571cd5773596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed006f69a8ffd7e5d438217d6f5275597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fda9eb0a7b179c3bf480188f9215b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4bb028af64d623986a213eaae2a72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753764f404aa3444dfcd4c9ce9913f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28882ce704780dbff42395046c6968c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceef981111b9383cf97cf3b7dbd83c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abe3174e6e84c683ce52647144cf91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d40ecd140b1afcc36cfccf91e1e2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b104475e90d1eca1d0dfa850132876605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45840fa59ba0d42d8cafe29ee4a0a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c85c4a7ff0b8dfb34990f4d426175e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203ef8e497dd97fe4c723097724495a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cf7f815789b0f52dad3db85684222609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3ec4e97896af6dd0ee047411d4f2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc809675606d73a6f5df57a1c569477611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bf512d2a44aca3e98535c7c71f963612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d99520e326ac8159f27b477285367613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a16a5f7efc3877d5a028adb164b4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91484d9d4576a8b80efc5df85de845e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65662cd369ed3517a33b812e26bb308616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d61193188613fa8a1faeba9114342617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83258f13a69fae124a37fa17c7b64daf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745f710733e0ff86e3264ba9bc2a3b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8273742df3357df808a07dc60cde5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386f2e6e69d5696c2dcee1c5a0c702e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c6b2a15fec99613906c311157fa30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258de94352c60a07d0bd055543e970ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1e2346c518a8b6297cf642071581f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84da160cc31ea140c8a70369e15cd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfcb79898d3b9d856430faa675809b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c5fa6077a7a6b5ce39878a41cafc2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675d1692fd266a96a530a2aa1522c55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d087f80b9b2f8830d93b234a92ae9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ea36d966a7ba94bbf5a43f71e8145630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323ccc6f4295e8e65ea91ef9a5da7d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d139a94e7c0ee793d384488ebee9dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f1c5c296801aa4750874e686802e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636812623c6f55e6bb1250fe696e9340634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e95bb713ac526b7f345eee32e19af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c941c4a456d0aa5febb0caad8bf524636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc144f954b764c3fc1f3456ffabda0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793c644937781db3188cff9f0822924638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5eebefd3d603bd1a43df3ab45f35a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fceb20ed4bb3085824af0f2d191a76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729b16b35007f3517ab55810365d86f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d340934588af199a121bf66c6a462642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6021ac4ce7b12f6da682b2704401e0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d972b5dcd9d19cd98e146ae12db86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded256031b0d1836ebe8115dc46990a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca47a4b5d02ca1ab60f017a3a607044646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01645edf4433e7d427ee0c4b214003d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f9dc1be622493f1e2e253717ab41b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183cff400e2333f34fe290e55c03a0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebdfa17318a6972868f47856cdbc9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7ca437ea0ae938831b48cd0325422651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce93b51c5159c5d7bd470a549607dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485556c4111d01816594afe2c5822bc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c532e4436f66dda97e88e32fb92e81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c4a37eadaa5fb0d9ad139945aa76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14ad8db09a96148ce493eaf7582d08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e3ee447322db3c3db30a96a101888657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8bc509102511fd493a7b893cc8840658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd816d0add4ad034cbc4adba0db6b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3adab5647dbd57b9a1b0936adddbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aec448c065169826f9cf3b92f51d1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37978e59e7d71b7b15da6859d0cd17e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc95ad48e56cd09c5cc8e0149c36c7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aa4a48cf05e61fbf162eefc785361664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b903011d648ca0aff5d00385fcb40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566bfe3966811c3d21805b949438187666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2833c1065f720fac422566cfeb2bf9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6486de2d4f752741af8bbab2b1a563668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cd3fb2de743110476bbcde19ee9b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337090f71ed19a26b400c2cff7ffc97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4e8340c2ad3607c119c08da780001671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b9b553fcbf92ee9a4b4c15e779a9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cd2ff39dc6b4af3360692603aa3e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55d61b28aaf76852449cb1be5529c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20b2a66514fdc3a0b41aff399b707675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1af8c223536908044412f6cf5a55a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea665967f68f9fd337d913d26cf386677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2a0ef59891aef428e40414a66050b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d8193ef0be5ba4a55d6877a21b2a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03abcddb0b03aa31de966f60368b262680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09646951d1c30371b6adf0d4228ae2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909baa0609d7f35139a87a0fcd3ae31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d80631c8a97c523972b5d885ceddb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf36ab594872749fb8da298e1a71bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa804ffe3d6847fbd586d994fc63e9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14586813c17c3f085f50e11fe4ec5fa1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093988661f4cf5106de6ee7c3f0d928b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce771991de030eaee5e424a3c0f0e8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f627599f0390eb1f84fa7f9443d54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa712f3bf4bf042b39efbaab79557ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb8dc482117290513d46838ca90c9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdc18832d716c5dfbc37a4deba6ec5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bf8c984ac98cb5487ccf842803f6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c87667aecae447607d0032a89d1ae3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ccc762b4119825dd06e7898c62b4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32890150c6e75486986ecc7dd5205b25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b314005227a9a758e90b3c6f7a9643f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ddf4069f12a7edcba0053ea85a5cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f7162cfaf30728e94c0226ba81989699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac0bd66cec88c2c7fc2c42dee40543700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac964b894b7db5ee8a2af1d918ebb44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0661f2518f692c29b17ff9e911678b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855056b264bc32109231097b3b9667e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b181a90d2dabbbd5d33ebe6bad505704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077683c3986ae5bf314f65e5c9cc71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01f23cf74cff6a89f9078ffc634a93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6af364a8655ca20a12e94d347be4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17732cd7e854da08446a2cff94c8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ead8a493a66b7cf352cf12cae77ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d629e84c30a707bf6fffa57119479d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317af2d50f73d8831ededadc1738df85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa31f641382ef5ca2af39e090f75a74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f12bcbd6458e981b93cea8e2a3030713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ba8a82bfb4a92334198094a4bb201714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d7e574affc40c06bba1a50f54e7b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb70f521448846543969ce4692e46f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f23ef6098cb7ee14fdb09cce1e10f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5db5df68bd7865e1a9df46c924560718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46218324a5d17f0f822744db372c9e13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b48ddc264d3afd17954baf8d07c1c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4fc46154ccfc93840f209502eebde721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e503b8d33a981656a4578a8a58602722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d871def24bfea84be386abea0d88af5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f17c9d663be0634f9509cf2ef1f019724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07869e782d128b206b01ce758459f32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114579dec9548589a601cdf6a9e73494726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80d9d891ee833609570f384e383c00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2da32abe158633cff518e03340cd5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23198ca7916b1df997258865cb7188b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74426239d09281c4fdec3f639a2ab420730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cb8147ec0d5ff47ce60425446d7a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de1b8113b0c6c4f37723521ce3f74c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1061cc6c189aecff3f0693c27bd53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64fc875a38ff1420d268662d09d662734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8107ebe0b9a9d76def953bdce8b1fa7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aabe627d6f4d640e7389de954e4bc9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be976a9926abcd2c238e2f5d0fbc349737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361a52049ee468647a5d159d7cd7b7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c9bda099e40130c571a2fcfd6731a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88c67e94f83503d89b4d74da1e4fc6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573564299279070e18ea44e7525925ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe03600dd2ca9f02c686e716afd4c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d67edc8be759af4737c7044552150b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b45041d96cc5b7f14ead4d0296b1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b646aa29fdc2d7908183d73e9216b1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68b092f828a1509e3a74b5ab900261746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20c5da3077fb838e049f2dbdd3b030747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240af9925054687907a5e4f4fd94395b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d9e05e2a9aae1fb82be1527f51a03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db92e4306477d4a950ebb63cf217be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e7baa0a35ef7f755e85c70875ebb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa91a6b350776b8410d2a94c2b81c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553b6903767038464aa06178d2b062e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e986088fbc07943f2d7c37d0ccd4737754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08eaa9b9c0be09ffa52e4dc710f0a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b522c9d954e28df569b64d100256759756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077ea123cde25ffbfd2d600d15660fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0f34a3384fc3852da80c0be00828d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f62db511e9aa8d6efdb4f69810f6d7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>