--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215163a5d1e5bac472afc5370c04b321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fe424b0719d06373563fb443a83062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce648d5070aaf61c23da5bf10e81013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49bb40a29b41ce6316dafcfc03db214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba95e5f0b04c9aa1c79c4beb6136ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0138b37c6a3f95eedf69c858cac08a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf3ada897c992bab1aee229d4c3ed67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ad677461f9be4e2a01ef43aec523f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51161322343243db832b1cc827dc249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9b2c0c6e203cf15d8943d3e44a94d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a9396084d2b46ce5023e6946ee9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4370aa2da23e7c0de8f47b5be82a41e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745383f5f187fdcf78517fbfa06e6a6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893be36c8a51a5e079a825a4844151f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d014f486d8a197f4e75559136c6ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f99d4577b736c0bb4391a1f2bc16b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0de7221bfef087f125c14ca3e42d8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c953d852f20442b079207157f28929818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aca248a1392a29011ef29b5da8b9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31024f5a71f604a6af019f3db153eba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaef91383a2a8972dd3d62953cba1dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a01041d4e9fdbd708cb8dec0440c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412cfbf0992efaf76e12ef2b71837e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9ae52799451bf48b0688771d66b0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b7a8104e30193d2431d08ed75e1f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9479710fb6a613eddd99fc563fa0da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7207c850fd9265bc98187f36ce7e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd1db2ad796e6fc6c6637bd804c81c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9a566893077076b8fbfbc4a0d719d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df6ccb84dd56e8032839ec5bc4aac130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696a3740e7f3991d49737466004547131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fd9aa98970b3eae222327f703252332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c506269cefbefb60bc8d5269d9aaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65b1522c7a2241f724cc012116022234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95892747a448be5a55664a5fcc8d43e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d05a8987b4bf94108b136de7200b9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea85a925699f9aa53e8e24c858c36037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446d4ad82c98f13fca2fc11d4e67ead38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c2db0c355a4efcd5cff29a9e6be6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30a078aac0cd9e13e0dcdcd21596e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fd42f2d14c4f7d37378ab7e08e13e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884f5bb83b389e5137b1930c2f2ece242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1452b340b66a8845f6f07e7bc1c324843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb77623e6b33b59ad81d4aa8a2feeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b5449f2e7d1d57d9032bb3931be4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dabf41dc9e7bc67f5c678bb6d0f47746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe5638ccee8ddbc48cca279e160ee947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fa19ee536338c1e0cac394814ac9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0b43d6235a820587badd586e30a9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffc9cda85008523284dd2c346104af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928d7253e596d1d6c353afd2e7dc4f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c245ea53477d56c61535912e6a578c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e6067f0a288f5b68ae01410fceb0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631579c3a78484c2e6a75beed2d5b2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4971aba1fa45bb76991c0d8a7395ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e2ecba88af222d17bba03228eaf6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f58ddfb0192087beb2f454dd4819f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78e60298cfbebfd7e3df0c0d03133f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f1e92d78eba652e8d11dab022deb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7224dd1586e670e9dbcf026f6f79660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070076475ad104eeb28cae40d2a0a8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431e7a695e635cf1b53971cb49559f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2584e60ac9add5e397205456b9e3ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced178bc8a30f1aaadc522309f952a9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaca48254ca062297befd40ac3097765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558de95f84a48c816ba4ed2bd9adc6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861e606fe35aa3784532356530c1aad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e037acb9e3d9af27c8c816f9e19f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4135b7863356da5354d59a51c33df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2626ba0a8df589a726265db39878a9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e901d6763fe59e495c44956b4a220e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88a288db404445f944e4434ca78b1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab870d6594fb7a4c9e279694c7b9ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618b77169e00660bb1ca6c7f1c58d3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be98ccffb42ae2db4fe01671bbeae275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440990d7cf3d6653764c1a96a2eef8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5578936f661937558ab803a87ad2c5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ea860fe0e3520a071ffe969327afa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9439ac62fbb8298387e72f71e59087679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e4c6eba4849312523dda7b9b7762b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c532196954d78dfc6f6a0d374bac2ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634bc91c95a5c3c9d9e97342039d24e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397c785921acdfe027ce012105ca6f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19714c2834f15e0b94c272435e9bbf9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba72b769a8c626adf069f17b11d47df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53a98f062954130309006b8e0d27ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea239e69f31fab0254439b0c00744d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8510b04c0dbaf917120617636b23ed588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335e5a76838124e67120d1f14e954fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2156f998277fccf48920edcc4fa41690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331cde47c6514ca86289df91289451b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e99f5738c68763bdadcc5292d628a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382df163cab266266967330a4ed255b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc06fb4dd50e44ad267c495ff01db294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9369ea54465a1c242e312392f32a79d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551af6e02a46f274f4792a3182c9e6d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65304f907ee9b2b71a6832d78a668d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75fba377d34169637fb780d24fcdf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854110ff647994fd88ec3b650024af599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f6a4119477de8e6ed249453942ecf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcebff4263271fa92500a0b0df66edd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032a5930a48dcc8e178ff60f259d744102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db78af7fd27dccbec75ff7b8220ecb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b70a6c4640ae333dba7ec03fdbd31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6966bb91de5636250b9514cdcd4b3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ae406da0ae2f61128ce377cf2dea2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a5b4ce089eab879d805f83d2645f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417244e0b0fefeeab10d4ff1f59b8a7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027a592f617a0f930b6acd6cad1b735109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc09ca9e4ee1199cf6f41c03053e40d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b1319cdac4fea3226f77a659c1f05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414f2b1219dd3a25dfc873886929d33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd00cd5fe7e4f5d4c49c8b4ea85248113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957181138562759a3797d532919bfcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929cd45b465563e9deae554880927e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6549c8386f89701c831fe004b9040a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11de5b26b9a0b75e5c86d41e380d85b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfddaa880ff366b5f87e46bcdbc6384118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24147822bd46857b262981024e701af0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58619b52233b8dff078585329360f13b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f73307d8f47a5a9843c09618889a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fd16246e73873f02e9e5828b735d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf0f503b3dd7ee252a17ba3d765baa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1273ddccabe3b0ac4ec19b6224f831124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0c7aa7066e1c7d587cdd036bbfbf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ada0a5219fa0b957ae0f808fcc576c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be7dfe08ad67c3cfa2680096ac915d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db98d9ccdf279f526d3d15047af3e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02241eb77cde3fced9fcbd7baed686129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec8d2fec122b7bb68fe2e689389c2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7730b787211341d72c6a4d1e353a91d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4f2e6a8017feb02dac7244e378a28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a714e768df26063fa3bbbddd6157bf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c02ddac03897af9378f12740349677134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c8ebd30666a93f9604eb737ae4808135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17ec28e4621c7647160a13280c5922136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac567e390e4b361b5dead2c2142d32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff5775eb0b39786f0de988b60a67b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c424e8bd19dc57c4bb478a9200d650f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacb6045f04d47e9f937651fd305d83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215a4d4c4e5dfdad39d53140eb68404141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294d19ce7478f35d275c34780cc1289142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3766fb8cf97c995a583e0dcc56ec58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2d1f07e1210541202c33d6be0473f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967a917584fd9844e7d1c887f7a4d40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d524e732ec5aa8603cd9abff30982146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35843d64e149031ece160a8889385147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71975ddf19fd9d5076af2db841e6e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37971a4e2302f80f651d7021af0dc1ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66c4d8d42ab78e4c0c9213c26992e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc660fcbed26d4f60993f9163059413151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ea8d2b1cdfbb96fd62880198fc2b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ee5445cedf54c0fe093f969bc4dfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebf1a52829c7f924c272b0cc7a8bbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9fd3079a93c42b52842c244bd9e5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9a4d9921014d50883d28f77997ab3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37db67832f356640f3c42074af383a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d200e3d24c3a8a7382c7b31fb417c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdf67544d34edaa02e10605a4ecc4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bb7a16dfb2872b64328d677bd4f93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30c8980fea819dcdd5c97ac8df69f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2c74f666cc9898c23b6ffdd292e89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9810f4cfc87f532d11d5a06dfa88c9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1afbd707127c66a8409962bc96b054164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877628e342453cc11b73810542ba86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23041bb4ffbd3c9f01e45f6fcbaa2bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d80f0c9074c7ac1d45573ae4524f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b749fdc49f557b15da016d01cdeecfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ea8f8503b483cc1fedf854dd44775169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2ea851dbfb6bed34eb21e62751612170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6dcf623e3affa5a5ac04a95642b45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b34f38b1d7b58dbdc76efc2464e84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf87a59ff0c7e6968460b71f6331735173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e949b5aab6fabcb90461e6092877d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598fd19c17172e49960e5f9fbc55473175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9b56b93d71a8f348037e3cebb9447176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf5bc4875f2446cccea0142ad3c95d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579357c1f90947f7356272eb2702376178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2ca7849587e5109c5cbdfa0012273179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349bf779d8d998121cfdd8452ff9ae6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f9787684913b192e1db0f82711bdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02924191c76420e9af4a3e30634e67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd69c00612d3888bcb94357deaef50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd6c297edba8ff3411be89876b4fa1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda73b542755183c7a60cbc6181a06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f5843efea6d9addc970b2353e2fb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e03058b351bf445d21452220b48e75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacc5035c38db6b577748ed810dc346188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9683da1db55c3a2874769ba99e344189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ddd65dee7b42fe4f773882bdc64f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472897906035def7f2623f92429707191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccca9e69f27b22fb16ee4681889ab9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1156699ffa01b8dfef42faed83df95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70125fa1e2ae03046e70b29e5fbad79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c6889a301a166920c649f24fcf4e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34324743c935e56159ba2ba562cd9262196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619b94b8adce59360d06c505d90fcf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6b49e5a01155b199e5017ffa15925198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6b4a2001a02773ccfb0e85cc5ef7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edbf6d2bd2218216650b368910ef7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dcd9d869884248cea4fcda67e2c71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd731d5706073f21c2056a131a57444202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beccddcff9157eb12be505174d3d561203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c09e0526bdf536be613d546269897204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bbe2876380f133ac02180ba4c4a4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412e3cfa731e97c90f58f1ff7d5a2de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7680f6de19c7cba005479acf16e2c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc794c5119f5a252a3f038b1ed894f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516f794388accf198b94773c8ab3beb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45df54e469abe7606331b35fad85e1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809b4892a382c76e8c800698f4169e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3ce0da79c79b44af244d839722d25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64d47f9eb3f3ec49ee77959b077beb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f19cc63ef2be9ad96d02ae421dd8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728562684021c41d9223ff3bc4ba79b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3c2c020da50701446362bc87f9e47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b23bb0b9f4ed3229bd3061aca7a13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bb1915730ad7032d7b0cfcd82acfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657228c09cd07ab57da3e0fbc133916c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0717a18729a7492ed3381fe5a40a3c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa92e64790b1a72027885b44b2baacb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65ec6898a320e6750d7f1fa55191f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54752f2a7fc2dc18f65734b3505685223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08585922a5c982250f2a620aecb15c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2c9ee744828f006bc7e316aaf5e35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd8737feb8e5f45cabb7c15141fbec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7cd1b0c8e6f487eefd8c7b30faeb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858c8583dc92aedd4862d2690123f43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e5cccb3afbdf6b17f657c8186342229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5921e84328b19a78bbe8f35a3917bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521cb05d93dcafe1f58e1e0413f235d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d89331c4eada87677e3c101196248f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d42906038ece6b0fdc0f102dac669233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64904efef9dbdea0b082385cf358a4f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980c107bab38879e7a1a599497f9708235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeea86b2a4bd76369dd00b1d754412e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88767bc07366a69a177d1aa8978d32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5ee0de408f0cd04d1c3e3b7e7a6b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b6e948f020b488b70844593d60837239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246e386b035c9ef262976e1d0373f3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f6143e7dd8934857927f9cd683792241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fbf61e302779a77cdb8424836f8e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e3f27627627094e83f28a0b0bf774243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623b08c1a9ae5e7a74e21a41e2b400c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43556654329b8f4431b80f81f9de2477245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb229e680f3263b39398b008e18071246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb90c9bcbb26fac9a34aab7144a52c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5e01808f1f68f02df2d782670afd7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed468aa302b1080041b0e5528dc677f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158de358f8557875976afbdd9089b42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4ab45dd8ca32479fec4330ff3d571251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b3104570602dccf3ee80f0a32e697252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59fb7a3b20a064bae5b44ee3f7dc44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a82a25d26e21d01e66c00a0e854e98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda439ff472e17d0e06e7c056c7828255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9319e782c68f4f5e1d4d5f58560117256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5b02d83d2a18c500027c2110266a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c42c929913ed4a6531bbf7ba1334ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471df09e1e504c16695c050b26046bad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243823fc5d36fc463aa28e3fb5aa490b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d201b9a0e5065e9260375552723c00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b908e6beade738d2b6b1f3732e050a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40030d87e751f1a2d1b2a183e3e42c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbf074a7d7bfa7b15ba95f22e14b5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3befe5b805df3caaffea84ec263af7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525b19c5de04f371f14b73f33a603b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331b2251ebb98a8ece4f5864e4292cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0f251cb7877bde5da6f81a89298a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80277550df6a64892b0a0dee15f56a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcbc258b3bc5efa7286d839e5f2d90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf748303598611718ba5dc193dba94b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77bc3fa9c502a064cad8c860c5534c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963db52fa84b815bf464224f93af5e53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88695ac16e1562ae51316e5c498219b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279b6f81bab73dc3fea22c63091f7a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43383e6ad6cceacab22509191b33d1a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88dba2e3ad5ab2aa50d4652b4e83a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9855f22705cebd72ac646b64c33d42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01044c15348a95fe32bd5b34bb451510279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df270bfc6d8e59a5c7cc8e813585c73f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10656e63023ba5aa954454a23dfab9c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc48ef7035dfe471db52ce4602ec449282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f45ba1d1085269634717c503aca01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37554666ae2e6fca4e903e6f1c7bdb14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81fc74d18f535cc9d9c53ac9449b7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f23c6033d509e3d39f3d6d8d2f5102286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d9e5cfe67cdf0213af7891d199d42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047044ff456a45f9bd146352fbfdac40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada2a60366c63bd9bf08a1b7328a7b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69bcbb53c57224ce070ad00ba72717290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6b968964e0e0284abe4e756d4af1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda2ad49ef606ee11ad85963ce10f83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e418d39455e2adcd8067ec5a48ead293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16bef1ef80b7a6ba6ff6af4978e75b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b6a02605117270fb12666d44a09bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83ee1f89026e3d9b1e621c434873c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a08b42cccc8b69f652aab1e30eb1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e8970e9e86ee81f7cd6ab6430d439298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b89714563db6816651523d724ca71a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92167c97559d6e5b65332a781e5aa58c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b17fafe40a3cd90a92324b554c7e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60de5a88f061da67389cd9b799816e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696512f49880164092b8edea0c308143303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89579a98a780237f882531b47b58ef79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a296c4a6723384e9f8703c874e24a0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c9523da4da0753ed93c4d93a9138b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33974a3f07c3fc9391789d346c38cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b0cc077d923f354fc7142579e0565308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa71b243fa890b1e9a7d442ba9e699309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ccc3803778aeef635f006f84ceda6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf006c0d035cba2c66473f48b38917e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83c7498f9bce59c372cd107ddb2ab8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145ceb5b587025e68d3646eb80077f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e660970f3ab974d554612da6537026314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3616877998287c70c8686bd70d639c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675202cd72ae67ff523da4c1adf5d622316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39da3ac018466572a6212b2cf8be45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa908e58f11207d2ca20262730bc12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c82f522ab5356b25a7aba2d293591319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a731ea4e8936db6ad5deecfc437b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054ce97589094ebeaaa77d5c1cbe8ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e961d7d8594fbda30085b4bca6fef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8254dd4b06216879babad5608ff0fe7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f61b4c90bd3f0ea46dcec086b99b08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b95220a23c28aa522907ec991696f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa492a570cff4ef55102fae48d7c25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae6cf1114ef521a32e75042b1f0fd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c709648bed7b7a700ed1bb374fdbf13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b802af241b7dfd172dca5f2696f4bc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8603b67dde4cac7df379187d65d45a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff241c1da267739d48678dd39e28921331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f44533f0b25ec165ce2177be70903c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc40864cb9f6d2826fc436ed0e22c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc15a979112de9cc3cad64b5466d78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bcd0572a4213bd746013f7712904b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea677c37d289b3ea1a4464a0a3fc70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b5f0382294503a81091120cbab8db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc50ba502833c1da70792f4b130888338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374994064b971e5225918443db056873339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd278c8ab04263706c6baf69124c867f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b360f60ce90f91d33d07e94ce20bbb0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920951af5a59b8224b011f70a24325a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65963977cc5cc8024357fdac9254a0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45446dde74acdd2981b7f78254576038344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c9559d20f466a47ba7966607971a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471cdae443809168bcd3d09270ee72e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef10b7982c1dd04305206cde2b9c291347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f618833745956de730b315639809f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918864083ab71e347a6654dfd8f04685349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84b6e5c95e9a448ca0dd3b8f64ead350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bee349233e6d5d5ffab91f7ae9631351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47417220df47abaa58ca66e0d774b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eebbe705d42ef82129cdf36cd128c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e0351597314c5a4071d50783f7ea0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b662cda4bf980c7860fef0ea1357e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f90bca4a14ebe8a799929ce8320cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf23a72e2a6c90278c6de5c2e5180d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0637cf1ca6f92d1c0910f22c395d62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0731287e29e202f43f6ab9354d28e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86a3b81faf18b69a26c8e99376324e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48222a144b839d1bdfe06f33da1331361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d2646626dec5c51f9ab8bce238115362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdf7e41f0fccb3a02eda495e0676b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de2478e6dc3816cf1f7c89fd4d150364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efaadbafb1ae35bca1c511e56f85ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa64c2d66d23a6659bdbfe74ad2d29b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76af9150313b086cb97f3a541fb88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48176e6b4bbb60bb1bde3783019e6c12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76a98d6fab68ffb311061d6c23053f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443f888447774164b5291a1a8c43a6c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28451c0949c86075d3920b7f3d552ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa753bc504d3fd41829793e66aab8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3692c76ff5a8cf5ca029700257173e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aed841caf341a61edbd511e1b7948d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42abbaf1d126c65f9486c229e6363375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd78c8a860151ac0733461444e57aa9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d24390105ec8a95b7dd937617723d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b82929cc9401c8a10d61377455b85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31406bbacc7254d7fd1b0d414989a200379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e80e9b6d0c8e3557db7fb3a6538eae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d023fbaf1c09cd531ec9c0262cb97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938045edf9b5a64f3589018bd167b49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb90ab376cb8b2decdbb90ab90c0c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0f10b41411098966c4ee881e4a4a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137d4c1d9e9ca19a537a5bebfe4c5c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cc6b527cb6aef8e867efc4782cc08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841379393931920c407b59a9c8d060c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb7cd0c6928b4ab097756ba9283b22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd847df70b41049276d1f572d4ba54e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd3e0d2b299922ecd837b031176d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d86e08857052c803dc7efecfcb7b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b5d89fd779039a293fbc95b5398c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaea109bf5ae476fbf695dce3553861393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ca73f0af17543a8f8f0a026ef174b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55b57426946ed1f767565da6db2eaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df842bc7cfc9a7be9030cdad5c06df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661ddff056f1df02c22879de6f83858397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232ed4b7070ac35b2c9866ecfef07b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef076e450f3e3f46fb21c0ee396be65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242639f2ebb5e66c635b6fd46afa4c2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe068e08f31e8f85dcb3939fc7dba96b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc119f96a97ff0cce4e137712b5009dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdfcaa1becdea1273d9cc41d3691c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98162af74e246da95d341e8230c1a84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977eea0b614c3c3eba000474edf3ecb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec7a5702050606301a5a8767cd2acf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924310ae76f2aefd38cfafc136bc707407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181f95cfd75b9f63e17868f03c8ce4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6123958d73dd35982ee7e5d83c1bea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5750a86058ef270006f11f9374118e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8d166284d522a8956d299a5718796411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65200e5aa77ab7c74ebf6d5236ccd6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a488cca3f322ecc41dc8201580fcac1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c0dad550de9d387e575f025f2cc0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d13e67efbfe99d086324b7a7463888415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa43f6c8b15483ee23f8530e71f3fc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49905fc402f8a6516b312b7189f15f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93278d03271e957ae40afcfbfb34367418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e899806457f1c19e9916a76437f75b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cb64b65eb7104bc71a5e11f3fac37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349c8b47173b850f8146064394ae665421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f0599804c62729be99f354f953d62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065be73c2ac525e69eeadf1a3de901423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d154c3a04cb30a823a2d61123137b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3736b581806c42f486b91624ee73f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790543ac5bf61eec768742a7b581faa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54c4f185f1638c5be5d8423ecb338d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44d2e5c3555aa3fcdeded8f9783129428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6b02ba4b3f7e06473ae984cfa6abe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b50def351236b7251f7b8b3a135cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d7b4ea8fa3cbd68325141b5e64b73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc3e4adb0571f2bacdde83f6d5b41c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ffc2c4d8d2d361bb3c81bd67c0b06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc247107002ee4d2605e9ab6b1e1f3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4df5cebe452f5237a6d77bb379a73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0117e7c4b3525b3205b19a75800d175436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808636c7b968e9749d36edae0d0773ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18fe1e11e86b058ca57b57fd0b682c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c0f65fcd0d227c01f15f9b80b68cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563a106c1ea1757fa0e79b03fd4effb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2ef588ecd0e14d7eadcf706bae77f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60e64ab03bd662fc3029e68de3b4f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc8fd932873b0a4b40535781e60e4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69058281f9ee0f332046a68a6b1ff60b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370e811a442a0bf823b8c680a25ff93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f985dade9c1ec2e2ff5142bc9790b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725041fd70de9978a9e52bb4743bc63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef7ac5692f618c2658932dc6f51471448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadb7927753bdc4357055107d7c098c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf3047f4fd39e3b6d7df3c5e2a562d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c87a9cb247c09f49ea2d224c7b6b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c39eac72c67ad21b230a40f7bb986452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c3eb3efa664362c28480d96cf0e22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a89848426924309fbda619b934f7e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa74802748b394dd35426e4bd0002f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2249d28afb808e556b15075c1c237fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752f20f109330953db6bd995a38dc89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f835cefd94eb9432603e2e08aa4d5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f13554679802bb26b326717be1e35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b41ca249d268631579d51ce4c8746c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8f3b8fa7be8de02cc331994f24792461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47e5a5704ea0351321d7d6d95dedb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc81d646bd69e83c88274c3653134e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990dfbfa484ba3440d86f91f310e514464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08084ec07294d056879c867a59ae3d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9aa0c0edd7a39b8ef5cbd07959ebd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22711a546e78a433851ddcb6b154dfc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634a7a7a481be4fa97a523b0c7cff48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b60995015e2ba3f4fd98870af6b68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbf09824e7a786a9da73522eeb2a37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95928417d43892660bac95a43ee6aa4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2317b06ed56a76bbef3e2a836ee32ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3b821c400d7bbb575a8c69dcb6547473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af439190db7e588b5fe18d2ee6a01c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172acecc2431e771d1865c68b3b6acb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c62418a0cf6aa147f2084b80a3298476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7737f28441a37fa82450c9f6d818b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd574f3d513b742a3d876cf23f1eac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85602c235b01e6881df75a3efa470052479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f83d1492fbd2f7a783fbd5912fc46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba5ce0a6a6ca32a4339292fd90ea8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff84508ce71c3bd4c867d7b6eabd79b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f16d0f63c302416d13141c808647c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cb7d0584de57d3fda38fb849987c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844ab78544f9e2d722dc5a607c28923485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cea7067aedbaa7dd06f5a2b4534261486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35111cf22dea4192347316a9b1645b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c60faac9264869e79149f098cfeae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67df842170be1f42f5276baa6260dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e55b053099e5a14e2d5194c92a57f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853682be000053120aa63efce6027939491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85aed5702c1d8e8e808b1d538f5e6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b387708206245df7c58181562d13bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3e442507c9808f87e0c96f614d474494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299d344ed70df55114906a76b47bfef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0d2ef8eb1656bd8fd190187f22c32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db6769bf22865457b115aa2f2e8c02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206e2a4d27149a8b21f5641287956a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc0c405dc58b23ee3bb659138e0148499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c99751ff62fa5fb17a160c92093c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c0bd7c86dabe0e1fd5a67cf7d589b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f78db5dd22a3e6fe85a668287e3f3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee246cb460a4617794f59feb142491ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e143019fa8a4922d53682abf5b92cf7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66aeacb27798555ab510a78f377ca4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1434819cabd8d60f372c1e11aedb8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3add2ca45704a956cdb9071634e0a10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606a9f4dc0740671b2d2a42d4a9138d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1648785a4c6acd4e41eabb3a91cc2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc21da6073cdda4a15dc4558100abd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51070978f7d5fc89d0ab4c0de290c1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718de43fc8e158e7705be5aef195d88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391756536cb27b46280a8279db2e91fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6ae3cbb70ee868ee3ea2948d33677514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8db3ef3f743bf90a48815273b4bbc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162edc4d195db239a9a27e53930d7202516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ef88d3ab449db524ca6be07c1f25f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb0e8f32c787ddb0687fd6d6fed933518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7796ffe22b248124491bcc9278b715519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76e10700faea0ab6e91130f3daf56c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f6820f1f37b361fa1c06284ad0ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88da49edcc1a5ffe59522e192f9d003522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58e796aa53ee8bd54abdfb240d31b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3534f92e0a6e4bdc5a418fb1b5f629524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182343b40d89ecea205ecf30dfeb2c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f43c57ddf2d5b3f079cfe91282eb30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfb9b2b4172d7f147982f9c0f1cccc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ece8f4ceebabb8819ae1d75308cf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59835f169619e9d1f99bcb77f015c3d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04deb718e3175cfada8041ee818edf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc5393db1eebdca7cfb84b84c3986531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7e47b771e6b7cae72ca9efbb104f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf963393153c950afd50122c19995533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90990e4965210285d5d37d29c2bfa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd884c046a11316f9766848e2d198267535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb41a35db9b5db0e6c43a5604f6b93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0d529c88aa37c51e4ba09556f930a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa59445c4eec414c1e9d18e88e11e23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ed52c5fe89eddb66908d71a283c28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab733b36b6cafaaefc77c1fb3bd5f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054910a5cbe662bee61bd73ebef49fa6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efbac3538b1ac8258e879bbb46a277542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc19db803dc8860ac561d8fbe03a94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbbbd9906acbb3ebf048aa4b34496e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e64fdea0b57037873905d64e113765545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746abc65350673db314572bee921972546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a297f09377a5f72cc1e2d296ab967bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50d950363ec926dd02963b4b0a07ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4c2304953376f15d4e9649d870f67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f972ed310495a1d89ef7a73b9588b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ba3e135e8282d7d7136aecbaa26ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d1979d17cd4e854bbe2c722307887552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d191df95269444ef4049d1b7e23719553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1ee797002a9e701565b30f06f3206554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c380293204c60dd39c7e51f23206f36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea1062c5f37c8508e6917db8da4563556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d387172ac9ac3f6f2910ba3b8ab544557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d95ac94176d88d1c209d1d34a41492558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140189b2b22d2e2077688be05ece598d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1cc560a9ffefb74910a2ee597e021560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a8370b6843384bee25fd8780c605d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a3d8bab7ed1927f802de8c6123d8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef88d1a96354b48688175eee7be813563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb97c0ac6b7e71baee3010825969a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3b0aaf10cb2e1dc9c0693b927c252565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65198a04464e1c895a04888e3dd9070566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b1d61422348f783641c48408f1af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba2450d4ee9e6b1fc23ba559f203b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655214261cf93d9b5e2f6c28517a2c61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75452670f40a441e45f1d1a54391f12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09a74e43aab2e89620a891edc11b28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b8a4c2ee880e77d108fe67f082b32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ef8d188fd9c048da306f71c58e1f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023508d60ffc4be131d197d11b4a2a9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87e2a55a984d5e9e1846e136ec1e62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19fd14e384e4624ab000bd87be203d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb303174e634bb71eea9720f2c1622a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2cb3b2a03fe54e976dc54aeb41cff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350a3276a0faba6c97ca8608ac668f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f8ca0e13d7646771c68c12ebf96a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11815fa3e7ce36f069a327f30e3a01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d5d46e67fd49c8e67e50ef37a2762582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5d06958087801d5bfc8857fb0b4b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458019b2cc4650c481512a3e990ed44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07212be8007c3300b9c1f200369e8198585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56321fac2230b62abef9bc66d437213586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ea44f36f07b5d2458962a6cc4d6a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2809636c3b6c653751a8ef311ac5d37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd1e976b17e589c77f05831e231a8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9565823598b64a25b5340944308c528590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74470967379807c561369d8950df300591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d53b984fe1aa5879b3ea20af5eee8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe91bd0e4b78505758eb4c47d9609a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeb777d863dc836b34d77e7cf90265594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba655e61bd85aac1c04076c6b46b9ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0d8e9a9e160a7535bb6577f0ab29d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779acf6ff3a382184cdb627ec070db0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90200e0c342c486ec1cd2bb3e69225b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563698a98c360124bcf27b0cdf778db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eefaf1fac88c0c1848864e66ac4191600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b6d6c1220cf3057f4eaa47608c773601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6229be4a287c9b8845ae1698caf1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef38c4935eef352b30e4c48856723cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e2662a14abcbf1533d49e9c17377604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbe92e179c90d5534a4397b1cb1c8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfff9a6f112dc94ad00e8b6e5e33fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112fecf86a2d73756b3590d49e4c0a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512efa8cbf416998a8367d428d94733608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe58708be8af7febde8ad2779aeed38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2124bd925f4070c187d136d75d1a687610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de84625c6e4b1e268591cbd2b4bcb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc3d9ef6e96fa43fb98fc57c4dafe5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ccbeb8ab5efec3fcc929fcf5d4bfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcbde47308777494ea8b05f695bcdb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45328564b5fdc605c3c3c1619f79fb0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fe6812c54e33fac1fec4f92c3aefb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a5b165a6e56463f9b3216181e6015617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31afc70197bf5724c05deb192db196f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5e01d7c3d01e77040db42f1e5f547619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07150c0af0d56fd56130d460e781a313620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ff922ec2e8b0bf6ea3637f4486908621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a262608c3913793b509f85dc72919d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b018476e97edee378956e9e8e3bb43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d962727ced4b1407e12ba8bc9cf89c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18bc8227df75866fbce39eaa1207ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cbd07a6ee00d4f2e6fdc1fd65c01f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3ea5900ae2db08c9466934d32fee9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6523614cb8b646d9ef60d05102f157628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791c2c215720f9d4b26511f551160aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40244a188e918653a2b6b27b99d10ede630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ede226340b21c48f7d19a0cb97671631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790c84f2fb8901b448873dbccd71aaa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dcb6ae3198c29a390df60cd3f067e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0d64d93f0e81b5b74c19ab6ecdcb9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686be509cf7b47a1a2b857591d206f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b1ee9a3a36ff85cd2bd904c4265fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38261c1407ea57922f425338f399a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a996f39a4dbc65e92d5df7fe0861314638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6662d0715fc0f88885351278d9c3a8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695e460deb1627005e65817e4868bd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711892f459bf6a13ca4e8b742e4b6c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fe8e895deddf409a3343951e0afce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46e6494a3444172a8dc999ddbb53fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9607410746fc745314f8659228f8d2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6d43973cae33fbc442e65c0c81e2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c22e252ad031e40122370ed804fd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fd2d00f8329de378fc61e921ae804647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9614216a3670c4a0ba063333fa061a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff103708de24254d8d420050ce1ae29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea824d725ed0d4bc4265a3e33ef6ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b88a741542a0096d2a5d640425ea2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb517fb060dad755e9e064eb315a8708652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e788199c2468ac6f9c10590b6d2d29a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fad30b5478f4dd5d70f8a2975917c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4371ba0a353ba057c48a4255fa671655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14c8c8ae6decfdb869320ffebbd46d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4bc1d5db827ec96de65e188245f2e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b40ad1b0056073d3758b762e48781658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675da88c7cfd19b3ef0568154a457d38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268b626bdcc39a2bf911a1888659e77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382b6527fb88ca04db4286fc8e5642c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce6174ce0d6c6652c4c92bd96443a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e6ebd0ccfd39960726e66b5cd98a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef81dfd1ad3636dd8f9fa2fcd355eed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43afd597e06910011b531f5efcfbfe0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54402642a811b17d3fa28a2dbe04b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dcf413e75ab478757ceea4a0d77c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0b668f2d02ec41bf6931ad62425ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de144ac0a51dd95bc7887483bf6a10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003eb0ee0fa91e4d1f715239a385826670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac80f2d8a5c7908dfa2adfcab12cb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723abc1ee08c81b6f2b4e9339257028672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0dda61fc8bfef6561d4e4fed21ed3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc3888cbddc73019e0a6e4376e4517674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af2ae7454676aee293d8d8ff951214675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83de45cdb32a490b49295eaf105e52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a6527344d01b2130e1561f7844f2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004993b5e0ac811f9c25376374f68c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa5f90e026549477c6821ee06e30d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dc0b3c1cd6185a997205d37a6bad5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7667ee5f1725cc510cc836f7b7ecd68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518f90606ed0cef8c2118b8ea0ea94b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89355dab4c3939d2f7c37f09bb21ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43866eba0cc87f679fddcbc3c8e855684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fa89f73d804d459b574289eb60a08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c00d59747d5fa5aec114f51b7d0682686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f229ec7bb7e86f1cf59fefa8ddb9943687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e9458b80e6ec710b8bd780bb2b009688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce5814f112fae149b94baf45348fa5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051346c8d183dd46a49cef88d90595e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b9e2aac8f7e3524924b384375c4e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d13a0d5a636f71513f2a92417ce7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354683ba9c718a836d9b3d91fbc38b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1c85192dad5663f381939acfc712c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cb50329d821d214267167cc0cc1c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651477448dce00ca861f6e499cb5c6e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e2e1e2ef1e215316a8ed3990b9414697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b759d38dcd6710123ab689dcd3d1307698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134119aa1ddf22a7511098c34c0d7a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c2c05593422ee950132412244ca8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d5518956195e7c38cda289018c8ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f6c18cbe8d19e6b457871dbbf8eaf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67d399e4750eb98cb314fc95ad6a26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d564d7db814f1c569e2f220996f7d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde5060078d11e910a610deca5adad5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bd56f3fb08804c486fcd2eab5890c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5779ccd0b675a86ff696a9a76d1ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f4c7a9610d0ad490bc76193de5829708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e688f7adf0a845eee847e689cc11a4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f63f38884b61240ebf77db36d182a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd9517d3f69c9aef232ff0994dbfa6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626dc565c0b9e8da99fba29c77ea5d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c534ab3ad0dac99c9ef71134621b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0b4b677d612ea3d3b74e700d98f39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691d7abb5b80ea00d6202e4ca7f314f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e9f1fa7b802b9f23e78f60e3d34fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172f62492281efacf3e534a9ffc3ba6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb668ee43fcd1deeb9db002875b39d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dae8f03d85176f35db2cf52ecadbd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeba8ce69c44533e67eaad6530a997f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0e71c697268d705fa9042d019a69f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e79967f965e52f2e6bcf22d19f725722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aea36b8f19649c7ff25924cdab55f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbd6896d6da3ec27a29d47b0b8c572724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f138375dbe74201108ea58a923ca0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936ea97ebaaa2b263083647424b9532726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4726b10c440e96bdf5dcb63a8dc4174727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99138a464925fd96fb74badd19b66b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724764275a490d418dc78e67379c065729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8e108fdb0f502a3664e376b42bce2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e28ff7f74484d0e38e69a3161b8bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97361a96e24c71acba602c331dfe42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc51ff39100f68c6807132ccb4a58d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eecc6496d1c91532acdb2af897ec4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd901ef2163cd873f05b02055d8178735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820d8db8a96489c3f17764d4ed17470736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6572fe352c1666cee68a81627a48881737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5fe4e2bfb1152d338a1e0f5f54c96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b676351c94e692ac5372dd41b8770e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4d3956961d6559d5c01f652df3762740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d09d12a1fea2a0b15b2a78da2554f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8bdb7fe59864f35f380c81e6130d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b965cfa81db2c0941e1743a8150689743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d68eb86cf2750d5ea1ea244b14c9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fade2b9942b146bc26cb75b69a81aef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7473e8205baa66619b7b80da75c2e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3a840e5ff6fd0a8240cf972ee6eeb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9f1f44b4983d096f23f0f278c79e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17f7c62de77543ac05df118eb4d9a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e4ee8436a3858d5274533580fde30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eb63ff1990ad64d66aea67797abd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef3703b840fb069505054b90a6056e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3d0c67404292ea474148030aed543753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159ae076b4a837691590952f8367b98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44107dba9493319be8140c920fc7a52755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a7edfc92e6d31e631a20f489cb337756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0331d60a1d445fdcea8d9a3fa633c76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fae07520cdd90c28e9877a483bcf6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe783a8a230d9d4455581ad775b817759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9063bf5f695914e304ff3e4f73e060c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb28920b7ffc3c5bfa9a335b02cdde52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48264af17adbd12114ced73f484174b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcbb7515605383e59637fa904a89314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26b7ca709accbef8ee23900c7356fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f614326f301d0ba9c958c39aa42dc516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fe97aa11b34953f9b931037e112c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981216e1df7dc8853975f63c9a9ea34e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c3899fb50e0775d3b3d928e35678a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce0f26cf91ef10792c8bb084c4998c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77245f1cd1a53e09e57cfc4e24adb3a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb5ea270b100af3162466990aaca0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6a74f2ee05e04afd882ec02be092e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f95a58f7d9395bc143f5b9eee13aba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96bcac5687583cc185e1c0f7187cc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bccfb48727d14d1e437de95cc3d7c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c337143bde6b5e49f99dda63552655517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504acf11aa4151dc0a49a3bcdc1c75a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee32ad0a3d3061d78f6a23f9087a5e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929cdbcdbe891b8d3cf7ecd1fb6644720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6570593f039691ee8800119adbdd4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d3966a42c91d22c6d2440f10dc14e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a4502267e3076fc740919d62f8e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f13dfc3b2ebd9e355e31b6fa24c51124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15936e4fea7231af878cea645ed3bb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f135f8d6ac6b87289e654dd109a8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44299e7e2c5ed48f9edb5aeacc877727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edb9adf4668320fd71470bdaecddcd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7df204893af8fb9bee69420e610b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9aba4a82a72e5f0109a809cb2da2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1839d745308153aa8bb055cdd59e2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89b5fb739e24bb5e25be0787236d4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5177c23cb60d02f8af38d0ba586c6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b43fb001c7b990b9ae7c896320cbcf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50551853b53054e2a2712ff74a6a72635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a800175427ac6e689d7f588f22d1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfcd82b8977045cd36fe50c777fa0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6fa86edc1569ff590833af07ce8d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08e486afc734844e8530ee8cc43d1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8eaf213bab13d468ff034034b329140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de745893310778d364667740be0675e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da41eaa857f5035d3579e95a22990542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cbc5b558715db5db254174e3f56d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e68fd3259a17543a8c684430ec2ad144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cd6333173202c9d5a03f50474865645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb64d80a9aa3a4f71f326544ec519446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d14fd68877509ef50897f2e3e6430847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fb13a4fdde0e92f50b466ad26d32348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d35e5ff743cf604006e741c0d20dbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bd1ac68741e16f9185683c36b38e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0f217588b249f28f8c19ede2a654451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf08a9d4712be476b1603d2ef23a2a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f31aeccf4279703ff65874252bf6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d08ea596d44ef1f8f07aa6a10063b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a60d1078eb71632f8655be9bd401c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4f770b9bc27234eb49f89bc3cc14d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492f0fe8cf0f6c6d603bbe5acf4fc3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38f8d79b2c505bb96a88b867533ff958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d7be885e0b08c893d0ca8246794759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dfb8ec89c7b7db76024c3aea615ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f8d9374e971d9f52e72feb6ebbb0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c586f44bb74c50bfa57028077de5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf9c8a26b0029c7407bbe9a930022163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840eaadf6c029a4e0cbd0e0727bc28d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a275d0367b65f0695f85094263aa8b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858bae1d700377268e8e16ea531e7d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72573d4bfc0b5ba81ae4cc06d57a5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae9a6139171db754413ebfaaa44e4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e90def7d4718406da50f3e0541a0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845e2ec42edebf031744d939cbbd91470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0c5e7cdbd3cba2597b8642b8da17671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0c82867df49ae7d7c21f9c427089872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8367a707c225e2e7fea8b668ffdff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb09eadc2063ee9921d21146ddb22f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1789f15ba28b0f0e59d2b22b8338d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3818643400ca4c2e2553165040cb26b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564e62409812d14a1abe4eabbbc6e9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d775e931944cfa633214b04b16455b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247c278333923c2a6a994802124797279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f43477fe6c0ac987d633b4f4bf33880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba8090b538234e53d484de8fd42ae281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d4371328ff68bc0dd849eb4baa8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3026b3efbbf00496964a3ca447bb8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d62346a7070b5d6ba998db312fe1eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7688e5109b58fcc2ac172e020f3ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d225aee138ec559adec2ac05f1ab486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2402a940f4b7dc0b73c592f23b84d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beac345bd7541020d7cb8ac7a590ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8cfcc795183f39cb63dc7fafb606189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07335c8e2bb7e5948196afa60845152690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2f75fc904acc9a935ed5b4a03925191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c123eba50f1930bcd16b541425552e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ef267b240031e9f3142076693e2f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c919714a4255338d54fba715d2cd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4d85a3bad04f9238641efe9f967c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f097f63e66bf07f32f4158419ee7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53cdab4c98f5b792995a1e66eb393397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d98e240301dd6ded3339543dae906598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32095fe9aa965cb82fcd7b2c515ab899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542d06745655006d2a129090316f8eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59533ad4b8de83fd8353445dd770cccb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57087adf34c6519c5f4d7f1eee098910102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791832f242e3ebf4f0470ffdcb206fc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bb285eb9ce017b436b49597b778a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df87f17bf3c5a4014c9906fe8bf7811105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264d4cbe1bfad73feefe570e0c563e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e69e97d4360e12981a40ed7638a61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f590b1d98fb38392ed88a8f4e3f3eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935d39818380e58ab57fc3ac0ff7d6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5196120eacfbf19e153ab6273f444110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aa0457cf3fe860ae340a92cae163d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8fc1c5643a65522843e76b3ab1a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c419f593c9ddad321fd05fe5a6720d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e33710b14741f5742566c56efade0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5116585140bdd50faf8584640232d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8931a64b7de2b6f9d63f6fa0176314116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0e3dea5f53073e536e55dd1306a23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a48f150b1e59473908d992eeb9d165118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce57cff692b4d5a4b0462d14ca43a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec38375f4f5a8a79e5793dd57b51a32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d11dd0a55534fc38a26830a9d1084e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f81a9d342d222093b1adb18012e65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b3ad36dbc82cdfa2ca77049a5d1e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72564abbe66f748351ecfcfdb8b56c64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c144e603c83447531eecf04ab641f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f79e0cec53d4921626b0d58ad6d053126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4320f31f1f3fe6ee9ff4b7913d5f73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a5473babbf1620c179da5614f1a2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88fc6b26dfe9b7b2ead10e0828c58c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd7a66fc092b64efd5e07c77a9706e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e01563e4f521a022a68f987bc0200131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87189b912ffbc6f0a5dfb11ebefb1cf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7beaaaca7b5c537ede1efbe600d5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052575abf9d623b7d73871d1867660cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40684fb4d833d6cf2ba418bc349d2b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c8fa5ebdb835fd0fe98933216aca6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e293f8b75216fa49a79b95f3ad582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ab5ed86ae9f666d6205f99e82b63e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570e36e333b012b1fe3240534526b45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d40dd4a08cd1fd66882d72f1259c6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d84c3a6ecf69f6bf0ea0c4756e0bb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68cbdd11802d726fe38bc4d3dafd7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a301e8219aba27434ea93cb3135e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a988508793d4b320a843fa661ef95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb770fe1b1e50f0b3a333c645945dec5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610e0d0a2bfd2e8d770b5d8a69f2f57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43377db239c1ea5645eace2ba73221147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea93464f0aec42fdc56dbc6ff68c7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4d839c6401e030f69bf3b9223d383149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac522589cd3c5443e27a27ed642014150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344e9d686cd87eb43054fee9895eb32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bb25695dd94eabde7bfc8a6297b37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9943476c92842021d2de9a1926561153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5618993d57822964ca0755e49d7ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d83a131b2ddedc362e1e0a6cce2f39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c2b0848495273e5d740c2bf3e42f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8356d84881d944b8927b026ae75c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08466070d04c77235cbb7a3092d5285158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efbf1366da7eede78da0b0d8c3f1c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5781081e7ba19e2d0d3ab20e4223aa1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ccd9abc5df749138465377387e08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d386ff3e0760c04d10b484e6893a62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05084b864b9059fa08602e5362602e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6a9b92cfd6967cbe829208d40e759164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d5f1284243c7217e310eda2ed5217165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b57e4ae694ab1d0af3619544a332d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b84b7631009dae73092d345b0ab1ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d2ee4d08d31c4d910310572417d56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7df048a52ad5ed721e25eff4524744169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6143301e27b4305f205e57abe6326170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea9b6bb18a2e12a964bdcaaa5f7366171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a87702bb9729abf15a8383f0b070b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c628ed80b998224b74760c60484dab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72cfb3f93166bff3c2e51075d7c1fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e3bdcd5ec18ef942991b30b2da260175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedd9e6593b9ecd2c162d4c48cf8636176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2804eb77deee669e4ca4a4e350963e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c317d9ce433e066d0cf7c0ddb938e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555e04ceacd7e4ec20bce58cf1ecbf1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56588e4dcdf64eaa9ef2672db4c5df26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633df429cd34844c7d1ebda9d7610c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dfa8f41eb984e4a65467c55ea2721182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4792dde540ddafa1c25d6f405e179ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c52d1e7076417f45f9bb14b5fcd9c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229965ab0eaca990569d3e41db8f8f27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1c43788b0de610defbf6893f968a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e5a91298b4742f7b06966ccbcb71a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce559bac1925205e07e070a6f86ab9cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7969c1256ea6842293d50386ae421d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7311822a3ea92da3d4bc6a3b0ea7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24790236cb72b694f643784d6b644708191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cbbb68996ea3fea23e99cd9850dd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88dc0aca1d2dbc2732ec3e345a037e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2280d690b0943a09d6ebbac197553194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3eaa87dde7eb923b0b715adc76a72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6b17e06211f49732ac26e1b86af7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7c0bdecde073303f010bd5e8e27f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9449b220a55b9862bb47341874948f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bad550e757241b0caa73d75292638f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ae1f7784af4ce71b49a2e45010f5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d93a573ac90922dcd85b272504f353201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5fbdf0b9b12e857c976ead2c5c010202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354527cb1a9793172a1229114e77022f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f053ce9de3a3b9a1649b8d8654b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53543c3c5a13dcd505c03eb44fbd910d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab142e61b835a36a341258fa5690ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc988b07641cbe632c856da68e1f90aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87521af155b372a3fad15941904a35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaab5b77d3d825950ca1456867cde3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f444bc05592f592b511a7bfade54132210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd1320b3ee70eee52403c80a6376c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2f456a34ff26f8459db5c621fe225212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597f8f523a9c9f9a1116046e48ddaba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4002bbc3a61391669c3a455178d1325214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3607eaff2477c95d279e4a795b7587215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf414b9ea3fde742e4962f91d73881216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85a1048ae6da9292569d481729b743217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9848498e74da5759f5f7f45370598a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7d208b7164cf4c92b9beeab88c585219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e37af5d508de915008963b83a69012220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d26730e03b220409f130a90038bfdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa771a2440a7519a565853b5ee66a5db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0508a019e62bad5ae543225a7353591223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff32773b89d2b7e4953759408ec6add224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96281d6321592cbe6d5cf96f90242866225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a34752ae1c16b28baaa028359aa6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfe02df9614d2ced92a0bf4954e2f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c22f849cb0df6480cbfd82569a7c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135ff0b0b024972ed2ff9c323175540229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2725bd8b20bb0a29de10c3cdc0f0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32400880d878528384a5dbc752fcfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af81c0418745199122b82d2265ecb2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dae0b32a70b853febbc858bd6be24b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f50e975709c12562c8d9a574550bf0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09316018737ace35f078a826374520235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87d0f3b9956ccabf02c7e3aba7317a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dcff063751c96639d6976506c9bab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4a7343a8a639df8435f9b706469cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e8d8a1d5ffa964c79ebac4a93586239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ae3a0aac44444694053dc5c8a5738240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca28e61796552f45946e176435a7d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30282a9f0fc2518d1227b63750cfa0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dff93dd440a436a75eed966d509c3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746efd1fae0fbebfc06cb698e3a47b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1b9035f21a57807c553529311a9fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b560330d8252e72994aa2e23559bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264b2b5f375506c9e06669eccaa3bb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363eadb3706bd49982b56061dd91262248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86e96cad269bd19b88c81ba3af10da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4aac962e6ad94f7890a5b0573c9f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2421b1e42388aca80958fbe3e046472251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca156a304ef27ea4ac477e6df8999d3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a55da1586731c1e1c46d581795c035253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37f1789c3c5ba0adadb1d450006c05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142ed2a8916abaa78523984c1ebb188255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efb5053363875b790b63fc4818d63a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f02afd175585efda6f23f81e47c5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faab6d2da8f2603e747a5154c9f3ec6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef878fb522d48dc2fd27c2b90f83e94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b8353fecf4c0ede09ce3ff0384f9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19298ff6a83c911c45a562b0fc91ea3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f519826c83e05fcf984e12d7532cf06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d0199917d290255beb187e392554e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe8f050cb89f90732d1ffbcdbf5cde264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe2cfb18cb13b20d6737e5cb1db6e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c34a2bc9147ea9fe398e171ddab738266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639e54b635463405b51b4ba46012ada267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf0281562766400293f5c7c615328a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe75dc82c5016a766591961acd9059f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012e907ac2f6c5ce0fb70a9b6f9bc23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4adbdc4affd3541dbd37bc609234ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1512947d7fe7000f0cb5a8996d7323272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef813b857f00fefbd1b8b07f0fa09be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101a2fa375c60a4fbf9b12c05700906274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebfa67520d3b708d951797bbe0da70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73e6afdb8ca575719de3dbb8ff6781276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e669a055b31e97a3ce575d27ab48f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26df754ca1247abefc53cabe5afee64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf7443c8f33e3747256893dff0ed8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20916f79693c1fe5cf269cd827759ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba048254a16ba61dc9cd52cb6432e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b344c13fc7f4f209f03edc6a87d8c22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e675d621716330e224409bb19909283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ad847df4c62d43fc57d584bc64b5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac918c6e4a89fc46be9b74c086f0a12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7dc9f2367e2179886a48e390da77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633c02266e6471de98f400e4f6d890a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736be76066ac4d1a8aafef31cf201b92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9568473b11cf4b77e47496cea424640289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cfa24b411efc8b84c5436e1cc8ce9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cd06b040e67373e4080e3b2a4dc95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685cde8659f71f7ae74c8a5b7fd3724292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d28bcd480c04b240e563ab63f5b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d5cbebb124fcfbed106c5e2b9e3e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164581edc51a3522d76648c3f909909295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58765cd60160cd7b54f695b8b23374e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bcc33e02e7c99860b14a72d62d452297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8e475bb74b604f4aff207b1505b61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab151134ce302c060bdaab4cb51a6b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116a11ccf51a5da47e7601c18fbe5f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cfbd84f10bb7e832d3d1b940cdba8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29a1f154e9067db7fd8a7630690836302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e62068854d841cfaa42027bd4b9ae5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177277a46d810f84ffe7d4e4dfc7767304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6f75f43f016e44ea8327fefd0482a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f7184d81aff44cbe5fd35c9e6a172306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccea099be3c2b089182c666cf31a7c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db2b42f10dd83ee36cf1c5de1915e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265f0f2c1964fb2c1d028925fb50550309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885cb35b153b7c74606545b92d68bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c4afc4073611688e2970831bafa3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106229e8ddef53ac520411a06ab84769312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e8f11e3a0e130fa680a01fc6650a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e726c0fcbb7ab6527ad5fc6797fee96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15fafc7c6637c8b5ed5ece04e804e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52efa859841bf0afa69d8b0b79971c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf90ce2695412a145af386522bf6a63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb8c6b2ac6beefeda4b88576b8ccdf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda9b3927df407b02e960f1e166f95e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ae6623f8db4cca9220cc1b89126a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ddae402ff888b6f5d1dd7649d4d0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c1ceb96dbb87a2d84c7829a29c0e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0e5aa48aedbf8e92f35638e123fc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a87e3649468254cd7283fccc69a01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d896bebf498f8961eb305d8d8b9273325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f60026c5f21a188d72f6fd75911a82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa29501774f751ff2b8716983fc6a2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d274a4180a38fb5f6a08e6144fe33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c958bba7a3044bc407be619c4c5f35b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424142d936df2b075affa1ec517180330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b0c84119d6ee2acf22af89f7be299331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb285279abff258c172811083713f8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eb3c3c7104ee66d786aaafb74d54e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec52eac6d0d06ae855b92ab1a178939334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ef3a85c44535a9a407c3c9db20c22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a67ce880ef7d4ddd4d320fcae47b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cbeac09c66f291c282f82380252c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d60603ec9cab9a8bb3c736fd97c5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dc77d09e6f1b5b93d04b663cac642339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61e703166e9b616069106d9ff370fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692d837003a9156dfe792b80556664341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067fa20e7f88e2a037201edfa50dd1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d6dbe899ff0d555aac6d7cf4a74a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9f7001bb72cbb050e894247405dcd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89005218ecf9d20a42405d5956845cdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02598786d41b1b7a6a12f7b7b5328be3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255e679569f8d579bcaee64d62c157347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f21d7aff37fd9b953a963a71022ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f58e978729e5c5ce7e280a3403180349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2c68b1f0ae9c8bdbdd1f5018bdb94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a64bbd0c14b3c1c2623a3231308b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c95b0f9abb6b73c79b6886d3c99c0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51f4ae3da30c052f33f68200c650dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbbae51cedf8bf9eb5682a0da8c768354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68783db7d3055c756c79ba4b7a6fe2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccac62148ece6ac29e009e1ff1d7af6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e17b79587f60d5f63462d55558d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d6248e4a198db1856d72c996aeb1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d013cdb73652d9c46fc63553cd1f7db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c9c36359daf73e6c7c25b8c4dd9f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb6b59c467fdff49321b777e9d6a3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176bedb291ca8317abe35b6d66613e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eecf3c58307d26806cf8e95afa45a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157ab5e55ac7de7b1db840ae8920a56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734572068852dec5827874b9d50ac3b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cacce72735799337a1ebb095108f2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168d307c3be7673dd32d93b8b13c558367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fae387d4f4974f19646acac7b2f13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aef6cc90af649408487bb0337c716369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01ae3ac2678eefdd37c9b7769e4204370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311dbc1e7d33bcf027f4db94c0f0593371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622af770199ba729976ae086784f960372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d844a96042111daf1c8e8aca0c6c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c35353e20438a7300a442096d47c6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ae57f67cf74c8c8da827e6b83a204375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9e05e1262ebc4782a3850bfd17b5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3bdb273581bea9a0986936918449d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302a9154ad396812660ce854eb4c7a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e62daeef9ea7eec8e0ec535cacd028379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb541ccdbea3f0893089bc455b28217380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61063daf3865d2d192311572dd007b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cb62b54f908180d056749e693e0b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d42bed322d75dca654dff3664d81c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115c05893cf4e7a8bae44e8519cb4ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41affe72fc758ee31cacf77699e4e46d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24af9443fc4cc597a78312788ba468386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9619246834e5990bc81dd7598f1ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94992a3b0a23b5efce27e287be4b82a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522917547fa6b4834c45c60209722d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c3a2c1022c3dbe98db6c71fa892c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13d66fced671eb6fb112856ce8923a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cc4f6a1b40b1c6eae48ba49377731392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91730c54fbd05ed635ebef623fee97b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba002b147e1688712c5f4b2e4db2692394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5e14ad64c2b776f857eeb25f90e50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dccadfab6c8de86b3e18dd7b03fd59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c9f3b846f19c4562b393ea23da705397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d44bd7ab178a89a279bb169877c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8e0b0532ca069e7413e5dc553559c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2151eb663da54663fcf6223f573da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfdf695853b0da211705d857c4ea48401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd92a849bab1b91ca7d4ead5cd0a8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944f6f124e67c2a44c79f0babe2041b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab3c3692930f2ba10721879212d055404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84ee010fe8b78309d122a1261b3547405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f27c2bfd44033ffeeab5c2150b102406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7788863f41669655a2658131afd6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a9b17f6b8153b02753f44c8cd0b26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a433525e6dead5f1a9b38d4345afe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80329585304976d5198b7de1f8e35e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e00c817ddc3fd8597b2504b4e1079411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed79377c474097194c24bddd4eeb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde5c2f33fefac102d7d113fc8cca57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7e9d7a6e729fc5da27d91f54bc0c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f203a232a501569740fbb364ff9ee77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05cea3780067795267c56ed14ba024416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cc86f1f69aa3d032cd68c0688cd41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6995f8b694d21c396cb1a1a6d36fd2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419a892052650d1af319495a1e55f6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aed9ee1c1a9951facb20b560a55dc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde78a6100454b34e3b76dad2fc1b78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd0a8e5e74a0e82b56ecaf8461f686422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0833ab18073c1132b7ec0710484d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175124d22bb1765811196c9f76cca731424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921029a4c7ec279974cb02121ad1ef3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b927bc6a7d8021c528168cf00252f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fa326e8bfc98db33617d02fd82a6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67f73594c161a8284a8d7005c0caeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aac2c2e1b57be6855ecb022f42c67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4003a9829645e5fb98c6cbd04d7f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a5a90616b1ecc5280e7edf286ae91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5468ac498509c2640900fa3ab8b95e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617dd5838ee0fb88a24438b3ec46f25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000424f6bc56fb2cbc23a8b9287a6084434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649cda2cf442ed0c818e1f14f69b27a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59001e1d6bab6f7b13f07eb3eb0b5a7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b9d9d59a9c43d244c3971570d65a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794319b84f8d2e8f9797044c367df4b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9c2c847960e251ef97e95770fbc0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7c3cd12f736ce730d4d3f14883432440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27822a21cbfe1689b248462c93e7e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05defe4fb37157e33459dc6f04a02db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11949f19a8797ea348b4555e29c0ec83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a7d7b5c44c1c5153d6cf5caeada14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd822a362f70c03b372f1b3f795f43b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab44fe63d9b787f68d6d2027b57eac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdced25389fce1f592ce8cba492d6855447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191be7d9d306c960d33bc7502b3fcbfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcea746f4ec4d42fc4fd46572f09e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a62e2a5dc417559689897234ae3000450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eed244e3bdb4a9b46225d860f1070451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0c9f849713a76e6ff06bf4dbb5163452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056898fe4aa19c85e58581aa6544812453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bdb31ca9f76d1deca7d1db5fb9075454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4309e05cfd6227db935e5bd13876a68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc6c8e6aa68d7d11bf5848cf7339de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bff07bf7c755ea807f689881964b04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbe4e46446bcd44be12402b6076c4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3ef1b19505ea78ea0eff81f16aac5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d0b348eca088c262a644c2bf65508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd917b51d9fc5bb94d87a313dfb0b591461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127f767a4c2f5ed6601eeefd3f560c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8144f88798cce99e75ac66ea7fe038463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af5c9578cc3e5e76b487597642348b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3209c337d057bd41972c044b9a0ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ac51e4e16b1449fe9251c33f43727466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b73e899290fc7513efcf0dc9558d53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1b513d1fdfaa06cd3c21d39243681468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490825f17d70d6aec78536df9d4b0067469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58855876a88ee42cb73b85175f2ca146470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d29023526e3ac80be60b6aadeb65a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04acc4b676e55cb6d6d5bc963ee2302472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e6c08d5e6f256ccd1230581b545c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d2b8070c791bbdfeaa3f0340e793e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b1ef6cd29dace81d7df8c1f6a3de0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488019e48d0bf9f2feecfc23e24dcec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de1eda06dc02ce65e957c5b4b62f53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a37beeeb2c4c868dee80ff20659c65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258706c301063c169dd00cf375df3817479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d11f9f02f85a9b18ba3cffeb0b193480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e35c822f8d30ebb201aaa8f6842194481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b97d4214aa0c638927cd26b7b5a69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c772c254f6df0d21069da94469add1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeaa7c9c214f36cfada32249eb4429484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b894e44a461684036e4864ec6d9708485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab80dbc7b0677a15357c60e73242ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786fdaa38efa2deff8f36e0498f20c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404231e36ff3af96c5b41d53ce27fedc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a96057728e7d6b24a82bc3ef8fcd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51721b29463b7e294db609b216a95ff4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8ede5bb70e1f0352387ddc021c537491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9340f7c8099cc36ac4d726e58f064492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758a9f167b00fe1b9f701c1c7b6591f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258d824f78c6721d3d79a913b287e3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254434f8bbd97283562b451863355f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a79cdc404d12fd013a87ff64cefef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d933490afa3d8808c108586ab8ded497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe63b1618a964b3499ff628e2b31eb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebbbb658b9a0fb43c5c8063e6d7e9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be62e4d63403fd965d1a0b20adda410500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792972d40557b0028c5d0dbb55989a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3027f7c09add414b6734140acda05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad856d2fa49d2d3c36a8e88e555a0405503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bcf4fcf147e1ef5294d00b82c6627504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d10fbcad6aa8ef019756d22d70691e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a75e1e582aa8161705ea86f7777dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce08d77c4c97ba979aefd6fda1530f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881de428e3a065f86cec01522b26927508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3b383b36df35988483d76a735a976509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d83a0b71b1082e500e877b6f071a78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5effc5cc436c5b0b37ce0ec047e2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89045da85fea75cde0711f6ece6c8bc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9307c097e110417c384d55291a57e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6bf061dbb9ebef667fbab69d5a14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f1e490d3512e920ef81ac88986c52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938e5c903589620d160dfb6efd3a817516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa19c9eb50899b4029de60121685bdd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6b8f0df1aa067a977b819e4e6a4ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c5c476db12f8133477b08f721697519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587110a4e6e4b0fd9822c03f8dbdf0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d94ebe52522d1eef75cfc3c50bb48c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8f880ea0a2c20c1627785029c6909522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486d5dd11f5231820fb3e83ce24feb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76bb3488513b94a348851258ecdf84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53d0c2af9ed5561a2f527f64fc1cdb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65d7f1b6e0cfc3c0c074235565a03e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1a4d93f16cfc01f5af7f435839b01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fb6994fbf835affa2d3652242d62f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608b7280dfb0e867b13d5453ed7637a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a936fb88d4d2e7e85abc1663c17b2ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4a2bb9939cbf578463c3396fca6e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd252e461b27d6d7623f2733aa55f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e894afc9df26174d8061d90703e165533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a748aaeee9dc0af23a578baab384059534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e3f12757a37ea0029b6b0a7bd462a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd3d849dbae93545adb0e57341a32e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c5e50d0b3a33f815e3adb1f5fd370537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9ed22c8c3f959334d4e570060a457538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7baf852aec922de8bcff6dead662a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f34993470b4f3ccdeeeda8541d8204540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39db8e0d132aa523b7c9866d62f209541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddc78465fe2eeef687f9fc93d2b1c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35c62fc48b6b079710ba2929d145b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefb6ab302ee277d95381e1c409414f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb4635b9e7257719717e1a3039000545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b514e0a1808f5216da57fe2d9fdff51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ca63e70d286c47ca1b44ab298df32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a54f62b76e0c6394e85c7ff61365c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848ccc34ec58a517d07d51f9918f7de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d1ff93a8ba0af706d3f61adbb3d18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef27568507553234628b6793bdebe70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c8e45fdf0a190e59bb7ee855fc842552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a8fdf70a9fc72c5d4460292ec3965553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fff8de54c6bdb015f56d03057abc8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b86c3abb9be5ca6326861afa144ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad0a83341c9ae7044ceffebdec37fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1203d44d53f05a394d131012bfd4285557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f4d218b6e495c97dfc46c3a1ec7e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907aefcd973dc21679ff7c16d37b2cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e48aa7fda6f12990be707f6f46e35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe760a48226c86c3db48720eb79904d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8881d25493a2db1533bb0d25c9592562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89703b422a793260141a370ea68fb6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd43e3f150da96b659c7993abe4ce37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cccd82a42780c03daa1a1dada1e862565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0689ef7625f8612df210bcd190d3fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268e9dc80294f126a834a235268405d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e225890672b24bf31c6ca487b4149568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8614673bee33751809c5398dd43e53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9349d0d78012d0be5a8436b2b085ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78590b33a6869c01affc7443b70c5e65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aae11cb61c5e3f2c5a6ef1d30dc29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10930e7c47680c5fd0af29bac8820297573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca2d182505ae28213f183506d7537574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ffcbd0c6bdab9e6e78368cff937a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1db97db4df2854c23e6f24c98aae0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014f10523003c68978a815efafce6bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906cbb4db6277d37150ddfbd04d9a62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129505e7a0129baf261d55aa8606252579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ff0ade057dacd0ede04722b837c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d9914a8ef5257285c6bf51a4ea8f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfae28647568b794bada45a5be78cda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac83e6985dc45af64b8ebc5a9975f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a9f7d36131dbc33f8eb43b679e44b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3730d1b6dabb25cb8c84f15b813fa64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564c039b3418c6b037993a0e8c463fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254b26c5510e2ce51f6fb3e968ef94f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9d1194ef3cf2f97a6c22744062671588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2868589de1b4b19315d5da21b48432589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fccd26a3c476ace2702acf93b6f105590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f4db0faa4e732fe166f12e8f9d6c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ac4cf229c35ece9e55f90887b388592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b46194676e8541773f7f095d7e3ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942aaf9e6d3482bf8c689f90e881b3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc7145edc66c3cf53155985b726320595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff6ade75387d4beb102bc338f015f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521ce7fc4d3775129bd77ea42195c23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52484060c5ef0cc0bbfe520ba604c32c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd74d62feb97229e5ab4d4e64e278b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cdf3120e809486b1561542346d951600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d33417b470578fba22bf4ab848f4d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4142d867395f5f1319b8f6771e1320602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b2f0d4e8c47e0dab7d01ed7c13680603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c94b7c7b2c6944045a47aa7371338e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05119dd2256a1e11f34055f5cef982a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75619a34eff75fed767fcf1f40970182606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf11bf4e66b686590829480859ad29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04001e5d70192eb957a98b5768860133608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef85d1c552851762e550e5c1db2320e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fee70b6a0db725d204e284a4f884a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95690c2071de5be77b8749748d2e581c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde69b38408f8809795e83599b68301612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80892007e7a53d6fb20d503af7a617b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004ec35ac12620fc192dba1d781660a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13916473aa7cf71670b24b3dbec21986615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d250dd1b69341bba9abff8972c0e824616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d20f3d2ff8a199cf1f5a1d943d53d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c50e41d1ccb9239808a64b369ac22b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f3e43320ac9acbc98bf3e01676fb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69893c2cfe9bb6c20dc6ea2ece57e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c9eea9f8312305429381d093e67d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dfecb90f748fa721da03bb0c9113d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c0c3d7a8fd7e819d8138cc1c98eba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568bdf49d0588ae30ba992a7fb11d13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8d04f7856674e93eb6e7e3691745d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40201bcb497aed2b17fc5334fd1472626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afab8e90770fba3e8096dbade79856b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc8822bbf976f3fd0088b88c97ec72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01689b13f55e6b4a572bc4e772178294629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9da469ca29420761ee565bbf7a2a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354a6cf75b2de146dcb008e3c7de544631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f3e34f502440368e90637f6bad05a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368180dae2b509eb7d16a0c1e892ff3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35980a8d61deb07cced6e18d0ba18ec3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445947087a859b64a809650886b1490635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26432058a7b8775472d23dac2630a94e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb685e4f542bc83eee115624ccc032e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ab7d5c13c527284f12aa39d4fd3b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028f19545944749431489f3439ca41a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f80f8c634c598574bfcbe988663d33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa833991c674daec703a962cd90b1f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfa7a98a9f09c9ef5ca7407c598c4c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273bb312bb75a12f94783c369cc1d64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252b1952876ff2ab8c1d80710c5e436644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435de7a4b165bcf388e7f74fdd977765645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e75021d38dd23ceb8dbced90ee468b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45a02cf7cfca0a35400a41a083443c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5447f77edc549279a5ddaa0e1491d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129c263aa08d1fad5bd610c4946b284649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbd52c9cae286e48eed10c204f3040650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833420336cd970bd84fa102431f7390651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505b6a57dd5875b277752cfdddcfe53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6cc4b1aabc3835807c8ef37d85cc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d1c4e6a458f17cf56718c6e016b96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b299b705b417cf92f67a3381f7f49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333d12f6267f5b78684a128e4d938b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e999b59d10b92d7a7b8993a52b8a71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b61670106f6c359b4d5ba4836a779658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d7f599aab6c30909151b570ada193659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4169bc71d0787b6571ed120f5a1ae6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58295cfbc48ebd44e756a6c47b5c2aac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd41aa78a8e5df1800ccf5895b642662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dfe38ce09b2b1c856e596e658670e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a7e43889d763be354afbf8fadf268664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127aa45689330482cedaa2316042107665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d46889aca777362af6592cb687a75a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4d794d88922fa04281de2d16f976a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d13f66d320c7a15c291ce4be31b63e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f42ab7554ad209cd492316262214a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3eef2597267c3ae1db7d04b103c26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c87582c993492b7c88e0570f3da38f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ab9bf6977bc4d61f5ef4d210fbb5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dc9f4758c5c625bfa9efc552bf6c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fbd0eade1f3d539378c393db44e7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d99d5a41929da2f8aa47a983ed0261675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512da93c42eca9333427e729049c281a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852cb46658dfa99a44122ec6c56a43c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64701d0140b87551e0563f617fe299678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba16841a4a4b77e6b8e0cbc4827b11f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2666d40ddfcd5cf373818efb44f2fa8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0b51c27eaac105d1aaa50102eff35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e2954cf0ab9cf9689538193969613682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b565a3eae66a54a564e2cf0724e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6172a0958e14a9e8be7f6ac69aac9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23da9b6c2b3eb0918114a430308457685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecc1d66547a1bbed86c83f13546de9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81003c89eb08110edaa5bf5443fcc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e66390614687c36a73d1557030040688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d21c7d8b80d20c7190e578300289cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be65cac57fa2f63b44b8ac8fe5692a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f77d7f1b5454229dc399f3d0da94691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a847539059395ea470f4ba77e46d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c62c7b016dab26b8a59aa8356ec722693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2fa176c61955ae59473b9bf03244f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc3a42d33ef8aaf36f47ee7608809e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11821eb46d9fc8a111c437487e19b449696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f60c8e34637a3b0791d128687b7618697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4862e52f9835caf7042e575200157bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ec2a623be4c7d91ff489497dc6431699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd60da33f9ef3133c7df069611b37b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469c18e4f5e24c4cfa3711256bdcdee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c097368a340defcb86cf6f9bb9eee8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0fb5c27842c7297829960391b29b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee296927b914f6b3347c100aff38e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382524dec3f938e38714240036f329f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930ac43c2a5b727025159a6965baeb0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5dbd6d0234d06f31f178011c1b86e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ce943629f9d89a51044d5a6f220c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4d3c555f0a40cf06d50584af19b9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ff2dc5007ab4b7fa1c6ff3c79f8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959abd694ab07af982de86aba9da7b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad478be6a527737096a8a9d3f3e5476d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14e66d310785e409ff5155c206a7d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4bce740747644dfa893fcf6629bfc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dcc277ab2177749d1a671cc0ebe11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62179fdcb145bba0b24d8974acd53e2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01afce9252b90083b6ca0a9d28f604717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b4c0be0779f6d40b64f515aaaddde718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0173eb455a1faa3b1c63449d00f81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65080550d7515beefef92a4ae80d3e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732f42780df4b7fded52c6e8abf94f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76d019fa0cf88794b270256e6de680722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c298a3d1b5efdad87385a8c57f093723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9ceb278266b177b1dfc11042f85da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa21b55eda8d510dadf353dbec691c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dcc7e8baa662cc71b9936bbf8a943726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c786ef6aa93fb9e5ba9e320adf3f8d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf755a14b9c496a08094a83cff45632728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd441277436eb18cb52672ba1ff25a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5e411f2f5b38bfaa2c494edba109f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37a050ee43782b77563e3b14706270731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aead8db7385bbc6a2facfdb6757bdcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2753a8ff13e4f5a4ef154995553736733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac49aa1eafef9391f3727ae92fe3380734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c7a06910da2776a086ea5237069ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de627d36c7d661fd65e63ed7f69ee1f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7504731b13d4d439ea75d618a8d1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f82097982b3363cfd86b814d374158738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a604e3878724aa44d59a198ef35549c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33114f3a8c937be67390234e6c58a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca50ae1b0b3e5d5e41f35e7d6819c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a0599b5dd39fb9db86f6a5ac3aa35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c759d065bec6e348557f6521219e5c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d52454b08f0a11f0497a1d300dc724744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e9d992de8c2ed3c473e1946c516d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d8e405251e9afa83f4eced4d3a84a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d66fd4e23d10a973886994b600293747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755a71b30709cd9abdbede1b96a56cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad0455e948468620a13d54d8573546749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dedec7ff5abeaa3289180c7cf537d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70756f6db1381b47c56e40a96739a71d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e64ec678be277f8e1bb2268626248752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61b273acf282b8f0314829a592646d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02772d54b2c4150cf90313e19e0b14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff969ff352ef9408e47bb582c62a708f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c043c371bd19e5568f54c8005cf22e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40824e8eb923eb4fa966ba6bb4a588d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac1ad4592265bae1688aba877b4c69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4e94ef55fd6df6f45f067632a29a0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>