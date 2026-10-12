--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678a3fb2bacd17d7f36c6b2dab02631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236eaffa66e1c9ec210665c715fbc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09952d50f92f4745a60c4cd59a1063a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac34d91c2f46dce83e7c4e17afb4f1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82fe65d2a6a0adade47c107313b8715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcebd508bbd82b06ee81fad42570ca26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c4173f034c7cc7de591153012e8ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667de8659f420dc01676038f5a9e5ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fb7b9d8f032874e6bc3e05ffbd6ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6514063af1d0e969540222cb129af710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49dbc15a9884b4206d4a9b338f90f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18387f5c4074af4f46002e3e50f4c00412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba509c280f1d68a03abe3f6f3d06a52813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a504eeb252299f9691e444a792a5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e331b93a644c067b3a8baa9af31f7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2d50d0380ebdbfd7ee99954f5e2d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ee2e37d0bc7b4a5ab6ed881c1b57017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8691cc10ff67cca8032309e37d57ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c3770dce0d2f415048829d200d5ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28650f0064e83631280209ee5d975e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117fd09cca7153d3fdef20bba3ef48921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f90b4a29d1bd536b0454e29905db422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b064e74bbe2bcd7d1a79c8d8a66dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d475fbef78c8719c920fe166add479a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef32418882df4fb64b388bda423e0f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be67f6f476b0f1c1c99da965ff7685326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91a37271724381c5d65ca05c31d13127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7090021a2c63b4690cfc5600a976ddf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496158c3d27e3034686dafe0f1563cc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28d26e9f09a7f5802707727e9e7ff330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b2cb6957fa7fe59800e5263dda88e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51860cf6ccf6392ce267982abdee1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64576f1962394963ec6236934cf1f31633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db11df46a426211abbe40f3e7f0a7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec525f2538965cf6b174a2a86a1905c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ba006f41d752c4150a091040b3b2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c561d60409fbbc30818579e8ea384437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc09b436ebb02391381473bfd5826038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5343c117f0014ec048d5cbab8224f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9dce78be247b3c5037e7b12462efd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ba4a6dc0ef50c83b30218c94f959b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133e92626893b495575ed778ce6c16642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e004c6e22e9977bc352bed3b59c29ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084024b6f9167a854bca1e58c1f8880644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162009fc6a017d6a274f10c45ed30d5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc591126945ae5d136df9f77f8c541846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c578d5b26e05e4c1d5ee495f50fb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb7364976e6ba09dcc63c67dfd9ba248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f952b7a9ab528c8f7b2ee4e05a8ffb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6847c9907ebc6816d0f7721cb90f37350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b278b7c0e34dc40d5efe7629a6590d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba1587ad9f3d54457d177c9356520052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab65878832a9947fef8cca28f692fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e0a24c4671c79e767a1afda89aaf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d1016144ec985461e0163bf088fc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f5694a8391941a09f16cfce78f69656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716f9cdb1b5bbfaa6a6dfc1afb6efca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438a2e75914fb40491d09b2647b321c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb42b6831c6c1d846442a7933ff700c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8690c824c7d8cba92859400ff0b082260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580713bd0804b20f1215df1ca717a17761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2124d0253c2ceb0d7510aec1a447162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666202cd468a3bf73d435d725d77445b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0c89c15f3df8f84677d61dabaccda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7046aa4172da763ba58f9fb1ef8ec9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842d7aad6ed08deb91e71fcf04790d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c304a283b93c90ec414e63bb3c6139a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9ff58d5fbcd2afaa4c7026e2306c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afd56578bb0410254aaaa022e474f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0a3984009fe6eaa5be3ffdde136dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa8f53566cc93db55aee33bb24a5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2315a1e669608bae34403602abd673272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a1c11286ec0d202d5c2090e0ea9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df821fa4eefa47f256e1ee93e8b6731a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963d23f5677d773bd44a77a7bc4625b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e241a5f8660eb034b42135d69ea3bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ba10b29739d4b22838053c90309cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648079b4b4dbaf635e305747b2ac5c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc889dee8d7f9ee694b544e27ee13ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26527d1946988ea73518a9b6cc335ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00778e5796abdb66208fce4d555c74a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee027ea0a6725a7eff166e7116c11fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d9e1423170044f9dfc87b0d84580b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcf305924a936b2bfcb7d6c52321a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3130f0a38886feac4a73f278291880b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533d320bb415dc0822ae8840858ce3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89437a96e3271f3e68704170cde51c8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5529b31bb68fdfcaf3084c1d16976de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffa2f80db6dee3b3c55a4d1fa7aab089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183f7e30d4913751cbb030d12abab9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268150848f8d08689a78b191aa0fb9fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f44c13b4873dd12207b2cc1549b5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe4cfd9659e2ee44b10c541e5ea16393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2920fbda8a8f43cbe6afc348a839b8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155653f90b63e01e086a9c02404aea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395b49a672a0b9ca004c0de50a20f7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52665f3d86161416522ff3897ed1e64797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653d0616a900f260a3d592783370ac498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c398ff78b4d081e9fabd60c13d3ecc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc237a53260c61e0fdfe5d99a14e83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493ed6a2e6141109817890d74e4cdc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4fdbd8ae58927d936041b47838570102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03841f1e498bc9caaa62209936b9183d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4666f91790c1a36c33a3f610650fde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb905e034aaf105a4bb0e39d67ae282105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898d0f6dc08264eb48ca926fc949875106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d298534980457534b277e4f4b1a1ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21d15f21b95708ede76430384462f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd985e256c0f6fcd01f9915eac216089109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec54887dc613a4bf125f7f9acc0c66e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cbd434e6ca139a4c33b5f0f021b94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eddc884d4c57a8c4943499778b056112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c6d65465c4bfcd9d20c8fafb3f411113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a4827f265f52d8e3ead4e1e432a89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae026acf44854b04367d4a92b1ca7d19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26892ceec64e924599778ccf5fc7903116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a87a0be7c6ba1f5ecdd8f69d94855117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d6d2115979379ebf3cac8b0c8f0f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c03238ad26416bfee7e1282dae9d55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8345363dc24358ca70c495ac64cb80c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599850a4f7e2b2bc4c2ac1e1b7bb306121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35901603762943e086232042bf64ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f996ae98036fe835b03f55cafca3c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf982e1cac4bb10a5a8b63a60fbad7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f70589cd3b49e8351bd76e5b4f242125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d49870910a57a8ebeadcf2a12b858d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41d0a3c9e464990caeba23ba90d36d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb7efe132c1d7baeaa6873d054ae36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdb139dabf5a11cc9c6300eebca837129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564656ecc67903225715866c8d5789d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f9dcb4bd89afd61c20c667e4bfb2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a323c67de1465d399618581eee56ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5f1b2d6904ed141c17512559104f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462d20078ac52dfb4d7829ffc8d67be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ca191151fddc4224fe6c016747d5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101237c3ff4ba975bb53896cedb77c45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e400a81d51ca3f08c01bb1114d073b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8d330825774ba1ee92707ef62c07f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f50f3b0553494bb26e938694e59fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8f75fda26b4f7979c1bd223caebd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a15ac1b10c122db001eb61dd14112e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db576f2a566e2c5c0394cd3a94fd3fa5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1ccc27ec5c5357e964591a4592725143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fb68f0fcf28317cc8adff92d8cc1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448d57619d5a13fdd3d0c4d44f70aa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28910d36119e1011a52322cffee99a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd862b798608a5726302c05be7e35d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23a029a13af6c895b60b9d899d1b54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddd6db4876813ac6fb1abc572216c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f2156bd0e8b2f63c2657f0808690a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40217b439064b80de2aa594a8e52f397151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd13a95492ce4bc4804edbe9e4d4cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b587c516414d5cd4bdfda161c8aad67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91acd4bc3342fe9abb07d454fbfbb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feb61730e4e7b8ce011a94d37f6e61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01466a9ab533e59a604e09d73dd68f21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7b24c6879dbbc8ffb6dccdf833ab8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e93503aef84a6f5d40b216c5b373a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9b2e6a5db9fbf128da71c578f950b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e55d5dad78fdd6c4eb69eb7d92644160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ba33ba4fe79555ecc3a79a0851f6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a031ce020b61df8330820a72d1085c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c57dc57c1eaa361d59c79fe9e8bf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d2606dbec582c4c02a211fe0af65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30310fcfffdf26af88b562c354fd3af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad144f4b3c3b5796cae6f72335b9314166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaf51e9d408a27d3572ba2d515997d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4534ce9927b9680a68cbf7eb4f60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a57aedfbd81386aba6a491316005db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591739f75a7c541c037d12a7d18f039b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eedb92d2263c606a120246ce221ea9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222191783209c1875d64a4860be6320172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68123795df38ea4e5e75506ec6f51b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef241b22567fa3fac3fd28685c767274174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01271769cba210fb8374c0f221f413d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caf63b2b37437726e023455543cb28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29df7a7aa50f29463d1560026ed3f6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1e9799653871dc13890446913211b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b53ac0d03eb60af55ca1468be6b95f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d1616a8416d7af9117222c79ddaa0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364582f0c776e6f417cfd154191a64b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa74cbaa5ba6399b3a805d864b3304e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a6c34254fe817831d80374d13526183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f2068e18f7a9b530e49b1b30ad756184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87423b48af7e349ae1e4c6d17e0e4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55891bbdb4b2fbad0301ca29612e5f7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f064705bd9f687138e1d542a0eede9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17216eba0af924551a8da97bf7d2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ac436179979db4444d47b37828bee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2dff1765249bac1d374108083f9ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f48ff5f2543e6716da573e78fa61c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f15daff17e7d56a028df23f352ee32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc8cd028a87455e402b9290d13c20f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234051c1d098b1756b89c61f142e984194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce4209fc8375515ccdee66ab0626d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ef8f1a2ffad06adf7fcb980b4f0a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c9e9a93206c2ed8431dcae41dc53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656b19e1019535a69e5e1ad298bec93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dadd3fc8e36b89fc2541fb402e3a9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005e94ce7b73a162eb936b440ff76a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca269690c7b95fe92a8fe4814631d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5007152bb8bb0f183e884424f6bb52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325644f2b7e50ccf9ebdb40086b954b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2accc5c6607251cf03fdcc1ab07de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ad7ed0e164eb036889774346a1170205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56395ba7c61914d4c843d9c50b874d21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e8023cb3c96d61ce3b581aa3391d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef34d1c411c2b92bd19031758b88795208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc40aa29074e5e5c090bbd932324c5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca00fe177f15cf06c225ac4ef7c1a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01232af3272d71848eb7335bf1b50f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff7af0095a10801b21fdc53fe353c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121f957e929a36d14e88c68aa670af9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312bf8d20de5870a814cc29f38da880214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5fd344248881e41592aa3e7dfe99b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8185e161e579b5827af3740d9f1c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49803bcef6461d172e9545399ab7d818217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61857fb380eea24e9127a0b49c13648a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbe47b9ecca8bfd88709a86a9cc3e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2474d0b8a3989d1266359d5438a5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4dae54592a67a4814cc0b6f19bf0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87149187bdc38202226d31915437ecc0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cadad2a5b34c9e74d69730b4fbc83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96f306cfd168a80cd8dc13e080bba7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7043da5ec89de2af52bc093aa3434225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a374d63a052a9ea06a1160eafa1ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6629a6df8ed8d081cb9f0c97ff096bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417c3827eec5dc9eae8dde59b5c5686228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371cd809381b3c6bd7bac2c10010cbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b09cec818741ff03ac13369effc447230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f45eda81a735c911bf8e333218a1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf3c1e7c8ce6f6228811cacaf82d59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbebb094a60b1ec830393580f51e79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b5ad3b4b1b30348a3f2a09ff2ecc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183378e410a2bb018cf6b0e934b2880e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d36ce1e66522a95904519880e4cd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed945f3e25b9a35a9cf58b3b396513b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef50d7d3ce8571306a2d7feb5be939238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8502fabaef1000b384e75221a5580239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eb429aee88ca6b56fe8cc69dd27a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c436a633c3f3121c70f1717cc53919241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08e9f6aca6e5f02d95a910689a7f12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c889eb869fba2127e428e1d3f889243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131156c2037ca76143d8c3af4eb72503244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0a5d14b4110f5e670c9bf49b01805245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e57280334341947b4bbe1c291c0ab5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd69f625703e424db434786bfd70d84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541a4c4fb45d1d90218d26928f343c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50232a8b59d066450aeea69c27934e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92a3c0894b349c200537a4b03cc946250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd0f832d4151137f735b4ffc097c96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b30b971a82a44b6ed49a4eb7396253252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9332706f75dfeeef365dea7184da3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea1eebe316853d7dfff3fa85b73f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d623980d3457f1c1ee935974dce890255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22559dedf9f65ae1dda82a3445ad3b8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b384ffd87857f3c52941ef38b32ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11f4d0166c9ec66ac263e8793e675e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ceb9b2f2a2f5019b097bf74aeed78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa0a1482b14f9783bf9ee51b47de09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f36cd70b2f54822eb481b289190df7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838621d38027dc9169b9cbacff353e83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5bc13647660f69866ae84b4e5340c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e952b4c8fb7311e3a527569f3f8cd89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d579fad3ad78cf6854ed3a74faddbee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e67069c1858977e9c3f519ca171ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88467da179b3fab3185c0ac496767f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8df99b04fa917f4601f397e3fa4c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2821b7c316250e4d0b17db63fca95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2cd888f75ffcd633c2ce4b5ae4e79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04a814e29b75bcbe7d030bce0bcafc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2920da3b45c93db5b943bdf8c76102272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d4367a99c854ebdf010d4dbe36b85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c509fc0ee61049d06102b5ab30772274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fa9844c4ec164bd83eaea766bfdf7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f48e1e6b8a372c3b7a758f98f3da17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614cffbdaa876037664b415245835d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8777d8eaca002728c7eb96c59866f4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1334dc414a314714bc611de527cd94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41936fbf719ee4f3d8bf5e54a7f6d5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d2a915d32bc548887f8e6f7449060281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeeaa75797a9c9b4ab26c8e06c01ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360452c3f6b8e9cfa857a841802c5d86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46d975103ed328231d1b85e46329b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107125cce87c469df596d39d4de2202285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615d805dc6bc8e8e5a3fac853cbe610286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ad54584539ced77e80c8d7a3a943c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f88910b2e379a7a383f29065eaf31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7bb2a234a6b0e4663540cf04e5b74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cd5807a31957c43acab326d078779290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983add23a9c333da3f914d137f7e95e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55115794898b3e6adb22b0b760cf3f3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e06f16026e21afb517beead6a19ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20993c7dc61080898f79af783e62425d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8e1cd1d9a400b035295fce638368295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b946f6a4f5dc0b092155df2c632aeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de794171c9a863c1463537b08852a143297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcfbca9dfa74757b7af1f517809e3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd53e5b5839b78ef99ce7d6b4431b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d83337a36666a1b1740e7097b0e5db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872806c690eda4439ec23baf8ec273c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f895673b8ed7f39bf368314f6f766302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec247567f8775dad6f716711e38c4ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de4e86d080ddbad6e5047cfdc567fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fdaf78a0b4a20dff979f8f6a60eb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c4a48b18b7877ab08b447c7c6ed43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b24b1a33efb3c1f897e1c3125e0c6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e3fe504829014ced67d0d3a27ca18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935872f24f06e1ed6031f481a43555d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae7aa1f7cd2b845881f5186672a5e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f5c58d8097537a12e636ff3cf92ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ba997f9b77a5aca286b993c532faf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515bb8a9e6b659c5d083c6bf406db8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfdeb53727cda79c8b59b07f58f2e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eba5d328def41f61dd3681ba63c8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7344c72da18f983ed6dc84a63ead82f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7433916e751e21811786997e3424c17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9307c4ed3227d6d9fd59607d9b2bab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bd8359efdaf168fb1ee3351c750b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdc6ba7599c677c69fc592f71d2317320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d22c639350ff679328d53a4df7fe9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbac46223ae74abc35c827d21b262c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58c6c783ecfd988678124b75cf0de4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8a0f431acbfea1bd6405b71313403324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f901d0da8c572637c0618442d430325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487399ba41980f22996a78d57c46cfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31385f9b25ff3aa9e00b942a50d8fd8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225c238dcae4bc0019c5db368a2b398328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d2ae315ba0deaf39daed7eed718db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c10ecf289971b646969406c273309330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad4bd3e280fb2eb093289371f79780331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1029dc6c23868b11177d66497b3d536332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ad80f02963c68deddaa2cc6fcfe96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b9db52be06f32cc3115f4ad1a667f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d33c8224639bbb2ab43ba91e181ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4444995e81ce61c03d99d4b2bc7712336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91d85df2c3c16ded63efa2f864149b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58e1890e0c6e5a9015b1b92ca5e6a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30749b44c0c89b7b5286a6a93e5a0679339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac9b3798060f0940477a7850d776d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1801ca0a63c312b17a4e21be451e16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d3b24c7257e877bc141b972c0c132342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed57ead09459e6f458355c9e218d0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc169fb7f408e599144ea43a862d92c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77a6e05492035cd7c31a2722f2bff4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ff82170d873cf7546fe873dd20204346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87a0ee9e9feff8c19c327e9526731347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb4607dbce5e1c9f74627513ab4b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c3f5f3c41bc0b66adae6c82e41e6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6345ff81bf3dc6f397cd8ff68dd6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab31e665c0aea556a88faca6f01bfce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372f29f115f26ed53ebe94dcd500372352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d029d76dadade5a3874a3dee04803353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d528ff41cc01a974fcf2d976c29a881354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625af7c5514f96a4252ae76174b3924b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a33ff632ce64824bf553088661b801356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd4e61d5e547d7b641657892f5b8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7477cca16711715b054f3e3596652f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c193c43a82084bdd0199d4482ea03f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbf2a7730aacca2477887e553d88bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d84526ff78bd3e266515f3d58de81f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbdd3408b28e241bb0904f452e7b76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a31fa3b88aff29f46d1410b47aa85d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf6c425906d5958e79a81c237e3518364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23066e9c266ec1de3cda1c7d5abfa986365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892e526548f6a61ebce60678dc0a68b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c81994688ad0a8d4aa223f4d115a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7606f070b7d3dc919f589c33dad63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75657b745cd535d37c02dc4b967e3cfd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ba271b0e82843809b701b8cbc2197370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d0bcd8de6af15d0f87766203c0f18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89bdda22274d687495695de541f759372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eebdfc4272d6d55a239807125d806373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6242aaab3d581bbfef1eb35d6ccbf7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dab578ca2c8c6ee40be32c2e31469375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998c132ea1b2bd9de02de026ac5e93b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aae895268914f7bbccdde9c63fb69b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b4f4dfd346aed56cbaae56eae3625378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a3dbefa82df54d0becb426e808ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b53971a98e7f37a86e6fa90937230b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99e07a3e1cdbd118c9b0c0344f6d5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96e12cf8f70969a4005a25b3bb118b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db48ae88dc0be3b73b12b5c21c7dc79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba570efd0ed6a3bdcffd29bd74fd5471384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f52363b9ff59bc847d8cfdc87d8ade385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55d19beb7af9ff782e9fd4315d2341386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd2e69353775c48b3eb3c025f96baf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d881380646b4ae44a30e03dd9cfe7b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29f1b9e58a7386fdd8abd3f9b98c63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ec7d917c76805760c7b77c8cef272390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24a6e225598ceda98f523679c35728391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beb4d8bef4d349c5ee076685cd669d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb6d3521e39fccb58aad0e2004c192393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeffc0bc572fda8e0807abf3338293b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2ef1d5f408bffeec1e51b1383c6f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88397066eed79a410beab69dcc7a72396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d945a042e3560feb6eb32b6c7e188d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff47ac5cb01f170e5a9b93afb7fe8ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0744161d7ac21fe3202a3bbfa1f9fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc488955b1829067e83ee30b86cdfc33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edd1767fc639c6e18abee365a80ef4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeab75f9d77dc373505ab2a94ce4980402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa86a4608f35a480bd54f7410dcbf23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396e8da91fd12954367b4fd879cf731404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f8cab61bee0dd1535f276bbada7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29af3ac81ab9ba555ef14dcf82963dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2962d74bf3012432c97cd5aff7c6db3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594543fc2e73aa7200f72d6e120c5b96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b210f1662324187c3e46a675f7595409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4c66fde607d395e1610f60be5a005410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c22c419d4d3fe57a75c2063bb40dd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56479074351b81f6d7e70b819848438412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12231b6851fb95e9c2127e6d085c28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eedece451870a4e7bc07bbbc29ae48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26066d7be19285b90960dfb670146df5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375e34c01bec8487da0df36d895816a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040f05d267c8305afa3a0d9db8fb831417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e82c05de8e64981d03eb187b8d234418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9942f7a743a256df67e21c5b1ba05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fd72784cf9191358bf27f86893b42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107cd5c8f8bacf5fa8342e07347cf75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf5e6753346b4d493340667ce5b26d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140c67cb118551996b2b77a79d1f4a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101332997f4af3e6ac13970c5d6da45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedca8214e367a70ff863b5ba1e979d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c999258546729632b7bb51de09986426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f944cc618c3c1327c25158d9efd66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61950205af1de010ed73460b35dc0a61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064a96f40b4333ba9c06efbe026a74a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57b1b4954b6d9e404a6856af57b8be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f41b01dc25daa4038bd78cfbab6ae3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf770ccffcac2ab3f06e81957514af1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc9d968a84f2508038e946e8eccd41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d478331e8281a0cace08457ed6cce6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b4a15864106a5857f9148335ed070435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3613209d42bd47893bb7f3ec8f369b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b676a194ec45fef04289688f96b8bf5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2e9974e5b8ec2489d22e0346a644c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ed703359b1172348083983b051782439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63b33339976d00e9c4b5fc86840b7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b9ec93cda4a4f2ce7972b7af547b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019363473e74f5cf319ec7aa890c37b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec042a58e493238b44ed6f9ceb32334443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356b1919bc7fb391c683291855c618a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec1b2faa8fd45a55db2dfbbee7863445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748265f93d1d66d6eb59d954a1f3231446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c95265321b3e97d4209d8eadb5dc01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca97f7479b386f5d1dea47853f507a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91670b6aadeaaff07803d6dd2bb7af0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e266fef713ac6dc6be6c0b8da77c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99af9a9a349048840e2ccc0b2c78dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946cc999042150ad6bf32ccb5921cfd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d0ac54de64952097ff18fd89a5771453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057010aa9734500866c42bae934b9b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f25f6ee86159a5f615f2879eebc617455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a29384e86af9a9e2841243b0c2345456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede35559630645206f6a1ba2b07bd21e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f762a43527d7fd0c4e0e119a84de1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6d52f0752459486d35a8c82d4e17e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcfb642d4e32c197fa2933eb8149df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec43a04248312f7a16adfd565406e5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26578a5f9482e395fc281833f3b8bf82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5cf98ad1dbe84639443d500ae03b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde701cc0fd08472d34f9df0c16f0316464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561db471e8cb95e58257d4bb04faa04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706484579870e0923733c80bc153ef44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145f76ae2e93534bf3379847d9d908d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fa9cae88a40af7cff68e4b5802bc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e39c741d68ee0976fbad26084d542469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368d03baab260cee2709d3860ea68eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9170ecab689e4a236b3230abd8c31cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b458f1fc5f2b95b381da5ccf0f444472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f13ef504af5ad1e0161aefdc1484e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c79a8c78d37a47c7283125793cb4bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071f02ce52d3fa8f3feddc320230ae8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c48055049895fd87b9b63819318d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c30a2590549bb9e0205b1efb6dbc6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148483f1e81a0091818858746dc4ae51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827258beeeac38750c5c7fe8aa292da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ea341b6f11dec24a4deb5d8cc1227480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d6f70be9a504b5f1df74fd1b94b1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d037973b2aad1e186c9289b5767230482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec011bc1daf6fddd37a1c0b8ea416b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fa3a9b72b27b473b14f330c0a233b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6364605aae5634d74c4d3cfb7bb4b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bbe4d015102e108901b16e43f6dfd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d26bcb69cb09217b3c30627cc961487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640aea907689c76ede17439051296ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dfb45041cd45b64863955bebfe131489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591af1ec01b202acf0900dc1ba43821490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b189301f06e6573ebf960b2156605e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a01f6741dc55d24899c57ce6a87dfc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ab2c7f3f6872bf480052f6c656873493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d0bb0d58f7db759fe0ec88a142143494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3321028e7af8624c058d3ba60ec67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcd35bec2f34a5f54fb92b864c86d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35e081893d964b6a45ceceb7bda7b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929f99b50661fc6501bf5001438cadd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e494e0b0e903eccfbcbf0946a5fb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f53806b0849c4f283bac88a62167a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1c5f6ce4afeb795be1cc6580dda27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8779d021c2d26a2dab995cadccfae8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1bc4e77eb95138a594e1589f0c30e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8580910e78bd9ffabd8ded8a332cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2aaa5c122fe9777a27268988f59e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de023768080dfd6d144608c60f432a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015637b56a3ed5b7d3579a627e379047507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93046c9b38268221f203838616a43f35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759d7caf6d77d3442d40bd1ac31f1d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b0a601032d89ce44eb6126941572e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54772db46e6e7a006b55d3c2f5644ba2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a30aefec07a5ddf3eef8ac14551bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612f0a62ccdd54e9872c45ce6b98d4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f051822af301c57b5aa90c6d0705c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388a1e6438cea5635d55e4247ca30ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e81db04db29b03ce9689f5ec660f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa039202b5abb4885d6a6b26f9e971517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03202e40f7589c5283d184b7f9850fcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f373f2e158af33d85a40eadc6de8fc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeabe1d56911dd09d77de4353a679ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b8c3cfc29c84e24f565970d4982b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c5ae9de139770f0659eaf7da5089522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33c23552f4d0c635aacdbe4bc444ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353523454c2836c2ea00632c13c4b76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7319c040381aef769ded2b8d56e63f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b89e225a91c0419c9ac123ad9ca3ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98261d569469a8eaceb7f7766bebef93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90545d8301400357dad429ab61b1ff7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fecfde19016b58732f76ba9cd12cf2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222ec2fcae761eb9a69cb52e79d6f24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836284082fed1b377e9051f7ab10c15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10159a4430c9dcb2651b0effb31db8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41432f4c9684039f7d453bcd30b693f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f833b0b45e4437a80cad8ea2678232534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9a46b687eb900fb1bef274b84e621535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfeedced0bda03971e0eb56d02e218536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862e4b82ae7a65aa426d63049cf8010537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c13b1859efa71a3407c1fbcb1eff7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb084f0b45933b23985616d2b8b025f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4041eefef67d30e7c5cceff7df468c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ea4de6909e99f8bcd76213d4402aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f8353f9f2d0f6713f00a39a58f715542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e25f878f0e3af50d598050acc58c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17f75c9f0a7654526a730bb9b79049544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad3da3cb6b573eb61cd0b160e131e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71a3934920af3f440f7484c4c6898d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fee709ef93fd8361f8ea4aea6f626547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa2f345d3cc506651529a0d4f851f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502b2a197df49f567b2b07956aec9c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749397b22d28cc49352ce8ced32e91d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff1800ac1c41346589f7127cad7988551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d5105e138def40425bba7cd3ceb12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea31bdf332b0f24df8a2e4b5c7ae44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d7441fb4bfa86e3161836055d4513554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739c0b463c0840bf0443a714bef0e57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1497cf7655ed4671f4d023e7a1046556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73644d9440fc0c114ca4e45916b59d1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cdc2f8397b2411aa8c3f9ebe14c16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01120fd679e019fa50504dab7e5c27b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255c13a8e5c75e60fdccae550bd9a82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66359a8b07ac32ce2dd8f6935db8fa8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba90235809cf12b33147a54a8686d42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e051560b902fbe1b85da024ca0e4af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e588cd6dc5c65ca28bdeffd21f9bfb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb020787e44745a9ab5b75875d257ba4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f737cbc780a13c7b0ab1b973b1e08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6755b54e548ed07e002d7bcb9caf7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e18ecc3fe641b50e010005c7cb0a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5c8f492173f4e531af2806ca820c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae88f656191f470d9d7350adbdbb1ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9feb98291c25eef544225e30613f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8553e966fd3129ba73f56107ce5e3ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b46941dab9c04f67a2236f6fc8d829573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b12cc60ad23395347314c65750316574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba035201386bf6d62472d66663f930ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d7a48c876900f41746f996879be53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686359451d71140eb57372489ca5096577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c98189d02af3e2cfad545a093aa13c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd02970b13b54b2e823af4f29b6da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc25a587229712d8ab94449f219214580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede93f6b74a7fce0a0927ab941fb6e65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972566a484613b2e507a389fc0120bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f9c32b86aac8beae4936595ca3c10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e910ef92865d8633761fe3a9b6101584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75553a6d7e32d521e7b006df34233c33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e374a68939a6779e37731ee6c4d221586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a957bea669e7847bc8aa3c9b5cf10cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551997314cc35e9c23553e42cd6cf43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60b884b8cbd751a14984f26e490327589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa1b8e176dd8f61b43a2b733ae9b4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584146fc6c07556971fed45e256620591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08024710e79c6984d77b7579a4aee7c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cf712382a26e596d30f447d220c10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0208c022a05df1268be44eb7b966f4a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde7b69cc2f5ebe9ec9b4e993b9faa4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fe4349d9a26e84355a847312559af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605854dbe183083c907e8202a2f782a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c41ff73e3c8895112f941717f0b58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3904d27a719e4990cde89b1178422599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f141996ebb7580461e067164eecb03f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95628f3ce1ca899ed57640f2ee1372601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f960aa22a3ee9632ec0b242c75d64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aa279619c64b828a2c809d8105471603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a1ccd27b2c5a1191f19a7c3768029604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b67e118c99b6c27ba9554a569323c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0170e2bc9b0de62f41505e04f758f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e4e78674bd996a6fc786a5bff9a83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68a0316f2eeceb484360c137b668a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17e0640e6257ca965db0a7a622c213609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420349a7d39cfad8b54a78543e726bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842308e64f006fdc2a81c4609a65b2a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a3faac4a796c7bada7395843e543f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9230dd4a7a14be219745bf373b0a08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fabafe9fa121ab32717f492521d3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92747bfb3b28809f98df86eb1e2ae52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02579be44ebf10ee5cf26d2ad96a22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6062fc7cac35c44af3c940963f8c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7410b2d13bccdb914eef1d0e2459a23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef46032eb30199884c3fd752b636f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2277201e0873686ab2f4e57653b68c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45babe43ceda5b010d480e237b29a4cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf227c325e41b6cc829f47df4d66887e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5307eb55e05cb234cdf7b80364329623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae625c1711cb8eebced60b0b6211e14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e8114a6b3226c598b2e119a335392625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48045cc5adc169584d8618ab8ef5cd8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896585842b072e3abaa5381b1d44d11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c90009ba003c2a9d273f3c0bf40f2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8530b8c20dbd7b1e57f26c561df2f45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b845bb44237fb3a56f92b7bf1e204630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e394600dcd17c1f9672f28594263f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82401e0e20f82be754d550180e2cd75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893fa880eb39891105764c3f86f2db7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8a8b4e02ce1e6c93a80cd9212572c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d5564c211a4ab1bf1d6cb70020fa0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12396cbb4f42f62202068d2e50ea837636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f85df6589dc46b01a0d85bca35749e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02938f77ed10a4d08046f6b3d6d4f8f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7c6c4a1626eaf78c70b6f648e2d3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93ce9f59152c543fdd826bc465dd19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0aff5ea6df25241e06eb7f6bc48e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b5572f166b1513d0109fb7365189b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800c2f0c9ef3131986140941f5a3605643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547ba04cdfc78efdfddf12eec4f984e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc8d73c87fdfe627d53826cbc11d26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99c9985f852a71cfc8bea7a6c1fa23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3185f721dbf65b4d4d676557a970e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceda968501b0e0b32d809d3c5a8cd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f5ad2e7a74aca0f303038ad065b46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b734d56a4c5b6b23c5b256c37eed0c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12be292492f993490ff7c0ebec1e9a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14a16198dba7efd2ae0ee38a42e33a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a861a1f1e18e792e261f3fd3b7df4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e0021ffd54c6b192f28377f0a06f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faef2d402d06fda166324d1bd4b081655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a059e55567149e5e9ec879a6bcf3a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a5778b340589de4b4a2ead356bff9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399443d69583d4eaa7c42940c5f137c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc8e46fd32d2a00eeb6e119265bba4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f799cadbc52c99e9dd21f78d76e9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba2e0b59b559dacb2c4341d4128285661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4ebbf387a1c8ba29154714668c2dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30e43ec467e037a1b76a4cb3fed98c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b866104cbcb331f480aed7247051ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7076e7fb8ee78a4414607b78e0d264665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fac4343c7cc80cb981db8afb10fce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca568a746c67d79f72c527e0e8643cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bc76da3259ae037ea4f1f737812e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3278d7ed47e416b19ac6f575d452ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff49c8720a75fa6a321d81f2c9377d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e164dea8df99aa49d97c38f2c88560671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7787c94891d3c0edaa179e2cf31c137672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b45fd869838e4c2d9b4aa279bf694673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dafb4b0d589392bd111813c7aff59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf1590a49628991dd7c3a9a4f215fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c30a326c64eacc034aa62c03f762c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d5ef4ca1a139c8c05d0dd9401b9c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365ec3bdbeb0240e1bb080c8aa11494678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a326ba9a0d77002865222e5780fd6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbac54044cd2b6c96b48013e9abf96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd04c3e9459b2097c680e21a59ee9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192253dcde0d2c992fc02a80a919997682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf346722d199cde52248222372d7e6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b48dff430fcf78bf84166020128a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91045a0b1203a965922e2ea36c5a74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab01804b625b973f9326849e1fe010686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d68a3912af16aabee933c0a5f98b84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706a490ac710c78b4d9d571e3b349c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ecdc0713feb609ca69406c0c22b2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff080d922158e2c7f6fa09e90fcd4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e9b67e37a4d501827ef6bce08de75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b713fbc3774462f32a6a60e46b58b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083752d10e362a40b709230ff5f7f63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c9c6009fea73c8fe6504c2feb95d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae11dee944e0754564f101d45a2a2cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a97873eaea8bd232b6210e1cf1e257696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86ed1f4cd4e4a382be72aaee01741e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b46dae8635a78830200779b7d99a08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc477aaf5114725d28c5b7f1cc7e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5492ade1348650956d4479f6fde4fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddef55b8970bbd2436b0ee0de854678701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb3aad1cd161f8ed6f70089c1e8b7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14013e10cd1dbee407a3939d8634251703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a779d99c8ab0bc766f799f8308aa6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6a23ae0d7020c91f1578c46131a45705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ee32d5f9e036509ae15127ba63719706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cef708847c81799d706d520926097707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8aa27e188ccade2683a2777a136d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe63c34618f00776ddc8fe0ac6f5a27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47ea39495df086bba8831b3c33fb41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f48b0442250d59dfcea9763bd23af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5da9b4d0ff5b611bfc349c6e528da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b4a49e6b436f80d1733c43aa2e58a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf612c85f850a114e0cafa5f9f477b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2e20027c54a03173808222efd7040715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec67c56dde5bf694367dff29c1c4b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecc859524170d2a610918e8b873dad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bc430c3463150b41b1bcd7ee5817f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c7387fabb971aff803ed0aca733bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa50f608e08d31b0b51d77b5390fb13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204ba9d5bcb1606544f8b4234a54820721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa407475bdb7ee27c5a7dd745ba9786722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efe3587ec1350f54d954d406c15159723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22b1e0282e56f0af7ef041212ebb22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82255aca46aace6cafdb0785bd1116d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93deaba5836633bc65a6af68d0379eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd911dcda071f0df5095a7f828a0f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ddd98141c3c2376986a4ebca4ee0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96898727effebd6ac5f46017fa65cead729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89066a6d7d2f6777e83c2657d2108d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a7a9c10af67d32df2815ac9f16cf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9686cdc5d82743fea584d26324a6e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baa767586a979020634a7d13fcd49a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5d4ba4e162d223e39c47a9c5b2d97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b18248a0218aeabbd0828fcfab1d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ea98be3efe20c4c177c39734db490736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17409a17d5d279f113c11b4e356dd6f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764818e4ab9eb8613253000cd712d54f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff458ec68c460a3f7016b979020c7da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6fd56898fbe6ac1d8a71f646c39f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c25f372bfdb996e00b59824392d51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5b41dcf969d8415772e63fbc22b8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05b8902a6524cd77b0c067615f2efc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d76fd39b89c45e5101b25d61e87c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b6b64def89bc5c4c7c15f1f06f9dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b500c6328d63be14e3b4963884ae7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe1b550f739b82224f2ca6d1918ade747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb37b860001da5fa1c11523ae9a29b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef924acd1857d4268379cfff5728c58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74657cea5285650fd2e5ae8fa8c3a04f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b7acb36d865bf35c3aa094e07605a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d77720243d03929f691158e7dfe3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8d3742528eb7e544c77b4c45dd036753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf80f0978a69165bc7525131dcc7436754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fde3a3e303fc0eca6bb56758a26d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58215387c370aa8311126c2aae7bac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bee7ed9f8f7c42087b8228de08f92757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df800fff6208dc98cf362e28182c1d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d029c79e63db42029867ee7a827a7a8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82647083b5d17f5b48729b2afd6330ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de667782353e6d7cba14d92b742509b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2a213d0226120416d36244f0c126f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c049ec1abefe89339d3e2e0c81fca74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b731bce935577b3afaee5308a9faf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e4612857c25fc0dc935c2b8b82a116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a59811be163d388bbe11461af35e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db391e501ed087aa686a43848934a6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c780e7ceb614516a20c2b8eb4abc829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd67c432d273ad4566e17782d222ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a74113be0f8774fbed4a30c9d24511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78358946b297944a3cc6cae0a8da0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce7d251193dfcb16b1945c83aa1e9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756911494bef8b94a16d135332f2b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a022cf687a758e0f0588e168b61327415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f48d547a7cbfdc154ecb56b44a7b5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d35d5285232778e1b8b0e7d9d59bc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a377075b67f7ef08ac4d24ca8c915c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcd1838d8d3e93cc9542bbd820336619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b98fbe52dc0cb4ba46362c312153e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccf013fe3d307edde0c818db8baccb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78377bb00f2db17988fe8de57c670efe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e35241bb801de3a104e0b5551586723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44016d979f3e813143b8507cd307ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e6a3cfda778a40677b52e0639066d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc56755fa355feb6547b233c76e15026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea9620333a23c6260b22eea56d339f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957a5d7f5031ace33015d2ab1a9920528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da050e8aca37aea8d589efcbd855d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0000837bf90e14c2ecef051ee3aa830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c14e58c74bc058b4a793c1e18225631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9128422d34cd91c7656b5d8906e742132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c1448e22d141585e37403bc034afb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97297ed28fa4010014c3df8cce633e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c93260b436ce4fc2767890fd24a24b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef072149473789988622bb931f7ebe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e14ef8529f92578f0572a3cacafae037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b83ab4d254f46a51dd1202b6d2490b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb9414d77fb77c28ab1d062e4c7f9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029563e8856ae88dd838c2b3ed581e5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66839946bf1a643213f0da0eb3bdc41e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf812c8d0c86f1ecaad9e65e1cdd4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687b2582ea67958716a7340317c7b0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2951516702c27ef0763a2d25e87f7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d48d716fd8cdbfb12cdab3597619245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991529b0fc0a5bf8bbe088f225e033846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c24920afaed2e8d60fddd5668ad30347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6653ad42cf7d3b5b743f4daeef483948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02773159812f12393e971d06308317149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae243f1371de9bb7d8b6bd9db3d2ba450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaabf462e8de26e7a085fae9fa85ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28957ec87bf304bffde1f82ed00833a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0596a7d73801deac3dd844c819b80c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449126a8c5611869b385c66bcb66d69354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbee68dd4f807fdd05cbf4bef35a79755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb332ee06609b549ef4ed18a6ca7267756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b240b52c327d3c16bb720e1b0a337f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfc2fb67b107f699a347c16a9b2cd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424d355cc4a31e06cb0223ceff6424759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd955f412035e0e2652c19d5039ed16360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19e65e1319da6b7b9c3118ba9af22961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc69784c7728e5654dd31809f431d1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fc97047aceced6a60f67fe4f23a0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af7c7b562fb554f70cf9df0b5b39464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c84e366aa02c54ff19d2099b22d2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fe076083c86f8482fe76bd298863a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fba1a3f1807054cd301a69d003c5c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ea50677b195e21d04d9f87644a4c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9447237102ba08a7199e29bb84dbc7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a710c2f4d2a0953f084cc3b80a2e4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229658df3ef9c40cfac678e4597938771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4b8c270ff0111b745450006cfae1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012945614cd67ac3fffbb8985d6f198973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5ce002c878b760fd8ff3eff2f5f4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866a6b3287c7879f415885376a3dd3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875cb68fa7d4e461a14be05d1765e7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272d58c2eb87f7ad7de2653bba270cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0937d753a6310325c92572fe7ffeef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342e12f6fd00ab067eb614902eb8f1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16f7250b86c436e48ecbff9ba4162d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5370dbb8b5e320ddf9a1706d4995c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53812ca79da1845aa646a6e9fa9e3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e84e68ce81892b3d406acfd6b71f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736277e80edd1750aec8fe6ec5c535a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aa8d601ed3dd914d751abdfa8d82685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b047564c7026d015ff49a0af13b6bf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72afae83c83ddf4d21ef8313b884ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc832a322315a41befeee5d6d336018388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605af0860ebc77dd48611bbc5ccb62f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4dce3530701af2e1e7b20c5d1987f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379994d27231e962f3e9ffcb9fde68691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576aeeec7b041220671d35c27f89e7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae789c17579d7f0de4ac59078c7a6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7f618ae538c5cb9417988626f8ee294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aecbe03d742b1b25610822522f11e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a9fb2cc41a8b9316da9a8c010bbef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321af6a438c77b88739126406b9c16597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf87dadae89db61aa013d184e26cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74454d5355ce8721245f2d634d7086199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd12030fe2414f8ed9ad78ac5a0b9f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c4b15203e40f60e424f3b15e27594101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f0a8fee92e50804ece62aaecc3096102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d9209c56a1e85fad539416e3c688a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a99d5f43a0e0f2f12136698a902c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59e2768472d6ae721c1bb277eb7a55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64234491370e90a4fc52399fe3284986106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825de24d4f17fc1b2311ead7f81eb94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f62e2abd983f02dea420c0dff85fc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdeab12cb7bb4be972d55bfc992ebe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a6bb71c5db4080334983974f67991110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d93dea06858b964e2a1f65d98f8a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18d22288ab75b9d61b3677a45896d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2752e56c0f8cde9a7986e67506354113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ada91605329f12460db30150f5f42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffb9dcd4148d6d54e06da711388394115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba78717e18e1da579e49804686a360116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5fcba22c837e39862caac24f7821b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7486f97222a485d2a3b93850f3667b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e58ef7cf2e51c44d8fbf5d9db073d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe192c8a6b4b62a1f0d02264f4a2fce7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712dae5848105344823623182eca985121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005799ff72e9df01b2e14c727ed484b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123d16f3020fa89f4a24e71e755394b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df287ecd66b8f11293a97ce262c8ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89e458cac8ae11735662928ad638f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570b7c0bc8de9757e8baeac4b1ebddb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b0a447507b4a71bcf101d99ef3717127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadee2c6663c4f08bd55503de4fda7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab0d62b7c022f24c0070b318d7b80a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef54627a3ed7c6edd24b68cd3e3de7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688f8477bfc327dd405b81d49cfad77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31deccb7709fa7a6918adb8d8427d46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220614e5eb2eebd8944b5f9c4bbdbfb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c68cf92ce7484a56db8cd69933417e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ec7560cfc18a437d64967d19ee20b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edb8781e76d278fef090b366506510136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73041afd4387fa3c201bfb864cae6cf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5722c81fe4b0f8f8f773621974fa737138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27d66c5f98d8fb6019f23e4c795dd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bc16bf4fc42298e1538eaa67d48b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d487e055f1bef09090971ca2644af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aed1d8ed8c4a20264451c3af75a9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038a12d69a2a036ca38a9fb445577c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a50523b985c9365bc62e4f85dadfc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d83d3e7517f3e1e22a43df9e663bd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ca874aca072e1e9d3202a87173fd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d767a794b7b087bca979e6a13470e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d4fbd09f98eb04a127a1292c838e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d31333cc6c41ced1e4837081af7c35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcdc7bdccc03f66f0bae6616a73bc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf95690ed37506f4b7052d7080e850151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6e80273e80c3dde6a2363cd1abf8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e5109d03005b3c50306f1b5279dec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efd174cbc7e66d7279c038ccbdd4c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667b33f0ede8e891d4c739a537274b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c22b390b235b65d8c55a41838119cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371df0a71a0bcd1da6848cc4db009a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ce622bd2f7dafd33c2209df6b10f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be39a5803ae6acfb791a46d1286883159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d2dfddc77728669743e3ac7d795ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded4b1b808ee3f049ea7fa690b24b5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d2e965121df1575cdc40bc5b7e1a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb9fffdfa45e4ca8f694342a640789163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a3efc30952ca91e8579dd6127b873164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df9567046c4fa2b919ed98aff80b48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d14982f52e931aa4ab49a96c04ddf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a5f5c7d406a60c6c3b3cdc9e23623167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843a8e6cde47985b5f9cd22ba2e58a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991f93d873f5754db898d9b229cca6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a7a1af69f53d280ee656ccbc14925170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14d631edce48976442ede9d8d1e60a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402ae02f39a1eba75667d6ffc8cf167172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c965907ac7e464fe18d62a643994a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9196e90a1c30b2c2e50a56445cc8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5daa91e5295c5e32004efd21fdc92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909426387afd3f2ec96f7fc34d322ad4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492ecbf76c7e2562b20179b65d0c348177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348ad237dcb6906bc0f29405054c3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbc98f5619242e6ee0318e39571974179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61642e41da70c58e8e259da92601ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508aa42e73c2642731a3b040f95d29b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a04b5a7d438a4145ac49243f58d17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5351ee3009c878218ae69e16ff80fa5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd12dcd7a2017ba8af9afea7a15ee59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4404d50f394d807309186fa77629f42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc486ad729db40130bdca268ea6412186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550c71741ea5bfc718f247ad4f9a521187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea705efa20bed0a5730c4cfe936f64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af6890b799c394ce9643113788222e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37bb48006d2bfb17d3355eab630355190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bf7e8af38a084518c8704734b3a3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dd345e86a5a43fa8218a06262f22d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49dfafacfd5804947db46dcb1a5454193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c37f0b3612950fffcfa5eb25ededb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f16ce3e69fa8de44426b2dfc53165195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5b1c8b01549a50846d8177b227f5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad5b1ab0d73a88d9bf15a3b4b33476197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb80037ee7af73c62e92c6ab6bcd9a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f6e27e92551e81ef309cfe151c49e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067822498a51c44ac8c118a066b45af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744ee64ae9abf9f5aaeab2f677d9f69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3fc9e228537405d4ba43670b303bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a25d54119c2b67cb6f993c0ff4e65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2788ecf9ad429db1c3ee71afaa020f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94d2afeea2b48d58cab369950bde2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591c577429810bf669bd3d72cb7fc34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9b92b97cd06716d3b010bef4a57f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3fd9f94418e8f07088e5e9af010d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eaffd83ecd8129f8963e2ae358a55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187b4ea6e5cf24d9b808f4ff0221c37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ca314a0ebb5d360470ffed2e4a384211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafe9d50373c0eea028bdbd8fef57e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fb10a0e61d52017a0b298173c28c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f716e772bfd7fcdc5fb67bc287c7bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25350db0565c929e3fba53165675f54e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6576d76cf88b7f791b5b870d573d9b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b58e4d45cef8a23b9c2c2fb7367f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1f1cf6c741b047239f8c234b2d655218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99f95d3f33e3402c86977d9ebd069f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4e599eb86f8c46b8348608d12c28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d870b2560677cda40fca9b54b856709221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861c5e5d123eeb08caecc1950889ba2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a61ecbbf0131824124895d8e0527c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10646a1cb0a20a9dbfb99f31ac901124224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7224144f7decb07aaaf1973f732761225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7bb5039ba34744a0ee2856587990b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731ed0a3426a1d156350e5ae5f2e2aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decedb1563227d709fddf349dfaca484228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99327c51e4c3a865346652a20798c195229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd265fdaef428d0d6569ee55e8c37f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07a9e7a8175d7c548aa63f8f97bc10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d167b8df278132e82c2fea306bd508232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4ef463e5c2371fa6313d97baf2b28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a324351bb1b1142a3c7113707ab0b27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf36818aa2fcb8b263edb37ef1d492235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a51031128dfc8fcfb3fb425d9d4d3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8232a3db2e797ef8d792cb893309d7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424cc5caa0bc3d8485db185b3052339238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee131d9765c5394d941c4a57b02adef3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba54fe7df1062040920602054431a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf15211dca2b3f0fa61849af901105c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433375e506d3174b607c03fb617ffbd8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26d2902ae363d85e942f9fd383772b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c2f6047937375851f686556b33419244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac916d3e4d37a69384053dbe7ffd03c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b637c1420ba6778ddf8ac9620c6c81f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cc33ccd080990babc93cfb0dfce9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385294f292198a8f10edf6baf2b3647b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24924cfc0c888b8986264e9f3930715249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407f7e54f5334d69dcd41a681c49064250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d8cbe759a202327eac16adac4cead251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0e53e590dc1961a92c92a1a270602252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf4d95315f944e9a53ef2bd7e6afd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cd37a421bf4735a3005bfc81a7d02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb603890a733b82eddd95f048eb74d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d85a470139c6a569b737e358a5c001256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45f6a0db71e91a5eef1c71b3a1a5a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb14c002f90dc9517650354c047eb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc1f126009d7f7438001a1ad6cd159259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30dea7325fb10293812b5e442f09c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9127190e84138b62d316ee4c526e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6980805a8c5b45c0fd76dce1427f03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d5df637971cfaf4935c9ea2d499a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cb3f3171c9f5475560af306488bd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955c6ad6970f1d4a1c6d5cc8f4f09ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe833b89dcecf71f83496d4c2fbcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900f8d4e56f02e4d809d874ea0641cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a4005bdfb416c15bb2af461615655268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7276c5e521400fb3c6ab974e93a673269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d08297cd280c6d7d44e84a918ceea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49da35a40e32202fdeffd8d293461a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed47cb751360b93c32315552ec82c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5197ca3545304f52e2051ba368728c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddfa5e3b8fded2216ebbfef3b99613274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a74757ba34b14f373837e7161b4205275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b67e19edf5d93029729976f43a836276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3fa32a8beec0b6aed843078f21f86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2cfd297fb93f4d459f248bc1ef4fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3539b727ff2d221dcdf0a7a8d93d51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b24399acdfd76ded6333a5f7d3f66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1ade479445f4612f66621466f2e58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c19f6e6651dcfedaf2155987fd7fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057a2ecdad2c634097891370cb81059283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33751a43af6978a612ccff4793e863284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8889a656b9731132cb6300344308cdf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503fd151866bb1d9112332f77ae2279286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce79ec82e3d2d18834ff2f2e999f3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0bafeacbaedcee09442d03c309b55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6002569e89a935e0751a388be9327f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e1e8579d30a19e86d950a299fe2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4e1bd201e15ee0f97b57f33a54de5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f681602bd86228162167a02878e9ba8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33985f92c2bd04add97ccfcc44df2c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499eb35c0f5a66b9e986721f451521b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8e3409086d3777ebaa3fd04521c08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e79bd4a5ca8dd0281ecca6547673c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99152a6a408f6b84d6dadbfbf6db28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe7fc4070a7303299fea2ba812349298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f36947a1d6c7c664418a0c0401f05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa1ba27ade58cf6c8d3006b1b58e8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4881d93071862a4d86cc541bc2c25f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c118380c526d9c2b65dd39222720a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06302812c3bc99b7e843640c7c6c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56aa49a2a769f903d7b324378ad359304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f667ba482cc670b738e1b17a4bfd25b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad227e5ff52ef7960b38c1c19b1c791306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b937bb9fe3e3f86c1f0f9b3cf09cc67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cdbe626cca7682c41bf99aae3e455308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cca5ff362512cee6d39d376bfb06d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69839ef4e893718a0bb73cdfe9a3f6cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83bdefa8b84981ac99ea7fe18a241e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b767479df041d451bf58ac73a6ca4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121a3ceeb0fbba8fb930418b4da8e90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cde58c6b55f0fd435ae8578888da0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765364dc74945b4c2a0fc9add00e08c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7c9a0f843b2e9a6df038e19f0225b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081944f5e19ab097bb8f0fa634ab445317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d93b4db33ccb6373c472fb80ed8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da279b2f37c0f27afae6ba265f6c10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef771a3bbdd4cc51f8abd7ccd39b8c8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aba7dc5a545ec46af0a9a9bb43ccfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8d34421efc8ccdbe110e73739c947322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae4d402740c327d6c604cd9e0a17ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee126afae1631c0e2f99b6dca82745324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb53440e4eef3d77c95a14c5a2f420325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bede77cff167139d5e88fa7ce1025326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c82f8438b0b8059891cabec7a1d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bd5f537f63107c12e099ebf055e41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78100dbf8ed58aa574c39f752fb532bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d90ba33f2d35df0dce2138c11a279330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60095878dbb9df5aa994352f7256d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583fd4e3ad49328ddd60c5b3530ae6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e734e4814f0d1e0fd58d04f42f39a34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ffc0065c4a53decc300e7d11cfe9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb74bf1a7ee23ed86df534133499eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b72db42d831a8a0307139bdb60660336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f794706b873a63110bbfebeee203d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868d860cde851dd2582db9dcfdb8ac7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5669de3e1b536e91547c29b02f0086a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee25ff0b20e6cacfb7e3b79a19a91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b8ddcfcf25cfb63ebc7ed98e8ee44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd5d931dd5232f566f8002ac06b774342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f0fb9a066da29e8dc6e0abc77674343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba62d76a05ce4a7d682cf9b52aa941344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca893caa2897a1dfd5edee986d4e29b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265a001cef37a8595a92ae9e6920697346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5866f416d079defc7c28eb5ae232d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a4ca9caddebcb9ccc00fdeab458aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90805443feb8d9797cb184ae20ef09f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81cb12b5d77dbde4e18b9418bbb351350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec488059e46153320b3062088038c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c75ae451edfbfa440fcc6044b5415352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe91f97ae6367c97baa566f0978800353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea1db9749140c855654cfd107dcfc9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a6081992a9b3366c437a9edfad19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe2d54754c5522183d5a5f53453322356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9aa4b4ea88c7d1c5314a1c8e673eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c922d25ac5b564c27b9589fdb2eb3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0196315890e499ad36e5bad2e5ddff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab462e0b46b3f8407f727c92c30fb7b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0892dd818980173ab6013302d99f95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef422c229349d82861e352062f1ce929362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083d42ab1c1c509c7e362c4814b87d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832a299da73c4f90adfd690af9f0957364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165f1eb7e7a6208044c5fd287e5dc6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19636e499e9e017b678268787a32dc43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69d2798e8ab956818f30bac9ea7552367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2966a8f68ea2c003c921b8d07f8e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6936c1e22d5d8e1f64bd2b880fc193369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213d6e901bbb5e4b608b31e4e33cee5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac440f14d7fcc8439d123654a3052371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cfcbbad8bcdce980fab59e45680f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8c62cb61e75d538b1ea54d5bb530c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df45f4abe9e9742d07f34619ced184d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89d27fe7bef911c2df32cd48bc863c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335513d95a6d028fc58d56f54755797e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6694429a234cac9e308a03cd0ca1cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe816ccb235fd7856daa73ec75cdf1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe8965842a1a217885e302cf88b532379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb52ef206c0b5cb2e8aec9dccdb76a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab34ed8cd66492c50db1fb61bd2234381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64fe763790a4df755167834ac64968382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bc73d5b016b330c2d1fbb9a0e6053383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef659d9db457186fb760a4c16a37112f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2ce2b927321358c0136d697587ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280284d8205133ea8ec8d67348ce28b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c007ec3b676e74d301b717db7cff4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25134563180b1215e7d6ecd435b521388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd4439d1b739c065baeb8ad619f7c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183895486a90bc2be4fccc092f0f08c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc0a3c4caad0938f6062e2daa7223391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9133b85a27aa6c590ccb980b46feb42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f60c212b9bb107dbf9e6234872297393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5647626463a91cd2ba1525e6aa1cc29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1979130c5cff2dccd9d4faf031323ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c378647ac9c1c27d42485b39f5118e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210decb78200f9289d6674dbd4766f7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e276aa51702bda6c793e32a39101b7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fac765845967c3cd5626e2931c42e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b40ff9a110c73b718827ce9ead2e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23afdcbc053aaebe0a58ea1cedb2f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9176d40d4d930c5844070c1150dda5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcbfba03fa3f9b86df799ae578aa1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac88d19d84692a6199b3bda0c5587b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f52c7087a9421fe2c7d4b189dd91e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf85a243d16a08de117ee4742c133d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dd77a174026caf083e2352b1da36b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae772cfb22bc4232c174669ea2104b77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40154ed190a9e4ff5bfb7c7666883f7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd520c739b8668fc8c8970eb6e6759c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d4bf3c604f564ccde81c0af116ac7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a48489a9a8ecdc820e4dff57950b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81adde64be6c795ef57acc009218f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bd6df8c3dfe2c964eff481ccf0639414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e4f649a4f285e317d496375565af7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7561856226add3564acdd622daddc7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e868e10319eb1dda1dd6ef746f681f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241ebd994608d191a251e0a2d2c2d53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c0f41e5253c170833e04406cde680419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2c0f9f12b662b8d94849c3be5d265420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c51a3a47e03f61707e5933da69a6f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6832c48649c3de380724c3b68d5c52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ea7858efcf8d1fbae280c94bb44f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef98a9aba282dc0ebf3d1d6ab8a1070424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684665d39dae92bdd7d53f3d68b66512425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae375d3c1cd2ee0b2021008ef3b04c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e78704313f2823880438f0be93e79e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5665942fe03215cfb424a3e80d54f54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daef67cfedd09ca6575bce873772ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fd1a4c15abcdf3d37ab6e60348b66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3288dfb919536df49c365e23682483431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fd3037eadf2685b2540d3392b71d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f1814adfa2a10bdd20c7b5fd12d0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b332ab67a0bc4e0c978097f33baf2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523f1e3287eb6a7444215db82df0143435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e005a4ac61244aab8a16637b4ab95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646b003f16141dffbe8e2b4b1634671437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442eb069bf9357e271dc38ee173ede6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2523a7f5235111785f925c9bd8166439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aef80c71ee05cbb6c0c08cf2102b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57836217545e80d0f612715e5ddbdc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073f832ac7191cd30b77295e56e2eea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd6c47dce085d76fdf1ff9521088bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b664ddc97a058a7befc3d16509b244444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a736be2a93b9b9a4ae0383ca989e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097538342efa055455bf737b21cb9a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e065312af9e5b40847107bb50bf0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd730bfe33a6f9b1dd5897d5369b3885448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf1a276c2205ee22d49969b09ddff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66a00c8c09877015a01ca059d61d7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23e918d58938cf06c46d5406dba03d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a197ee8698a2a57eb5967024c17c604452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212cf77f5e9ed51dde1f70ae1f6b4b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209afdef3a3491940c1d520147d1002454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e62609ce52f0a27470e3578d246ecf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ee72b9518ff27e63bd57b881011ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f68550c64758c0984ed1a7f2b5e94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d094fb0ead84fa0729e7f4341db44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9cf9837e872e13fcfda921fad678d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db424e6a28e5e96672a764735387e193460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76186e3812d1dbe51675d34f230dc8a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b118d06e82bd4714f76c9d52238670462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadda302db69b0a57b3072509aed70e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e67c0f8b402a4c9ff534dd63dc5b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4c40321d85698a8dabe91db595d4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1f74d08fdf7ab1bb48afcfa9557cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060491d5168b863c78d79e617693cff3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8e2973172ece4c36af8175435a947468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db323fcf7045a48de5b9d1dc2d84f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4c734503df4ea765252d2093ee4c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bb4fe2a404e770a8e7f42a55f1f24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c60fe1208a3b488be12e48f4a44d60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d6e74c2d42aaa53b3217a89dfc18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb945eecbc35110630637cdd8f6350f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aca5c9fe134fc12104054a8bb320d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd66714f9c1739336bbba470632fe1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c61a7dffd02150e6869cb84960aac2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d995be66f98e4aa934f505760fb5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b448192105a918646aa50a934292e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c09e3f3e899086bdaad44fe587c946480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89db2dff7d922be4952c3547111fc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e572290052f3c5f1e71748e675dd25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c3ba6f68a3b1abd6785155f6b547a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce285144e61adf4fcbbe22e1ee4ef7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf200f93236e4b4d9d481dc7b281388485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470c4b11a75a226c57a4bc23a2eef95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc46ee4ea12832f18e7776c8ee509d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f07e17660f27d9782f31210366003488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df8dc86e37f15ee856b147a7900370489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed450cface10420475189bb766e067d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afadc4944dd76444428098330e907b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad733f80488e6727ed570b1596bad504492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aca3fc2578f6f7dedc6103c2dc12d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1f10e1498c3ac442d8bb031317961494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcd48fa3945b2b18417bcae9848f0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19af2ac126ff65bd648aed2896a59d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4a779de0d812719ba8fe293d246fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab8512749be68b919d6cf1c269192d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e48433e22b2b54d81cc8fa1acf9ed4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95120c2fe6aa8b74c156fc00c055c5ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b451d3d2efd7380ff7c8248bb7ba3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adfc7d417ef0f24b2aa2c9ad7e33b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65aad1ca1cb5ca9b8c8702ec96977d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8d9826f6f14200129bb0cb21230cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e96715dc4901043e74be7af11b9386505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311948b90db433604277cd5f2a21e41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054ba6e105a7e4b1a98fac597ba2960507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91185ca1184adb1d9a5753b0e6ecbf0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab76b49ccf26d1cf9941c52b527b065509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6abdcc86d3e4406991ec01fb35e4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f2f89c3b2a9055610e16ffaa8f89a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302e8a5a34c665d9bf20189b2f08d44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b99ca2fb159a80635cdbbecabedb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737df142a2245f5c8dffbc1a9dbfdd0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f665779ac53b09aefe1561d09006a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b0dd2178d16759d884c4bff7d3677516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf6aa9a2f075fd906b0de920c914c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f89b43600028f4aed74aaf34248dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd5014e28d045f50cff1277982674d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692a9a4dbf3ddfe0930c14eab381e2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f6f6f5e10e5c87fe7f86f747b50fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be43261dfbdfb67be6af5109e41d80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf594abf679a28020f28b03a87beba0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb438c7d69f57d772e0d4bae22c04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d1278e1bec3e505bbb07be59a71df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a5573fc6cfacbb9178cd0acba26bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4854eafd67d4990c4d2ca97569677527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c48094f06d3c1e1f2b1ffb56528e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd32258118e2ba835fb48ef00f5bca7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00cd26ee91be1aec2b08c4e2a7d6ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6735783698760239bd903333f498d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ee9a073f779e370a61de1eebea42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba8e162aa8db035df19150ee90ddf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63ee9bf0f104bc960f76ca8236e47d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899afd263a049fc180ec84155ab52006535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8e80a4cbc9d8743553723e4fa71d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a9422d800998da3f387bf05985d51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73f3a20114f925098cc51b1ed76989538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61768ff59c1d8ea9c3fd8cd4a111e91e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f6c3eece2d70193eda6dcfe7b9aa1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a2bc2fda59cacc3a2bf5d27c3b4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfd61f10cfcf3db1bf53b171915b5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17b44b1e500a2f5f5a44726ddf9928543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674de0757ce5526f78b19bde92a9984a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5e243a4d00f7a90a43275b6e7b31c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd67a8d758db68ffe9c62c58af96f53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099cd8090bf82f8640fb0dfc4a33b49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef487ef202a6269d3b298c51f977ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901e812172610873f9a8f591486f8be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40034e95d1d82591df8412eebda982550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7b1a7fa8656a8a95ccd0addbd75ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744f6206bca1f7a52aaa2df44c7108a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb25af495dab5f1a07104b00675692553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa766acf1d34fd8fb0d9191b0eea3dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca471440a8ca948efe6c6b6e642b783555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2053fce817c47487b81f6b92ffff9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ae8740232ee4b1e267d46b414c936557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4583c95b90fd85baadb74fb63b86e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620d77eb28b5509b51da04feebc138b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a7fb08d17f60dda4c165ee265d585560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5569bd30a574a95a3c4f8b1d034a4f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4262d0212eaa590540e6b7c00d67d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d02cee684492172ebb593e9509dac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edbe3b7b5e379ddaecae3191a3450a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b66aae981c8bd2a87fbac66f8f4899565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2905adc3ab5f8e103ebf719049756566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff59c7418f5f63ab0518c112668cc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b17ad479b699514077b87cdb1fe9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfab461b46f6263d8e0c318172ec414569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd9e099830440129c4d06e420b3f71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba37cf24e5d678b095dd8e18357192b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f3d16a7e2e63f23bd66f1bc7fe117572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638b0d09516353375dadce83bbd7b24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cecf89a2ebaaecab251758bb76e931574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cb02c3f7c205179a91894e1373608575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b7b87e29bc87d9622dd84bb6ce7df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c492a622e25d3e1da6d003a71464b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339573e0d5d2776db4c9646731018a0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fed11154a198d8425eac5e5ff12c89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f6906c2727a6bd8c3794f788a351d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea6bde895fdc88dbdec0664221c6aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bfe1ea4c0fe29a0bb7636b20312f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb080df44023f7bf5fa55365cef4103583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9aa97d0d096d5c076d49db0f15ea1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e6db81b5483772ab9a1985e098663585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47608483c95f64d70adeb0467eb49a62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d667f6d0d51a77798596df745c151c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415a631b687e631f90ce278345b0337588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796b41ee1bcf2ee268c86186cf4b611589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03b3a05e2186eee609658ee3dd53da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990e7769ffdb49e6acfefde3a211d1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d3e47fb7dd20adbeab85d15a1e284592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf8e3b479b3f251c233a5b30ead158593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a1af9c8ec522156dd4cbfc5d4206e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdec9bb26e7471dd87a6a4fc06eeb64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1082ae514b76ffe33dce22b56502769596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1045eaeb36720350501700e112a99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4521af3696c9ef836f894d2fc8271598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919270e080e4666e4d12c0c3aa9c9d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855223997cab1061b7d0414f7b507fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284cf65577ee2ee94b445735e6aac6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc59c374222a233656a2738acc01af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfe3979b1a0792c6aa50b8e4888c5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170933d3a4b23c5da0f3e57d5503c1e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8311a863b36a9478e9a642e6eb6bb6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb8e17efa6df555b020ccfb9ccd395606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358efbf9fff285d7966b553c75a2a657607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b088fd0209c3e485e95e34fe97ec8e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e191d088aa37535854e4dcdf669c1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f370a04396db67d8343dec3b799bf71610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a432fe09bb09c734c0131e7ec469da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cce3a71e80e6be75c23d0252d9c859612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20024d5db321b2b8bb8b931b8748462b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f4488a6c61b9726f1707711613e2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6b250f284ad7bc7c99ee9f6e38274615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553fcdaab0ad3f0c718eead91c1e7be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cc861441a496d5203e367274b2b55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841e0c7b76e1dc131c77775e3bf1154618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398ae65acabdfcaca6c4a3eede0af4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c53b5ea1919564318ceea84b933e72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd074d2b1bf8aca34084666e7ddad420621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b41bb6d05c4dd85f922abfb1ba4d69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b1f7b8aaaf33f585cb9d6c9ed8e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05f76292e54d89dd41b9f7964318e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935048f67567d63a807142a7f6de89eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13045482bd5f64783e31966ec52728dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc1e17afaab61d996f8b37a6c527a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd46c65e05ec6e4f5f71e920135f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b727b049b3128d4b6304ec7a3959629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfa0ca0371e0ae12560b9b39c46f46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefba1dcb4214bd2f8a9a5c5df84964631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44707a62ac94a6eeb74698976a129df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166c8c8e9c7043a1ea27a52a5cf3635633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8083c59f71e5ea22cc418b197427d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b14461682ad183718a0e57dc3e1661635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579393d58506e9b21284a2eb38a24368636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974ccfbc243ed53da448b200af5dcef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a4c21bbb8229d6f797977765cd24d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fd0a73e3d5855c20cf9c3556a31f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96119d7b81387c03f7d9a9862e9460640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba58236d8bbf440e052f464768fd2d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966df9fd111951529b767d1e1006833642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675b5db7507c98adf0cb55626ddff66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2491b35fef5ec30772f4ee36077bc2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723df9ad813f5b474d9227af59de0741645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d326cf206407f8f779973eec0f38d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d4e147add910d6f8c22eba946c0da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e0185747e10678558d260fe570172648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f223b7ce298c42c74cb9e947c8efa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcd3f5020ce853b94ae02f631ecae9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f006df9e20b4171f0ed1092821146651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3893db5f8977e19baada57afc5373c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c01c026798974ac4fb1c665d27d83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d55ff26854f53c241b15337b74c46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aa4e472dd49892e5cf7c3f7f0de30655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db25ecd80085b809d6a451d09694ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff2da65b11c4d8759a26a0ec7c3932657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aae8b23c1299c9ea9dad89f5cbf744658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c31b5bd870e086ac8282ca47a8719659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f1f76bf3908f2e2f633e08c4f1917660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797b9bc344f6c10e6e40dca6606af8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc40dd8a7ce55aae9b43152a31e43f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa3c29d27adef86535221ca5579512663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbe9c43a57ec2799e0bcd2ada2d09c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cce357504a4a69d2a3f42bf61ea60665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2feaee5f8b6c84e338c78de8535180666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0dddc6615bdc827707ecb28f0ecdd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc884c211fd2b3e8a70868ae844fe2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2559f927897a1db7893fc986ee3d508669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750897204f9495edb76e015ff46aa673670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385e75042803bdda0745299ecbf7248671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c1090f7adc1160d9412dbf1b55672672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cb237234efbcb247311fde1b167a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd78a2aed04ad3754edeca9142ed22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a24ee9a7f269aada9a4ec91634c5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39d3349c92d497b66d23c37fe06696676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446f6b48272efe49ecea8a050913fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb21b8811d8a323402e69b2b063221678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72df6b9f03564d25c864f904985a5f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843d7abd78d7427fe882f8dc495cc6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641221be82fce038f921442453a1fe9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9191bebc0a0cd47b35983cd8fd9cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb157311cbe1e9be84f5e88eb686e881683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41d2906270bcf47a1309886dbecf22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69214f85e4efb8d1b3546e0340121bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f198c34a7ee5016f3695aabc4ed80686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12088a93b7768fc6970a24a381ac62687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d077963798427ee89ccabad0eaf14ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374bece2552ff74d12b02c904a580bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac097c8b33fa1298c53645372a6fb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa344d429eb5c853829b246c39dba03d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f16b69cc8e6b970c23b8bdd8cfa543692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7b92ead4c522415b2318fd98c3642693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c5b013727546857b40789e8d142cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b87c9dc26e87e50b87957d7d1b50d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737e976bb5ddfa410e75fdff6119a39696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e69d81f7cce944c87790980adf04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb7b450be5da043da5bf190c2e5d8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b303cbf971b332fbda89af1c4c9b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c1424deb72bc5011562adcd94889f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff68c8746282ec6c062721a4a8e1815701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264ec1ed092296fc0b2416ccc53e558702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f3973c959940f639e6fb6a3da54dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1fc821be688028b34fd1ad8a358cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdd7e3e3742c22c1798da3ffeb2e02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d8ac878e96dca9d2d764c01c34620706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fed0cd87268d7bbaee9f38a3a2ef30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a787f9ceb0fea6b822c25644a72a87a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b55a38885443913ee8602f4ab36a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37089bf79213fea06cc24e5a911efd92710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72226d5b5817d00974abb9becd8db249711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb4190268255d9a275f28fe5a39fb4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f568428719a735112de36ef840f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cef00902081d280b4108864fe710f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89865c75f3c790fcd50c3a6aa3e48bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff10e8356ff87c067ac94d940570b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e20dfca6b08054a1e2145e0faa5399717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550b7400b4db2bcdc8fb71fbc9ee10718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad65c080a9afbc2246f95b36895196719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e53cfdd7dc6df3c9fcc4019b454d15720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61cd6abca12a1d24f721edb1b7fac3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5e3584d3ee160034d3007eb9ebcf4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7996699df4c82ac2f681a16e85a8ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2936d5b8ece7f47ab6fa1bc6c486bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7c1fe707c63d7a3569a673dd6dc44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5118e95e9bf20db8659aaa54a1aee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21efe71e8c1d58ecc145eebd51f3941727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567292763a723d8e369ada5a09f5e9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550891cc96efdfdfa9bb5ae4d0e0ae7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b9e1ee087e49037745bfd30508126730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba376994856a9e379387b145ab833db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f357f50c3e0773c4fa21608f4bee55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26196dc2fd1bbc366cb1666a9ce15d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231276f1a045881bae1a2862e4eca5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa520f1c6aff8b6a2475e5b825c62da5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cce64deb019fc7ea3ecbf3e18ff39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd021a8877de50ffcbc78b8b64c0470737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676b0476d016345f793293543561f4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f5847da6786bc313485c708bd993a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b9cf09d3a2517d465243cb50de1ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81c43c26088a5952d4f60590d62b71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b71a975276ddea094e3850f36f1c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da3f98f1884d23f29d1f256117e5ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360882df266f93d9dac5185896e75cbe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545a443bd4add48f2b6182e2b65939b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7728b9e97f613bb5b106f25be84fae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5729cb4900a26a5c46470c7a4b85556747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd3b91c0323f498f6b15a82b5b6149748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eca7edc8275c79a269d618be3d366749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c820f62f84a38ad3c1ed291ec20b81e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1422cf42304dbe5611c5d14a6bdef89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587434d3e421ea3e907d7b4263fe9413752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d9e5cd8ea4549faaee50ad118a0e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ef0a2e3cd5d96215af2ee96fe9ec8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9eb2b37fab045383258de94eabe6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfd27fbb3049366a85a0de268c7934756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca76927cd0216c89ed2cb5bc02d81fe757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>