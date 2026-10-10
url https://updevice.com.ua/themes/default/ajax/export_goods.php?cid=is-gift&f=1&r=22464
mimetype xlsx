--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba27a96d3c128e9999ca29136904c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126130ee30a0b5bac2635ec052661722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2de6c7c2bd69dc7d4cdf9da5e0f5a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf3819a6ef760ad59556ba6a31ff684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3ce1337f03f02bb6e2c0af6f598c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a5b8cb4d2ed92b0d812f6dba819d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46671f3b9b03519e9fda5f5dd0f5687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f41a5309696f09daf02d2b2b99841a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f398c60ab3c54cb548add2988fcae69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d84ffb48c6dae458174f59364e4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583dd7d51845e5cf2acd09de2b6698711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff88f0be84c1f5b6ec8ff83ad76103b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33959a99a77a3a294dd6202ffed49f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a8ec799149f8bdcac2915d6d3842914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8383d166144f1d97ff94c6e2f2f7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7414dab01e626cf89c0474cbc85a38216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516566851264a2747acb8149312d886d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab1af8224ce5ae6ac668e69f1092f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb72a08baff9e10855c2e06faf05d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29674e838689e075c832cac10d7dad0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cd94ecd2f5ecdfd0fccfe69c06de021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82a61927bdf677f2f6ba720d78b53c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b20ac88842f53f54c501db78392c4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d60962c23cdb1dad2f20df4d2ba97024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dabbcbe85ed4bd492c545378a949ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9863669705ee673c5fa63ee7a0874126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083faa7f87eb80519ec7d81791d02c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86131d3ccca53f611b0975d80c6751828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760d37af0edf75ee6031cfce9220e5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cd8f4a4d3f558df98778da21e760a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a0d3aef88aff6c002775c5be634ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ed5f1d495f193155ee023ea1ee3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be81d4889b92d3778d1cc4d17bd8c8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deb8e4f2b5ffcb265a4ff17f4d382934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948e3955f7e5810b02e1ada9b176c2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402e865502a38815719b0380ffa873536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc3e12bf0295ec5c03dfb1e5c7733437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923200e3139c12aea7450e93c1469e5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258f2c1f4bbcbb219fd07875a08982039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d87953e549d1dc880e1ce8ce52baa840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eabd7813296dd9faceda00b39344a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617489e978139967f3df79c3840132a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cf64ed7383482d799c8b5c1bed5f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d71a4327db2d57d39cada2061349044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719cc4cb8635fe768dba8e8b126d41745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aed39e36368f35213578aa9e61895946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356481512e9f6cf41e59c4c5cb9fca1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635a2bcc1dce99ecaacb517427e40b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cffb06ee7eccb8ec9b0ed42362755949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7c3c9fa1d349c3d4c2aa44738017a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d9ab3527bfdf5a109616c62c7a4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a0ff676f8b684e7e3002303260b0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb076400c1244680e1d35894e32fcc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf983380f527a5e89a8aee74ec512e6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8393348a7685d9b907cfce4568c90955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877b8ac0731345e15587ddf15ef8fda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad01f2fe34a38df827fac3322beeccd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b11eb777f099e6890e0ee480eef25258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64998285c7b6d57578e92af038781f1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdb4dbfdaf20107d5a19893167e7d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed54b05b8e4c202cadc1cba5df859161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd92395e1ff2374efb8caa5715293b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dc57a040111800b9f69ea65afe9a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e2aceaa15a7884d60bfed7c460a9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35821b8d0896beda4e7ff25109886b7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae99f507ef6e6263ec888a9a183f49f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd75ff6a6d314f8ad47eb3cc24909267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724407740860e1e389627a662fb3bd4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a9642d868bdb098f08209b2f80fcc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f63820e087ccc6a68b82f0417275cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9f18f31daad95945d698d2b5758971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda332ea49d0c652b8c14552d6ae25da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fae6662f3f28814c7ac86159d109673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83094fed46def1f38cd8a7e17e140e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b66e055a7ce9dce602d99190e006a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee90601c50046e5ec0788a710cfff2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69a26bd6408cb12d38e1fa5fcffd5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22905025adbf3fbcefddc63e088aa76178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980af85e7f12f3c3c40a8a593cd6f9bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd35681c5814d3430e4c8bbe3345d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def925c49a342f452b72faf9351f7da081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83325a22bd7b97bb280bb2fb5225881782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151bce945b5dfef65398eed6470daa083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63430027de1721b76ed1a9781d2d840b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f59028288a65eabedcead91988588385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c955afa9172fbd74340605647efdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d3ce5ffb59bc6aca7159bde4ef57b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d34f91decba97713033cb00b9625188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9fddf401323276f98d23f1b27b70389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def904101e7d370629bc66e6924d4c4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459ebb3b0d2da3145b338bec591c52091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a186d86507710c47195f8b375d10d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c02f9561b657afb6817b2d49362a7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c6f1ff8989cf038ecacd9cf3e2bed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6c60eef472f89aaed7438a5082ea995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba254bc0c03bb26c16eec88d4c0195f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6422086dcf09090773df1a3cf249297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83218ff4a8ab985910e466475b973898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61911d68068590b48762f872f1a71099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc126e9cd61b7de81a6cda0153c17a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4b05c6b9a6e76b5890ffaa5d19d1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c59df7e107083236cd1de52471b752102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced6817c4de60bb9f82c78888fb4b34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa92b194f88b1d3d682c2bd4f74b751104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fc9c1e50bcf58801df21ad333a1d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65f3a8b5cfc173e166d0ea0db37b14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427e341e40052b48355abb42ed42154107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde090c97ada037907c697910e6833d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d57955323d9d396599413a6b0bae9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74a4d36f5e47475fa32c15f6096f7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f107b1d9b158e277978c93cf342aea6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e57a91ff625b9711f87406c80e4da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fc5dee48ecea179ed657168cc2809113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7409c91a1fd40c3ffa45ee56d5f70b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65a7467db856d94fa37de9e5618b53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9a887eea1061ddd55ac47d4460b20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae4f4b7a73f72998083313352815c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dd2e9bf3d95bf2453d53102bab29a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174016a04ce1ac0cd70c2dc7158488c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3ea0555d9788fce0c31deec724acf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d51bee5b3f091144b51976ac25466121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b75c7ae7960f8d0a83559a10002618122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadac30617f86c53a3352b067da9dea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfb9630121bd5f353466b128c17e17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cde7e05b65ab92f68cebaea02c416125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1f05496455cdf51bf3a084d8a9a4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c341adff608bf96a1299f6eaf0720127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99fedbd6af60446e8798ec4384c533128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddafaeab3d4c937980a3d09af62f544129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093db6c7668ea63510cb6827ead1d456130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6d61e1f698392304200aade8f78ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab28433436f331625da35a61418770e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788f62035d7dd2d0bf01dc2f1739c35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbce3ab046693a1c476b8b147d50862134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3a2e29e3eeef1d344a7d3eaba2e26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b25f96f221b14bd93f8ffb4da0ffde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0365c738ed32e811741ed9eefb6295137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ed6bd3f3f9a219e8bbe0105780516138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d3c5ce609527dc4954aa14a9cec58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fa87f72b73d6dd2bef71384576d4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755206f5fedcb8d6500b5917f1300d73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b94e3cce0b4c6d9e6990a65b0ae5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f309832f16bd1d0b13f15f36f3ed26b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e06b5a47f4f421a4d9b2016b4767fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e18ac1668865b37f42e27e8a8f431e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6e3fde2543177baf460bdf1b5849c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9d4c75ed20da9acd5abfc253f4228147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e088c68b7b3b74b49809c6bbffaee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdcaa2820b170bbab9da48cd413030149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcb25b3bd69710e70eee16c690ce0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47d356a6c0fed7e00093f6f38065f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb377d91a5bf2537b9cc47656ff7bf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894b9667df54a29d70366f5d4ab21f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fd12ac54444bf04c0fcf3dfcb698d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b1136db43989befab1824e0dbc1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e061d36f7658b7ca8fbbd0a412eaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a028d0c4a949721f1dfe12c1bec81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286f2cd41ba73fc255167ef84069747158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ea1b2b2d933e5edd8b446933e4906159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2074efe0072defeea5ada404df5deaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147b5a79f714f8ab21b2d2bd12363cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c814597e63b4d0edc29a262b28fcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2a8ab641d1a286ae49812720fea4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52d8c396a2b8525790f41278b8dff0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eeaff38f8e49a8de42d32d00eed5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680abf972bc2262d4791819e5f87d07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188b3e5133c8a6697732406180b62e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe35eee28a75866e6a273fbdb47998168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4f5857ff310c7eb1817e09dd521dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710522c80f03a82d751a18c98e7c6a96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e12a24a8115f5d0520261dba1bf8e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182114909411416ef69da2b237647c88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4d669b6b8eafaef0b04b6841b71cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584be5fb0cfefe1c98c2f70bd66ea6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c638de1b85ba3654932d294e7674c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5560e826a72a43b181a87e98df2663e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c38deea8917a45f0826fd5ff83ea5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb0526d2eb9c744c78242893294406178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67135be9c80324a9af510d0cf95bb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292a9d990d5f2fc69972b0e7395b3ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513eeefb36daf27fcd85b174979914d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15656e68284e4d364a7ba89e0d26c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4dc9d4afe04b734e5704cf2cfa46f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040ee48589a1441608e1d6de739393e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad6148e621306975b782809d81c1ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc8eec9d28b82f7c1348a916362b72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f369c674ca716e8a4ce40ceb1a4c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910652783a5d24ef9b0317f4622b91f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983edad6453d66dfdffc55e60102d83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3305020894b3fd0bff55b1da425157190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88ab346664420f67974b6a864ea8a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174beeb9fe4453a6dce021d720d51b36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b54d5cfa10429bf1a998b4941934193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46a5617741280cb9053c78e684e87e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf11a1a1e5e6f02f98f08688545660195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626176593d51062cf1bc08fab934ace1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ffb9d8c480a126eba3d898e5f056197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b92d78418f3dcf8445ed8844dbf3ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df53729f56c2d0c8f05dc540fe7e24f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7434e5d2a7b9859edebc876c462b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed5a19013ec2bd1d41dd8a514032f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e69ec03633b511aa0f8d831d9b6b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730432f97911507ecaf5e86e4b0e414e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c946a53cd557900477c96c61a543d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117317daa73cbd05d0bdbfc7d7f02e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c2212bfa29cf1d62240eb5715bb6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc35665bbaf436150081da21098f74c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce95dc61b68b5a2610d756a3610b55c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14174bb9a4cb8457e87a3d77d794df5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170b2dc63af8d3e2efedaee8181aaf5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d12297e5942870809b517114b6c8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743aa4ae318c06b3b49cefec83f8582212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdcb647c6eae756c3e2ab28625116a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939741e78ab6a1ee1b7b10e4c357ed35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc349cf2102b0e4ebab43a6f53e713215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fcfeaa424b8aef7db558f3e3754f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2d210f90c5952b61f791436e4f831217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fa53b93cd5bc5307f29b42443f014218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92d78256fa046d6b632f370c48a3ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36616c17cb3234aa8ff9b7d469c12eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168054d01893ecf35f3e86de20fabaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f8d57947148e21ba2c83c8ef95b4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46312a70a3a2aeafb0e193187baf3af0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c39050edb2e81079dea4de471d005224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dc8d1723e49f2ba22bf2534676ed3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e432367181cb986e66076358b1ab7c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06669db7d78c29840718e08899dac7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41170668b623d543d0ad6e5dba60cae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a295af85e6f8d5fbc8c808828d4ea9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d075d23d9ae3ba0d7609210b567fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f8247bfb54f27a873380e2e179b73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba34f5635b95b8f124eb910718dbd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d9332a9ebbab848e95fbc4ab2e8a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ddef078515bcf36f0f1a9ebaa2f3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b373656750170724881641868d5fdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968adde76d965d1a533915161c0286d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172ad3739755ff108f1c11947d42f70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac9b4e05ccd61996a501b0bb42637e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a820db65297d9dce304759cdf4cca9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27846b80f0be36a229b76e59c2a50c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3492a1725e84d4df593c6f5d41a4b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b96b4a98183cf554ed81ef617cfd8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b816b09f875c83e1755c18c623fdd10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b00ec11bd49d66f0f5c479416ce28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801dd8f174aff13122207120659f39b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2c5bc73e8d9dfb727b8fff053a189246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcba774ecbe17457cc4266bb6bcad9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f095ec5d4fefd597c8afb1da99e4548248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667a7d589fa9fab3df861ac47871aea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b398fe5aa22036e01394310eb1e15aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe1dcba5f664ba794e2574f71a0e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901778f65223f22aaa913f7f26f0540252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baf596403e3e006023f1681082c8e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21807f94eb1e1ef0cd841eed1ad4ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215754e8372017916f02f23a836bd707255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b7b317b5b8c5ee7b0831f189d6d2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fdbf3997e1e2aa0081ffe01dd62b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fc776ad18407e8e0f94d4d4cdc329258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc8ab49b84964ac20f230531a4af87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42ab2ba06c8f05c05cfa8a7c82e847260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb27b7b705daa1f8baba7f6902744a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a687e3292255764ea7402850dcd0aa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75c71350a3ab1f64f80af7af81966e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d6525c8d748e8b8bfb8552d50981a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd1374d74b7617b37b7625d0807a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e47e91f431ff0164fa6b340077b3f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6900f5a4762f2ec48f3174e2a59b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6049b329ca3a7a40189e6b40c5748e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1499a0214d3ab0898bdb83c89cb491d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846c8d082b24d4a8929a8e613018204270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedeef25cb88ccd1fc7405b4c1fed90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a90e0474559f811bffec17ba0e3073272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6db67f26e525f8e0e6d7715ef7d8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192797f9ef9e6def3cb08774d77c6f94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef181bfa1182d3e62a0f90ee3064cb0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de496323ad168ddce9c5f7853ea08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc42bbc72103374088ffdca4a850ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73606c8ae108870471930dd2bd5a705d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce970652c7a46c4ced0a24eb22270461279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603636df00aba0caa2fcf033dc9c213f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5de4ae60230cc7ff0d1e1eb779c64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f338c723d037b14af36862dafda64b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d97cb058423e57307a5ba1e1673c5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a1b9bdae588fbe1a5da0f8b34e8a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43abbbc9ab72ba8196db9908f7c916285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca916b1e72b4c0783c56079b094acc01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce74c8a05276fb31a266b4adc237c30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a5c36e881a94848fcfa25caa2fe07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dae9b617c6d451dcbb89c97419b66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc735948e0c602fae9aef4b2a9d22f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e49f0d6eda4b7eaa0b1464bb59af36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c580c27f0733dc70572a32b62cf819f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5a849a842b36384259ec6fffe6381293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1751946a310b9425ee087d7a2bdbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8ef195da6ca8658a0071eccc766ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd977bdd329054f6774beb25741bedf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5daef96c47e8d447ea6094b301f352297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fe2211eda2bd0a56d8b6493cadb29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ea8d845afbc5fa0d8bf7ad8b22253299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe678e49a80caf5a90ca46d03a405f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac1859af2234cf312d35cf97febf37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf8bb20f3897227f5cd0540c8461c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8ff3603512ee4777b9a0a621c25ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a310ef502403b8cfedab2496004bfd1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd96c686cd4ec23dbace7715029e62e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6b99f58b44100dfdb891ad2f5878a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410e4fa14e7741ab4cb1415463617a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08f61a8b214c2fda36372625655959308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc06df3e24e8b1c472e615eb879b5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f9ac14d44a3eb70ef35e32046ba12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53419790ceb028d3e925b57c25463e89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b9842fe9ade7451798cb33c73b8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22da88f09296ed2459416a504bf078e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf06ac973ece2c19e3fb9ffce6c4691314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd32669f56919fdb45a141eccead32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414f0daee65f5393578b9904471d867316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae892d2b2571ca980bd0f850feed8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f078d002c7345c24b33eab417d8ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1b796f88482ede01cb079cf5dbf31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01004cd6f5c6b113dcb76faca72f79c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed4cd33f1e13073e40da651d2c977e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da293fb1acb018e1c627c7ce090da784322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c5c177ce9b5c9c58871887ddcec16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c300ea9b9be359039708891bd54d663324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f158645ee973025115b10db25cb80e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f73f30149fc31223fde388c1f5272326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f53d10ad3da08d477d76b9871304c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3a81b96d739f41162c879cba8cafa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856ade3b1fe79564b00ec98bf499ae7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ce364864a97fbc05f9294dd96dc70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0eaf3777171b584fda4063223b986331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551440029ef0572826d7310c33f62382332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750c75995f147fef0f087db05037164333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb14a25812a54c10938ea4a7c145c46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba520e2022283121621cfe310fcb70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64608767aafc9782dbc8b1cd86bbe8c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ed196dbe86ed4c7a874d30196c6b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b19e5bde28e45a9c88d9ebad5f6de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b8b2a8fe0473202058fac361d880d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a776f11658a72538dcf265d42452805340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca702758dfd49536d7e99f8bd6d84e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66460c22c282cb76739d3a6bc76b6a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490d90bb2aa4a83ee603fd3e4c1819343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5afa0d9aa02f58041a654d5688b81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193c12088de9d2d4daf0d52437ccdc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba461113be3b57c907b07e4f87f2b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0feb4b5460df54507f53936082072347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0c1cb8626eb76a3487f41ed1bb310348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0ce376b66fc34923add55789d3235349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c0bd5b64122040ddac5ad2e799c7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffb432d3293fc56a2a424c08bc2ac6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97137ef403e88ce93fe1af3c200bed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f55dfe6f843e635b935037f8054ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702b12a17cb8d8b704b568feb75f3fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671959add8db3dbb5bfae56108fc5e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629584bf7959532fdcdf6f5524d1d55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baef8a51e60e807fab7bf0ed707d09f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a1b374c61a27fc170ae1bf07ffad1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6d2309cf29d14c41396c0cd7d62af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275d28476a2610b2fd20a6944342a98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e000cc66f2932ab088f319bc1f03d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c47e6334a27e20302df305fc52e9d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1ad9fe30ed512a70e7753a1ac7e0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c456d381af87d6c5b25ca1d229cdd5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e22ad06a19c9436730435834a71db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb29c02d63872e0418dfc6c05ad8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e7cae87804acb52b7c664d30723b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc7d0df7135b486c7299668c22d648368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de12acab946e7d9cb3aff81aaea8aaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f795facf41320797a14e2e00398eba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada186af687483d28376ff4ea196295371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a62fd7b5def751d47cd0889bda61fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e7a59eb0f332aedbdbad2849e27b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb3a8965343341a38fd86d8ff71905374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196531ae83ba3aec919c708b7e07c192375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34490fd116d82b5b365729a962921f43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ef2065e8dcc2cbd27f9731611e025377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c9df657fb2aa566ed69686c60d08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ece85c6739d7ee1619ef2f25e91e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82c1349ca0bf1ede49c4dedcc9603d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698be94651bc84662004cbd2a3fd25b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac2837e95a0ffba32e4c0c8ff0b7c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73846c4fac80e117c03148dff26897f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057264ee02495aed06d50a7ba17a1077384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed528a976909f72c29e1802e2e5fb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c60016f03a4d2ede1ba6f42e98ec6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b6783729152cf657338d14748ab4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17744816afe3cfafd6b4b165ac075ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ffe687d72621109c0eb69e2469093389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715936d6f8d6b5b35c7c3cc1aca4db9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ded0448fc9cd90c403a3b2da5bbdf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c990c9a6b8b448d07072149cedac87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee8c750ad1dc095977b5287b70f55f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc39367531fc8b52abdecc0bc07fe8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3c4d02c4e52c61ea8480a1caf822f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725ed5e0bce981d03078d419e6e6e9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a86c79887fd55e4ca6a7de05c1700e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0ad3384d86f2529be94f9bfe6773f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f3d677b06abe31dddf462e21cd320399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3344e37b275e659fa8a8afd1e7df8bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec0b873c5a2792a34ad1e3d6019a37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d556be35e050d364b60984611de3a44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76225a973561d012e48f6345e98abc85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96549407054d93b4786bb53ab190e461404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166a58153db31bbdb06371767b6a470405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda27506e797e87d2c1a0850523991406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d27e7865e31806c61c961250d7bd03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0a69a265a7b706ba3bfb649122fa6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49436394df845df89da36923080c3500409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0849ea1c691adc68ba6888e3a150c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64a7617b95927f368e91a138b944fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd9f9b32162b2c823ea31f8993eada412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34526e6884a3f9f0b32d91dce501b8a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b327f0eb7617e0692ada8281e973a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b44e715860c869647c00e9a107fbb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd604849ba90916e6e764f1058cb14ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b752898a8f48d69352037a5079abee8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b426d2a5e705dcf2ac39a44c59679a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde7775414c6d1123afef6321841d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350b2e218f7abe96e20ddc1765d38f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb357e874516a3fde161cf9ec0baec77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9d8dfd9616142fe3c4852d43d5818422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d4c6a0832ff50cba8f07949f21c0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5213993bdd818c0edc26d40a1beb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1408ed062adbdb25c6a8a9d3fcb2e7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e65aa9bb217dea9a5889cb9cbabc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3030ef28309933ad792b21b034ab26427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e04a376873af05cf7c06187e8b4533428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423c27a203a7bc610c336c77427ac53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df55a79ed74f1d830d64b5e20d11a20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a15666f3ee3c50ef8460adcccbecc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6a2d8afdbd9fd3d27460b01301e79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a80a25e7149054c60fc3a1dc236a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970cc4d98c43ac0a95fbc58caedeaef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27792819a7e59087d28afdf85b4ac71b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7737aad6a5ca79e985c91566e61239c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fc69d7d6a3159c8df855a44e2a305437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254f1b9e6b7c68a885734857e07b23e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14189a3c7df6f637d3c124f9e80aa353439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fc7fc54278a57b758168041a37e75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf36e2a13c980247e37f052157654c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f95fcc43becee6f2e0ee63116c3d1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc761ea194456bc697ffc8efc3961e5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d543859c4347bc12666af805cb97c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4c2a51dbc89d2a6c0cc7c5bfd820e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945140c7354dd04e666039b3091b3f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a268d2d1682a19c1cb81525fc93c6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e97fcb0dff4efa7330806ef32581448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbadac0aa81b929cb47c56cd1e05306449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e873d6aeda2fe776e8a2548be7d8f09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d3a908740fb3fd8c46dea002b8981451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525fc85185bdcbad9937fe991f87000452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65557ed4d05a03dd353fec1ad6881b58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a524a0977c753ffce7a11a1c1434e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ae65581620e402d6572011d2e919455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e8903499bc5e099370095e2493e23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25852b58af96aaa882f910e1eaaad9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead3aa6fc2f53c5e6542c339ca3fd45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bd2775ba886be957b01cfbb4d1840459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc11d350e38d2ddedad78dd466efc3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aff07cd36771fc90eb44cd83d55ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d119fad620c5132a057eced0886bb5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12480d9fd4e34743c955c84e367cdd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588ed83d25cb9bc4147c90b7c7c1f48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5d80e964ca1f97af59144e5c30493465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224e0d4ea1e8b977afda0ebc20d59c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4809f203296144c3f563d614185d9c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92669fbef5dd6ad68b60171245a42e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40305da19afca0c2ce6ca283e5f61ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415a3f155b115064e34393f1d9b2b5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c7f93dbecb74da66f3d4c7915fa6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af2d7caa110c56a1528fe6374d4e6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87ec2e364a04f1773194d76582ae16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e680234458051a4f53ec27f8b879c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49867739af77a2921bacf0d32511f03d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeb08079545d5fea741503098d0925476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22c61f5c405a2372aed0062205eb44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96b1c01fb71359e622de853dd0af96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdda30a48d4a4c5b2da61c38594cc7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8425b6c7915a535eeadc8d0b4bf5b45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeee6999c0cd8adabc451ccfcb930f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cc649d9e37de33b5b4234ad1498e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d66393605f59dc593e06ddf64a852e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d1a3f6835afafccfe8bac611e0599484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c85a2deab0859b59a7d3d5b01724c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af943a06b6c68735969d18c54270a6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53d2bcea771faeef2fa2f217a6811a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046be5fa8b5fc5293a9410641eedd4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7297b570f2792db9c1607a89bd489af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf1fef6a84f8b793290f0ad73f0d3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2ac67839dca95b7a17e4d7c6109bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fb75fb3aa2c17e756f4d58a669fa0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c821ca043e2626ceb79d69e7cf26c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4308fd0c5706c9c7df144e9e4e3c541494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92445263893eb799649d4857ca451354495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd08101196134955a91d7dc43e1cec2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b07e121d41778f3f06308a055b676497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabd9a34578a0302de54f7839268815498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d64d836a18d0ab3a1b02f31b24a99d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aa03530361d79ff1365474c5ad879500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de277d9947f72acddfdb8b84e62fe695501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0bb9971a9c2e0e235fe47fc5585dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7e178a3e89ce7dade29c61ec8f30c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae422b7ed0ebf504d81a2483c9c9e15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fb8f869f20fab3297d890e5daf127505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974122006752d244d87e231552f2119f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d7091bd488710cfee3aefea3c8dd9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380def5d325e35a5df56ea5528ff2e8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afab812b955dc847bebbde7c5ea0aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9670aca3b29275d28d805c438f0b6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bf817675f5e826d4fa9ebf4fc9086511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840da6b02c1023a97f63da3a9faa4fe1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a0ddb199a3f51af8e550d0ee3432513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fd3a30ab7a1c470a12eecfb218a0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7d1d026d9a8528e239ba670703bab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788f22265cb1c27de4394de9f324fce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3003d453994479115f919ee0bf1f5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7ae5a9856c8117266340656d0b13c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf60a940e08f6818ad6207c9ccbee51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5b3c797ede8494e440158f66b4e53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736f35098327e337bd8b92d090221de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884bb6c8f23b20d4f3b057f79c25993522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403caa614dc2e4ac90b2fc9e08c2ea6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bd8909d09000e4d43d248697cfd52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5ede0574611ae07e9d10e89d95439525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6bd3b1cb0d7387d54c734c9d3aaa8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f88e9e4016f94a4317af473907dc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cfcd53024f2d21f8eceb211a6d066528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a88038c861f256dcb65fff6e18bab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89679e6d5e6b9b4642c26511a42fc14c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d57253776c999299fe871dbba2cc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036d5fb7fd448cc3481a614f24c3858532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176792362ec9f3ac2376947f82e4a48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1950f31738d6a6ad478ece02af1a1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ce121254b1fb1d390cf6576496c2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee681ce1667899792010bc1571ff7065536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a9e53fffe4ced0a2e100e39eeb54a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def5af766c0e0847cb9c8fee966709e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f92ef40681bd3a5ccc9abba78e899539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e2101a083c08466453e1dee81a9ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef1f7bca6a140179dc32902929513d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcdfb1c4e089843d3a4e4a41cd0958542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828360326bcc6ab9e438f6aea934435f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9583fc29f310138ca3e8ae79feef871544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b626ac4d979e781ac20024bcbaac00a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f90faf5debe574e124563e216d1907546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d0d9379c63676de72ab77814b4d8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eb0950c09f29f903a716f7b0af505548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e5577c69fbe836c4ced400825e06b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e02dfd34ecc6c122abd89dcb090c12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc79f20fb384b67a6654bd1954361f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403745ecdb989ba40dc941512851b779552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264d7f2f4889d736d634e914045a004553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69270aef8cd95f58d4c27bee9bd293db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803da00199738c5b559c1966ba32dc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bec537e699f7a2a5a1d6bf0a983a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a32134f8af41e1b55f7a85c552583557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c882ab83c2ceda60a9ff68761609a1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f4dd65a24b580e868bf373c693e71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ebb5c381c362fe676080e6bb974c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad22c337dbc23ad2681f864b89cbdf4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d02bda6ae087f42aec750df283042f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dac658970dd63e1c017cb24d8cb5fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7124904b124ef76b98a38bce37687564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f4760836a9be77ad55fed8c07924f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5b31b5ed43a787e9d6f1eaa2cf4b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316230e8053fcfe34233a0837d21856a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9605efe4610397b45776e1e911a6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269139d9a17f8caef7b70ab74299f2c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c634844f2cdb248d2aa644e0e54ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24da2f7fb62cb78da6dcc6806969f99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36f3af6a7a2e850502e82f18dcf60e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63430c0a90f4fab055b6d0b9ee1cc2f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b9e0846b0ea6f690981b44acb6681574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa8b8690debd6cc1fa6cc5af0c51b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112287a4e5bd0c3780861fe1920152cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805c4efa7d9c582191bcd4416e0392b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c2bf40bfc7bedbb0b08f6bcb6e539578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d01951a4b82984c6330ebde257972c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61ed77ece3ae67ba8e408e71c89a91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbcc5df5a9ec09cc67cba9947ba552581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965d7d56eaf25908393b7c5e325ff59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9f70e8980906efd91708aae095b5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc2ce8403ec5a7a76c58c41f8b6417584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5273bf0d43b3e83ee1707ae41f2e24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e1e7371c25ffce45c141e3ae7e30e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc626c5a9b5306bcb5769b750dc531587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567b9d4210ed2a7e38b3d8fceb95fc7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379fb808a5f66e36f69fefc4a5d8036589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62e82210aafce847f6d63c6d3303d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a5403ebd13ebbe6abdd6e6db176d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e46e5ab7cb11c0bb22ab9599bc589592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f37d582bcbd81631cfa952a72ebef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dca4660881fcbed17d36e8be2dcd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08c1d76f0f9e2c41f07c8e83e52288595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135d21be0c7491ec425ebe39abaf23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478df7abae104aed328b78651da7f22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfb18679c346a2978b98035c9fd89f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85cd5001d3596424b0255687fd3a36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66efb61dfa0b2062cb424d8483272b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcd33e11075a2f163656c9b7c4f480601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145891bf4645d6eacd08c8933c1fe32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bf129639f26581022ce06dbec8a2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5e759f3e4da6bc3e370f81acf3a6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf28607cbd2ceda2b49ba6d1939be1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0bd367c5296adc070e2f83ab15c22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9f6697476c09b90fef09006a09575607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766f0e27ee71d34e6d5379e90f404b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd0488f46f4d5b290170921c37c3f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82791f238f6c23b9292f2d068b6be364610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36725f47a80c79d7da32ff3916d95ceb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f438289e9f7d206baf01106c021cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050ad476b818ddf8cb61869c5c0f6c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762242ded4e53323af0d1917c5ca459614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b06ab1ab9d382535f04f7fdf8676c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edcab2b359d8f7bcb7c096d5cc5d2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a50d7c51cad5913cbe74c0c679dbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957690db1ca7dbc8c1f01ab431ae847c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d368455f82db1c390b5ba5a161c1d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1de8fe97a1d34385548c36b2310302620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378752d29479336efebe6f440962d84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e3456028e7fb97f510cf3612ee771622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7c992a3ff318723b5ae117b57d82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475717bd24d83da7053f0a4a872208624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f84714915950893c3b5f056755cbbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c857c06f0120910c44809f0c0d86644626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec7ad18261057f91e4923895787f47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56df0e35f2005f599e4f389e02ecfac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd0ea55a14e10069ce1fbbfc35c0c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb930196ff7767c4edf99cf0d3cc8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cbd075d93c0d5c3ab748e57bda88e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6d7e0e89e00f9f1e08617073d28b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464bc243e1366c0fd0c3e26f85c3360633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1c52d311ecae3c4524d8c8a91a813634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f492acad898c0e0086a1b1250176635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cf524481f2c4b2cd7db4bf129c3bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f7f6b7d0cd4cb98002a7d59fd85c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce20bb44ca0bf068683a8835d5b0f4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06c50deb570f986553138b6e426a7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aad93cf3593e023ddc9d51d2b3e385640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc4b2ef51ebb5a131b6579cb95dbc7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757daa38c38842066df3fb1617be8592642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d2b48e39d8479ccbcd737ab625d61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2a0e403d441e6920e76e5c6638f48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0700249b8b1c985e8e15720d73c789d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59570c9e711b44e85f54549dfb20cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28bd8b6816e405ff4b3802b8986eab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff94d296f9f524bb5bfbcc1c5d87f56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bebed69ba36480ad8c2ed8c168c9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46369f61118605e5c0abad85c05cb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a390a41565612cc1a5aa03c4e5a8d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77de66bc6d884af634fea4395394e1c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54765b6db3bee780450c27089082e81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787b2bf1c3c36c65567ca9013946ca1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebef92334f2486db9a2fea224b3853655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dd7c0e6135bdddc087ed9fab7eb3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bb2f6a9ba888fe4284f741a21dabd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29236b9a7ed6b372c11151099c25ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b46074da1f41063d7b67fc7b713a2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8679e4e1dfa548119aa03eb1c3830660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143a95f6dce2f81bc2b8da7afd844d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20dd0659bf394487ba87914ce9d240662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c661db3adff214c7e8ecc72a64ef6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b068219c1a944180d18d1233129669664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da568ccad59afe62f7234685b10d762d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c22314a219781bc4f2d3d79fecc6da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52ce5d3cd2115d00641125f73800f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d370339981ce00e9dd30510fa00d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0d2fce11a4f6f0f59f3b78f68761c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c70b49e1ebe449725209d0ae05fe6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa9949fa20db60badae8365975b9ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953aa0e13fc8836571899dc66717084672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776016cc36a31a907bdba75722cb9f38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160082a3187f3529ee0a54708b57cb31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3aca8f5b621feab00d066467c4bb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a4e27148d8023f3f5e54e006941af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5377c1095a445fe8998b247092ea9d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303a660ff3f865fab3ceaa843e57aad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8847fa26e116ec37efc86a9ad2640679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333253f2686224ef74c87c0b9a42f73e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf58ccbc311f5c0854a137c9e07b80c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c73cdad96f48ced1ff4660b13d1784682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5ccc5eb08b3c4d59969bc35ff834d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d68411ebb8f15c0e3f61872713b7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84c892d9b5b397415e1e4b0eca2a52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd28628b97d203e9f90237f7fc4f17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bed6a273a6270e127bef5c5112370687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957c0f6181610c132d6e5a2522da506688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4b685d027d3b82e96cd20c0da8818689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91ef687d4163fb67bd76465fd61c1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000b1549b9ecfdb29f987e42b3adc05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e17b6f107c38f55777578704069ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceb30edd9677851cc1d61c2aedd9a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143cb134b3c518372aa227296a7b574694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e21c4312e7ba6c919363108c956dc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99cd99cb84987fa43c9683c09c6947696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c86cf070ab70d71f9658b5a43db1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d796775ce381ed76eccdd6ebc9fb075698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac841c37c4cc4cce39b91a6efe1c5e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d5fcb89f5f637145fed9d65cba08c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6192c3339fed10cb96572e2ce76856701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9a83ec4723000e1951ac7631203cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeb779c5b058ec2dd046ea540e81b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717a76b7fb29faa80f2353d9f16ffbe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc2b14d13106d13e814fe5ead9f8d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cafdefa82ad0b350153c0a7da60377706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde582461f88acbe160656e70d5880ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd7920d05ad9cf8ea173e5c8c0ae8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa5226e9a52f3c144a001eee6b7198709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7584ba608cbd7edde95e453843efa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4ff82fac1035dd33dc38888145874711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7debe42d65ae8393f9ead22273fb6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de71d4d242ef30db718698d0d7175b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f17425626cd9a51c13a38db9db6e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352df2cd799f1b8dc1c26d4a31379963715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60844b7a3a86c6823e3e8861db29a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053153fd572784fa1bd7fc47898e1cab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15624120c06011966f94392aa443b4ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabd2c3bf301b0f45975ed459d67279719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16d5693c2fd1c6b502202df7cef6ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0fdaf7853091e0f4076228a0ca907721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9deebd7109615014e5da8ca01df1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103c321cccf80d8f5056db95fc46454723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7facd7ffc79d802bfa3cc3abeb3c52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9b3a58707397983b4f6a15451ca2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dfb824e6d13d50c2199926a89efab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9970bda01075b8f0b9dfbfdd56fce3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44f320591a74a59475a738d1f4aa54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a362d5c8d597842bc959514ac422729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968584e5531b20c855308f5311e4573730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dce6b5aabdc557badcf335b02fabe0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9ec93375ce302defbf47425eb7a16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47736ef43eaec3b00247faba6fd3c04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95592269ec973f67e6a4a685b5a684c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab838421508d1a731d76e24c3b289e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c81daad100f8ae5c6085f1216a084736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109478f2c4946a46a53007057e9dc620737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd2cb013b9486e8e27232804f57998738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9242365388ca3d9a287f2de6c3593739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7392cb16a74750b8113dd4480490c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261f78ea2307bf095b58d56c9d08862741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665289e4e5c211aaf4f71c37daaac1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374d7e2a21ccc3ec98fb6187906c9f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18993df125b59d199abaf4bc016bcee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f681f6a6726d7eee949df02464e46a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc261f52e4381a35fb386b2617b10b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb583e3aadf3ba128f30b60d5baaba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aa1d85e6f2d739e90202888b2ab04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f99ab5f08092b698993da2ed8ff89e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a986d58c31fe5c4e8177c84c81104c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063f8a8d4352f521752d21aaea3bd0e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cac9fbd150815d7361c493638046e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d5ed82c378b6d3ab62f9d02eab66b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e29676834bb216b66ab57173ee8d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2cec12e00a07a334ed3da5178b03c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389cefe4cc453c5846232c7ee1e1b9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec58466736f18f5ddd8d6436c99c0f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee0755de1990e697cd335e25e46ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16693e4c28f5003428e4c1088d8c654d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465bd0549c183029704fb6405e8a97c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13304633d6236231f7c19f59c9aa60e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83677368156bf45b4e13fc9ab5d2196e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c490fd7a4d83720ab8c85dd11a7a384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b037c81441e853fd83de17f56e6df05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f793bf4886559b5d7a45eda5629d2836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e352554f635872d6402f34e9b38e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3170a7a4f498535f92539591c18cc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb58e9fe3049919da7824de93d44599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47be819465dbc8a999bd709ac8fcb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8f9282cc63f88dbac90380ac92f9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db2ab4d957befc736e68ec516da48a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f1a57794da5624bdd921ecce1a45813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ecd62acd16e0ad0c8ab3ecdfbe27814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d333000fc7c57f32620f8a27dcb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e09fc70eaf13f23b8d261272c051ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8822eba02408f31a7f055a2b8e42f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464140b5e097132ee3223d5a1cc8eaf018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cf58a62c94469d69953eed027e12119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6e6a0a57af71083821c81a66c98420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224278f75a7635ea03ee8167398f11721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6942c39d2ffa49ee03da7ba0f989c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1e512afac364e448668c26fcfd31d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7e2867103e5e08072e9fee73c745f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcc0497a7ab3d238244e6d9590e65325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69567381fc82d7f87f45992bb840348e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528177b8e29959db382066e95f1a8cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b0486360c86ffdf028bc9c0d1b9c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f5c4234779987872cd06cb546c84f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3a1a7c8d1fc9d6883bef6102ecd8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fdd31af152c5c264faf4c424245ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43b927e90665b0918ba6f44611278632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ebbd95b09181c988ac69c90c32ac033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f301b6150af011b7727c018c36f4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37458e41df1c1f83b30d1af7005a8ce235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6bc22746ae2ff79addef9b261dfe836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08a019e3efb6251623dcd4e5ff25de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fbdda8bd27c1491bacfa552605d7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d27f3761ca9d7180ad683008b8bfd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6f7e6151ba38bd7d667b32c09bf640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8387f9f4ab2ecbedc49776d86396a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32ef6d5e0e077a3e1ae7c91c94490942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6c8b504583f6eeaced763aff971a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a1da92504b8a36344a0a24961d9b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dfcc6b2787d35b0c36ce4a210b9a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34ab8504d5a3fe8426f5ad4de6eb4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484eec19af753798c6e2892fbe5980247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f46653e9282fdeb38445d70fc70f7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee7357ff0168576ca3e43e1c66107a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5d943568433ba7388722544c5183d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee847b6834c832ed5babac0495d6f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a0488d9bc688a9232dd43e148b54b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa784794751ac9c5cf0a1854dcee33153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dee5085ffc515c3fe91cf5e9d5c3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0907e764f4780bce99fad08941e4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409168c1428429d622674dd547923b6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeba52bb0837578d85e13a70ce0cda857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9997d443e39b6e8b2cafc370f5634a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76014f469df14d5611085f41265330c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c863fe59ed17ee486b87dd2268092360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088f3d2bc67a040ec0fd593b916bc4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4293a72929475a0e2421d76d57fd9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec7d169cd498844ce2138babc5004663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9322ff83cb412e07c4bd94042e1e1ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3598f9b507acce6a72f398dbd305665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3af070c4768086685f782d4e2057e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf837bcd1998a8c732f03579196ba8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3990436e9d941c392af0aa278e87568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce141cb90e7176b32b7a98b37f5f78569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69222f1478bafa5fa182af32ee286a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d826d33f96ddf50b52cec564060371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5229c27b74d172727cf163466686972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165c3486641b606d6ecd7d2d20b87f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa7cfc1461911111826eba83bc060574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357b0a7d72dfbd6624ec5c77a6d63de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ab50d1480468a75f9768b1c2a68cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41bf71e24f68a942321f4b3db2849477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161919431dfbc5fd05e7ad94e8e6f1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7235573a5016fce5e62ccab55077e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef05dec7471432859b1226cd792fe780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5d8c84d143b137ff7b89c680987a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b84ef6b36abe383e3addc49aad88982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e0aa18338fa0ef30627eb3981fc2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1937bd3c5f1b152ce44cfc97b85b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9610cf5fc23f0b0f27966e09e70979685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15d7502d0aefb68ae7384e277d23a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b740e88f889e7fb8277db9d67e692e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c424eb1dfef806c8b76b9a21fa101988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceba587077d952d7cda40fbf3bdbc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b8e70b4190260c17da9d4ee2544190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc8367ac58223ad4041197345965ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265ff425a3ec0ddb04316660a43dede92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37ae80ef4a5256ddcc0b36dee04fa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8abccb2dd80016738c88c3f958dfc094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92178fe4b14fd20848b96a3e25947ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14a0804b13bffdd78226bd1401cb4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482932926be3cad2b8ad21c29d27c8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c0b70e0a1b73fad9cba382349294598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2a5089fe5d99ea9b336d7c5d61b4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b9523c2d19e83996f5a78abb8e859100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe0fe3dfbdaca37fa13e99430da31b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7ea77c70ff7079b72559b895592d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dfb76e9df7fa04ca1bfadf842c0d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508d7a6b921a851449fb1f8262c6cc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ecd4823a7fdaf8aaa5c560296110f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8a95feb002d1b8a56cbbc98553a5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3963c16b8ceb592efb23cdc91689f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b1774201c6cd26c82d5b3a669b54c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48165bfa4097e9fb53a07172b4c37d01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229623c3d586ff4d21dc2f1a9863032110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4802cfc0f886acc392a0f8271b167c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55807465f8af52e45e3add75a103c09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22669c83a05136bf30fecc20c91956113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42795c1d90e744065035241fe6cf01d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405bca250eee31615491716a68f8441115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5920a0425572e6cf70deb0d9f0760f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4b747bfe649d2a4fae22ab0135da5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d6944c0e716e63e6323a87897c18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d36c55420a9c6a627c8afc277f31fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d13d5df5e4f340ad3d8265807a7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151092d3dc99aeaa1d544dbcd5f0e76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9cdb88480fefa48af6783ea501df3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f058d194d7405a6eb4e18c4b6ba551e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cab2e227689829647c0e0a6699b3c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847d186424a16953c5f61a9f0f4d005125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037802f1ec53c7081e6445223318b46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3dbfccf3470e1eb1d15a8f6173da4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fedf5f39c9000eb686bfe3dcf1823e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287da2cf9c874fea9cdac44bcf781602129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b57e971d3417efde73ce86112ae83c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efcd9e82a4b89c59d06d24f0cc5194131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b0e1eac991fa072dd85fc9acbae7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220205e75bb3166923b5ddd4ed4b5d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6d39b2fe314c56df0121ba586f1fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964030f2963e1a1f5d996c2060cf4f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8b7da4a5225f1d3e88af09e533639136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dbeb0c9d5dc3632a6b0e75b6947dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd48cd0623063b20bda9d2c1b39429a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f9f4a79a5be2cb9a6b1723326bb03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84621ca2675725064927a7c97eaf1eaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db6fbf3eb424402874d66e5dad5036141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c411a34c915cda24623e0566f1702f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0b17b5c1b25c10e87389eccf54804143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae369a9ca26172b73bbaf8d8336e819c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1b17301c1b6ced2b2c75546dc64b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a23849e68910e056d70ddef00c80c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c0e2aebd15d51fb29e53bd1f9b199147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319a3d617548092dc370efe24faeda9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cc9abf015e49be518f5080ac99b36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328046d4fc5dd1c0b189c4598c17998f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3562f2793ccabcb1827deeb314453151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab6f8d49bb4b40c93bd85df50ce107152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f197c2736a7d452eb272ab938fe7dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f07291f913e7bbcbdd668022f0b2ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1e68d7d02c97e802b3b6a47e149a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a400c07800ac0fcfacbe9b8b0febf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91233c0abf4a86ad9114ea68fb766414157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671a5d665e03b02695cd83d75c5c7b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51136abedfd147621cccf10d8a99009159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d6af729b7f14b19979b1273261416160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019b5c8c32e716477ed3436bb5fcd1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d550fb14106a4e91b72b2622e4953ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0defb85c948f96bf7c342319cb3f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd2d3ccd708b170bc9fb6902221f4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff747bae0b224ef419ea66ee1da71b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ed2a80f046038b405a6affa927ded166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c00f7efd8de179faf6203aa0246a44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6df1afd8669c46693fe3484bddb4d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc476e068e650da4694b4acdae2470d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54242531d908e4595cce2d7fe9d1296f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6067afbf412d3faa46671f68604677f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a21fa4e8b113a4786e51f0561378f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd3660409fbb81a122e9f6633f625d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964df49d4761d1eaea6b3d14e8f45d14174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce283aedda4a8fddf0f5ddd659ba3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298e7d5ecaef42869cb4180f7ba5210176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422fa6777dfeda46c499a39b3ec787c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0f43530ace3fab68835963a7339cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ed5d7769c8b641b1f7b84a655c133179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4efd6783e0d624f2d65a351c538e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d125c246486d7c43fef26bb539f928181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9116738074968bec3823b0d00b235a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffdbb63faf73da09e7f87face68659183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1f3205c1fa863ecea17b924421c0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc8305d161224158969062ba04f0d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4a276d8403fd3f8ad709dbcef957a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a052bd1537634bfbf23ddea14e2a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c446fb3408b12b0280080cfc80d57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3064e465c336e56aaf4711cb04dfb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb94eb062f8cfe694011a3c182236c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9c6c23a869636a68b4925a4b5fca8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39640b721923bc8561da327548cba8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f917c8371e180a64b6fc20317ebd1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556574460c9b964875f7d1853553b4cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0456ee8992ceee1daec84a32ebe41c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0643efa2231d7427989cbb5d40973196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559a5a60653e6fe75c35d9984cc2c5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c10dde73ca9baf6184321d291f3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927da6c4fd4b50b1bab0688ef9ae529199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c3fafd3442f2dbd8f13fe1c6de2a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fdd6cb44380613f1acea344178f4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418625cd5fb4fb93cfaa957517c6a11e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734fd0ad4da30c0eaee30cb49a7cde6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfc54a3602e537307d9757b69d120a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de02ba183f7d6825e8a8dda48b8de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b91bd3678670d57af85f034e7861e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db6f00dd433b517e1f09c9f256c1d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a61d802b81918f7e26bde1423a6bd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a7d90690d6b36ea6d28ab1763b0dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b4681acf5f0b551a403f5173ab53e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d156681fc426ba2646b56f445dd669f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a1c7d8f8387a20f9583fb841106de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40f52b68436ce271445da86da25323213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c05ea9d2ea28798c40e88d4319ebcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480a0c48753da493dcc1ad3afd51c6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d15b6a8adebbdba996c9118557125216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1ca82b43f49ca6295474e698f406b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f84849ce4a6401f994c5dd7afae604218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df60076995ce8c4c6d10b24e490ceb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089576a1e778ab4c67baf62869f9450220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde475834e679313ee6b0a1db7608b5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c14f419e47dab1467f3d15f63dae30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87141d12a03762030716c105a837f594223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82f7eb943198b88d2d9447acbf7d2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94fc3db58d0c777c4d2a1baf40c011225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43581ae865333eccb363cb21f5c4fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70551848fefa7a2a80d423d6b90c880227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285f2dc5ff207658cddb3bef5292923228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c90e2f2945ad138de8159e04d3c8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c189002dc034c166008a9ca667b2b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b522c7b88424a2e7eb238944a503b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38d8f3fcd6d2fd646fa4c7a7439c62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c3f7eb662a45bd9708e7747bfd851233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4c69c9e972ed760b3dfc00b2a4ffc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bac335282bfde0f4753adc9092c7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fceb7ac8cc335c1cd3ecd8f34a34c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a2a639a5c2e0b5bf71bbf99f87dd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a0d71830b4d5620a857ed8386f338238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb5f302c1becd73869a3ce4e9aed7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4c6cecc5e0f1d541bf8b8d87cee4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e341eccbd5181db1a7161c6e42854241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf9de6c57420c0bf1390e4c3b2fbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093d60a9ded499b5d67b4be88e34455243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce9d3ce979aacb5f23acf88196b133244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45949f46f00ca6177815451767e5e191245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2627f68e8af7592eae74d8b0fd637246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3686e998be5f3afd0e988e3422e09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3728007a180f3c541467f1f425da5d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e4243755cc4dac019efb62c574e92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eca0b0cb34e5b5292972d892f7940250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dfab076f8e408bcb25b483e6b8cb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4512ba9ca6a071817e39c58f55ae0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615289041b0585be40854751250c7ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a1a9df7be498f14b3f8af8f11a516254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24dd53cd7e049a82edbe4fd79a12d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec9e99a2ac9dfc61c2795470ce3831256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93827e897efa7e8c7aa2e84245e0564e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab7c61f7a782b2c0e45880ebcb860a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a3138101c00fd1ad26f8b5c8219a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71731b5210975370cb11dad8ad0ce52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8c393880f239c78ff9f1cb2c86011261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2887490df54a68d39760c5caff9926262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93badad559ae9df1e92a385b77e006263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4563209442bea76f307b984ba79e3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86bc924b13393b3fb83151d79884ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b870cbbeebbf1f7112794c2480ae88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2698ca8eb741b9a69909fe8b5715e13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76543d01113b15f3dd1e0a7e64936b97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ff76ed3219da841b037e9b8f2f7f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81a190daa9061fa3a99ded006ba9b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c979c13f3996b9aed78ab50edcb651271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815add89b1ca2a10ffd7044ccc34920272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128802dbe6c02fc74ef9ca7a4eff92b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e05dc8d1a3e75da8b2cf8644d9b1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfd88ec83f4095b9311abebc1f550f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4f7c06d98971938fc54fc3031e2ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3485b99b05a2cb1308853f4734571f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f2681a0727479ebe714e45975f362278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e219b4764b8f7560ab38d4294f77033279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f196e74016a3b315d43527597bb486280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5cce95bdbb3c48a169109d474e789281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd22cdfb77696ac0223be61e209fc38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50cc9b9c1bc43c6a01597e964a5ede283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b78002e645324de8174fac0c9cab41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b6d74ffa06c8aab8dc6d8e04fc4dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec0eff1351060ec3686d4e09d888b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024857fbc7564c59ecd103ed14236bd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37a6bd82bfdc4fb0ef4946c0729878288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252425f46558dab5c1564028638defba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd190e059ef168ad5ed22bf7d8f0c736290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9471ee9b0660f932ab408e69b23a399291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3c1aa90efb1ba7ab8a8799b668e6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e24d57969aa8805034da77362d107293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4741944cb3831a90a7a518f32b191294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95179c8aa3aa2650724e880f21342822295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0760dfb1bf37cca53e03f8301d67ec7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199282261a6ccfcfed02ccf13051142c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a017dd25b262eb186e959cc9cef2040298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7b4a254cdc824f2586ce2d38d7b78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ee093ec6865fbfa65e0d5424d39d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d207933fdeb61df2b7fd5ee315947ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e6c957152c2cdea4cbfeabcf3f194302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26fadd1c057412a0f346aa0511fe9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b7aea48e021375becdda8d4414074304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37803873e35cda1d7b9d96726db42471305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9c4ac55234b6fbc843680bcd319b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1c02b58250f031ee880e61b8c1ea5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8abf5d39f86bbeb68a99201ab5d502308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a4f9949a0ec4b8b3465588fe06f8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f2a3436af3193a09216010979e91e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87eda9a009867ed4b3e2728bdabe77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724bf82cd566d96f5e4843c3a3c5819312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffc138303d984128f9902dd5a724b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac326c302a67337d36647f9ec50f701b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35443eab01a874009e2feb13887d230f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b23505df12b736f980d6b46661085316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40217202c8031f718610049b2efa0ccf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761495b1d087e419fb767f9c3d249b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171743c17906b74de868db76ab424713319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af08e033a87e89992ee6d42f073b248320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196ed0306262446e30971f577bd5b18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee899b77be6102e9215747daecff28f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105813d9567384d5c150686387e79cfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb36cb5ca401a97e066a72eb22c9615324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f566e5affdaf89cdc7da1c5e1ad66f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c63516741f62f0069a9829a828b00c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff756edf24876cc9a61f4a4ce64453f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707b93a414bba6175a769f007c7f241328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a406c710516fda84b630fa556efd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a06d50d0b905c144a5663faa875af1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6dcca23b3e95650e5001c1b5f67ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba667a274222d45c5e7c453431832e60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbede84de99ebe56ceee080b99dcd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d4dac555b5afc2dbad334f8c1c05a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423743ca71106f5e53a2e226c803a4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b93a38bf6e5cf9c2d0eede463ef8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc574270e8ec53141b1b3999e08bcdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3dcf4fc49f30689afe18a15e4b51b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc502634bfb5768c79d6d336053ba8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a270a8ed666cef63276d638224e4a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487d206e7b10a246411a0538c279f03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651524a08a06aeed8689717e07aa01f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4d58a57ebc35dfa6fb0cc915b7922343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b5ea0187a39576405ca848938f669344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5541e09986cf1610c563710fa6c36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90d60e2f230406abbc2867b7edde97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3241863ffda166445b497579c94597c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6ac1bb43b0f594ae17fe55c7e4717348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0627d92b1b4b652396a4809a7ce58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2894a22deb6020fa1195900927fc7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd166d417042e66acb4b36ee80f73fac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48a698be28e06a41902c30cf0886e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3799c13ef9d268713ecb1dcf9c7e31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5fa2514d69f2bce9f27a70a866728354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efc84d281ae4c94d9815bcb8e26eaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea83ae84c7906c63a0e59fa8be6a24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae973100163f02863ef7c2a09a8ad63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4350eac94b74414a2ed8ca6cbcc0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ec5364058fc9068444860857b235c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6e139540f688df7b4cb6d6987fab2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49464338ae65e002c766f3f9219aa4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a686a400c22f9eb6fa0dc2d0cf408a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16f4beef31e98227c50c6b22b3f4e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549b9cac7aee9e28419c1d7de258da6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eb0b6755925a888a0ae056b6900bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96252ad28f1792b86cadbae1e4eadae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aad27f11d39dd8d00b7e1e56346496367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e7e0b763376040643bd5634f65ffb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c96a93ccda7c053e5642b3b486d36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47cb19722e0c1af1ead0d77b47944c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7db5c631987f3b7c770b6ad4e2518371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ecd169c670eb62c30d4f90ee62a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e8519c529e344f3d4c5b45fe0e786373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6819a2809c06ce0373781529fd623374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b737d41738a86540a80e4916474f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319ab859ead719363ff355aa85a14e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51575494fe19032daa83b36a800c4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabefe5b7d9e106e3ebd27d0822c894378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11775302ec361c9541f85aa96aa73b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d26b70e3788b767469110da3f059a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66292d37f178722715761c9c82f45fc8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00772a98f170be54af169b35aa1ad71c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37863a778f413cd91e010cb271387ea3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13be91153b2ea0919d678f149a366f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021f902db1f0515b05390bb216fd2b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e1abd3651a635df1a6180bfd25203386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b20d07f066b0f972d55a8021181f89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86fecf949fbcf06494a42e2a4d9845388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd673a0f12f0de819c14f4c031801b35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf13e84378b5f388c1361535498c25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d4d79589d8bec65b668209619bc87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1fd434b57e134c22a3abcf2701665392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e562b097625fdbcd25630f29ed72f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee7d52290d3dc5ef9b2563cc84c9a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ea53a038dff000d5cfc88c0cc8046395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a193a56ebfebbc1f667e855727d8a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449052ac5f2f5896612868f0bf64dac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b761d87267144cd71015242267413398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2ab64c63c21485c0a7b7589be020e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb4e2d6edc2238ab20d049aa770b6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82544329dc269e72d7095a174d485e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bb201944c4264959c0af7fa0a1afd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c50208d19b054acf5b91d9921d7dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06771d5597790d599f27593d824d216c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6fec6bf642b06911de30528dafcf6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cedd8bd1aa2a9727b650883f720a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ace985fca298c43821af2b6535e3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425e4c2d2e4b1b21ea59f34138ff56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121eb70cece7dfaf6de90d243ebf9da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c21f20f6c7ff2e8dc599df1fea8d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e186cd990c6d4050f75115903d9e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9bdc305ce9c0af67a63501a17ecfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a17939dbc2e7394b70cc3441724d42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c14578e500d20b1cd767ec3d733fa8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2234164ec50664d1b40512ef96c40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84613208df8f93d50156d143c4ae6f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf410b86bbbfc3c9827b20ed9a04e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab8981b06ba4dcde4e5227430a10cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ec772e7c6a57140147348fa454167419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8c2a6958fd490170e32e5eeb6f593420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197ad6c8a76e112b517c1b070fcfd3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e13fce2bb61cb57c52f8e92e8f42f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e902c4d489021bfa113ffee447a896423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2a42a0bd9f51bd3a8e6041ec22dd7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d367e646362efa547e18a1a996f3747425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7633987b179a81e49b8fe30ee64700426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71535c2902d748ebe78e4670b211d10d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d837b659a66c041908332ef0bf13b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb939bd7d2103b55447a8700ea4be3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d583548e5724bae5883150cd2697606430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dae06cc3ffaa83c45ccc271bdd630431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c0c3455067dc37363769cd556f723432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f39622fa4829e0b46061a17ba6a5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c94000f06a25198aab4e4c2e57298434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e86567943950df65eba0ede6e23c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38506b7c60365651233e4fbd88b7f294436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d830299ac1a08ba676a239a27fa53f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485e913f1b3bc5897a3663f72c42d73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2bf4ba5d19178ef6316b3246a09d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e4a2ce5eb043da77edbcdbe4a4715440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285568f39e70b27534dec3023a8895a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5b01f6a480299571d7be01488add4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac1f5f803bfd12225fdd7a39993611443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bc8db56be31a2cb88813b283bf1f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85f571ceb0a5818f77ec1fb10595f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0ba93790b4cd28658aed0abd3470f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748f049704c1cd01d66ccb9e48a127f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e7b10f14de4c67620329e405ff075448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e509a635949e153c7fbc5285e953b62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea580505b1f8fdf4dad991cba1d78bc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892446d2d16aeb06cc2dc29988baff78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddce82d34df1aa5747a7f43f0c73d7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68f83e943cb896fc46ca9702e684a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f36b110d0ae673f84416d6850121e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a5a53d72b1aa84676d4eec63bfa3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0ecdd99867ed83a71fc5d91f4826a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9396729174ec7d9a3185b6f706c38a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbee481d3a50cfd968f3dd8f3afccfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3698858a758ea5a5cb3d5ff9d122ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a19f068ba3ac1740ae5b80c08f98d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943f0564b1ad526b30f9861e2a9effe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a008260d257b42728ca0a1c04a480462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fc55ad1ec30878da8c5ade55c23b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3bfd54102c989d34ff69243b1b006464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5ca0f59e88fecfd13ecb34758d07d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9c8a530b2608581d8b1476e941dcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329733f8e8f135ecbec101e53fc2ff48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47270ce11d2a3c13a2d83daea8e3c29e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f923e5bb70e0452ecdd40381dd356d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad0cc05e76499feede56f60682a429470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cafc7fe4acce2a7d4f7c6fd56557b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a6ada2307f5f34d3f54eeffdd721f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88d26cc58b22dfe5da298bfe367940473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2fde2e1ecf6e119dae7f95539afe0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe30637851524a69a4df3cb480818d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aea22f6c4e5a321b049e0a8dcf2c6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa1fa86c608681f4873c6dfb370088477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d70d72e09ac501f779a9108a8174ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95918d22d772085669efb7e2d279a1ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef404f6dc087d1d6d4c8e132ce257d25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1c8dfd8a86e1701c2501f25d3df2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de93da29d2af8b180f0e9ea978b0988482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afebd7fac5b15b4f30f7423f1a5de3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88aaea1ae6c6a787dffee6532ff5d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bea32844745bff05dab151bad87e0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedfebbe8f27a795a4c71976347fae3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cd2a41a2414604a92b7889d2499af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79612f0bfe34c946275f5bbba06bce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9009d3165a9a110b455b2dbd6c9e8c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7541f90ba076ad091b5fd31e3efa09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e87811a5c57544f7aa7ec2b5e01362491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656abd0b6c8007ae537dcd2b7271d38c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71c7e78b79e7d9f0d9529401cef79c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01dae1c8b34edc4916b3e4a70411d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0094dbffd0cbf850603ea3afbf0cbd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fd7de7ca1b720054f2aaa791f6da8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911d744f69e4987b0b7ea37fd20e8cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586c5d5dd0591c097a8ca6e47c22089498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606760ddf7c81f8aa95b59e19fd30a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fe7e430dc63d2d2d6f31a8aa95b58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b63a18d2d70ac7dc80f43af7d6036501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df62cc04984ca750fa73231b99176b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde67d23b10c5f6f96e6e4c5fd0bdc49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490b5c37ff8daf771eeba54e8ba23cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5c57941693e0a7b46e7f46332f264505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d6fa72b8747619bd76f07cd14da66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a38f92a1a0688bc1a4a69fb6db8e22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6608ae6feb326a1386960b9993990c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbe575c177c16c43a93543d0b67457509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5e0026d9aa411cf330526887b40fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacff8c864d17245b457cdaa2626a3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cdb468831b19f7e389be915025cbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e847f7e881ac8316df7758374ee0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5daeb9cef46679fbd2960d1426f76c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f81259d24cf3b51ec83b68ff2f6745515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddc0702a4372c4e62c365720620ee5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470c881163ec82037c46e1fbbe3e1d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6f7684e810aeb41b9c620bf253b2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a1c6e65f36bb57ec32e041a4b15b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ad6bf2b591668d50d1ec80c048026520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19b205423210e436568b3a216eb193521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe0b70fc01ebc005d87324030554e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183a955e8b2041a88298f8d0194dd9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf07928c1d29561e1d63a3c30503269524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85075619fbb37c85b7e47ebd9f7a3120525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d4deebb6cf933ee74c1219159de3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d592a1480665dd01ed4907f65ba961527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c9e937eb3c382b431f787d0653b3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb030d7058e9b07be39b1c52ba5d7e2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f586b32b4d9e35ce69d2faa7a4565a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429a6f8cd7a07915198d70b97e9d0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c9194602c07d5b72899d3c4bb97e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9318df0ec0b666ca4db02b245fc04fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0c1c461a007bd8e63e34b0930aa05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a14f26bc87637b8350ec51eab1250e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428bbabcc33c088b14f61fca16bc39c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f323e27b8e73d49c67ec67d70327b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919276b7a0ba3b4fd00547b3f619967e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a71c1278d05120a93628c3ff1345539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bc47e786092161037b898c6ca0963540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ae2bb0c148ace33d70bbe99a81e00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56a1f335d254631986c077c7bdb701542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978561fb6497fbf3bd79ab5993e3adf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b549e3ec1b57310936af52cd9ef87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16b51687ea78978b76a1c2cc08a872545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a668e4f54c8f866b549a4b2e9822a83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25362852b9eb5c4a0dc5ae61f9fac6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b537034bad45dd1c8840eefd75f35548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f88280750eb64ccd2c78f978c15cbc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d36806ac36c25eb472815fae6964a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ec44c399b293668607d035f3f78c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d717e9a5eeff95df989e84298f7fa94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712215d7de7d6d4e78b5f9f8a2a4db8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520debd39ceb92c32ec5179a220400cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e7cfd1bf94e433b00548b4d8569cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70328166201ffe4d46daa8bc582c42fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09c9d66c60fc31c5157db6a1fcbda9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5343bd56f29a6c2523ec79d88194b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48faa93d4a669b297e4ff0ae52c11b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac67638fad38e8dc3df48c3926ddfb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488b94272b23cba70eeb887f99e2257561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58765fe3220d4db90ae2222bd242b208562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42771f8cda5a089b5f791cfa71d3e4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b470cc1d74a62b810bfc6980f3ec53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fefc2b6902e872284e5177ff736be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758515dc52075215e2cb93ad7830ec49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe4c1bcc6fc2394e048f35b9cffd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70775af3c2d48d97035440af7101b22c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20a6707c15e1048f0b2c67d75dd12d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f2025bddfd3b42b45710a91d74076570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf81c3572a64f51277671ae7820bfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1ecf72c46e200dcea57da47eddb38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc889c765714fee27ddef5fb92ce68b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f19b7afe2448a182058d06a0572e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e017a7579cbf4764ff7cf609b102c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fefa4b68b35803714e3f9cefe0e96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169692a47925541af162c6a7bb3847f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1837bb48fed5a071cc3d14cc742991a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30109648a4946117c10ac7d59267ce9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b222e324c66274c025d69a1b6790857580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b06ad110860fa8002122317fd9e027581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa04e34df601ad8dd7f968bb73a94b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7c852db05977cab22cf5ccd6dbccc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9c83e5cf328ede229ea47cbf7c0cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a837b4a6cd35aa5bc3e1d9685832585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aade3c820e23f1dbd7841906ccf8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6ccac19780e0c3fa787e82a626ece587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8216a063ae2bf5418d5f2fee98a2e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d583cffeb9f2a49b1aaf0e7ac788737589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c4c3d0ffe6e60e285110535cb0f75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8d518fbefc164680be87d2f06359591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a96ce5cb80b6580ec502195166f70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e1704e2afe98d225e19f7575add17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd57943da8783fb2dfbf6b3489722ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6365490d532469ef142479808eb02a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e721038627d4cad0d9328b497c5da5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caabba23ec0afadf1dc31022a642628597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d3596b73041632de8b7fdc48cb62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2274834cb35fa449a6d9efdc3dab3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a705ded7e12ba221d16c0f5d78b26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc7c4e66c8d1bbb3940925f3eb0525601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac309a53e32255cf9f4466672ef6f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ab6ab8db13bcd354c1c5fea6c6f4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32ad79334d6167bcc4ec9f22cca6c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dac0d6434f7c0992ca6d00a929384605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bc6e077bf6d57939e7774f02eab75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca24564c74ff211e298bb28ee829528607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e172b5f5d45c030a85411a14346e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e56a05aaec8a5f4accaeb4a83dad6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb3bbefffac94a62c80d35feb5b1ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753685717b21d1598af8c1090374c6a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e53b3d87f8011f789744b8c002df4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aaf362b2ce2d2cb8eb3c6ecfcc355613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a4566dfaa41be1856f1a032836e03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e50c992f694933f87b6e28cc297ecc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c671f804471d82dce8af93ab22912ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a51fa526232779ee3d7a21f7cfb7b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92593a552e4c6147708cee1f3e17042a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0e699b88e048d619bd458ba278f95619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9c08002cf4e9f42a9ba88d8dc0d17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762626d026da701f4023e0533ed3ea2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb35e1142ac91264ae7851fcc2350c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a46d59ebebdc64227f2fca3e344329623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacef1c76ff558164dbc1d7deef7821624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed859f1c83e7a4f9398f6db830cb58d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826ab2d116359a0486207d80e646ead626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed0b1ba6bf4bf0ecc295d377eba590627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd3fab8e55793140079e55f32ff50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3204f9704232510952097194ce49b61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd19c0cf2b3e5544d8fd6d9dec4b47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9e59e3109e9ed545f55f18251e1c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa92d04804f76a79edf29dc0fa4abd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f108a89a97a344341f19db5690d7ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5794634cb18bb240e4399193167364d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f65b6f4b5fb1d64bad12ce9dfd6304635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d59eac249d005b8f1567e517bd6e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e587cc29bbd2204d22468a74879a2a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c631e4ac513be9154f11851681a6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebde0061dba996e3032cf02f6cef0c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d7e44a07ab2c415fe559d499c19b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fde49e7d35af23114bd276ef858efd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58930d33e9adf8ac9ecf5f7121eddfe5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c5d3b7625b039431897196a02e3b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bcba6f6e990e0befc74388052be3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cac7982c762947b83d6b03931b611645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2de78271078002effb7419ebbe58ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cbef8e098de8c48bca19ef7b29fc6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a775363b96596f9152702fe4f5cab7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e4c6ba093a174c271abeff5297b1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e2fb1e5eefffdfa099c85d077c10c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4265ef620aaa10294f1551eb959d8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdf3f200a6e0c1e76b8aa8f212a55d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3dfde63e7ea30a49dad3f0318f050653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee16e258df836dd83ffb0fddd6ccc44654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ea9fd5fc026b046c00e42549a3385655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2c0b98d63423166faa6d7139d4317656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295cdeaff1a2dae43fe442c3102b69b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c76a3292710bd22646f45066bcdd7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3423b56da8f177ae88b32b1290f5fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75a82248bf32fe47e0761f617320c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0327db8ace54d822e94ffd5cf83bee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d43da266c6d5652167fc39f7de756b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c326b8334d83cb248bfa9a065525df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8278742ba777f6df6904bf642c552f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a3dbfd76592128b8dc451c427d18d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5c3d12a50325ba5ca1c6ae6f39eec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac285933ee70f2f0e5f02659675ba09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea3c7fc9991f9d7bcb19b314333bbe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33208113e4be02fe5ab390caea0308a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfc556aa1c2206b92d224a66970734670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635196515c8a94d5af712ed4cae450c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddfb5c08bdad0cb9b8b72ff01b7827672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303a2c09109ab212a40ca971868ec9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e273ef5a17d96b98f08d6e3432b229d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10eab80ecd0e5badc4f14b22e6c869675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cd7a4fbdf407c1c7bdf1803a8c8c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b3fd274f1b090de7ba37e858f7170677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62ccbfddf388c97f08c68265845040678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad0c06bfde451181a70ca8a44394e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50527f6e539033f6e91d3feef1d8b0d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8f75734b7aa10924a675259c040a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a58cfe97aa109aa00dc0deb7865d7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea863f80cc553c534a116840beb8c0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b32c56f8b2567b290587a1db87b14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4721384eb596b16f97c09f31a6b43d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29254f0f0fed162652abc6c8e54739d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9604b14776be14dd23ed589c17f34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3fe7197706ea91292972ffa124d8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d292f951cebb09db522d0c5fbac20a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c12ca2e04ebe70737e061242666b8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e8b24c638c5d61ca2f3c53138cc24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70d1ec086c8792662f45ca51952cfa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b060dc76c0e4fd29ff9c6af42db1c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e8c6c8da067a52de7e195bb46bd36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ce177406db673b3cb5b742db6dcf3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd564ca13f9c75bda2e66aa9c2080696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d808e7ceb94989a289e0ad3cfc7ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b18d4b6b4d615f8a58a1d3c548b1b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51485ea884a333ab92a70c5f3832efa8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0f29069308fb8dc8c4d53319ac469700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d5c616111dd3eede67c832f5a8cd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd36ac419685da3fd5350d6ad226024702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb5afb80f3784611aeba3802350557703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa773d9d14e392fe1c6c2d28c7d324f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315ff99684738ff121b357015f50725705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe8c36810ee57bc6779a0eb09149a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbfaa425355e4d7d74110aacbc8b45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c89f7ac12c213451d03781309f0fad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0143491e2bb084cea4a1825776615d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c990a9b0f71692cd9de91e0f7e006710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbec1652d5a2738bc9ede1a149f976711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8602ceb44f1a9b61ab13d45b94c253b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea75169e0779e9395b3014d00bb556b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535af094272c90810bd5d4d1cd8b72a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fe06d93a4688860ad1f9a63a94a04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8d5988ea3dda3a1d1ed6b561ee0d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b32cdfdc8c457538684543ed3f7a62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dcd449fcc53cd52953f8d06c7b96b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a2aa2a2016c229b8cdf3dab94d43a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd06269074c23d401b232da733cfd06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968defaf8df4cf57964a666de802e1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f183d58a12d9b4e81ef8202b5c485722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c254572e26298824a01af2b7930519723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f075d3a6417d78cf18dbfae640c379c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a7a0416302dedbabe9b3ada2aad0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d13f0c0be2958b4bc3193940d109f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2c83ee17adf2d990f96cf09f4829d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53210373c469b806a73e1cde5a90564728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f188f6ee4639fef160b6f67f1d9ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd574bcba8feaef931416661f3ea2f0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cc4250010a385500dec0cf29bddc4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bb47e1f4b89409cf0e509f81db2fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba362ccec3f64828704c58b504bed2cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fc5e4d6ef2f20d57b297d74561c64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a405f9f8dba0451b2c474148673bb2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b018977ea81f946e3c9a6a50153d485736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6b4d4446f40d8bb384cb94d34186c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaad740df344da5b2e19314540231b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dc0dd593e75f908e021aa39a66620739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5593acde371d9db7a118720764037d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737f1f930e5751666379bb97c604381741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d2f1eeee50bbd7fa3295aca147c7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1222649b3a4704e3faade799e7631743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fc81690299ca9d2dc17392f448fdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d517ecbb00f18ec43aed2d375b53c13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ee2bf97473a6c8012b403efbb124b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203669a1679592f36b9f9ec109887757747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05bf83a8697539d52da521970515c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf071cc5f3710e660567a26a17f785749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b07f6e9c0f9dbebc1d98f8c0f8827750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb586e7fbc39b7716070481ba78340b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3665fbb56813b4762a1ee79c0576a7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414a3745d9cb376755a4a6557f7a3db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825dea9fbc1499f1d0c050b8eaacff5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce1333e52c70791ecb2d38a9b750c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8f613bde44347336478fd9ccc7616756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b115b210fe7582d63b8671298f07d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de1c409c02a4b4ea5a4b1bf379db01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b6e6cfc1e2fc1e28e84d909e61d47759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>