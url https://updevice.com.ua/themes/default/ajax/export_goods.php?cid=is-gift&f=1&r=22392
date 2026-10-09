--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080002f311d51f0d532b99a09ef7a891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad7820227305c36f4c83ae331a3b2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c500ca5f370d6bb29e0df72b04781c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a2b63c8900f5b079a79b186f581284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170dcbac833014a0c10b1c4e14b8ae45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea0984338964ef8e87994ef71fbe076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7ddb2b71665e57346937676e034e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fc545d34caae2f460ce1751254a178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568f3f882f9a9732cb6d6383cbcc0919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac5c58b3858d83ad68e5f47b50c11110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b7cf2501bcef751d83853d191cbd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b460300f71d584cb735b47660dedf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3882d6716968cc032e6fe27b87ef4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62931350eb7a8c7d751d546f2b545bed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401da8d362cc1d266864957bed4679015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09d6e3db5f5a8482552a0940de622316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772c47d7f37c48402e63344f489493417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2e7e6e93a7a16066baf64c50a042418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078ec7ad1141215f93b92345de4570e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082a474292e91339fc324816ef80ff720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608d9bb993097fdc9fa206f97e820df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57929bd3f9fe2fc990bda91b55b19e8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f7079958b8f2ce1cb546dfbcd01bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346b538213283a9c4a8f655e24637c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd5879e50de013e3c09c22fc10fc9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d76aaabde911bcb84d8df094ccee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2471179684eb791f3d5a7e710f098f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292608e62bf5d79103ad7df92de31a9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2c320e4ab29a220a27e5e5c5c813729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfcd19c003ab9e1b161320a5495e9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bd10ce1bf15a07f755f12c81d8be931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfb3dbba0b9def071ecee8e888a6cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0049cad5edf74bf95294d2ff70fe6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3922f68a30423030dfa921425fa0dd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6be8ae5493034f4ef4677ab6180da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aab8519932b3432a0f60453b4dcb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b9b652be5612c845ff5ac3b0cdc5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e861b4eb575255f3e0e3afa0001e0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8642d13799521414e76bab28cdf2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0d16db593bd16f5456ed4d24e91f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c185d169971979ee884a6222915f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50443eac2ed6fd24f495d4a1f0226b1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9076ca0b3b06bf529881c97df4d24c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb753cb7cbc5e0048a2fe932944910a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacf67b295dd498fa26102d8ec9585445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b24d48391caa2d66603982adcc78f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf8b9009c55a732b30de3857caac6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f21d852b9cd1c521fc74aafa7940c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200ef249540ace096e0c0ebd21247a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e8e97d30019f3b9710d70f09ec00c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e9b04426642fbac305d91adaa995c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838fc37839dda00b36e3b386ef301c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeed9cf6d3e7f04400959152a22da953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b1d7707312c87941222bb5416ec7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ad5662914ad2e1836bc5b0bbd472a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e217b247bfea78c46a691f73be1c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e5629fa9f91bf07873b011f400b3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311db37fd9184b720bfcf795dbff1cc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f69b41f172b541a3be2355b58588659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193afeffa05011480974ad7fe0208a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7004e81f5904fc58d55bf2fc8d38fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb465bf265417d807611f1ada74618462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5962f3c3fd6ab9841fc1310f3108cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81893ad14afe45326e6f67d20c830a1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b8da3e5abc9c696b766768d90691965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a79a3731414189f6f43f69d1a85b0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011746fa39e1c6a80bfb38ac6f6084b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08470a64d2cc03516717b76c8719bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dafe420374e3968ee4c60acfd675669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0abfa4ebd669528886a13e88866f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660ffc0b659e48db5b394de6eb9ab4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38130cb121d812e7b2da4f20d465e3f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ecc271630dfb8f134970cdefdc77f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79182b846afdbeba85dcf5a0c7ef2bf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffac3155d094447fe8b633a4f4b65d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137b5ba5b601948205515187d9b1de176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60647784a46b03cd20b3b38db16cc5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f9da842265980632492f03fd97a5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca389e4d5ad3a5839d4a89e3580a31f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fc8263787dfb8a60374f99c4db47b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04495fded75ee2bd2790e4137ba373481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf883faacdfa36ab697f155c118fafb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c855a8ca4355eac577dcc0806e22783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb8f53628d799b73b94d80d5edf15784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700d91f953588df59bab380312bb2ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558148b417bea8d21738585fbef347286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3610dbf5f61bc724d81736b53856f4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3f0b55540e82b7e2254e7a2f2667088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96333fb5fb1819bfc9d9b4483fef157289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ad7ff7d4c8f16cea81ec825c0320890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106496b17a482385e294927e3ce926091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6726473348f4a8b1bb6e736f7cd4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e747c238943e63c5d9d3c34a1ec9df693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a37ea8009628bc537795ee1b8bb0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a67001220e8026f7c56d8b82034e5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043286f40633bfa5bfab1ac48f751c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670d9e92aa06415961019e1a963a29797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedc9b1642ba87ad4de0fa6812b3dfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58788ad88549ffac50dca7b99f2b2b1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103881634df600d6e0712391996d82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203683f549f24a2cfb5981765ea0b25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644472dd771c4e544f4ab79c18f1b03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ac1be8c2632761ce14d6179f27465103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbd9b2afd2c78e1e2c26de71e89efd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ac909e19549c801ce1c7d41313724105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e67d0a202efeacd974caea57b8a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc4512d229679b134fbfa78d7a1d78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279984ee359ba6f351ac2c29e16b90c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1a520836afd1e922d59fe78fa644e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152c06aba114f5d380f3594d7156259110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff777c83fd241a4a418f2a5926764e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e20cf40d024cd95095cdc7fa535aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f20efe3717402547c271d9b8f50a7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac4aa9277edd78748f872ce06b5324114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f9d21bbc3541b11c0e8fa7fdef13b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27c076e1db0af33ebacc84bc2525bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147d7bc06fdc16049cc7cc17c0c0d6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615ae7870eb55ccd1c04461d75191a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80576234495cbdf9d68ed7cac196d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b0beca79564eebd6df96523e1515120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fdd189e4785e4c65508486c6464f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e591311fbdcf46d3a2f2f614771b04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e78dfcc69bf1a902e9e6694ff5aa6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04198a7271802a44c562f1d596fe660124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887979c7d5dea774a0fa290674a0cfdc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d89e69cbcd45276c3527caaf66dc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b535d56f783a6545e496ec8521312127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9737febc67500f252fdf8d1a7e724128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ece060e510932439f5b028d038eef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be619e3849cc9b2016649153c83df6d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df67f3cc7d433804ed47ebeef6612131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e62e85c60cd91d6ee505cc2a02a56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1a63c32a6dad95fcd2d9dd679659b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175df0a6b1cbe6ef2b3f498251dbc4e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cf5bf45fa0a3082fcfa100a4cb40c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776dc01ba14b7fce83072cd7687d186136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9694bec860c19611f4af5b1dedcb928137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fcbc8a68be34f16ded681f3f8e0a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bd559bb47a838f99d2eb02802b896139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd68bf4b80fa7456f6ea688d08f626140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694950c3348e74a47af33e8efd9c2d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67897cf09933c6f3b9106f0aeed720142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaa5f1d45bfab6c298d51ddadddf62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867611305aee957ae844d450a882093144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfd0e9a217c8ed8bf627862e85cca3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724cd5f09930eb5c732a120d2ae8613146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807f4ca92738006eea92481278aa89a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a536f5ffe9e0b875f2deb24bdb678148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fe754a2e891b80ba76221c393ba67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c453b231bd4401fd5485865a859b7a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd966f135101440eaea940781b80f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad12e441084f5802115da2282b0e24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83184bdb159c3c30a05e2f6929e0032d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a374d061ba5807ba583bef93ff9b3f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873e2ed6ed9e0aa49847fc5285b7514155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a4a11124ea4fa128aa7ba0e6f4180156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a7b464cb68517e44354f21c7fdedc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4fe88552df7965df328090c3f1e5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13120ac9bec4874d7ac8a7a271dc801b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666a70b64f7220b179d77f6493cb01f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efa9e7c1d8c3e2cfc8c2d2f668450f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13bee32d12f6c54bdd35de8b71efc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243029c8872c557115a477ecb2ab056163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07990b4f6f7d8256942efe55878e0291164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fec88769ca3fe27ca80444a27a413165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda84786c35123d297d91a509faafbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa607b5aa6a7b3bcf4bea6a3ddb4f42d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a915257b02cdf7dd0c8fb19a4d61c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caee0ae30d8bbdd1b5eafe8f635f0b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e42569f6a67a3a070b8c9a27ad7471170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb3cd6e7babf8bb7bda832d395476f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407c88b8fcf882e4e3848f0ac314047172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04e717751966f88b452cf3e8583e4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48f100d8e9757e555152f50de8a2a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b892df843b9d93ea9ee2f8b971db5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14ca02f285fd14c0db00ede8c2fe04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a461abed8b0e4d454f4ca84465f65c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af751efd20d89ceab84a8b20aad9ca5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466a90260337558ccd00049bf7844c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7182f25f0d227f8fc1b880d6873ed6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa684b0eb978f9e86d841ac06f2e552181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2a8c44f5182a11093a25db00808e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cc78f1e217f39f97c388e67ae6244183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c40c90b296f958b04b7f055dc72343184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500cb9525bd8090723191b8d4bf43ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df883bb36a82f8244c884e61a7710186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1e13f51cfbaccca19a7d234f3acc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940992078ceb0572e1bd2d68fef8d77c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcefa7f776878f7598adc2ed6c6e5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555762053efe53412ac6c2dc489b347190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c9c7235f83ad2b2e0095630f83a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132db3edb8131d7dc98fa44f0de966192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5742417fe0dd8448d034731b63ec685193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05303f37d7af25c95e0f860978212347194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85697c77c99961eeb542bb13b8bcf68e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a544bf1d3b054887a69a7b3eaecc47f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e57d3f3468d07b3d6156a7b3e471b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae5aa7c403d4e7fee2dcc8b4531ae9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e774f32ce26bdb99b713dba2eeaf9d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42831ce810d1de6a1781993faad9d0a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97d0566aad6152e59866bbeced967f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267470e5f7ddca5d255cfd980de052d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0479b427626c1b290116cb128f62cde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e835bd06206e37c702b263288dc79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01c7a38a7fc6e14d22c56bd3ef3177205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da471af1aa2ec14ea41479d6c1ce9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff11f8f8ed4cb5b953c5a968be69ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e4040a9932365b8c28fc7fe19e981208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d3589adff404ad2c62d3b6e411b46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be3f8222c9b202fcbd5cfe608724ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f64db4422faaa81240ec48afc1df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25e053b5078d9a3868a455241dd0e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8258b8465c41c3971493225cec270213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e211ad6842899fd4eb2b6d439293a32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2935b82a3676265a8c15b6bc6603e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37395a2be1ba94f73887ed35feba10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a9f7762e1e2e8a5e60968a86a116d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4d93fa70486dcba70b62794beb71b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a334c02a2efa95318558c379f2b5c7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71745f075b2c665c6e6b6067c6981ed1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e735541f2239633958de5b67fc1a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea2cee1b9dd3ba93e71540616fbe67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eef829956794e19082b45da98752b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdec358da09111d30b366e4245da58b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55a4db98a9177aef0d9a330a699c0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3997e224d6eeb6d006ef51eb8cfcf2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96199b55eef2c82a16bd2b26f6c89a7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93940ad2f15d0d1eb8e6ead4e219195f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd540e307c1f8b1653a1239a373362229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09e2f62a08a9c4e6de395f0e5165f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9f24b709114e9e0a9e9a37c49733d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a284c5a52797489c65519a77df77ac4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084ebf7c103daaec84ad1d5dfa39272233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513a2b7b5dc8da55363f2e5ac26e124234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad8304eb68de89974fce6bb37d01b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649c1904b9a7290c3d2caa51e308540236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faab78f61002adc9f058e0b6b213e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f463dfbb53d8e15aeae5fa93a186f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de43d28c41b73bff23c07d5d7c88e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3a7c5e93bf14e071d1caf14b85ab4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7c45a6327421808dade8fc4265361241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dd3f0706142392c4e878a5d2e1279242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa9b0ed816bc1db0f7efc197d67008243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dc72dd2d51a81933e3fa587b2349d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32390240493bf4b35f9c93948e74fb75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961570476945b65e42fcbf81b23cd1f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031aa5dab84c5f83a7bcb4a464e0309247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70724e478b716c40a7cbff4148aa3d22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eaa7e5ec1fd0a2c81c0b484f8141b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8972883c7279f5085e7fde994efef8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e42e66d80c4f3a2e2a94fefa93fb4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45b6f8221765c00e231435716f40ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f28c9f749418ca968bec07fd88e4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b21c896d98c26c218d9d5d434a4d0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f837082a7b726a0db821f4d11e6c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a9a96cc42ca606660fbdab5dfc02b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cf88eef45d8f4f1b56d9c98062881257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb505a0d9f5078cb2d832787560095258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e264bc12237bc89f1aaafa05d1582fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dca38374a4d788597cc5f8f765f790260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08a8e135f0b575ea1a33f12453f2dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af47f2448716b70f617be616e90d4ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b5182b8122d18cd40d2377d140cc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5632adf24801d4299ecf55762b78378264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d75c979d41044cd1303385f0766d40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a712fc3854fbc6b15e76c9e882ad6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc11f47d6f5c6cd70f10b89dd35298267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08ca7af2546f3790aad80387465381268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c815a735cfff914a2ad2f496a5fae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8df5c8b5dbfe6da5cc0f47b70630d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af724e16da6a0a1ef21eeb8503b2b570271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379afc66a85f7bacc9b1233166d53694272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb77dd4feba93157501a82fc8b1a23c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fbb8dfbc5c0ec5aa14ad5b54f1946274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262fd1acbfc420530470ac3dd8d160e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf6e8e6f5f76606579a46755bd285c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379ee0c038d934289a0c5252bccee06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf151fcdd6258a0e5a8d5d9de8cbc09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82afd6c2dfc929a752bd81d80baf59a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e443d962c8d6b36a243df6be11ed9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929184abfb2dc18481d5aaa6cb899c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f1b68058d783b6e56609c218a5cdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019157dd59f3c1c38fc0b74808334160283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6c7d5001c43e9471fc72bdd98ca6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a2f34dff6cb123bc5c4337bb0640e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1900f6b961c15b6568bcebf4803cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91224c4735ebc1837d984d1966e1b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843ee6a7ed09018c5c68fa7b8b11d1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83677f69207b5a635ae040719db126289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0aa8eca6bf7b12a4c3468c6e65fd2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc54fa14aa157bbdfc5a43a02144dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac4ee3590e612ab3d045086d5a47b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912e2ce81ec09c2f906a72f00aad934293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3db9b482db4189dc378b1e358aaf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377ef498e5ddebdafdfdbc76957fc3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc28c7a2f3e4a8ba2e115bddacb3d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68386af3259427a6e0293dbad409c28a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b2fde5316e067b2036f9da2b86f9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099dd64b1b9c043b8e69bed7d7c1efb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab1ee68e58c19a54b90c28edf57e35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f187e8a547ff0605f1b513dd03523301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb2f5ca34440201a0f5735952ac727302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ec1950c13696dfbb834271f64604e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd8dbf3de9d53675677408b1f66e81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183eb1fc4f20346b2229ef5ea7a40dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e8f2dcefba424d4624da4d421b947306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58105ea61941a53d4cf5f871b56564dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc296217f9da1098eebed04bbab0e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c1e3b0732a683a184b0fcffb98816309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff2626437353c0b5466ba74dca8705310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a459f7672e1983e7a90f12a10f692bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de3e6d34900e288bcb75e3f54ac041312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44abd2588574a8348c2a6a94568749a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d40d24e90241b0c6e83d6e3592b07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d88e7a5fdfd676daa06125ad14347315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1336103974995fb8fdfce478010c8f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9587e149f2fbb015962473d9387eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75539c10bce420ba817094c98ec454bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3be4a47e612c54be5ac1ce32d96421319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd167030fae538d554ff5ced52f4360320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a7904cf173ff549a9575b20e5f026321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e08440a2395a45ea12ff2d40dcab14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2190375c8904221e9a653c7088cae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ea9992433a67d3c9182b583ea01b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fc30bb12dd27c8c1a272ff8d188d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0df7ce6fcb08dfa6438c501b0545b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dd2628cf7ddc65c87109b2238575c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38f29956ba03ae60d0add06ae67ac2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fafbdb923be4ce27ded969615bef61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc1566f3bd2a4ce8ffd80504d12817330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca157bb90028ccb6885276fe8b2cdf3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e6b3107f7fc8a69adc68e8ebf839b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b94efb9711987940757d51ce54f7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131755ab7fdd8003fde8b5ba683012a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c76a33f27dbd703eb13155b7e57007335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789805ebf4bbd002c466f61c76a6ad8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04de67d37e1c0de40e9e516cb2f506337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a6b5e17ee0475d89b821b26faa8c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcb4beb19e6e0ade427c390e760ef7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aa2e46114945a582b3bd1306c6b77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9abb6e9d541d7c7c0c393e535597b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7777a4ad2522cf96c566e20ebd698342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d578797c9b4ab492ee8e480767b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b62b70f963f88abd2d7f708c68dca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac5da166d458e302903a2fa2cb12d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03574e66e0b5b9099bb465ef5562a5d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845d95db81881ec2d4162ddaf74807f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590c19012749ca44832a221e21a3cd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da718c6a41735d401bb137eaa536cc5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c9400db648b4891e991211480d23c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7872308e595e90bab92f9b0259e490351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ca584d6d5bf6d7a3f7fbbe178647e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb763c5f54c9f5c59df1c9805cf2b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087b37f5da918a97f930caca97f1a8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbc423493040567cf4fe1378555ca9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a3a49e7947df2c895dac6464819cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352e04764686ab102d7e4b5ec91798b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ed493086c632073915a7623bebccc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157ea677171504b4125d7ca1fc0fb44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de070d345da04048f39a7a5bf9350f48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d80907c48c87c903b5563ebd248aac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491ee4b30ae8739eb6954a678ff9911362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8c659a308c3c4e8b05e88b99ca029363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82703e472aab34ccba1f465ff3af9a97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd73eda0b45cf58c0d9d5867155e380365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d862c062aed2c761cc1f4fedca959366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812126a4cfc9f514617cbf1938493daf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78299c43e5c5769edbe2bc1dc0ea49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c134c1cccb83a49ca88c30077ffe23d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ffe407c0b67eff3b3495d814cfee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83a64101ff04c44f408bd159612d8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28c44c3cb33c02c9e064f2fba36e31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b4af9a8b217afa1b0ccf6a4eed9bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca3fe012625c5b715d37fc5352d56e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8dc119b33a7758036349591feac3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8b9bdb4f3eb84f652671039e68f51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf42dbb00d60ec69dfdc4d7b69b0c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cae04eae093a554e13323828e3fc3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e418764b371e42ad6ef20a4892461379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a03e86ed335dd949161f138d920b3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ec59ceaddffd3b27275243d80769b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c33a741441d8ce0388028845350aee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224d883433975e97ac09304f059d85f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84675480dfc53a9e8f27d33f4909071d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455be05a20cd43610441ff4922e41f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78ae2cebf05d26a0b450a101de537e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed896cacdbde4ce1d9e70b6a06d5a4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaf6d87227b11231b155bf9074ee3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb161aad4103152528e1c0955839944e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facae948e445f635408fd09d2e693e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd575eabd0dd0df7e5aae639635056391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cf1695f6bebe0a1e2ec3997d24589392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb957cce309047ebfa7e43238eefff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3255213c736fb98be10741ecd68a0d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f341547084b7f58eb7f1e36a1dab6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe83ff08655284c316db3e81cb2342396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e96ff980a43da26e2532fc71a385a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512530da144e36a1c80dece3023cdf80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71ca8d5e0c699b3b2bb7a27cf3a5cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be081d32fa1214853c297ae5bdd8f99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55569d69d911b5849fd14ae7c507251401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98be2b0c61530ead3205d5462c3abc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382d59b138acb20c2208249675c168e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759425c1494bbb92b450ba32474e5dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef32edb59fe8c26d5a6b6a9157ab6d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6234019346035c74c783f9a27bbfc84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ebdfc7ca736e4051f99e971e6db2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b266cc1ff0f437d20ac49b5afd94d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be9e823ddabb04d257fb131502c378409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a8fe9bd2dbcee88b3bb6965f05be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a74c837d8dee53c213d9ad6949dee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4dbf69a097df651be38c0c3e1a10b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d6190dbedef972c348aa1eb4d765d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d8ac4d9ee8de24fc66f9c9d791323414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7018be4e3d82a41ab3e4eba9af2ce9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0bc5cb9d785a558014b820ee64e68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3099c0f14f98a4f48500fe710b8ace417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca687d7baeb0f476e18fe2c8189e9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7d2af797b5df5a4c8cd93ed3eebed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81422bac30e0fea54ab89b3334a7aab8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc711b972cb4df1ea20c9188aecfc59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9b0580467d8df1940b0dcfcf4ee38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7c414a6d2616c6f36f8c04d34ea5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681ec5040ec1eed97a8ed1374be5032424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda857eb7aaf876f453d0c7c2e4949d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd45479f80f035d674c8375e32dbe1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee16da7a0688871b2c17a7b160d494f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ef04056720e27f3329c329e08d09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd08235cd430975e37b010501c05b24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb221788dcea54105647c63d3db9840430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ef6be5d94770332e8778a89848132431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fd68f4878e73174046e0250909de7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b6909af574217edfc5f732978ae96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1d296ef7fd6e4715ac33e9c1963de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634119e78f17dc76b781db27fa41587435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75016a7cc4c441aa32ad7fcd5ea62118436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca764864f486556905936a90a60938e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731912013c08d3d556269b631b631af0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efc7ee938c223992810caec307ea50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105762b26818f5cbf9585b8660b05de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544596dcb4a86fdb0ce081cce4ab8b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8bbf84c35b0213dbd3a680ba7266d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedcb91c54ffbddc5cf9d800786dd6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51790726789a7c529c0a0a290ffced4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff137f4f219450a9f584e1145421f648445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5c8d3e46691661e7e8954cfe89431446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52720e05a930c9e8ef5dded95ef338b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f8e6250468b102a179ca210454b86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fef355e01d2b4fc3f8628d43ab4ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93268e647261fed60c58059e27f846450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c764635e6a8b4c800ffce4f4d8c8118451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db93ac0d47326c73ed7b169fa500ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cc77cab895cadd059479c4458c3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376d6d8a6e4c61d1e20e376d67510d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9479a14cebd4d7e924300eeabbc2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e0ee41f9e44f1cc983ce5f8e7130b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9feec7fbc57defdc4196e547147d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de22035f67ec26800dee1a2ee9b57c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c648d858eb39652c544c02773cd5935459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661451277650e59ad8d4f9e0705ba838460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c16060aca146a71704a9585c55346461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692399748cc9eec887834d023f5d210d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09006062cd138c2629b135430f31c3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a5439653f731b084e0c062d7badaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceb49fbd3b6ff5f20de35ed139c635465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245fd042115f698b7371ff46b942692466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cc5d86fa6519a6240e15fa11353bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef804358c6aef2147c04c5c593b8ba52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b0ff82a746fed32cbe82c688486cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec624fd684d82ef3e4630fbaaac319470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff06263abcd36abcba1fdb93f48f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241836739e67457072929c986f13aaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b9088105bd32c288dbcc576522865473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6226b5c3393e13dac5e9b21f53b7100474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3acdd7d766b37de95fb9bb9204f35b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1b019cdad5051ab5f19529b38ccf5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb01768c09fce61f494701c9f5ec2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d63cbd6c349fa11726369b2b6d208478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9e29a026e7f5ebc359ddbd0c82f06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22963e45b5d70edd5ac3d451a20bd8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aad2e23b6d38c70a951fc463b2671481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea276b3eb416d4667a44f7c01150e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8fe1703296bf67ba87c01401c2754483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59fab6172d6c1fefc6b0bf372f5b5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992210b8c569afa10b0be9cfd88ab32e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdfea21ec2672017b93f6e937f6794486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b3be6008808ad8ec17af71acef0f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135dc062948e0c63c51180f47c94fb3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0268737f68a4efa4bdf816520e17320489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2addc39b6e6a8b72b2878cfdb378cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1732ad647e1fc234e63d092cbad61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743fb0231b2fc724d6aa827369169aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e22b36a56de5794689fb11e5311ef6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58a899ddbc753e014359efb3534ebb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e19bf175f4658770d0eba0b1e7b04a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98a93d4c4f8c84991f6e874236d47f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3f7f0aaa4a3ad37e02b3cf8e62443497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ab0f7018159b0288349a4f303c147498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb97a002be690a5ec6408eb35cead7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fdeb051b86edafc65023cc7a6389f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625faf40036d562870b5e62eeefcb49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c417ba66aa5e928fe419f136b8295502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f73e1222280cddf5cf4b1fbcad2000503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c0487da66b0d9d530ea35c0e162d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3299cb8e2b0caf3a5cd277d27c9b49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c36bb326a3c0f22fab27dc64468f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d5963d6719083e5e261ee99a978f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f115ed09f19f6b80372f6fe09dde508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d95f2efc171eb121df96c156e8aa0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61c94aa525bf2479492109eac23592510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ac4b5407d84e8d21de199b40808b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a98f4744d06e443e32aae90f89aa4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88f583715e591af4db62a48702775a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2736390c6593a1f47264ec90038efc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d6fde1502fa04ba87d7c26a591cd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43860ca563c61a83cda709d2dfaee802516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4bd88e819d3862f1ce37bb1bfc5bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8622396bc1c1eb1bd587bc70401afd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253a3465bb9f6b4153dd068485fc9de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7fe20a0ab20491b9f5f59c070e684520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d8e0b8b694c6762336857ada99af8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e7d4380166d51e810ad8ee21c46a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ea254dd07a9ea87f5013f34a404e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4273a7f3872a35eb4c38dbf0422e0fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba262b4b541e7f9c06f70510593aeed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fd0edefb8982b9ff92d6cfbd5f979526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebdfdec498ef9cf50ca67274bd47c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800fb6fbc4f45f777a18ca22d37690528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518589484baa6b49ac03fc2b0e35302529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c6d5d2ead204cb0e6db9ea2c90b3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ac9c7c4f3d4caf001cdd07412add1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67935e6235a35e1a64837ba00c029c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8d1371a852d0ad934e5bfac2dc123533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152315628fab3d9293a6679e39939f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ef91d2041e3f91df34e118121b9a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b817fe3ab5e721609433c9ce2a2335536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c0174d6dc8a6cb635c31f2957522e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec26253a076f35d566c1941b5328aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecfb465d4b2911e95215ab743e3e0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b6d032b570827b83fa8aeef8f4105540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7206226b93edce46c85a873e955f17f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8b29f5df6d5012290a173625209cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9ee4a7cfe753f5c59cd86ee00c490543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa893966362d3a3aeff540fd1aaa39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e75791e36dfb466ff75919fa936a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021050d1b5898fa3c3333f68db8519cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06112603290d432c36a5af9360498bdb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c7a0fbf5e70510fd4662238f9db39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd8f14578a821438281881b0857170549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49911d6edffadb47539f40aa0e5f72c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edc6fcf37d0b7c393d8c8365a60be2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4b70985baaf6c7e62a8b42b2c04fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2afd97ba0c3260f692c3d0bd6c1637553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6857f78345a7629a54027e1c6886b8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607072e03c035d0934b5e68199d782d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e38ec87c003404f57d688d9a8dbddc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f63a27ecefe52b26db005b57a7ca40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69346d4fe768157db8f26b172ad5606558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe20fa3d3d46a16fff997aed42b2ed3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38acf53d87795aba8b164d6afda5057560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9a3d2cc1487835b147a80c9435606561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2452377e02befd976448c60b47a16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c23bb7240939df6d9baef1ab1f16b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a51c3218e0b00e8516ae7f5f47bc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4e905654d173a04f83d3e54a7b931565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f851089391166f3e8ebf1358700f8aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d92404e97aef3fd029f0e9d873a9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd625e498ff69642b3aacb521a38bb0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a62d0f66d7726fb46202f88398eb55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c78a4ea56d9f68b0cf36a467ff668570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071a19543c32e4bc0db4f3535f8d945571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d831ac4183daa9a160fe861ac0cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f4376ae74b7871f9c254b376e4f60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d84873a1513f61f0af99574d6c575574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274257fa3fa1d888516ddeeebf17b4d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9211c41ca8dd9ad281379b4ccd0713576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f5ba8667a404c7559f7fd76ae94ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369b4e782c13e70b549c1c819414b8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c20e20e8791932a2be76a2f5142baa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aea334c99e08ee4a8873885cc4516580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f0bcea3d0cea63ab21b93f8666ad6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21589d135f08aed5bf5c2651b73e727d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bad504438694935c98aa6c69d85d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c0d9e29be0e1ae435cde76cb0e877584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05405b74334e0df867b55b7e72875fd0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0942d851d17cb6fc10f2f711fb441586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd375f70efaf35ab037750a0e40fa7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f663f724ad9d9a064ffba7673d4b66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406c0d17e8be61e3f512c659e512dd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda02997414acd397208cb3736f5cf92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b4e2668d19e64e76fb23fcea86472591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac43a44f580c42ad4b8a645369fc00c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0522c93b70e7c5233550dd65a923a13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27422c77b303657a557c0b2a5b0b704594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c263ad4d4569a51ac910c8f091c366d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c74ff316299f5d0b7b470cc7ee82a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d3f7e20a0ff208107225287b5b92e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7e0ebd7ae7bcfda5d0a66b510f307598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d153a8355a04a2f343efeb51dc7253599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffd881b34f7d01792b307d12621953600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c715f2f87ac0823c53428d8ee75892601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119be72a1bf15fb19e4ca7716cef105602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d5f4c15725e1a07afe40fb8d41b29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56765f30a0e0a8c3bfbc557346214d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59446a802f3786294c044e5f9a1a4c50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58364e6c44ac5984cf7a642e2b334eb8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51dca58103fec898b4d8ff5d505aa5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc927eef700db67c32ed7f1c5e834f3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e70d99b41667ac0966e1da2cddf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100192e3ca9dddee2191f5d7f6f8e07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a878197859b21487116e17e679e13ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382052ba9e36687dfe6cc68620b0263612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dddd58c2f4c311efe274ef15e7f5f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4143e4d831f571679891850b5a8ef8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035768ea47e043846d3f649131245fd9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17ae9f058d116713f55d23018d1121616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c94c730cb112f2a26210e67fdd4d60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b8fdc0394ffc6f8c157e411bba633618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6acffee9d463248d36f63e2518f0b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af171ddee02130c41352e895669f0026620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651c6fb376d03cce250c4340e1c4616621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f359d92942597d6c465112ef23f403c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb471c1b5b91b22ead257b1070327623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d80a7b141303225c8ad647bb53f4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2916a584d51ce950c6d5e97323d51e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16346935e02965d07307926763030d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adca4328362757590be0af332cb7887627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad83721a8204e2c65471916bab5b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51571f5d07271f83aa5ece1123ae08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832c14b6f70825ed5488454c74d805a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22cd70df11dcebd0b5e2e93460c34a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd622f66a398ac78b37761f979cc5b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1915bc66bcc0e6165f0c4c697b1b1b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07523758a0c4439fffee8aba541f9fc3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54f0309cd30bd383fc2e9872b9b394635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f463092a6dd6ec5ee0e18a8ed8358be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b3465ecaaafae5997b22670f8b8ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa580ebccb7f83de455a736750f02f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583347ae8f593b6ae81dd0d21a6cd08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a9e0d6d88655d1fc300904e8aa37a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d444cca20693071013e89af6d33c1fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abed01aa3e1783360e8fc2f98e8bff4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db338d65f122ff059e0d64d6e2492ba9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87980e464bcd94457b69d4c57160797644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ddb72e95c37ee7698f515305e2544645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827367035bcfc1996c1b9bb3647c62e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec2cb6e6f89a63facaaaa647bda61f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78568adea00a188ec9ed54beb0a946bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8a6600e2771b38ca54de30913eed5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8934c486f10ca7c775defe2096e38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e41308da6926cd8a6606eb02bed40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3ae6885b3aa5348b889c9afdb21fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15674e99cb6e26216a88ce2f8a37d39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7120a6b4c3cb0d29016ba4ee95a1f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85914954e0f3115c10c2e65a81ced7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bda13b0c759ae2b4b41170d1a3d9ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af818b653152def3d228fcfbdab9f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935a8fe3f8756304d264fc061e19d73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35593a9bfbbaebd56851d282175e5194659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0018d6d8f5d310d1855f0b2222141660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18fc30cf57536b76b42efa631a29d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454988ae71e21a4bd00763e5a134ba6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6978ab340697815db9fa3238f4497b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff710f53186994dd75fb91f459db579b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a19d1daa9c085909192ffb7d13f401665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3abad1e0025d882ad9115d293def9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5528ccfcd511fd4bf169738ee34922b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ed9cecde0bb7effe424a5be7adafe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44abf80a6fe20d2dc15184942793bcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57674ab0fea8234c3da1b0aed50bb3d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b64f9f32246d52995e93409f92a6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d35f6896e41143b7d984ecfb4b8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e70787c47f73fe9fcf4c18a1cfa8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf62de38a08f06bf48c54a4d23b0a97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f6bd1f2d28c6eaa1fa1e17d6358de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c2521198ca7437eeeafe57da84a34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f82bace82c863c8169cf33937df548677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36164802cea65e5a65c9b87f8f4d227e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e764010b15b39f4e5b1b197e382e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d15ac326c8382519ddf254fcd0c084680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71137c60885ae0dd2bb71ff24e92de6b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2245a7cb5ee09e0084c76e2b8756e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30c6a2201e7257e150a30dc5b97683683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869546a48004ee4ca83208d0cc6df2ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ae5cea5235799a36d8e144fea6188685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b062812d5668a58a85152f10b69fad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b02c79f81ae3d9dca76bbea6219ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b7ab633ca69fb7993e7278624d74b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12769a9aab60f8b9b08c94264d8a53689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc457af2175b915d9de190fa502d5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9528d905423abe4387a462737f3b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b111808df0ee44a6ea855e50cc67ed7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209d3fd34b8f937571dfc46adb0ef44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5001cec4914e53f8471eadbf16ea6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a7b63b71650e5d5cb8f06a4a6dd6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758239e017ac3027fefdf6428d9d5a63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6abd73c7441d8acc421d6d27a0783697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ed5e76357b70d0f45f3c9a99070cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bb15bcb27c1c54ceb6890d43e7d32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee75b23d3c9587cc6c4eb11097aad3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e211356c238ebce9c93908dc32539701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f26bbb19738259651455e35dd2b20702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bed17ff1ba9f9938c81f915abdc1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0eeb148b417f538c3e9f5cd5d0c9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec51c25952bc5e6b0b834e05b921f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a793452e7dba75ae35e3b1f2465b84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd825425b79c0d8716fea115928a5fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a0fc55d8e74f59e06a01561f359cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e7d830e85f2e34d742eb00b99bc47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132e91e59fafe11d585e863bd4cb7d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd091284d02459e89452ffb928e7aa4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfa7daa94c355c5b1de09ca088324c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00abeaf3689d9c739192b1ffb059daa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d2d783e3f5e95d808325145728e31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f1037e009c0e4c24cba4aa2bcfaad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799559764ed67aae4e8551bf35b717716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c33abf8a7cdeeb67cb6b701bc999a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28087da2490ff1d4705f0ffccfbeaf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b33727827ccd941dc8582875ffaf2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e4be35f350b9b87cffff95d6d9239720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb693ca90914ee87330835166d8b68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ed42d5f75ff8a611ad9353db958d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b992f0e54528115e7c8d2d7fa78b502723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9847f5673cc5e16e0c0f7d887874950724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec68c16e24f67cbc3be7b358a85894725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0395d398b6caade8d2a5d285d36ef3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5df39699d94df56f8707af6e5a4e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48712b3e0925bf95200d240a88098670728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5580a36e0c80e9f273168502276c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66efd9dbf61d264de4e9c6ce144494f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94004cca1ee9672164294aba9e5a7a48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221cbce2da9720dc30886fce54fd518732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ddc08e1f309c8b70838da81ecc9ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb093565803f629be42644416c873eeb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a425713045ec685017a40eae0fe65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0f94a42a7c054d4b769cc30223c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6951e7fba13737e09100c94b9bcfa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dbc9b900f8dd814850f2219e2ba46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63475bbca0a39d0f731a2e0a525ab2fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01035df93bac0d1d3d0710d35668ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227e1758c7b65252fd5380da7d1a0a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f06196961d23767285f60f32c9ee4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066f0d80ae58d786d6af7316f7f4dec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52893c0dbeac601f6f66bc47be367b18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d4a65af00ce86b0146402c31c7709745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc10d5ef7c188b6726f1b6be50e9a19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efc105bc6e73bf057f086a0ba0c802747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2596f05a9060fc6ae7ce2b19dd17e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d579a53784089ad472c52b1a99d434749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901edd673c685fc30eab73582a3970bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71ba7a2c5f79d5f48dc39e1657a465751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42b700eae8c6b54a16402dc4118241752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e70164558e3343e83537f9c53b696753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e711c64cd54178cb9f0c3757e4ff738754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d551a4962295dcb9461a12fb079f3be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785a30cfee1e17310417cadabbc5b58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408067c1f7d9aa55792f342d0fad7616757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735e56041b54caea8341aa21759b670758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da09160590b897322831d91a7b6a02759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b01855567fe71d94ed7efc423efd9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e483de3b5431fe2dd8785f712375c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a2bfafb6de190a29988d67598b1843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eedacd58409dcb40e8493489b54fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d577d9ffff3465fbba83b2a9b08b3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093386417d0037d0e7020f6606ab7b4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a575dc28b3dc1831a46e00a9648737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95267c26268a8198a0b2fe604c8838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec1fd4b58eb7b465a3a100a1169f2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb1efb3c4d433f141b2eeede517b1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c76d0f82f21e4c9deeab610c23661111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3510cc50a12a53507e97e422e72f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764c4fcfb1b06a44ee93f6bd48fbf6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bc91b88a8c1526ae05f4a9fcb054b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa18b5273290ea4c1e50be14774283115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ce72d9cea79514b5d2cccb85a677916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96333ac30721c457e5bd6123c1b5475217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb08f8d7faf6b06d597a1c4fb9fc3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f6d376cc356032bfdbedcc1b9ba7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf376e637884b894ae4569da2005b68020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218ec4a5caf1fe036cb5d26e0a1c15021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2241baa8df24054b9d49683fa5e1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d94a6e8563056a584f183b5d84cad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bbe69ff36dc39d94813855bf53f9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e64d2565cfffae2cbba83089c70df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690502180d60ff72c1a2c2cc0a7beab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de416d0828be9af7595c5877c21b1c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad3f4290925d82cca80f9d8d0dbd7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b12321d3727379c9cdf5752115e2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67729ef8408b54390ced6617ef1ab58930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737d5c6b3d9a7ff2f286fb1da3d8f0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d6d34dc62d5f7c10c8b05793723a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c8563374ca9e7c256d0b47bd34ae733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d605194c4226e695f01b8042c879d2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18721018b2f8aa7d784e6d2f7dccecc735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1381c0d3a22f9b500e3739a256ad31336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dda2604c41de31893f4fc6978e35dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeffeae17e775e160fc52ad0ae6883c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f99b52df71ca81a9e5bf9efc4f5f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4a86e484c13b5878f8d73dbe6d8f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b36aba86c019d4514ab07f07a484d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9dab3de357e1eb95096906841491a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36a12af3fed99ffb81bc8d1191631543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca85a4c0201516e27fc38dcf53dce844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922a41e35f58efd8b301dd60e2787f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738d6dfa4ffb94e2348e7fea176bc8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75080f8c8087720b9cf924b05d207ed147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640fc6325ceeb33d9575131b558001f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c10899930b61c59e1e6fd9ddd437f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93417af71e2693552a359a242a51cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2769630db8a7dced984ad76c053b6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d57d8ae444cc7ddc16d8bef940a8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3475a8f881e4d403822245899f7bd6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ab57f51d0fe8933d18f45c0e73ee054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05668e9afe47e557d6ecdbd0e2808e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d4ee5c2c376cfcb312724ffa6e9f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35a71c6f61e5907ee6e44a698498ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b2c696be8bef60a9645e95edb830b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ab2e7527464d3f4e361fe76cfb5dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92283d0278b3f8444c81ab75633ca8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378c8cfd7722d2fb4eb7129790b557b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619daa9a08b88827f87864905581bcf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12f05c4966c36bdac88c36c2ddb74a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88aee94d0fedc6e4c1da0046160ab664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa438b5da516ebfa9d163d40771fe8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6563bae3b1e1678581559ba1025895f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bf1bf25a2995b2b989a29d3f0b13967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13453ee1da50ecf612fcf5b3404940d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ab98381b3b091a41203ada7af574469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21676a50501563e9b6db095ff9af9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f12fceedb6bca4e31ec573a6949e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00533fbc0b7c9f1df3ba7ab0853407572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025a8f54ae01d9834783170eaea252973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745454732724f0247a4820e90e3cfe674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeef5f010ba117578e83c25bb9b8fdc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f72551689417fe56257408e024d31376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124dc7eed3831e834f447e00d5c378777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c21632460a38cfa5931a08003ed86c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3794fe88e29d2c10b6261682073e2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446576f168d9be1541c682438ec99b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc05b32852d092c41e4db4bf9a3e2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebacbf33546cd191a5aab450c1597e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee66f022b581ed2b72c05be14edc4bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee547abb9e62c52e89f50c3194bb7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b61e1da226a79ff3d011a2348416485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d0b083ccd3f4b7fbee9cf347c29a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ebaf5a163d34acc7cb07239f969f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d0de2e92bc3db76d6741e9a936ddb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be273c63aefb2796174c9dfee3319989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945915350756e56031f67c740979db0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deef2cca764f972130300c08f3c8b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afac133f3722bd1201821a3291955692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6645ef0c0670c23b0afa4130e4135d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b3598cdcfd59c125bac3dd00219d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28355d5f114383239bad24267ef046195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866d421ee902a4f91d866ec27c532c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa298e884b36733adce7f29599d21c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf91379ed4411b0ecf43f1747008e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce6dd47f5a33bb2d1e01deb7c4c13e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d10e3b1763fce2ba6802c3c7f5fc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd926de4bfa7327c44fc012b9ca95ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec967c0f9db38a6dab39eb9771114a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20e635cccc6bacc046a9fee18f7204103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793bfe496b0eb63015f5d82f185862b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823975b35cefc53a7f31b37f477c71e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bf03b036c75c710cb38746d43217a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0ce8398567dfdce11d81ab499df03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822ee2d9f302dc303166ced4929a533108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bac31cb6fa4bdc5b4bb9b89c56381109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e224faa7f9a162b063ec2faf6c6481110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba06426a824777814a34354436f11a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bad742fbadf3820c1feb4dea42eaf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc8e50548c3646502560568c55bb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164f12b7ca8616bf162bd58b2b10f23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15fe0457576302e3a275a3f56bddcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4e9142cc786b3974f272b11201b2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e080cb163c59598fe20bd8eb0cbe16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7921f3ac380196b344b52299b52dafb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9458b11f75b0b0e506a592eaf0a6cb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4541ad25ce13adbdcbcd4ab37df2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b0a0534b46134a55b155dd105e6bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79cddae3bad0f607a9e087703db408122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f315605bc228ac252e637baf82f3b2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94af789a8bb931acdea351f9b13f18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a2815d9ae857280cf9ecd4f3e6dbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9a7a2f8a57987172b21315dd086d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d398da4ae5930bc72e816132b6fa34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a312c79c3ce2ec9bb15ee0c4424cdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af628ce64a5b6c2e72233467f3a226129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15153adece13fe9d1863adbdfdbdbd2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b02677b22dcb9cb2ae75a830c0bfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475b2373b5eda8670bf60c8c00d9649132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd4897e1bcc51cb619b45398939726133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599ca0f85875b98e3fcc226899a9634134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b0a0fdc6667e721c7ed5855fada76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f11b9c9a626f2910b0dfc6cf921b59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e4c8d06ac1fe22dba190a57f83955137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeda2df997116714887cd8b1e24e7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d4cf6ededa47eb8fcedec78646b80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd52721a9dc0b298c16b2b9a90f069140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317169a6de36cd89ca24c2eb3c5ef132141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8accb1ab966a68b29531f9224b8d1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea617711bc923488578d977e96321d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002254a2207ec82c6ae8171ab014ec62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0123f6515cc2d270a010c67a367ab08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a05cfd0122814b882010f442cc1add146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4aea380b1a84136df0637a8c51d53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4782db462b156802903a7b717d6814148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1d28aa30d690a8f9f0cb503f4ab4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37ea98bb837d4637c4984e95b8d63b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d37f2ba6ce312d55817edd34de326151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44c00df8abbfd4f25e6fbbd6bdb959152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff5858aeca7a3a54258527dcff304f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb63d0c60bce9cbac50a84eeeaa820154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b53c9e266c529168df6417ba746b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66e842eba7ca89bbaaaca246208fd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927600b71fa1beea78ad0f40f2590d8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66a7bf6a1baa58f9d0b909f801b4df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a3bb11bee40645fc97e5d97462ba2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620d775905756adf7e70dbcba83506b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16e58a1c75c074e6a6c2c940f8314e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd951973f2a7891bc6e30fe4776f725162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857687e7824c81b795ed4a344cfc1ed3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822842e07784d6bba5736da882a5212164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36635e9ebbcdb4febe51752451a3d982165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eaf41c0d8e6f4579fd4935c8e6990166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f81e2f2c245da6cc860769e012b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8bd99d9fe0ecfa732f45bd6867170168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ce35c6bac8e6008c5ac32ff04e415169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d880c08a7f87b1238b86c8d8482e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c648ad860753a47520096686730686171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec360ee4f9f59deb95a45dd820435f5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d326ef27cd7f2994102860109882141173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691676362091087326d080a0a9fd441174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fe8de0669f6b7998477a3d309b688175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204295b1d4fc6231a281dfbf6d7af0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca136496b93b104ba68bb095d60539177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3b9c940908a1f67f0635747d33645178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fbfd5e8e8bd739696167fb6df2160179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bebc58f95101d9a920ecf82e29bd26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11091dcfa82636aa4198926b383ff29f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7da12fc64765dbbb6a3c3f4221f5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4883b9130ea6a04842958b5284b70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ed16a70776771345c25facfb4516c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46bbd69c04ed35d5306503d977f47f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2cb9dc0c2d425244206f563e985b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4c0bbfd897f85ef13a083902b6c8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf8334936387dd37774c49e52285d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7646aab863bbc377d3cf06df8d9347189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86162d1c33700cf8a8b3d8c96c7f7fed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f69bca1a91dfcd41373aba46abe837191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65434135bfa260cc30f3ee37bc11ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca44c306b676ae6d7183fd4f9315c9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d460997d88932d6fa9d81fcf664de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda36ceb57f5fcdad6a46b5460bcf257195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139e690fd548a6a8d120c4226e7f747196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cd12d515d28e35a7fba80d7b0fef7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94054f1905d3f04dfa1a974ec3ae977f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283673f1b9e13cd0a40fe9792f0826a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c903ba0cdb20379bbc173241631957200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbe8ea3380aed1ed972b06604a6c15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4624fa0a07e5835808ab88444bf21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788ceb03e92386872bb5861faff1d23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182499c0b4cbff5377dd8ea1a1fbb1b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb893bd5b9e1d4b0a2efa11316a3b068205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff32b3e0b7ac7d0044f0a85eed43afb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ed5cbac71e562ed4d171f1a6fddc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc5668fff68747f173fe52140071ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a419f9285668b16907e127ce5df8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5abeddebab3feda1fb8dc35f5baebe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970357f2b1c97b66ea0fbc8d9fd2c7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0590783eae42106471921748f4e3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8f235bfcb3c0c642987a9ab0cf907213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be233c421b8149366832df6c4a87a6ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e8a95864f6ff36f3574e8121e89bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec627e7ad6f14570b631c7d2475d9aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ae89166265d6876bac3a94b1cabdf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89968e63d2032393d287c9303cd0740218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb377c80a42078adc3caf5730263651219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0684f2604e973826bf9271fa357089220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e07d8bde6b4dead96a2c8466818cae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf9080fdd2ddfa23cf9723798a1383222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfdb49755b8afb9cd279d4fa30990a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afd5e502fc09a147848f544dd607c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966225f1a4ffe346fc88214b3fa2235225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51e6f98e6be93faa743eafcd8bc2c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3eeeecc96de57da8c87f8d0cafeca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a61e68b8ed285bfd6c7fc39ab311f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266b0d22f121bccdc0f40563338549c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65908a8fa437ed8547d2a13b3d44bdaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aea9275aba05c730b7a2b7aace39d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92699b2d86ab3116fd7dc82da0f1e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbde39c788cedeca36fa459f2804017233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d81eac75da251539f87d5462c93ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b93ada55b7e82806623e445f3549c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b41c6c9fb1c48b09932c07fa1c7203236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab9db559d5eb5c139cd482c2fb3dd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362517b4b8515c71d48b65c17009b8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cf84ab275bd42bbb9e601f25bbc96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072d3ac2db1e56848f011ff13781811240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12366c2ab6a3dcb4c8f1e679296fdb4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd716d53cbdbdc4c88ecfbcb2561a16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a1d9afbab93afa69c409f4d1d0177243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cbb10270792afed5949115932f940244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca72a3b9e8c1dc08e840d5d8dceadc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53469ae5ba10fc82ee1e1a78609890d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75df2a1f74cc0f05614899a39275f41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4db090a9b20d8934c6fd7733ece21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9f350edc15f75437751b4c1981dcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c508ba3b6a04e874ef5ff9f6ad1708250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5547852f18f335bdfba6d9285ceaab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8bed6f9fe70cb80001aa18a132f58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def95c792a1588509c09a639c492224253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28ff3942184bf722763eb4c0d23478254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586bb09f7f4117ecaf418d8ff163d0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cefc5542bea6ed2361c7ab6160c97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba752a2560c288dbed910a1de2b4dea5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7177ce39007f3d6b3b649ef55859d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb02a1cf5b9655ec69a66402f8b8058259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35960fdbb6914c56c3fb68052f05f60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163fd6339ef479c3c6af77249a68d4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4b894e018802735054c373308d2e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84abf350279fea42a3084d77760a92b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded0612f49c04089f17bcf16c450a77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116859ad27756e9d416eeb0868e9065265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c85e5a4745739b84a587c528ad0c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebbab83d24c6d991364183c215d2bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ad36383c07fcc864c30cf5ca0fc27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07251eba12e57014360692914d22c0d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06dcc60087c3d5995c0106e232f37f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2f135d22d45b423671889eaf7f58d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1edc02c2e1d6899d6d4a4db52ab07e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fa68504c68f9449fb5a1ffe48e481273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf69a4eccf9b160d94e8cbaae0b8c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97901d73371edddfa3c9d065968d5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a7ce8a9a872cf58d22ddb8be3b655276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8d82072ebbf68f5d84ea99d49ec8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56815ceb9e79358979b9aa23881f90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56c46e41c42651b7c04976914037e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115055cc22f6fa37a04c819360a6c567280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab1de679d4ed54a1d7cebef6db59e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffdeee34830b05350f5cfc19087a1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296e2d747bd3d6e0b6a0788f210a525283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8b95aa3c01a0222f226528d7f8da2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8537ab28e06254030287292c9bfa5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82daa8f5db142e9407224dcacae566286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e02a5509d091167298dbacb272b3fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15125808cb28b696600c32aa505feca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b39e93187211ed8b6404ac612c55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011d97665c1081e641f53912106b159290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cc65d246c0dee524b66d642231672291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed223f4aae24ef829702d6fe8bd8a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfd9f0c8b28cc664c5f1185392c0f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0147517428ebb57c4510271220fa3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded31e7c1f8e093fe300340cd72d228295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec1c8753ae6e95911b6cce0b89e7a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c16545832af11ce2cd6fd878bebe4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee7aeef430edae3177596fee57063298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e09b199115104b1852f25c1fe10d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a8c89367d6378ea399838e2aa683a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e52c3a512647970f06b1d7dca307301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb54f0e1c7415b88b72b97bc73df7b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef79c055162086e7a8784c4057875303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd80d9d4ec4183217e5d8de1519a6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade0485b9ea6d025247b56d9ed2c754305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29f1361150f241cff981a7cfc37bfb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b8a61ed7fb029893041dbf636e943307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961b7cb2dc77791dbf708d4f2af4d63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facad699451300395c1c7364f903e9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb26cfc017284470ebc7fb0cae1df9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff074c7cf18e00cc0d74a608b315bae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da6cf7fff84733ef055cb2074cf053312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb85b03ee7fe59bc4e235cdca880273313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31dde4f61873f31628f90705f70343314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9091358520daa2080e07f7e4808a62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415d2027aeba1d28d581fc1c2547898316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a0840dbcdc53487f0d25d947559a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21520b5cac1ea64843de7a1a80c8d680318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c89e43b0c7061ee1e1b7911ff3781f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dc1ef32e0823680da91ccaf9cec9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab423c5288d10fa38e96ed74905156c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d7a3c4c0f85f50ab8b4c7dcdfd6df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ee227c7f4f5193d5923a5b7a191a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38d066b8193fc2974a7198ef1ff68f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd97d994ddffb84cd2c8f36c7c9881325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cfa106925b8756be62e841c04a39e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f6298d2c5e7d169662d24361909d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbf153d19051261a071c86ee090e6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba370b9ffd71ab79ae17163bb74337329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4d52ffb373cb9f9e82531341f2918330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa995be7eeaf022466c46fe0d4c0a8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dd78fd96711f42ee44918242ee0be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f45bb277b95e07d10d185ea0370f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bb6698a27930df97f1a8f3e54b4e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d054941744a3f0fb397719838bf6f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83184adc32ae4874bfd70b65a64105d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3fcd83668d5aef9ad16470c798a25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e722cfee6dedb451eb80d625015fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda61d04eb7dbbe64041ea949fbe7b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189a83aade192206f363b790b5c266f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76b9c6a47ea2d2be1129dd20493976341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462c953c017de1e2bffb17bea7a1537342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdeebe896e3d13f83447df1d712a86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689f9d19f912f21ed5dc29af9b2db9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b8e770278162b724d77940691c02c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c274d3e7864e3eaa31d1c4abc1a88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c788b35ec96df45d1cb985cb72c7b03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb0fe68529bc5a52d33f8f54129494348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e68bdede81d06658df617c4ca72fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658fc6d77df68d02af3a51b71e05224350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28664b9875c5d32e16241820cb7a49d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74e3f2676166e588082ae2120ba3cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaaadb6be0c1418c1d6052708b991d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28272ece76f4bd7ca97e328376cb7dd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025bd3ea1b655d3de6b72c97bdf9d9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02570197499412ac4833a7ff1a7e0afc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834e931b5790d86875d6ca890cfbd2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7b4ed43dd5cf19391e151c6737c68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8b8d968a3f2e23810b41f73ded7a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f436485006c46795b67650c1b7b2dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03343baa512944707b5f9af5b49ce7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139587a4cc8a9aab6a2826d5d6b7a64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283d54f7a5766c25a53baf61b9afe05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172f18c30f49e9cc279bec22fa825b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ca6862263a3c579fb9e8b2526191d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140834165f8288c4d0bcc36dfc56a0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec079a873d8c153ceb3445160b12214f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49d254b098b2b3b2170f242899b184368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a507467212aa3cf10842e86b70f01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57d10d584cbaeb690c31e66b0f52f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee82541b7f78bebca1ac3007637926371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c99f8afa10cc00bef4a237278508d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2f75baec478b7d6c68077fe6ba3d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b1221d60156593b9fc47e52309775374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5122be3e01262f36a39d20afea79e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9c58980b9850c68960ffffcdd294b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933734cb7c141f9294d710f6ae1fb4d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ce66655f24b249f508044881c7e1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c402ac872241f6ccebcb686da6037379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435f0118f6e776b2a3c478a066344dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06533293d62f861ac2b710fbecb1dfdf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02a9eaa5656ca1dced0d18857e6589382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ee2cf3ac732db8752a284d2978c20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f0db06bb00fbdfa206a1d99ba589e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044aa01de63a2e74c844ddd4d14f5af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7da0c6d1be626414e52493f10597f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56de479cb247f980af33ddf5109290387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7eaabd8099b0c5e378e2712b6c3fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c2ab86233d7089b357f44361b2783389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a4dab5d70e3cbfd12f0d15f268436390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1b0faa1a7848364270dce25296556391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3967e633674398d677db6412f95827392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6439b6ec36587c25ec7da61c6763b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897307156d6efbbd125bdfaa49c8ecfc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f9a4fec9d768bf0721f2dd91261a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a435a68e92f85d8533909a4939594396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08acdb58ef35bf5fabb86c62f81c4f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ae31103aa47b3c0e7cfd0ca939cf3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7503d98758a485f476c07658d5a743399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801514b1257d703d274d28b6ddb65dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3398751d5332ad3dcb1081f473a34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c05539746a513852144c363b74832e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c31dd63ad4022e7ecc19523ea0b01d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58526da0a0ac9cd2df97b9c545a156f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f8e9eb56a36074ef9a9eeaf527c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdd82101c819305ff2c32838de8c4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e6be2588e3b542943d3a30a6f9d3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0adf9930124e4ba150b63a89ce2e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e7af3fecfc173da769bcdc11d1458409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5c60fa593cd04f600ebc0699a9c5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6077d3ae6cc1e3b70fdab8a5e04a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62302d9aefd6fc71f06527d4e230d55b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948880aca440e34806a01ea2d4ebb35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f71dbf52d897006e77a30305e70dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179dfc6f2bf077aba2683066b8156ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c391b1c370e900ad8058150b3141ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562b920a2f70b375415d345b695c559417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d683d4818b6d90913d642a9f7cc3680418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026ed35c9872fa1bc662a0776409ca1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f66ffcbf0ee6838c28d531624f173420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db0f8947b1990e3d2a158ba4d44f8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ac73e6daf7862e78ecddf99141b83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f65805b0942677c42823f473f6ae36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cdf6ec13a6f7de20206ac00165453424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae79bdc711b09c61e8ea04a40cd561b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc571579609fa815af9cf2cee76a23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04a70a1b9b95b04492210616d81e9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf91d147c68b1bb83657c2b6fc97e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4476251f9969a7b65cc9901a2d867429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124c5493371311221db3024c3598886430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ee6f3c1124d22ff9606f98adb648c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aa6e7d02835950ce9bf228c73f1d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ba82eefe537f32477eda5d4f442a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33514178e64eefe66215fbf76937d0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96121b23c1924fe857d7ea9cc691bbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c06a81bde6a02aecaefb8c8fb99ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd026b8051ec3e34739d830c256b59d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a3b4cf9ccaaaaf462a1e8ecad697c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f41763a6c7f2a46869b236b9cf2b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e487a6393c824032ba15520c11078440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2826c8f965d266a94481b7ec46689d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581be4c2ee50f35ec7196c42d6584b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dd64d489c982f624172d4053926d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a0f977f906a58c609267601945c17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0c55367e12b3f9cd8bfe77a08f5d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbddcda2af860406a41759051f10814446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c831f0a7ab3216bd572c9cc5be36e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810176d01077408a7d34d043ec0fdcad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2c189dae9a64218f438cd24ce2c32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02a32b7fc122e77448a5a005d8a956450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec8439c40c8a9fbeba9fc1e6e0dc77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfec19447c0fe9a583df5f1f3110303452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13776206514dd15e4d4480ba9aea7e24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428075a24db59cf636738ee403b0054454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e0fdaea6691ae0f7df858e91b3c9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76713bbf98febac8546ef89e0fbbd45e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c970d0933d64648f74b2cc9661ea7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c734cefaa889465928bf04d14efcbe9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7640ceb0439accd0e6d713e01a620d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4b197301c9386902b3e88845988f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ddd1f9cdaa30128368ee6c14a4ac0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01ad5dfd77d92f11ea1cada56950c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2a234429b43623c0ad64aebe23fa9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1f3758cb94f7e1c6a44c336239680464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc234986c1cb22195c1fbb4edd40b6f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32f9fce98bf07b915193d93ac43cbb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1cafc9afd502a135e84a946f8eaf9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad176e75b4202162ba4f2f6dc79b614c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3816005c701e8355055285dc570b80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377a975ddc49eb2c81e31d82231162b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfb77a316ec7787106cae810ceb0da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acec62e958ab5d910298666968cfef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9398580abcad1aa14696fa9ee8612473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06bb1bcb035b72e88a2785af2cf9b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaf3b5f3369a5a0abb88deb3bb92f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990e84d1cdf0d6dc2e2dcd8d0d7f121476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc1ca95972ae74003ccb8e12787f20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00251d1366001071c5d5e1d7844d485478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf1ad80164b40238cf6c6cd6a2edf8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bbbf894ba7376669b2e9b99ceb650480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3af3115baa3751e6adc4df8e6677f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5603fcde42a9f62b70f4653e4788e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226d4789d8a63e066dec60e63115c4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea5d848f96ccb591bc8c80a7b40e15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950fde2de85542592d2d701fede7764485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c688e111bf1bf3d7e21f556c523fc0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ea7f6467eee72bfcca6ceec37394f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d819682ddb1354b20eeeedb7c71b4a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad301888af47adc311f51d6d16127ed3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314e9c7ffd347d17fce49f5119f37f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1a4a21a586c6ded851570051260ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3673cd6ca41745c11fe207ae9194bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad472190727dabb593464526454a2d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aa0e46061e36a6c648fb89f66eac1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76142d0b95e0dac67abbb56f999030d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a87796661dbb09ad7850f2cf67f455496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5812dd72dd497f0854c8ca5b110f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799295e03f7e09b303e658c839412e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c1560a714222eec1ea83b94582614499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e2d5b9ac1c12703542816ba7b2299500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9ceec599983fa3d9972bc8fda4327501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea739ab1b0f9e4fa2fa47dbdaab66f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d1401fa8cddf58bdf627eb474835c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218d1c4271794d6aca233bc73273c2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705337b3078c485eed8fc22244adbb87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9f7ebfd4f4c0f299f12dde549dcff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccd4690c7ef8e42035bf27004b1bce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0df81d97ec98a28c829328a6d8ee5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300a8ae5aaee460459209a56ff1e9c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f503d934025cae57c5d1940cef90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c598ff0a4e5227c5d278cded9ce57b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92128db4e31ee7daa14968f15163f2f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5753926157268e1329d950107839f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253da30efc8fc135c05d3063bf28499514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ce1b9fb46c2d74676d74300ac34fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423b2062e5444ea855a556c279f1282516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d92cc10d85438adb3dde338cda1328517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e82e26e0d82a6d9ab7adbae2eddf17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbb6ed7e387cfe45eefe8cb94ef599519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85182a669d525f2a9225a81cd4569942520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb575740f3fa8696a02892b8d5f51db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574e3b4a4c8f6f99103fa9bda968818522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b14e772f86fb532203c55dd0b4aba6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117f7a998f0efc951454bf08e6569a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b1a0c0b1e8d32811ba721894ac2cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf2a21c1ca9e6bf7a6d84543b3495e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50598e91bc9eddb5dc7962db254d7308527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec808d15eb94e29e8bbfd31c0906216528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085373c16b79c0f890cb257f9032737529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92c3ca0b0c39b6824eb3a3ee1267fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665757e621412a5f032655ef6a4ae0fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473647b2ca92eaf77c85ea4c7ddd8bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82827b52961750b81da627d4a499e692533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b53f1afe33d6dfc7edf33209c9cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15071067d8a8ad96ca4f7591e84acd95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35581f15881a3f05999ad184bcff5280536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628ca757ef38a4f39e2b519d2a505bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8762a1d0be7752e6de79f55318c5a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820275ee9682d628c8bfb2f7cbf14d00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208accfb2e7966adb0abc6a77f57378540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06836b943ea8011cbba858e4193f4c73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2657fed46cb6297174c7d6f1e720b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d328309b77be9b7a91097473804232543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075ebe3134d0ed3c8e05f5abd237e89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f876f793e4bf5958841cadf996d83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fabb0c85771dee68bdd2e32f4f70b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f5d8883e6251c7bffe9b6da91cb77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916083548d4d59708879a4511f5794b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754f4e0a7ac9b4639032627cc03f78c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4caaf3019c5fa47d974d864b83f44c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368ff0fcce2ed99eb9f21535a75da3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06e233dbab84abaee4231800867b1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9940db2e181e52f9179e37be4f715553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cbae915c8d6ac21360ff05da22a56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef254aeddb2cb0196d728d7cade9e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d98ad55f4b673cef24129ab7430b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505486023ed8a682ec18a67761aaf5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8835ed06f958366657e0e8356e93b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798f9baf0412f0bb4bf5cab37044aeb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e078fe4bef4159566c428e7e37610560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db9c78fa06e4c4cda700e90844b2aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991c7926339971c9cbc43ab69df869f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0d9b7672a8307e391211c75024772563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de52f63b23d297b4afad5f94a6258c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894cd29abcd204d63fd79fa078c56ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6687ae39480d25fff6d62f31449ab79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789b84b07d4c9fce6bbf290c9837329567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d59af9edd4fed2a973e6b4349eb46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f02ad06fbbf6e6e67be63099b1dac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33885d6afc3565dbc9a4fc69753fb7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd31ba9cf28d73ad0338c1323ac5fb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bff418ad39a64a0c660d99ba9e8e99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e6c41a877f7834b21bd99934a9c6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f704fa631419a5b7d60fe64f292b99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abecab830b9f1e3ebf2568e1f38503575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2e603c493236336b2428abf4ae99d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fd85b7075ed519464c2c43f18ceeb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94581dca87c4925e90e2104dc168e8c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193bd8ac63459dec8926d79be960ec9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d4a9ac36cfe2d60e532cc39beacd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acae2055c6f0a2525bc56ac9525498581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392ef3a67d21a51d38fecce92421dd0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457cd51d8a095fe6c8a787055154824583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc5ca2e1501d9893376f5ff8d47b78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49c9507f685e0ab2f2f9e7bc7be605585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e044ecc22a2c535a2cc0c14a6d386e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85be12823fd7adf36ef45b144ac8f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa050dd381ea3a337470b195a581239588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931840e1e4d1801e603bbd73cf32ad94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45ce67fa0f27a90c136cde5065a842590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20fc5da308b7d3a2c24c1a69d72b19591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c783a44128ea4fe06b7cbd9f10065592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac65cc3812988d8b98c23032847a22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614c1d0b383b7daddb2fd1c1f4a6ebb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bde1ab5a8f3d64122e616b6ee2643a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c60e937a28098a8b39c1b598e57492596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c7d9481ab2be7e7163ffb51fc41b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8738203add26bf1fa34b437a5456e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13251acc19b7578b6c592c78809cab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ec9ca56cc9065a16975adbdcae720600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec345843e5fe6aa585f5558f433228601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297da76c006e1912f181ffbc2b8831d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8e731f2c329a6d85cd47def0eb36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e11f741dd21a1273f9eff0611bccc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003376978938c200806ef1c949fa0a4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008f5690a8b51ffe8160fb6bd92b66f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeb47c8278884c1393532040ee7a4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6b065551f3ef3d2cd7d102b47d2ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cee84a415e1d116cfbae871100d2a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2276eb205e107da38351f8aeffbe7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cccc4bd8c3f9ffac489a88bb62353611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55263a5c2172b8b504b6e3e1b28d23aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc2f23b92a81c6921ae1a5da1588b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88851ae3e30e1469b7be8fbbb6a7c295614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b70554515086cfd419db33ba5ff35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b979c743e6572be3a18d7eb158a597c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e16f9328482914e941c34ca5c424b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daa25cf492f52eac8ae63ea10b4a31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6461e145ddd9a0c52f41dbc76abed2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a217bdf28cb8815eba535aacb8bcd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2b4965bd4e162a9d40799d828a0c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690feee6591e855a5abb33ceef581a86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17960e490b595294b4ea56d36bdf8109623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf93f574fa7fbb68bd08b8e252a3a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3637d9fb9e268bbb804ceed9b211031625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860ddb010d82aad1506ff6ddcc3fb6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cc37d3a3d9b84569658b9fb0de463627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d79d094e46ef3c03a33fc1c5378bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a188f4348e4b43705af2b165ff014b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc21c72f8f9bf80a26516e6935c7f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f198416ea73952c00b997fb74a7edd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172feed1335d0b91c72d23283129805632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6495365c5bde580a02e8460bf1f34f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168caa0695c705c425b8914e5b4c986634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5d3115e14a31f6d5882a8d1005c2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8411e952209d16a846739066b45ab18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3df7b4b923b03a5c93b5feada9c92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcc0c4589f4cfcd8adeafa5d131a2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05359c4cb6d5c3805c1435a2d49edd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01c30ea2c7b092cca2b7cced1e2dd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ca6b702ab56b36c16e71b87e23cd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c880db2e394ccab31ebeee8f5867e9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7565c75841b53747f4f0b42e701e6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264af816aa4e8b2264e6b03cb21a607644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7190d80f38642ed29887c7970ad07b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8d6dca3c5060c48adc1b4d503c8df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb49f8f78881e18fb141011265f781647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e00edf7153ee52a17d4d68593ce3b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d61faa1d31f37c642e1e78da9b03f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb239fdfe51e18b0395ae253f6256ffc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9a292a926b0f77cd3fad1d1ca1580651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bf97ad1a80f46c3f25e6568807297652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839eb9b3f35c01a5d7a98a1d2810e4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64474e7906c0755e9f89503b104ca046654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26de8ead4e8d1ad58bca30c284e6b30655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1d82aad86074b2fd2603cf065a0e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14f2faf49f3585f845bacd68b6f607657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bd318155b39a3cc697794ddb07165658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549b1f4434de950ae17c35517ae2aef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcdb84f588e1f9f9297de0a6f8229c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1dc9d058215982882649cdeb6acb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff115a3235a2db38efe18ce41b315f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a1693a2b941ca7d45785e0207df74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55d4c9c7f9f731c8fd710a363c5a32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d19fa6d5c9e542431b8abad91df11b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b4ef9bb6a3d2702fe8ce7dc4cf590666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aac2d068a4d9afee8d6bab418c2ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab67d4ea760263ae41804b943b4d4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef284abd1fb572d6fe7c9289063d84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85c7b8fc9103590afe20d89695564b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66d1fe948fcf9362d58509fdc44a0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d540d2cd4c83244a67142a5a29267672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208746021823091aaf240af041f0a1f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4a00b33ed0ad8ce274e33e1296296674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98287f8efda103e2b2fe69c7962e581675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee361d350bdaec1e73da77805c39a1a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a876d58c1c14ff0af50e53b34fd2d3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27264cbb95d5fc4a0848e79bda29d75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20998093aee0e071495210376c5e2791679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caa56bae89f058aa97b5695c7b893e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090e297d897f3a644697efb7c7285b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1b254e5e9d4514e53135b39584eae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37323eeb8c0532ef0d20d2fb9971c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baf2384799ab3835e7632b9df3e128684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f5b760a473f914d465eca297819ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b173a1baf5a9d055820c88528ae0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610630584cbb19cc0a43ade4fcbd647d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2e7e691b654d93fc74d2bd48de63a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2152034d3f1d90d76b89e111c55160689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c437e2810fb0b66306f98514cd28633690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fd6b60f87690c57ee68d6150ec4ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8356a8895c7dfae4a16879449732a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c460ca8b8ee51ab402d3d55f68c2db6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ebbd1407a973007230d0735aaeb0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aae7f9186232408b9461bb04aa4d73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd35de9e9befbc41a541992585eb82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f431193c018a43e9cb4168ad0a2010697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9790cfb64818bec4a26fb2effdd71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d34bbb4e9b2e9aac9b61de4f156080699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb5194994cbaf72c877ad65e0c207b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b08f2a2583c394d73e8664c670122e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a19e092fa4aba71fd52f21ca0ba01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887a1aa501ca9f5464af1f08df286ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b07a185f242193ce86608166384cbd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14238cb1cb578b6a578a156ef6517232705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f90cbc7b645ec5fd410f2f6d2def4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3837061a3792cc428fc494049f22f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e71b08eca8f13542e271f9cb5103b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f9981f2cc1690d538d4759b465633709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b156803875f6578665f8e08ee78758710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23b5152db252947952982c470e67b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e6859e660e4042f06cfabc93b6ded712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a916efee5ec095b3a734f007a25559713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bc91753849a2f3d4e3009225d2393714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec6141b2655d80eb0dd2df75775a49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3a26806d3f43dab41b1d7efb152e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be1295a3ff4168bab3c0abc81435be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e40dff50f584999abecdafb5275d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb86b2fd0817f95ffe30889e5baead7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e97c71a44cd7174987b59d1555742720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f866ce5d9a9eb3fc4bfd4089cf3f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d545b7f61eeb451f998271378af1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd112e5d5872825dfd417577f9640101723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101fad159497c3d857611fae472add7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74d9584771c929a6bd614ba921a63e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3737217daf487ea8f9ea9353826ad88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3dbdf9ce22b3a7e9c548d4e1085d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae61ba1488880df6e67096f1b63bf28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea79e8a76c909e19dd9adef561e9c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282d533ec4ac290c845173f91828812730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b8f90900083af7dffc22625ce7b2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9749aa226e1cb1214e27693ee801ee5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c9a6133f5536bfba2f2c01d7cce56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ccf9c577f47f8ab8752615b6bf952734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e2e4fbb08c1961f72f206ed83d579735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb671f8d7be82a5ba47f8999787ab11736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8672611db18bf8ec5f7d99951247f05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebba1c9dc6f0a54f19a10b76a01e469738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcebc2b110f854dfc6e28c1d78367bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7825e5d5c64b5f7bee5f9b5d72d1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d7adc8c769157add860001930a1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef3124874f57c410ba0328bdd30c32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fea10a50690d3c466bb48b5d9820df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027bb74e7d72ac3723b9a51e99e365e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e849299990dff3980b0960ac1185f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceac50c3e61f539073ca3e1f746403746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a54a5b4c886583b2e79ce8d1a7fd31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb8da7e94347df975dd1e2a034746d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b7c5413372a7aa3c01f12822408f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbc854c35354ef65a5c81a3a4d7c62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accf45fdba62aff21a2be01d9518e80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c200549dc1c111218d0d3410977db2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1915cfc77ebfd003b418cf96dfa296753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248711ad39cefefd885e1c1005bbb85f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b88522319a0401f7f49c7dc994477755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44d7e8fc77499750f4c1c5b0a137d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031bcb0911267a6542c6bc5ac474c87757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99abc34c13cc5ec168ba83ed534f9c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e864433a823513c297b809479ca16759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>