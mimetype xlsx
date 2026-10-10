--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1fcd40434190ff944c4e88bc7e00b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94de203d77192024502487cd2e2f042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e047af88e0c83bde39d24b826982f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492f8c903d5bdef5a2fb1957eead51f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59135a59105dcbea3ac10ec3c7a8d9745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06381ffde0089afb22ca507aa72bbb5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710afc5da0ef75c1f8e2a7c3d9e69ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb3f7df4cfe9c1bee099048304606c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42b55253036f9c317990113e59505e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebf830c7588a5ff049e6a85359831010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474467b7bf41e99ca066055a7ff83f9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f21453a3424504111aa66899698c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cba71344429548afeb481ed280a83e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7142fac1fa5f42392d31ea9046fbc5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c084b1b46b9db7f8fb7a2da4f4a8a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a719328a8c5c5e757324b5eb8ff0a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a05e59d440f446c3a8ee91496a135317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018a2328fe47410ffd52d5f0217a21818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ee1e37af2b4dc08e0d0ec9ea70bbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee190bb89ebdf1572deaa168f7673f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf061de5d7da3f329c13d5affa9bfdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6189b810a2b2d0c37394734520ab9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8e873d7e39e40ca3106e575ef2da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c412bb860a94f5eba929dabda64545d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f7be75b6e17d4a2dc53bc21445b9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a78280ce178c2c663f429e8971e3a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa94b4b357be15b1c2b5f6c940574d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2104dd4badea2526c900c96718643528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d309222e00897accb4fd878db4cb47729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4732f96893c7a943557de991b5d06630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c27b1c7f2799f4f4af3968b7d0cbe031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8b0812ef03622fc725cfb378aefd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf1d471c6f8eef15ab095a1cae887d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149dce53828458c80835ac493da4f1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b71164fb1d839466fc00b8f5f5ebf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baf42f7879f4ec1672457692c80d3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce362da4918b7b71adef0629472c5e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c62c6493c2e7bdd55949c144306e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e718164b48dcdcb27739adb7fa7979039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eeb25977fbc168a89b1094fd3fd9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e51be525dd787566d8b4c79d607d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686321759b919f0a608b196c108316742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7302f363b7fe141dffba2f3db7d4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2680ee793016aaff3e140b2bb17e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7935c92a7f6f62b9fd636bc740c04f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d034100f9f7624fcf47344add5840a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85e2d60b8ba052f772b9e1db1eb0b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ee6eebe1b142a4146923d16031f7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbdff721d92f29af6f8f30363b4b2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923c9f17963e2b752d6ddb840134fdc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bec4b63a24d839694f10612e70fc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a539d4f8c332034b12473515e0b4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277619abf92099f98642349350bfd64c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95b629f72c8c7536512287e04cbcb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276ffa289e87d3b3e353947d5bd270155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd2b6744b6817fdf686819918698be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41776361cd5b436c15328a3cd8a8ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc02da7a07f9e4563156b0d52081e1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9c2b29bc0298d8e4cf95613bdade459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42794fc0c9b248921c40eba239ee58b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906567328840844d919072824a1b05861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d24579a0913f71db870d397ec7c1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa1ed50aff7fc5fef31be0c447e66763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9da48a9ba7c3432845788cab714a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4588080d0f7129a641907dbf9e522765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e413e896b7a1794e253bba02319b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e128e1d53f0b3afe26606a39507a3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfcc5f39335d8c535be7e44ab9a0d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78766a8eb083e620dd86b048a611e3e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39848823a77fb056b0782ff611da745f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c654065afb3cf4042b12474615068b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20358761141773b42db5a8939eac2a7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed67a2a6722f9402c1e6ff8b03b24e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5628d46292b377db94fa4c46665b96674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a60c3bae0e365b8d8b47c823740ac475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf12792e20c2b3223631cfbc0a95e9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddbd7be80a6791c6f908f94e98077277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3faafe242aa12432acf655539da0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32a6253672675493973e3f2a71a2ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cd2f3d672057d2ad33d86ae6422cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f69d01fc2192f3562423d5ca39db181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4492606128c9e636dfdb25c0857cec682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed4b439329a0e4b083fde2f5e6f18383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb72df126f67cd44c7ff6b18cb6f6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff5226e2a99067091937367c373cc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfd1831f1a3210cb97b8303d918c3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104b5c10eb3a95fb48f9fde2cbf036587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c1282c565ec8eb6d9ecf9d73a760888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd27acd47933ec045cca23d89f898889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efec4a36271a8025bcaa495eefce0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec36bd1623c87c13d30ecd9d20c582d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfa899a6b73f45be297f1b69b4829192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c7c5518b9ce9bc607856e5eb256e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0298dfe75819d570ebfeebf53826b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd63562c55adc8c74a49cb2fa241c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb43fe7885ebcc697e727e3ac01c4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587697e97e3bdfb8bbb709684a0099397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce73bea0b396cf92200b824dbd3790098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac70a4c0b8a0a784ff308a04e3cb7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dbf110a00eaade76a6196505285ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f02972638a64e49385bffb88ae15b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56399af75405009d3e27cf66e623ebb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb91eb3d89416993fa5494dc6bc82b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec93e4c253bbe1f748bb190a6494e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1745187ad6d796abf963b3e8fc3cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba2c6e6d58cacd5fcfcd98c66e8ac9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba1a8228d94a59d86282ad924dac26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778b40476e264ddb5ad039e0f8b4b84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33e63f107c7c1f7febdadbe01b4a7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace4b10690e4e828fb296d99650e62f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c3bc99ad59c6e0124b898d1423147111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6844418f6fc37badaa2991f8a3b4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9538635702e850201f92141e2579e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6a32e1d3c51e40f549bcd8ff314e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6e6e0930837d72dff1096a6a4005a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15596b117d81ba496281f0c672fab58b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f55bae2adacbf0493233d25e2a3a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e26452a3963336875217e890abbfa7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a28c854a6e28753651c64f4dbe1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa2a31c50df5d9228d11fe60b844c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97a1cbefb6957772a4afaa4cc099e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb995465a600cdd25089654c3d24bab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3ac77a8e773cf225a0a460613fc13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae2d83d89470b0d6db8eb0eb969d51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430f3b7a579d8f845f1f6c7b66bf214125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628923970ae951d5bffa18fb1da26fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbe7878288b7639b01056dae61cb74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886f27f85c8f512a6043eb39992633b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc031e5b290267babf075805f214fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cbca7a5d67b18e63811c1ce159f0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450f0ee2c2f83697b2b03cd6f3108f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c3ae55df05e2ca13a6ae7bc55d814132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea273f3710bb1ae037902370a46aef5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a57a33fbfcbafba2f20acfffefa0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1077e5961eb898eff775c46e916eef0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af44d7449f2a74ce361298311c91d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e54b79dc28a7ae587e85e19727c7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b58f51923841543c526422ca216abc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41ca44aac0222de5b81270f4610198139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9fcc16d8dd87bd2260d12e864f627140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f58bb01852216f773346c03ee72dc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc405dae1d82fc69a56f11c98695793142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beab1e905d012217e68d0ccffb4131a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347152b4b861821b44a6379c88df3fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85f149b397810ab4feb0f62efdd189145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f293b18236e9ac48ce324cba41dbce3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2fafaad1ac4e270e58caa15ee12d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b8cc06bc41f1baa03c4aed4da1a83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8f87ae64ce4d3fdf49ff81691a785149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4e80a453d23607454fa1aeef8d8d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9ae66d8f967518f534167e035efb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b1b89e5ff397675b388671a2d9101152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ee68f5db251c4f85e0b358d68903d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6693ed94423ad70a53e63ce9c9e56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61f6c30f121bc789507e27c72b2e34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104234b4704bee9fd5ef72767335c84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54528183dad5492b34e7e314a27cc81e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb7de8dbc14619f0562716dd91776a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d9343c11640ce3fed1c3036b7fbf4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9edc890a8e1b4613ed0cf8b0ff9ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1d867b2694242fb85a87009952fa3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d5d63e6add0d26245fc8d5535a0bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9a23ab254dcd61b3ca0f473e6933d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf31c49e1be3c98f6864511abee719b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72152d80bcc848a85ea8e196ff29d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439772421ab0e0137b358d91a62d026d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa647f9aa7556b12fec010ae89df220167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b79c4f2b17eb4734551fc4d6dfd11c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4e0b2c4fce358e4d0b80c636610d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8637b0e8a417c241357c7a8166465170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82111961f9be9b10553202a79a37b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c759d2f4b1878488c1535ff49c3bb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe5068111bb73b6fef8c14034dc2b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86ec73a981f5c0dac03ae697e6e9c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02259cad86a92d9527c5dbeaa90f13a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcb1c160830ea8d7cc424a627e18dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b564132768a66f803ae8cd3a275b0c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5499cc317bbe54cd5793f6e6cc41b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e87424ffa9dc75afb4dc59056327c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea7cff6a0d06d894179f4a21343b24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e22e33bbca7d4c39fd9f9206b02fd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38216c5c71f45113d3beb20e2e9de2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12e74def0e6ce18ed9618b74407640183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2deecd4fdf119add2671661924709184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec5d40c3d7c938a5a1d5b9ae199a5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f0fc535ea51be1414a1828596ded2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e38fd9876f536aba3d76d49f74767187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4a0a8cb11898484b48c6a1368c684188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93a633d3690460b71e0cbd413713fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df0a0972c945ad6498cee9472b8d1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b9d182ab5d4412df017fc07fcd6c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89363bfe53267ede17b244527efd8d3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb409e55f82f158af3b84a7687ee9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6282a2e0aa6e9df81c41bb062b81a85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f50b16aac2d27cbbb3cd687dc82b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e7f9e6323fd8601f7797fd46e8943196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ab0c1a8b4673f64be4c0189480197197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62ce8c7c1a129933a6054404135b36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c772c9b1e6df2bae42bc54a3779b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73128284ddcdc4d71e1c4a000631920200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa3dbc64355cab8354f2345403c01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec16907b14965fc504ab0052e7d254202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc14491f94e0aa194f7115fcad073d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb4c50751dcc3eb7aa77d7ea1b0500204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aa6c0cc7561235f1c462e6a5543ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc3331a10258b07fcda2d3fd98f1ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eed3703375db7ed46fe5c817e04e33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28fe42f09a373e497fe6148252523b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3397bf5b421362ff1e64370299243209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d97f67f29a918d3c85820666798c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5630ef3966d5ff9237f9ef7b863a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa9a7924905e6613f718f71f497d94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341e90de441ec7957604bccafdf045f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3aa31b5615e0faa03a1a2aecee9be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c3aa7df04efd834f36810e2c4b644215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d2c0c4446933f6f42bcbd402db9ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc6016c86a7de03ec9a6953caf3cc7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a296dd984d70a6714e52412e535313218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea06c9647edf773cd7ef3bc30ea81e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbe866d60cee0677c1bb38dc8db37e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f78e78b3b2537cd545eda01bcb97d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5823e918d9ffcb4e8e614ee10d2bf1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bee0a4c998bf7b42011c5fc3e6d227223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c044a1a84c1bf7e44a8930e698a56a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f1ac7cf2027d39e7639775bdc5620225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f1d93efd70c10456f17f857d596ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18914d492c8b4fd9e4c3a422c2423442227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda33424ce69ad351bfdafa80f483498228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a27c710c5b95e6aeb4ea61ec73401229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613ba08c6845ec507b7454b981e7404230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eff43fd7073f5640610dd0fd5ef703231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece0967300211e16addb02c4c98261232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844f2573139b32a2425bb6ff5fc1c3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaa8a07848672ed20c08860316ab5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d5e9a2da67a0b9ba00d41f32ef08b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683e30e7a6fc7821a4ecc1cdfca6493236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07707900ad8562b2ee7fac4d27bebe57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee896ea97e4f0e8a292a8b0bc7b00e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90e017b188341b74343822c8762895239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6aba695a271cf94641a307d213c80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65bcbc67aee10215e95b709faba538241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991462af5f7c64cb52fa33e3f52884d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1d6d6c637583eeca0de132d36f192243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc806b72b2ffbaec581f020ce45da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec366e6c75773835728886a967f67ae7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a54d6549d15bc760c1250d1ebe8d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee64d4b57c3464f33af4329689329a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f944dfa2b5eba8797e1c7b648ec8a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c908abde60ac5c209c5cc666c0853249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3c42819c2864a10f1d1a56f995635250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e213c781e0a78d06df1472923a6de8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006340c8cdee9e47f8a673ae0ffed49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee78446d80315ee2998a20d6cce4a4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5778689912112de3e4d3c3d61e9bc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09da287510024e161f5ee9b8f2dcee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f3e8e9bf24aee5b01277578e925f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06f4d41384596f6cbecccb7de811b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5212fea7d7326214a58a1384ac96bc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bca14c43714de0f63d1835a65af5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2db9b34cce3fe9f3161a66dc4d029260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b31a95adb2eae209c89526003d45f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200aa7ba3d962fd7616bdab8f52356c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cae151ab53795bd5eab60f30b1558e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad69209f4b7a2e5ddf3affff17843dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3bf2300af704102c75575b6af4518265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd231c5417a08067827c7426882adc99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ecf6a4c94957ce240a2efe31478ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27933c6cb6f7dff6602be2077254ca52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06757bb0dc966ea6345c3c20fbf95e48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327cdf81e3708691c4c11cc4590d522270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3a4292033205068e51d16e1e7211e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431133e1ee9b217beba6d5dbdcce3bc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e30e716fa43b247da70d245c96f186273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a998fbcf94e2b8b6ba51cb5924612f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a36dd0ba8b6ff511705da2008c839275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facee14184d3dcc8af6e14872b8d74c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c904173f08660eac2d32ecf8f8f3e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24cb5b460ffaf083fe95ff02b4c3dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62f0215ba709d2f6a95db2f2321127279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99b67221f3bb06cd17e07994d0810d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337c811f9bc1bfc054fb2bfe9fa0f3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9caae9593e75221afc315493bb33ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6273cb67bffbf1b75d94c8e945d99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f2d05363d2fdb5f13d20b251e26d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d767856de15af4e698bb1a9c247fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8abadfe9c19791e6b38d6c9d96e39c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51208fafd296e7b6cbac335dd10ce38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b37b66b1f273061eda08341c5d6bcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc499d250b28e81089121d8e02da47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b69539ddbde9666e318996ccaa359290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd70c0a65855cc22a7b9f69df2bfd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c096ae8926fb66ada97c406202cca4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d60a14a92a9f46a176c48ab4d8d19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af65b51c5e34e83f4ed3cce909a362294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c64b05c56d872e1da99b600e1dcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6dc4e5827f644de3983cfbe9bd304296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64758606588530857253f0ab12bed0f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ef03b5daea55fa02d3b9f390088f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67e154793451a18e7bac3850b9c429299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093f61849cbfbf3e2c59224f734d125300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c290f0dcbb339d1926f376e635c72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d94de01e65477ab2084652f8e0dbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ead4df63bd36b8a568be6c8519bde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfd193707f6b5d6f6a6bfec7fe9f35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91159e29917cfb5c9c34359f0c04781305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864afb6663c8d40fce9f33206e6c0349306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6a73544ba01e743bf9a29edc87285307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c0d82c0df1e9a0656b72ecfd88eb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e5c073792d4ff82e58e6bff132ae5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c18d83362def396ac52549bd2e036310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e83a07bbe07dfaff5e4217545cb12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac366602702b7b7aa8bf4b1ba6eb16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768abc6b7862027140257ba31ac525bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a032760469a8a2f6758b639bdc102314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf76a64d89abf811ce3c9826bec0f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf26245b079819fec16544569dc02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecccbf626aff9d9d5cb1ecc7ca7e96d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d1505361bacd4384fc93ce3557ab8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ff495cf2a2d3c678050bf7e5cebd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3368e52965c564d5d2dc273394fea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958192c6b7e5608eee6ca5ac8eb0b7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c46155cbedb0cf352ecb25c417898322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b2a23bac013aad546a6708d7aa50f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18599cfaa96223e14cd29efe86e22827324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e976f8f07ab392f966c6a9ba96145325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96a1daa7a4cf5f4e6ae4c3a763bb82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347a6f434b6d942cf09fc8cbac5eaac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6361746310e3074ad8c63358a6550e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1eaf7171aaf05243a9e4b5d963e3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfcf2e6942175d46e2b8cec93a5c51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68289c196002918cd8c718f77582c0ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2edc797767e6599763f8404770d7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3fb67d76490c54370c97fcd36b1fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69498cb7f3429b65292b433664aa5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09170cc5c9353083bba22b719e438048335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216e45e21e3b979ca501fba17d2e7a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585b462eec9e2274a1aa89ca1fe7503337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfd5e772739ff3bfc8adbe125fd246338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5e53cd114a4fdd64ed8cce2434daa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0548d3d24ed05610da365a79af991340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c8bc9aabda7eca273b8eb34ea7729341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678419eee0783d0e61f50327f8addeb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adf15bafd9d51f64eab864a8829a99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36fd4b0f4bfdb522870e5b8dffb368344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0970b35e0b477dfe31ff071f0272fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bbbc5dbbe261152cdeb7e3573c270346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1374e9be034d62f3960d01d8f00cd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05a85cdef43bfd794f31aa580eac9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e35dc582741ef066a4a4220c6a91e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0395b1bbc30de97620864e66d29db06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2767a3cc6cb0dbe94be1692b890e1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d561287e72c4bff900d176f908d47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de5c05349b855f96b32a6b05a361ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f79e6ef5c3ef9ae9bec1bc5b8145a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32aebacb1220ad7cd43c1a4a786b5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934262a9998dbf962b47fa93a209f51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914944e77328b950099363d4bcd7090357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4db988ed4ea9a9c8622add19bcfed7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876d48a03de8e6d2c3eb6c460d49c33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587047321832e0c3e329cc8bd8153937360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ffa4e75ab670289cd35328b1b5db4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05c20832cfade22a37ecf7e46c53b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcce4adc0737ec53450f85d5e643dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d179c7d96fd6f019879c366a615412364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec964ded3a4902c90fcb8df441e20ddc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f27fdb5f7cd131c105a4283297343f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e9e0d5886ad8ac2308b8e8f8aee90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef8afd536e265d2adc0d1e1ea75ba0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b248e75aa3fa15491b66dc39850cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e29dd9d8a38a1c37da0849855816b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ba8908d96fcec3dfce097fb6c2cfa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d085d1cb879d9fea167565f826f5bb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78989294ca846256ffa81c095cb780d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7539602f810a80186d5bf7880ea90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770233e07846e15d7bb99d085778090375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fb6b7a5b0fada09572928b9f51d54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e15d0ce6e57f016c933d000a86e47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95e61fade0f2d726c56049adc2583a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce354d8556c33b153d8e4d6f1667ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4561ea5cf18dbf3a06638d00c4b470380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf641b3541698ce479925c8c3b815200381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7abff359bbb29865213c312cfd712382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b926526cb68d9cb3e9dbcf7ae53387383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05eb8e1cc65fb7dc01a4e46921bcb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e3302c4bbe9414f4166f5ad67affe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef964d7dc83403e3f1b10bf08bcf536386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659235c6cc1ad1e9f2f14dd99171f94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0820418673916a3dded98cf25aa6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c7c7635a2d8c26aa8f74730f6be1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff1217e9aa12d652db32afad1a2e28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8930821f468ebf6c3e024e442b9119391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6131119666587b58a45163c78649f62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68916bace4414bc26cfe054da6c7925393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defca52ddc3fd82f999c741af5e2fa2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a525032503bb7db185c6929f2b83e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb74e4610576277000cd95432f3deef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5732f4b248a7d08d559b5fd6c13e4a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9b941f9d8feca9f989c297de7d546398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46261d238f15c343fb1141f89a3021e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d000f241a981bcfabc052606351115400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41172e26b7d027d920035146d9c1dcf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a7fc2bc1dfbe516e8e5ea269c3dc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd586a1a4cda78caafa7d3f72182733403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6248b2d516ea85c8be72e84566826bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bac71d1325760f9c04be4a5ce0786e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c7dd58010075d31b770508b7f21bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc633bab38f7e3735a33f8df234dfa1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d3077504db9891181169d385311b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0217141901c589b52762b76c84dc317409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc42392918ba7a8b61bc456cded69b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc56686cbce83a0e27a6eb5986a9900411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e840f0a42c7754c9cc47b35f7c4889412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4124f4707fef2bb6f6ee9ccbb4dae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dde79f2e8c3020a0a40d5b1b4ab5a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aef9376f1bef46331f916c918fe934415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa53a6ce27b7d8e2163bf7b5dc5adc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b200ea45c213e307e4b37dd0a35a42e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80db982fe9cd6bdc8a24e7eeab9cfe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aad0c9eb961a5e9e116c0d92b890bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf7036fb735ee77566f19cec26d802420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f21e218a0832ea0301e9e828b613c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f8ceee59b669d4d4643877e99914a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ffdb43b7c902e5286efe1c55db971423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08b91b389b681efe6f014da32d671e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11451649dd401bfde191a6564415070425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e916834b11c185d69655f361c0416a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23baf0a1039b31c05831b044becc947427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc508826116bd5cfa62d86419144f05d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811bcd4eededfc21de940dfd861568f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2973ab6a8491a060abca9ffa1e703430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3865806112494018a0c2822c75866a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbece89ecc565002659b1dd1412eb31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e03b13c0d1f14b4e129ece83ddeac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908c4e654a225dfbdf8a926c42d9897434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b49e1572b7946befa1387e8447d99d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cd6754046909259e793fbebcf88cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd54568120a6def712052f6bac19c3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da837fef087e78d9ffaf21147ed88b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edc811d2293803b8b91db4792dfdea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871ff178033992eb6a5a656f2d75b1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9938ac1409c140b6bad536fa7d342d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f4b20e7f962b5452ca55d5c75cbea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a39d290253f9f37a28f1e1c710b947443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5189c6958978198dd826b77fc6e23f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4b2c209266fecf14f52a6ac984466445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85229cfbefb94fa333095d6ec776911446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42763c2c9b9120db14908a6e101203a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05c1f199285c56b0ccbab42302f076448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bca01a64004732480edcea4a305f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca90bd8210c9308774c5a22f401330450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de833b0ff8a5da9077598e7fca1fd46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b61ac63e66fe7ee3424c503db7c5ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99498a40d7e044f408fb06a2196fefc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a3b29df3f3f132bdc05ea6e46abda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e89f5f1b821da3bcdeb60293567e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc708a85f2ee830e06ea56c92c22e275456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b83958384b668fe90ce54f68b4fa8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0171cf5c612954c32cb0fd9d0463e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39e52ba21edbfe6cdbf38206685862459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abf6134a3f07f42df96fbc65e38d60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cce09a0db9b772a0db162a0081475d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd2050a4d18589d3a8056148f428e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956c69a6dae089ffee3e45b390bde38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfc79f927ce7abd69f591d7c16d2b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfb1b64c5c9cb42fe8875c37ac99df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b03568ca6c338f74dd1018e840dbaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcc260cd3b62ea1f7efd84cb66b62a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7140f1296ebafba4f5d01cb26a1d62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48974579e789f6ff51cf89c0834997469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7011827425a2abc3902df3f75a41e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e852c2961d4b716d2c6476b99727e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0d77716bc79c80312608eceb09e30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170ba02e99a07310b6e7f2bbdfe2a25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0f02fbdd69cebb2b5f74a9a8bf28b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0da89df569cd9d5ad969d02381115475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150677d933bcb5050006ca45b7892a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a84069f0a1788c856a36322000820d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55059505cba121e517075d83a418b114478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9da86926d15d38f7f91a6370c315ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72ba5f6b9141645bc9d757ee86a412480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bed84ee7835b0cf2c2412a9f8d74a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407645e8ce1403f88c98a4bf4cc591dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fb7d9c19d5da41995c8e1f3e1dba6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc8f6e8927e7ee09575d5baf0c2f25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec3271642edc150476d0dcf96f96c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980878caac1b7a837e79a62ab6446cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d5c05f6d0a84e001086dc66c9adfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc664fc39d76331db0458d4f8941f72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816ad2c417c170645aa61125471c2b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e2e43a75b7f11835f5f68dd518d8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff614e31d1be737c6bd44f6aff5adb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389cdad67ece60466f087de2d97ba59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa0e06217a00bf3a6712b2c08e4aa5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c336a68900c8ffe8eeeb4dcc14c984494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa9eb1ca648bc3985e567d89cf258c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d1c7778d02998f31146f2631b644c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985f47c02cc828cc9fba19fb147f79a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d775e7e603c6b92787607379745894f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213519ed1513ee0f41d1d3ca7072ca5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e46920863a376b3c497d84a7f1f58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d6abcc07e21a0eab9f7292718f236501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8571f9931d4138b68044b0f68ee05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27adfe706392e39220791c764612ffc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c180ac3206ae2d882d3dcb017863567504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba1cba35c24fd3cf5fa0f3be0fad9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82a1edb7ded4907b77dbf9f4252532506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30195d4f329b5d72e0e67c40f46551d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa809f94078f7c4604db53795ce79da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe414af1a991db48c430f0c71e7bc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2929742010e124239a2d5543999fd93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852019d1005f8a088e5f3cad004ccbcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887949173538f1548cf489259348d7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347837525914dcdcefcb14426ed8101a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f7dc4cff72884af12a03196e68c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d333fd86d332eccffce4e95483fd292515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65440f283fedf8dadc06da9f9a5fb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe926020c64f361564588b4b8f62c13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b6a3a55be64200b0778cde683ebc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87085559c851465f96afdcd61ec761519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bfb58599702580c986d4d3373f19d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9fd03b74816adc0b1248b69dc5743521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17a5750700b88402ecc240e01aa7dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750c08bec1cca1df407c90684d36ddc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575991c33f94a9f455187de678aa6f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68960e5bfcb2944dc6b9113683f879f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91965e9b8c0559dec5f8de90165fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc8053a34525051d272298f9cf3f14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4048e2bad72c5f0ba617d63fbabaf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99197147cfdb01d55b1da52fb0a1cd12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e85a99bdb251227eb69b065ea7d8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd818e2fb09dd44a61ae1ae41b6cc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871241def864160fd5323d5c518f475d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cdd4d5ab53e6e72d2fa01cfdb48be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0733aa7dc6eb291c8d155dc0d5c0a64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada70ec39c228a6d300b4bd27f00d411535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93d375880ecf8ab681c56d6e8277e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37e14ff96772ee503da15867c37fe8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369d566d541d84b25669e45fd0e527f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28e08d8dfa47e0171117c0ec0836b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa07a016fbd4e43ec9d0035a45d525540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd29734706242c4eff7a2d56034e67c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c52e379d4f3c12b489607d9c070e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9cf4f0a93c9c5246676cd1dccbda0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ace0fd3e57b035b20c03b5438be54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f016a92c14b8e7ca237990920613b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c626ad4e9e0c91a268e1db36468efc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c66be1d027195b7cef1596407dc84e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7feface443fb82ea8e5c46330add7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef0471c8f51d667a3229f5e4303fc6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6979631b86b57fc03f29b3e396f0bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3438f7d0cb047ea06761305adf4de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e829571449845737b53ddcad499a514552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8bc9a7b47925566c061b826682c2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640d942be94ad2e55c9a6181e57211b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439c3d205d7d9a4ba19a19415f42f84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11f927b955d100515ba25cebe67fe8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760e677f13e89fb212b67942ebcfc41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355eb563f62344c0858bd9c3361bea1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc5892c66c74ce4b34d370d97db8ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eb60d7ef995d33d0d6ff070c5b9d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91af14fa722ab3d2f79ccf7dfc758e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e74ad4bfc14239514559b1c2bc0c90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739f48d61eb5c25ebfe78bae95752f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9389f05098b566a6898133f465b51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795de217dfb8285dbbecc9dd3bd82f1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cba60c528f7fe75021890fbec6307566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407b9b81932f2a1b637412395b57193567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29cbdae812054c5501604a58fa5893568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f8d663268d070f7798e8a6d532ace569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7095cd50543d01ed1e4201c3d27399a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90be73d45dea8a1050bcd076763c215571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb268b9aac5317e9d2d58fa5f049f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea39568aa2deca0c0589e54847c477a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c499545879814489431f09303c7037574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eec25e00d5d3188814bf5eb59868cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fb44f508ac64833ab6968105a8b4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fef658ff62df387cc4e9ffae982be2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8150f96d905645ff3afb38186214d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2169a0b0295ae6d2ed9fb4336b7830f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8719aa4af28c0356e32a4a7c93c4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4894d32f295a430235ca688aa88cd0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724f9ee5e1aae0342f337131735ecd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48885b85d4c0db3fb65dc142807edd7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aa0757ece5fc3df62c8009f95c05a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ecc33abcb757aeb41ea9728f05611585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e67a1cec2f7b96b84f4e76d1d7bec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149d8141a04261b789f8c2a8f17dc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa97712f41bc6e4f797f52a8953f85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc270b50449578c219e8d90f6a6d0f2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e190ececbfe952848d523c528533e20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f130d3b2162ade7af1a9adb6dbabc6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd5d6fb174bd0f49320b4d589e1a40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eea466d3434dc3d290c042b0f2664593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6edf731e25e59e0ab5d7fd1d65c15e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba40e60f7cfc7771f4c682af974807e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369d1245571e7cf1d3fcb0b126e526f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e85b853e266c04a7a4036525c8a8c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fe8ffc64ce590d306443870df1823598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e81b9e440b782033f606eca627cb7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ad547641c9c9f5d2e218042bbe359600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e05e7da0824cf66bfbd7e465ebc23f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0312d72bb8c6c27a125cfd4770a95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e848318e78321f460a90c2c2b8b2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddf504c59eb8bf37e54e62b5b23468604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e669bfb20517f473d037263ccad749605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56112aa0f3193bd9bd9b52e570e62e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75458fe1cc01edc1810b3cc517128c54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed7fd76247f27278edd5a33efbb855608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d25b8159dd9cae14dd318cd31fb8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4b4c831aa6274c1b96a04bb54d5a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f5d25b5d25af976ee34148ea86414611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da8258995998ceff33a9e3289cf54e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01e2cb36da1af0c9bd224e23e1d1c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3ef3854299990838f6e89dfd348da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31720b09409ceb2e739f85e8a12fa0e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10628f70fcbab77c2c06809a2b94ef0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89213073c39ca99ef38716d8093829aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc41f1f66785a05a10f78a0c523d8ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d91f99cddee10ff82596c23358951f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881e4308de3e6c29afdd4ab99132f88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085b6f20f99f63f262adb8362512766621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e895b0d78111ef7b71721851164b21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a1779f2079b852e0a479334d3ec77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d851f8f9814e77c90388d63f969e58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fba67126223544509e0cc732b967fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03161a3eae4f56ea7fc6e47d0320a39c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8994ca93822f2721d407c66c4cdc9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c3627154e5612e42643342a4ec85d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14043467819d125027afc42cde8108629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84528cb44ff70cac8ec343d72b1ce5a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dab1d398fab71bfa8d24c10658109631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452869b4d85420df9f84555a1c081c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9a68dc96f5dc573171c41ccfe3e0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea1360747bec0901287e2d1ea8fbf5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd7fd360da32f729f99d1962d9efba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb8a43aba17c2a490941102828de5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51bb378334974b3a2a2adb40affc5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b8421ea6889e16057eba48624295c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabd4e37d7d7ff5af34cdfc1ff61596639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75e10d3c788692cac8a189b98bfb45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a48e1dd802dcbc840c5bd46dcec7b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042d4dda85de7e0db560c6cae2a4300642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfd34c59045de6267f2309fdb18342643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7261a0d3a564c608fd37871257194644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cead4494722b5eb3bd2683aeb4182645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c141e17a2e6c344868d484881c603646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54f51e3763eb7acda41941a8464cf8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aca4acb078e0e50267b6c627da5ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70ea22402bf2b4ecd5d40062fd1701649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c843b0c3196d86e0bd4706662bcf9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1a33ee7655397ff0a659888204320651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cde0cbf3b524f8f0f500f041aca057652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db727988d6c7531e071acb1d50fa9948653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962f5111b531529a981043073ead976654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c5dd84dac463d7d8b1af6211840a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1baa7848387f09a4e33a8b9f78ab99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1bdad3ed8317255b830a3c469e377657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8318c42e292d5693efb8c6f1fd76cab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510823a91fb3cd9afcbd908508b50647659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e96fc2552620a0203edce6630e1c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fe699f743f262b47efef9e9cbc238661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f2f61cf38ea751a10cc5ea3650c82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a910863226fdf1c35aca7e681216f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069ea0eb8d6dedb7135196475dc7707664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c6e4c511484ee6a6ed20507d0fdec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e94a845b0d981a309cc9c9afa385d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214307d23efdef56d71351bb66cf26c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f9cd71108d5dc5b47bfda31410aa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824d94f7e8184d78c4b6fce68e3f1e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938bea8810cf780e53689c37a7d0844670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf17e0ff05ea864abf91e7d10757701671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b90cdd170c54c892840ed6122de5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b151cccd0481b9c0ea699555aa5c796673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c0d3152fbce93dc7b493b250d74a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6280057a457c76a803b60bca99c772675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d787c5d0c0d99e2a81f2d20e55d739676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06ee353e56175324fcc4c11705863f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b636bc04d7b6809fd41ac252704d5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b77dec3e8c3d47c964aff185865e1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458603c59b0df0064b81b1dacf5c6109680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d70c9ed70d873b88e5e32630272ddd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af91fd84e3f9c6f338096c5d6985957682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6561c15a8e1897d86240b80e538028683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292bd2702897835fb7f44526cfeb243684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33bfaf4f7f9b2847c0c13b90d301b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4014ac483e5156ae6a32c00f0c54d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b52f36494dd16a7d9c64d0ed9399d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bbf2b10db0ae99262d6cf4eacdac6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e041135c34ece502d5b48411d8f68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923fb7daaf51827595236908d8fd82d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bdd7c3d7e4c486068696a3682e863691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddea94f50f3ffcdad6e08339181745b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514d52eecae55349882f071d9e6a4ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98086e970b47b33af2be80e4a1aba163694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67c160fd8e4f7e81d7c4b5bec85645695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6d12341cdb70793d3ff220dbef137696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3825aa67925c04bc84538b64b418a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de669a327690d6581753db89ab554e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834da465d4cb8935775a6732390279a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bddd15f62cab1be0674d1354b4b2b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f38bbd25f573fd6e27f1896aa3f36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024260f242762ea5e982aeb419879e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e32d5100c0b550617d6d34fe61431e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2dc61e1f72a95b6bf3f360e509dc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83934e585bd3bde368f7bfbc56216d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083930a663a7216a300a393582c93dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72d6b914ddb6e0f8ac96bb9f9e6635707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e12636e40ec45e5c703869ffc293708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0373ceb5d7fbb15b589c26ffd6d6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba045629d349648f4161400dcd2f9773710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec6260152ffc2260560000dd662722711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03901331ed6625eb868f0699239398712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98526812b8ba9972d76594cd60828c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697895c08ae92d71d260dd57f184335714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1658676776ce8a667be88ad580472715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335fe1e3d1e80e18c5f172ad521c1d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb7085d0eb4ae45e12898491826c23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9179ce2596a78372f2cfba07e95b78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed6abcbf6d24eac1869b0918c54f39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada721926b839318864cca076afc7a27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921397362640af3dbb339edacaf76f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b291cd0fd95333c2a6411f012390a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4faa9fa40361c3bb60e885b205c9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29de3495f56f6dbf5c6738f0fd057a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4143e4f51c47ede32e10e7316fb729725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89482a79a504ad9fe9a079a3b0629b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a7eb2a6735d41a605514a02c150dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8c36e4bc24a8ccb4a3deb575246f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd97d5ba2cc9cd1c20a6fa06cd61b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ffd620c208a6ead15daedc2b4fbd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76ad95b91be4970011e406c6bddefc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb3240d7507bcb782b71c4a86f30fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1de9e2d43f14f2fef81cf2452ff3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0f2fdf07c36363159856dbfea1227734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4988b6e75b726e3eb91aaf59f70ad7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaebe9082732d03e01ca29b511e0e44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88188c0645b06763c07840b75ae1238b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669c642383dc3ee6e2c02b09a85bf77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cf1000f7b88b98e67160e6f6497b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9b4853578cf810e94d321a27e2049740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f2096d853c8153dc724a876131edc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bb4ff8173adc9c118c2bcb78c0568742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7e5256e2bbb06e4bef1ef36487b6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916300bc7787a35f1b3962bb6c6e707e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a3ae221752dbaf34cd3924dff5dd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3284f333a9fc612ce04150380292a4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5c7c2c16161d3c31d739630ec62c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90b6d6d038ba311521b1ec6caa954e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a332c312b2bd99e777ecfe79e9020d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ae61bb06f97d8d952537b9e7ba5da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a6c2fa164e052854b9146f0e5eb1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e7754102c4efe619e452b7fa56560752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d561fdd72c9a336dea3df0e983f6b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ae43399898b9839cb6336b79eb290754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b24439fa7067b3f2a27ab42cec38e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78336dac9e0d0e7032f0c3276662e859756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da521fcfc25c3653fc53c95d59d718757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501470e86625f38ff6c5409fe70088b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa7b27b6aacf97d1441d258266af72759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d13ff9c16b4f1832fcf85952c8d4b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4202273705a6a97880c219221c3cac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b2b3ee9213e859e7cc31760c362a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc600bb2114023fac04a6417d8611a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea923721538a6e46527572c94fd31af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98ea82db99be6e6c85171dbba9cfef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4b570e971ddf08567949f8ef09c087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce87649c338b85084be8a310410dbbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2c3df5ba18b2a91713f7d10d331579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e221d3b117b04768266ff4baf2f71b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ffac32e4b06d08da018e253808e8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a920d32480a78de9e56e3dc746d12c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12689a0fcab8b16b311fa03f474902c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d6f5c9e5366af6439cef47a3769b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56648c60aa34bf1501342886e13c9dcd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18e30b20d2981bb142772efc46b0f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03188c336123bcb1fb68b1ba0f8595317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71695704a39e0005e4b51b9adbf94a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e88f8a8476bbb2eb4210042c59eb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfceb9ad8c70b48e59ee154f997ba6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d21fb2a57b02e0438c701541b4fb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78f649e1d850930aca5cdbdef4665222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b456b0aed87d47643725829ad3ab4a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca0ef4a92dd6962cc4a29593d9cd1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3d355f104022ef257a73398eef3e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215d5f97ec0999a9d24181a756f8d4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a858538fc973863b3e52bd63f87927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a789cece64ec25a61d93845b2a49d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0291bf37c96869c1d9962827a383bc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af883f84cfbfc5bc081add44b5f1ea030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb873ab91678d6e8a2d0f2c1dc759731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd535bbf7bee8a6abf54fadcaf507e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbbe80b44e7a1a05bdce4da8508f9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f2a78ac4414638d43346f12512f6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eaf9095b6ed72ac05f5a074a9a9da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fe06fa79aaccd8da44adb965cfb9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e8b60b0b2bdab8e4b87bd92aa5c8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debce18396809e26675f338cc5312ecd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f28243892eb70f704248ac036d1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc600bcf8dcf60e745db8b436968e2da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1d42a46fad0b5ae8b330b51b08d0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23258d29e12bbde73bcdc91824c07542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5b8ea23d3f1385910824d61b5f45f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315c033a5ef57e4f01c9c46cd852f7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35202aebdceae81dd580bf23cda1f50f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be610c95e2bec6f06bc9419ccde4dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f9dce1d9d6b77e3710c508b8d119447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a46a2a2bbf31c2c0883af07f9579348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a957c707a7e4158d16229eaac28fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94c23860fea57270bd589d3fa6165250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5700699b1aee9b86a931bdbca0c971a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc0bff45c4ea7556416abe3e840a6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4853bd67143cc4374902ed8c101fa2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9358f52211ee91e3398f402d6465a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfab5c6958b4bb287bee87ddeccc1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51574b77ef1c3aa8242435de8b5962e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874b69111d04871fe5fd13be8613cbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b03c32a3b08ac99f6aed010920dd1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07bf219b4e81a1e8b16b96c7669a6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a04cdd73471737cfa6939d0eebe6c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd491b0dae2e7404df08a8736948161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38d70fc145c7c8ee53ff30de9f363262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d234baf437620077aa6284dda6b54cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba225f62052a06638023211bb0808b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd1b938a4822fe253aad2cdcaff3df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f003e9a3fc3dbf8d3d31b7f2bb01166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c094fbaf9153c2a2ac2e4f6623af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0ad5718b856ec899acb6c6229aad868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286370fc1b75a7883190c6b62d3588169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe101b27dab62046955874ab2e3ab5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da8c0b6570e3faa6efb7133eabc0c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fead3bb186e68f941bf22dec6afc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39251a656cc35ce1082b3eab966817fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b974e17ad619cea3809eb942ac71374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdc24c14f63b280cc1ed719fd11ec075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b674ac36195269f6104341198199f2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d81a8d4d11ed7224ed460f5d3729477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d77a4225741211722a3f3b3d9a10d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a0bab8d93b6d178eae26c7ab9d00079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58ca5cce8593506fe10aea7508dfe780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524b315d45f4d285a43d3fbae33995381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959dd59ce316cb637d21b59eaa0190982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c848c74cd2dc8e603da5c5db6a95ea983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fd8890521d1b8ea9efc8cdd63a48d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c80d83dd29aa5c88bd7e623a9bad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49655075026a3b8dac881dd9fdcca97e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30543f6c98cc65c9f9d2a6bf6f22b6c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ccdc5968cade8b97ed93eec3d90ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369fe420898754169e89b6e9df48f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b2cd923f88eed6afda6d9c697bbd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e458a3d855cc8a76f34960c1899781991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a42ba56d91b3caacf25a6288c84d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3affb3e73fa93be1820029f53d94593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf15c56346c4c148d99611b0085357994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd7484b09800d497a8a87bc100bcff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a89d2469e7441ca0312b9d7e1ea66696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224296ee40a9fb4aa215a83437f3451397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c44bc73fe80bce34e5f786c4d44c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d3fce5b1c9353a69ac3f50b43d79a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e8de7b3f53045a7072a2291565431100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406f76e558300ca03ee0469393fdce9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6eeb94c13b7e917a8b92842947119102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe96f5920cef607045fbb7c6c27700103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250bdc22e9e7cd63f966234fdbc8e76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba559ba851054051e0c8bb7ce812346105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42386eafee0f8f8d73bcaf34ed3ce3c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5de552e6a741b5020a973759261af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55a041e755ee3eb9f19dc7eb8d8278108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0a5c2188c90ca918a2969d93bd17a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37265ea36d510b547a459608f95d2c73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb035af9b34df1a2b6f432fc66df8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07de281825aab468390fc1ffd632fb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325367e55063d1a47ac28ed0e73d6c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c359af4d0e30e19f24f8de6cec8ea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aa146f7219487606e1a36cd9044bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53920889fc3f324ee0311fa6036d7826116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3609834e0bc59eb69ae73c82fc9e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd754150a3abea2a7cbbafba7439c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f11bc4707639edc169cd93ccf70aba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6c640abfdc902e80ae685b6e4a86c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e52babd0ed5631ab6969823b60f6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7942c5d082cb6635ed395140663400122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03dd371e2d0ca925ec708a581a90ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c0f42a38f17ab89c945f5c422d9f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4e839905d0b6b6c067ba46573c40b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48368b1dc190e2bf3c30e3bf453194d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd66c53d402d5fc633cb14e7de8665127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51148083239ce7cfc33b6df75cfb665b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c2bf70eed23ab2a48e5d9a139505f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145291e72e42103fa35b15f25289884130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aa4bba877edc2c83eb976a46d0ac7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab74810b4be79257c4dac52cbff366b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f716d0debc6b7252d49bcdfa49798133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839828ebfa96eae81545813d1560765b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064d3d6f2afc7aca35a9269c9c6dc0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5a2089ad9a22517888314f19aa7f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75d2e07f5dc66958a8171243beeadc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8dbcf0d80a718b7816884fc446dc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b79f79a0220f668a896b338a194766139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f30161912c0585c75085f908ba148140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81956ea0b881a41544a10764d5af9ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488a9f5fb0cd5afa4a42abef9034122142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ce1ad5571a400127860a2bcdc0a0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c257509af36ca36cadbf4d36357ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcc77d8bd5aeacbec82986f512add8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e3e391cab99e892f0c99241a1cfca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f02236b7775e221bbe8e19ffb4815147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a326f17fb5eefd47c58bfe4b556e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f76e87d306f7c1d12adcfe031ed14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac8a45af5c50f29969a037ead0066d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c679e7c29fc9ce49d089cda68374a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52675a9539dbe66d13a368b2126d54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30848ee383417a60b115d0c127f77c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485c9f9c19fb774b0be0f5a5af9ad79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e78032136f0cf76b55b46e852a17a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b586d7f82531d748c69beb5e319b9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289d22f377a71cc3cb0c0093dda2e1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec778e14b9f5b4184e4bc686bd5c685158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4266acf5787bf20df2698572c648c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a35d04319e1701a7ff213f93aea97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca705648fbf26e1ae1da88f4866126161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60ef5be7bbf68bb0f01c01d566bc07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7817889f03d89e0c0156f5ce899ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c3ba204052074148ad46639e25aca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2213f681945ee9007f1bb5eacc627165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db3ded584788b3cca7eca82ea074b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faaceafa5049e6a3497e4cdc2b4290167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d1b59b55e7df859f21383473450e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b61e225e799b471a6b87780d80c369169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76df96d25efc3f51a8be17803e5e6cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4efb2151d4865d08ed46a4a236924d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657231e32feb4df5bd421d36c16b551a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03721eab41a73a6eae913cc09b14faba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d46cbe5cdd44ff3725487d2246ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d3fe7c0225c8381f853d982d6933d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f238056425a122f65273d28dabc0a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401e62c143f0034d6ea0de44b879659177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e11ca03abfb156e4372c34363a9b94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c448269b30027aae43eb7b4b9a2c19e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83efc7e83a1543e7a5ed31c27ce650180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cd5640725b08e57b0fc08984155d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5172808f71168b2de5e222e415c55d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dde9947a907d48fd120c7c06142c7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9b5ce16432724f5296c848f9e991b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bef61f59bb1a5c546d247ad1580671185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7005db9b3e7666313da846d84331d08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d1a5a56fd6a6bdc8291a862787170187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824ba55a7b5ee875fdf82c84a55bfb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf9258cd88074353bbf6d5888cb42f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a284ea08d8ba2ceb03db56570861e56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cf004cdb3358cd00de5ce1a12a824191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364b1cb1e23d55dfb4ed1d62d6db0f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26276d4c579a3d4959b85555711d1673193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5224c9a2ccddf339f773b21d751a08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f723bcca86ec7dfe8cb6a65bed62e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679c862be783714d2edc3f8aaeac136196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63341b8f566645201366ef0ffd06a1c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fed122cbc7d8fdf3d1b56cc4566fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19d745081aefb6d1626d3fa3e0137199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e79e814581afd34bcbd9e0ef7a4c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150c0307ce85dd8aabfbd37239e5975201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6c76a2d66e7cb10d5c4ce3610912e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec617d27e659f2fae43fdea25b88334203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f161d55a11e5e5ea111fe862309fea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9393fee55b017f02f3c1954134ce236205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd906c028146509a6775f055ef4bcd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e9d12e3cbfcd5c70459387318ce46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf6b8560920b12f14c715163ccba0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f891a0f315608dd2f2302c03f0536a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57203cb8bd1f38225c9add4b95e3b120210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8cb2796934c386faf201e63f48192211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed20e9b117bfa03aea32c38a767c950212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881d6794734f678cc2732c0b64c09ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecf03b3f610865279cfd81850568e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23df86dfa0cd17711d6974c458c11cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e33d0d0921a413f94018ddfe192d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e362f72a147bee5f3ec77f7afc759f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bd00a24a8d9be28e54cde0cefa7c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8c3761dd64b5bebeecadef11f8c96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6376ee650d69088125fa47a50f6b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bac7e3c01f42f9dd44386a8b74357221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135031cab1369ff8a33d61db10ad30cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506eb3df549f73af83ba06e23400e45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54babde24a5511abddc21d2a13c39b14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479189aa831e8144a02370c9197357d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eda0b319343762d38333f7c98d211226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f2cc018695122cb98d6473b57fdc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b4fd0485b6dd20ef3c87de552a2f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae17af6ff26d20ec08b0cb099d37e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a367ef01c1fbd18c827683e51b9976230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2f0d6c417ccbb08f34c27efde8371231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c0c210bbe23b3f939fd94438a43be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39395b4d972b5ee1a06b12b9b0dfacdf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68ffd7fe7269df75c679ffe91fdaf3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f989f2eff1cf2107cba630d9bfe28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c239bb8a992e4003d4dc7d2ea625163236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ed29b48de03c8ac16229adb35b001237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a00f898e87d270536dfd07cfa5319238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d2328a1d826b64a2a86bfce73dca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0163607ec9dda3c431ffa8ec84cbf8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74aeccb429a972010ce7541cff272f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c7ea0d102d95677febe64280c466b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e736aa3e6362b4596eac88d2e672ce1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593bad75f346f2ebce6b0d3734c87b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b91e2b373e71a9dc26de04ec7318c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691140bfe727553a77af72b5fe14fcb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15177968cf58227e9668a0b9c22d0d1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74223894c46722b00e5148c7378dcef9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb312a6446afc9cbc27c5f07915310b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa035c25b94bc528efcc27af945aeab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48701201ab0d79481f6042f5c653385a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4eba6eb121d5d1aba6046a3247a10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2d5368b28585739059ea5cb138585253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a306034eafa3e962ae89a0751996f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77766532f3a6b4ecf3ae9aa254987fbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e73d8a323c3203db46042257802575256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fb36d0386afb2f6a60730a49500cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c43dee73d5ee70533e8fa39684097258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0722582d7e5e5a3cc3118d17765a97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408492901bb94c4ff9f8434d0966dcee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963c52f52362f9d4097470032a9ef2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858d7b386db1bb4b67c9b3543d3fce2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449422607db5ce669d0001aafb1663a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46dd6dbab6a1d8f624528f8be8c963264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c1e7b6501f08742a2eab78dce31a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeefe6a96bddfb966c13335f3d3153266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea48e9fb1853592831324406c7a2c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae691da2c24ded529f8bcd0a5c71e807268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e681f8f569e5072f3331da6dd8bb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4df5e4c305cd1aa9f743d413a8fe35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3557b1d495abc8b76bdfb5b5dcf3b40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05930c3e231e608fed60eb96b6c8f5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283d97139862ed634fbcc36dd05397d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638c8a339e6503164c017c3cd7b988c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf68af6f3894224449829482e46bb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d454987e6dbefcff36a0c9f26b565276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0be82d7316853acb605d7b6a235eb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b830e54dd1b833f572929cf7aef4ea4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76bc352ac97c3eb1f223c93cdd1041279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985d142bcfa73f46483f3afae5b9bbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760a7c5b37b0021fcf64f6a2d7dc28e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70294afa8fa036cebec51f877ac4ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe8af99bd4e2a9d717545798680eba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365505a890e156ec1ab406ff304bacc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b93a44ca7e7a706f81a83856209f9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348df3d1cbacbd05e762027d2db2df2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14a092c1d2c547b74d1bccfb2719c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724647fa1037ee91951c7111044d3bd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45df36f430499f59d7c09726c7283d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9862d2223ca43012ceb05b72eca581e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a637727dc7c0374f59af60240106fe7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb4f451880912241ac8b28d5538db6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7432866986a8f4871452f496b175ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce877f91aef4b12c679949a2e6ec4e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c0bde8806ffa24ab6f985fba62ea6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0608cbc178c45c66af656c977805784296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eb0a33181c0100f2165514d24d0cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1756b8a31f0ae5c0c550c1cd2aa7a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3fcc8d093d7bfdb0a446f78c5e33f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38158c81e04a1e5d7aa8595f30d9fcff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76046bf5f354c2e2961100347cbf3c4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc24000809f9d44af4a6f27ddbf740a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650a3256b4cace84c65a4e47461785c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4b04e2d7ca3eb7fa32ceeaf7906b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cfa0b99ba9e0b419b57d23c18ac25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a826ac338f734b614d6c34354c0f00f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b1ea148fee561ddef63f4198031e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ad93ca03b71d024aff323d47cc5ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefbe974da0b0b427b7501d7a0fe5d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a564a68cdf1830f8911ac7d615976b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862878cb96cd26a0a32ab9c20ddab76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae3b0042a9315a340adb3ee7762dbe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70133eaa3585f948e6902ccd023894313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec07a386cd97925d1da56f3f18b58f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33833b7b76744837812b4f9e585b6bfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87002b7d0631d75d1fdd93ee33fbc0b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa582ee8fc20a5f6e707270c656f70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaae28e0b2d199be963e1071353dc24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cac53ce369995b0066e5bc02b8f67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895266e44a6be053a36a96a51102eb95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010627cf2405e5eaaee9ba6a93a894b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdd5d902e49084f3e5820d521b7008322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca9a2c87154820264f7d0379021f68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488808a9bbbb88c3172d4a96093a118324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283366858fab95af2bcc68d5b957edc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4c7b668fc28622d8b0213fcb92e45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c13197402548e73452a20ae1cf0dc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6235927c12f664d636b057e8dbe3c1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34473ffe7696240afac99591b0babbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19174a884407a67a8a8f7b47e603e1d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe68dcdaa4e238d2f49fcfdd338abf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca7237034c8041eb00d48419c43364332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e04b18498f2d4a48c905580929b699333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5971924a893292db5f458feb76fb6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374c295a41b312f49dd0313d4b20fe0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675b280eeac7444611b2a4fbcbe320f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddb906022a4589e6354bfaa80952e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10487d31e74b9ca1e7d3861b2fea64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8649f440cd340bfc2c3b9a013fc4e13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920895bc317d1de2e2f2f51c9ecfb25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa52985034ef8d41a74346a45f0e717341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e1a0b3e4fcb00ab8b49e187b929b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b4f5a75546a9203be4406d84f0104343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083da07542ed2ba0d19989b590d5580344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e649c77f7c0737426f4348b951939bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d10f31354f38e0d8678b8a44731f09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b1e03ed417f86b671a97a03da047d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd444eadc3ebb3e5fb0123799740f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e04b9ffa5debc98a0f9011daf735f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b136ee983f783286c594140e092a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74e102f1e0132bdc4e4efeaba36d7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e914c7ba677dc3bdec39fbc74f3a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce83e3da08fa2162b643cc802a5e29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecbd46c1905351705f374dbb83b62c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012730346e1f1ef0c02ca5bf962a19e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c818f3ea0809509281b70e2343e5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bf14664374838f538a09f79119b5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e208c60d71e1d5f7afea2198c062179358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527853a8002b59333c25fa01d177856359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cc26ae66ac568922398d38c44e2c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75921a880e1f3fd7cf2567b0e5b94d2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf6996afb204903a9e86e4582ba1ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057cd0bb591387d6c29222b21cddc82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd07c45a4e677e430679ada72b5f56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224190a2ac10e6c24816d0655d1f68b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f773ab2ca84687d3f31243d22703e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab210aff35699162126dcf4288e803e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff07699989de352b992675cd983d547368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bccec1b1aa3a53033666482300459369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecb05eb9e7c497bb2f58c495cd3700370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe562b1961a774825ceee4ff66f6a5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f1d9886a106283c089e4655d9c0da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d4bef5b640725d61b5232ac1eb66f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29999d07c8fe9589a17fcf3c4beb313374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5736197333f0e72b73b74653a9b8ff2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac9449be585da1bfd3c0f8a30b081f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021f754ede7b634c22d8e452ddd5729377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9624f5970bb89161570ad5f7913b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02266a18c16ce888deed0209706c1666379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fc174f1cad78cc6dc6620fb5adb6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeedfdb019915e381e937b6379d0e92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d2bce4917c16aa655a0171e1ced6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639c12f639e3cc75ca5a1c09bd4fc66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aa131efa0f36869db4eb45f8ea8a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4bc733f008c0b2ffd1cfc27272d19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d77399aaba6a2e92717abc9a1d88de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9bbebe55b5a6213f5dd66d223ac80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba372b734a21abf4e4e3affe78e13f66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22029ada0d0c025f1edf00937f9738389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eac16d593cd9ab0d2c83407858906f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7c63c1b4b328e4027fba39c84fb96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c201e5ffd6fa8e8346e55552a5346392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9ec4781e950eaa9929de3736a6555393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76809bd30ecae9e9f73674b2dbfee870394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d246627aec78e0ca62491eda2bc9ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fd6ef08b043201b25efb08a9c6167396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a860db5f1ddc11ac6679e581e1824d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46a8d0513841102e82bf4db2733744398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83189afb41f406f3573bb74bb947f00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204fbd36e1d7976fd4d4d503e86e7d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d4a560dd96f9181ca85471c387d16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33596a65a735af696ea02fae410cd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709b9aee0f26872f99fb0a6ca46b561403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a024673623423f83549b4d73998e3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d452254c41498a61a5bb087d5fa0a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249385cd8c48f8575f2eff802a77535406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fc2c68df315050bf892f0ad700a12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce685f41ea66a3958ffd6f1bd9038135408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d78c9864516acc8bbe1cf40adb48e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4aa81ddc1efaba89f7014ec197aede410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eb0d6dec11ad1792a444352b9c36c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811e2b1459477084a9708df3bf0011412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540ee6c6973c17c80046b87888b334d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2346db270325121be11f64f7fa63f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce9a9a4fba5045bd092c5361cfd41a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf3f87b7dae2e0dfd29ce177ecee5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858d25f53333cd5e8837e4e33b11542417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777a902a90f1b42655bfacb8a9b3fa7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aab7189e1fb632f79290e72f8a411419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2ba3df23708a6c7a89c1d7eede866420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a132c9cc94c9f36324e23e2e13dbf3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66439ab1adfe0bf257ed9a9d9333cb7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cd8e3075d3f5f842a0daf50f0b962423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aed9749a95cb7f0b6fa54cc98139eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadb19c8deea358b86fd037af86aa10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0f820b48484e288e948ad4d288e30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69269bdae8d0f07ee1ff3b3eae6ea2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8fd7b36cca111afc1191eab20baba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cdd671f824dcf12dce647d9f921cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985c4a0164dc3b0af30e007a8534970430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517c7c1f81b8352d9ec04dcdf2be181431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5c756b5c6940d70cd85b495255096432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc89d3b883f78d418515595a583bbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608e6252e8cc046cd92dea5b793d983434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14703160c71cec29b936e6d4a187af3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847013eacefb09d50939cdf21f1246b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9b34c81c8b3545f11ede50e2884bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3460e8eee17823d6479e6a17e210aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de5afa04ddfdd9b53d5b4ca2d5b492439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac193b77bdb47f18c218b90be6562d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd96b9a975fc52722dc727f4c8a3c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8342bb1f5e17ab9a1fcf065d59587c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75556d8db83da596d5848f0a9e273e4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86182e7faad5212749e2fafe26d4278e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e998f0d7b4df9fda8a5379cc8b86e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb310487e1562cb46e844638e567b578446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb245c9f5b6582f4ed5a50c1dae5596447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bddef3ba10e187593b631050f768b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f353e1482f588a8010da5c70c3ac10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098e692770cb8cacc649b6bb452f70f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196df371f24adada872055444bf728451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd0387b0c5bedfb2c191bd0d6d8bc3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d2442c3c89be90be4d922f4f8447453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d324b4d47a91896e71d1d2beaffd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c48c8422defc16bc4189d9f6b5a88e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dd52ab3ac7812683bb8282220ca6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065b9703768622fafb1678cb3b39b32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434c78a3ba56d4d48546fb3fd8495eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5233af5c1865d3433252b02678b49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366a515d92c0ff7f7093005a13a7816460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d481864c870adf72306f9966765d51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03925b5f20ea7529c75968a188c3f8bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd23d567f3376e7ca67cf08537961b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fbffb6b58b305498ba8c5d94dc3e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0725ac80022a0c2aea485a2ee8792fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af652efeabddf70446ffada4254b8ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b52b4f0eaa9d5256b5fbef7292ddd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0897d51352bcabad3568c2c57f81b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1969a2be1e3cec5b66df4ee7da6c13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071747025814cdb7986ac6194cb4f53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646603f882f10361b6552a84e675030471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704c13bafed782e326d5176bada276d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007e809bdc938d2710f208107382737473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c673eb9b262cc9ffff456028dd4114474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f3b698cc9ef3b30c9990df7683877475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32078ed93c815f9344a936d062e3f8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53360ce80fbfacc29050373048391790477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1702b87562ff817f4ff5938a286857d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc718534d3f2ab570767f5953b8077a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79abe67a0adc941fd9f18971232583480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d133c1f1735cc38b662ae08fd36f64a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1efe2b6a26315c7d1dd8a113d5854482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e62f7caa461243702b991e2f91fa04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9716d737621ed9c29a63bebd509837484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798370ddceb1023bc0fc3ea32d6f7512485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a22d5a6f732d102d583560466974b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d520ac01a8270764b46422fbc077bb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ddb821b9ed699455b47e03dc98db5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4799be7b65644c9d24c84fdeae84354489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178a0cc4cbddd1ad2d48fbd7e426d7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e5873301512656b5ae9c99d2ab85b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b544d99a0c41b2b8933aea35134ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67991c263945be161d6c3e0289e967493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c2e340edaf4ec7fbc2e6cf2b85063494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e7e0c8739e0722f95f7a5f841a9a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa9aa9b1eaf10dc1dcb8fe0061f38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f19c1262e6a252a4706a8640c35eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef25a72652bfbef61c2b52aff556fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ab79f830f30502f66db55b76f6717499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68a79966ac672cd43e60a9fba9efe7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bb258123cc3a4ec6d25d4a8f14541501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b302e338f1c993725774952c4f594502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb83dd54beed0cf323ef4b532b13b11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6aa1d312d3ac755345eb2a2201f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efa919429956b165eedc873a1dc9b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830662eadc29fce58325f0439f4e069506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723c2b2cf2199621893074aa6ca5be7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437b47b6444befd9ffdf47ef3be57bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808c40a835fbf2f44c59fc37812a3f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173c74002f7e0cc298a4bde826e7bc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb977cd8301f218af0115eb229c6be16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be59d6edfd1309dae3f083f19fbce4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487edd813da7891966cbe3d0f633d09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f28d41cbff479e4a676675d3fc970b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1911a204e050363c404e4a1502a6302515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae33fb40ba487cadf5386c4d9187e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d66deaca708a6e7bfc1ebbf090d9ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a87a7ce1e04edf402b9e0af6471ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bff049dab3107015c46234b59323e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1319b17adcc07f7b0f88008b8c84aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9f63744704c84c270a8e78827bec3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906c6a32c6cc61606c11396ce1c4f8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410bdce652dda48699e4ce564f138d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5644e20ed665960f352bba4de7393e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06d85ff41a8d825d9e271d3e81fa67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588d43672d773285aa1d5d777c65a60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca7809c992d81f0d7b3641c52cb367527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d983d655abc6893b649fc524bc357528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb7a32187f6949ba2b57979bc6f143529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c470a5b171b3adddff6b751fa43c8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360a1851cdb70cef8e624c49b271668531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f155f08b1decac7f1e867493a8c200c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54db59842e07bc8bd64c1328048622533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03707de177a8f31bdd73ad1379559052534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee1bd750759b594457820ed391a20f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92f949044a317ae7a11d6db8678096536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ddc6bfbb0f456ecfb4dda8fafe22d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cde1d17d2e1eb675e3bc001d14f6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37954433e640b92248a113e5fe11ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb3cea92e876c907e6e4f7701c90df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd57d3e7107012fe407b4957a717778541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335e2b998fb33d9001bdb15dba75085542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5589325b6f31b5ff5e9c2b2a9e0fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef37fd863cfdb4945a8fcd832312dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbaa77b6689d3f9d15f27df04bb124545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eb534bd6770859a6fbf650f8ad81f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6df3b7c21dbac2b1c4e5fe3c36f13f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62ca5ec5fd9625b44317cf690e59c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2023d9d897ba1b2028f89276a3c6811549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba48a6821293c4e6890e73668ac87b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b54c366216fbc58813ffc9576c7061551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce564c970908ba071c3b6bd9fb60c985552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e862fceeddb97cb5649e9caebb03f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ac28378a4a4de95af7e826781963b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec396c6a8e46ab05f637553ca83a47d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce9620673842d6e9d5451a94f05a7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d0dfc1d9894f8ba86ff0137e5c397557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff716d2dc69afa5beeae7cebadc207e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e3e9a9f0d4f820c4ef146fb5470a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e8252f07e7ad0a6fd2108ba4f069f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad700fa0d3918cbfb036b3c1e0d18f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ed71d713f50e432f2840f0ceeadf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5cb3b8f790b0f7ed415e6a1a0038b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3c39a0758519565ae1b93c005ac70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f18f028fd8e9ed1a58b24771d77a01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38675ed36a71ae275e038933f5e58b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdf6f39625ad9ad7ef14ffc3985b92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0162ebab09c85c9fc82198b6666f275568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fd5169fd2643214630ecfaf032dd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db8e8b9efc6b95ceef5e420054755e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d4ae979430575e09a9d8920f3d59a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d408e56f284b5947a68c8df7e245b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc5cae1f8768d32c1dbc2caf83490573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70ed1d8e6bef82f506456238ebeb79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd94d578928bea37d10956aff812d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4d7d56b50d7a7d77ff19d125e9123576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f4b19385fade360cc2140c21d0317577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f19ae7d1a65fbc633c09d057eb1524578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f46f88ec8febadd46029fc58d8745e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4397a17c709f4964fde8b727ce1319580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b40572996ab6b147facfad4d20f8fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea462b186c80b30fddb5dae75cd703ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471f3a66f4a06ad52d95488ef974429583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d6f56b64a96ae1d88ca32117fc5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce7a54e22793a871d8c3f3859a7645585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad19f0988e9ff0b7a3aee8f4321bfba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330783bf99cfe33af1817d7dcbf6db61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7032c870cd24ed047960edad08bf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3792119e02ca7548c9436bcc63f537589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1f4dc2b0bb5c4f7d64cb5b64f8b51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68370b28c526dda0af3881295bdd83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5652c502b068ed9dab7d9f20035c36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ec7580b40a4211ab472d1a0c00ccc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31545ab2040743f35ee40f0a3db6f504594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170114f3c7e92903389751c430ffa9fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f7b7e24a2cfb3063871dc0901d33c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeb0d92886698c29395075558fa36d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59e7b034ca99e4787fb65312fbb410598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230d932e4a2826e336fb50e4959a129599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e90653e7dc4735fc363542832d02bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7698e4bc320fd9537ed9a96cafdfda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d999c64b94ac99f1118e9dafb0f89b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515398969188ac3bd439838f3cdf4044603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad139bda8f4fdb6e0c99c133199d2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa93ff9e90d83275871281fe962e3ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124ca669a03a088577f8c14f51e83bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df1ff44cfc75e64472a8e28f3170ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad35eadf14a9d4dd485cf5f2de176e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288bb484dc4ccddb42be77d630883f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c192946a6d312f73a186c57d272a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf955b1764ca211d4f8fccc47a54a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ba17c661f646ebf0d86b29fd2cf8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af4a766d90ab2eae743c88c209de62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66b8d90862125647e9e636b78de5fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc412e946f3e36736639df3a7bf9370f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190394dd99357390da2ce8c54eb85f0a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d27834df3c840298999e594398b2ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556668b076367d60693d8082f44d6649618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cad97825d10c4e7681038d63fdcab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc18448da3ad933061a450874f02c65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae7caace8591e47e162a25face09ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5db0b6db8d696f1c55d2af65fcaa1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f923a247a5606059a636f8508c87f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd43c565f6693f22423b2c54b9190d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897caae3d6ae06ec1178340c66537423625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892f855aec2623dee0fabe7d77bf40b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009953a03735209d3bac25bd6b6486b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b6bfbe26112915168aeebdd6f5293628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392570e995c3172fead6bbd159f30b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71a9cc058c9ca5e0ad2a11c9d7b331630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98e2ca5dca562efc6c56bbfeb1e571631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd01a0eb4890c71a13cb39a4133503632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e11f04e1787d0139bcf7e5f90857d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed1d0a21f2aeeaf8179b0ae2100b00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea259601b8b1b9caa2735a8c3938de4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7182291059c309131cadc73a220169636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f17ad83d1fd075ddbfe01d7532691637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91956974e256497ba249b91c786b566638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b33be6ce3f2d129f057d0d57e43f45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf9d1d11667f5bba4a5d1131a8659f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed056664d2cbd294f267f7461a5960641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58ea855e7a6cfdce430d80d73c7c93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dc89acdfe6a844e849b4da13b757f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a7fd2f4d69b24af7eed011049b3bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f251669647a573a0cef20ced31c3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1d716ffe079af6c7883810df7767b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1075586d0b04af706de87a01e194b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7028830896ee4e8cb15c025ed00bb8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358464dc4248db9a383aaa7bfe29ceaa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a3a15f6d5ea50db50779985fa2cd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc0ec0118993f64afea958d4dac483651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ffa353a3e676551c3fdd018bdd215652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba461bca9dd1a619305712c00fc83101653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a03371a2ba430e817637d2b2d4ec4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a999f6791088b1fbace7a5dacf36e45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b83da8ad0e5c4d290d0435d6ee503656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb6b9d2406a2d6f14822ad6a5b681c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff6c882fc6efcf311d8c4e0a0a17c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d031a2e1a979acecc0c33cf800035659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed81253c468b96d943db783beac24b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664a954e8a05c31134501494f1006f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67933db4e1857fecff25751d59fa3184662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c910bac1a1a2ac9f75f45a94d6cc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b8e4f55685cba6f9730cd990f1e04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647416ab7acb8548e280e2b86ede4a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48799b239ef5992a609ca3aced176c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecba8845b04727597df26b04c240302667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29880bdef1e85d9ea54b221d084f2632668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53485f468c554a05e1817b7cec63ec27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e9d708f5b2cb126ca41e49ae76fa7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a58ca45dbdac58ccc4408164ecd9e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64b5e8a4c006961d09f5c9b899b4d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aa15833c7c290c4fa16144e85b276673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1190876bf655ffe046b437d7d1c02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196d2de1464df47e09fa7fb34084871675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79465afbcf7a4c071d43bc24198a403a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9b7af1568e6eebcde2b5d2ae8cb3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ca67b29b58dc0dcebce31c1bbbb6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195cd74d313270aa1d51633c4e37754679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76cf35ea8bc9b7765eec96ce0e077d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e6db67b35ede8f807dd3ddb2539bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e229fa732f9ad7f2fdf051ba4928a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151412810cd62126c221397a7777d366683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb765fc7cda3841cc3331e7cbbca9b9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d576e5b93f59b709dc8f65f33faaf6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e16dd44bb9708629647302cc2e30a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df57d6a2147d13b781d5c69508fadf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b5154eb3d5592a9a9d916686a733e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d61d8c292e385a2b7ca3270ca2123689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bc4b0454a3fd542954963ecd4cff3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5528364a246db0bb18acca7e8d6274691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f168a0b8eb6a70a71a426616e1d9d02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adda5b28d2bb9c6a0e8a234e48fef69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86116676ff2972c59b26d37905303340694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc433a078ee8324e38a536eb6ede50e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cce875eb34c7781aa2e40dd1e27e1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c9fe5ee0b744736b3ec4d25699391697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97c4a2d2fbb0a3d7ceef2be8727c44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df3d8229f15e596c4d82cf01abb435699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14ab83bf23accbc85926f47cc61420700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee5a0b0d254953b494400053018e39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8f1e721b29b4043c7acbb983c9248702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fed0e5f5e4f4b5a7a9b0e97c943cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701482839a2b81f2cb728f1cd1a4898704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243b6f2105c619ae44b4dbb70ce320d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edc27d9de09b501865ce836b507980706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a076d967713968de0783dd892dc396707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002c9fe0c430c8e895d5dedf126546708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c73e2a8c0d46236d09b10705a6c684709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce6abf22412719fa60e706b1b2cc0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050611c43a36b76b23d3698c3cab4e26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdc7776f54bd8e49c21d3f9a46d9f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852ca3699eb0f1c476bf86aaec80fdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45735043032da1f38752f5d8d113609714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4a712732ddaab9cfa70d78075edfc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c905daf6d31603de605c44946cf01eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb1b75b4ae835b7fa06b7752cf2c53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578dc748e92739dc9628f2edc67c05e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397adacf1e5b5d32db0117ceca96ce22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b079d2a55a296f07eab22c5e8a3eb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00abe871576c8dc42c6c5b828c90a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e9128ed343fe374d3f02bc74595df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9351551f4f6ccf93380b11b44a006a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711165d7819c00fa4ad2365375562ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1424a92c733e110d33c7e32186d78df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc77db77fe46b23bd9fca4ad99ad70e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef21c000dc238cde575219541640e36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eb86cb7712097beb51797c3c93e6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5824c984b7a75b25d7aa72268a8f06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fe44f1affc96e4c8f5274b66c8ba9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976e9c00047414a545f6a681b129569731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2fd3dcd1bf851c4741605d7a3d83d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3219c74af180a54541ac15ad898f85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861d527ddf96c414cfba3b244fa678d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c54cc8fb72de99b33d836c29728ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052bf99d0ce08e7c30d60d2f1453cae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a20e40e93353b6eca62874ae22794737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a9ba2e7e96295951f0538ad1de45d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f22fff5ea829643e46c5fbbca3abf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1422e2d70f19d153bc36017e00afc51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c19653fa2e5b5d980cc8aff62e27c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e288720825f4932df3e88aaf5bbdb89742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f858bdace01583762515715ebb405743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afb42c07af83edb72a90206f8524e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affcc515a45e456cbc23e4b2a0633e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b029dd6c2c1d3a71156788e4eca93f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53913688fad5bf27e7faf28521764ec3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417fbc5529298f80fc764948ed289ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c27260bd12286b38a842d28f70b2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3c44fc8639561bc19d29d3307f145750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a8a12b8be1844e598f5b79ea7c3db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9658bda243b5d1d97049428a10485752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0819b84577d6baca1decb84668ee38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f870ca0523c84bc96448b1b0873821754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acb01c2c7491a81a9daf0690051dbd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d7f3e549d8d714adad7d53ff2338a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4969819ddb6567338167d8ab9399014757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee0ff1f9a22429a3f260800ad0fac8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255f2a07ced97273e4e27d29db07924759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>