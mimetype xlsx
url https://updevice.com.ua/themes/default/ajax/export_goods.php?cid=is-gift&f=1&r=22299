--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faa0711147b6b68efb3a622094c78d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b293313bd21d3fc2ffeef689ac22f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2871bb17f3af9b07cb57b7b3e214293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf9f93cb6ed0820ead5018efab3b0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7c3f4b4e1b134de21284e7bf50fbd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca122d787479ce0cb0dea70145904396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188d5e7f142a88c8ae969341a3b74057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f582560c459c8a2eae88feb9e53599c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e3364a218943e55032ff3f24a8dbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788a4bc7126b3625490c81a61eb02ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a6198f232de45c0bbb4895e80642211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066d12d8418ba079244060baaafe54412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2297602462f57eeae99199dc4368b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f6384765a9a26fb3cc4d5a534f1a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472f0110cdb5d9ab9a4a35c2955048015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac79c6fbc3d77766a4a0fd857949c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498239fbcda7b4cb56f9e205070e7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d5d229dbbc773246975725d849add18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412853973245244586c7e13f3b0abb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954eb84b62cac0d07714861378abebb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc6591befa7c1421cb03d8513e147521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5c886ec8f870527d77ec90c41b47122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b24f9634b41f91cab02acbe0d850823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193f85ba819df95f114263b4f65312024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362348b24fdce237cae294b67834b7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d59ba753480ecec2f70741c50b664626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d7e4a56a6101ec89870b06ee9916527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defb9677cb3918ba48cd47071c7c34b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed553cfe1cf12016a12d9801f87eeb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fc384e909125844a347753c3562f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6191d5b9ab03c1398ceb401f89c30131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935f0e42bcde50387e01734afe4791632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128a909b67533a4864674291373ebda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1d60fb32e1400938c881b2213d7d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6485e7e12276b7bb4476e4f783c2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5114011afac825d9bfe5f6485f87c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6749d66077c97a1a5bab603a1aa760437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378160e64e76941875a45debd494da1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23025f0432b44db13a5cf3d235ddf1b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de63218e23deb3f08e83d010a200b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321272441953ecaa2e9ca9913616ccb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd0ed1157855429f308033911d00d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d4f4eb0a63526f044bd88210b7a9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be8512ec0d443494dd66aadbfc7ff244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8a34f066811de59f562ae2e191a6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947de200d7bc3bb7cbf9f6caf8cf70c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409549645ed77848c022eaca592a2e4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cd269eab4b8fa73e5d5070fd09ea448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf26fb8a99f6435b610295c84f925549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa1de539e3f4e0416479de4a6d232b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3612cf212b5144ee414cdc180833ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077c1dc1c0ad413bb7aba398b422d5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9e5d89f5c1a2022a713ea1d4b7d0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e57b057dfe582ef2b5d6b837823af254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76308cc40d24dd4b5d12cd3c97359e1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c530837493a733f15a0f4bc5ac992e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8632366c666c76d7dedc5e58a93e3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d09dca53503b38b37077022faee2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbfcdb365a85e12188e3f4ae74375459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6532db826bd34a29e7eb7bf1d000b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c74a2b53795a6d40f098354a0116d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd1ca6d010d699d2801cbc71e4bec962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1028b7dd48dfb198d88b7e3ff2c9e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55264d549a47067af6d6926f92725764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1cadd7bdd7c3e143f30b4b016f3af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6664d4b0e3886485289b33d34e8b40766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250107ccfa0a53e7712bb6400cc6fc0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae82900f29cef0ca02775b16b4ca9da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2199229cc582c9cdec89d88dc4b8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5e56c33d01656c250d04d17f7f0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1ab9d2ef17cb24a3d98a9afbcf47071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1c9b328e0bb8cd2ba10163261d2ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06951f16ea926b2d78370e6651f2c5b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd321ead08e8b0c7c7aa03b7da3dd8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24365d50755d06bbee252597fa54903875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22868b352588d355339c15d77a5b54276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2d8d6e9fd0fbb18adb91a881fd1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b2ca09a36aeb26b5fe9c5a0c17b6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78b67fc7745d526ffb25b0cbb920a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaddaadcc447bd3cb1d81a8c401c1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10ad225241f326960953ad21e7a3a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829a47c4b522ef48c225e1369f7870f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5986986a2f9c8d7719878e44a312d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf16ad0cf51539a13ac5380d0ceb6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889be34e1cc0a1d619a4baf6ca7a9bf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba153b53afd77ee9038ec107572495686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443f3a17f4332054a42821c2f43d12587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99254fc4393042c3c202f3fd803c4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bdee8e8428261a82afc3bff87e9bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6f3b7d874ba10619e4bf1ebc54bc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8992489587e93e33e1002f5c3b2a51491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed8c5a2e94c97b08cd559eb3b185c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb45351698e278c2c4d1e57484ece6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83701db3273a2a14063a22cc25f11e4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3919066f4f1798b26900087669dd5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84645a52a2596f2a680323e4ff9c23f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39976902cb330e6cdd7ce22ddce276797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af130ad7da89184b6b93646952bd7fdd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db414b983c3f3ad764081551b65f7c5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d774bb9c044bc4aecaace096eee35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4427244ad68f6e89654c7ec892cb72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412dae564faf18ccbdde3ee9042d401102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816328d924cd26294047d7b52ae290a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820803a99f285b2841f802187da7e4e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475932810e0aea5a63e6a3658692afc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ce245c3de372c34f6cf25695822b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c044e1e6eb7322fb8ca09a24b212b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5fe27a997eab9ee4017cf571f89ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40d161ade4e0147293366ab50a59ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f206f139dc21eb2bc5da6a7e974c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896bdc580b8ebbd4bc72b81a471c1b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e2beb2ebd58adee47e82b91af197d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17860591892a55cc071214c21ba417fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57254ac33faa0ee615ad01bf787663114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f0912406221dd4da3aecf9a86482b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7099bc13484b773764338d15a0117116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184933aac253265ee42f3e675d0fe23d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd98f631cebf2e95c7d798bb7e24d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8077ab60d75075cee90eda0d81b72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da821687161b1093effa768f1a7a6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179859667ab5e460e21a5c4961f97f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b8354937af9b0053796e0c8c94543122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955c0ec9066f865584962ebed69568a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2189a6e076c40e465ad52030c7ba0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc00a41df6ea91198693e8bd98a4e28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5969eecb61274dd691940ee1cdd21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d4250748b9cbe629e1980cbdf53c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccc8bd2df835737aa86f30722f3d21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e50cb51e1f812fbe32c15fefe331d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74486560a8ad773f8832292dd63d67fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ee2f9bdb35f912f26cbab552f437131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb210f218aa11998a242912d5bc0e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a4c9500e9a620b8287f520460916133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aecc55a3672150504fec1c08ec58e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6ab36ebfbdc41c3ae323013dca25f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3d53c5442ffef9c14bdb762123729136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b8083afee492ec3ef2ac48471517a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df46ce9db09861fbeb05a5ab2a40995138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfe6a86f0026a922f46ac179b3dbfc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07e814508ee9fab6cb01f310a4ae55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de263b64f12e3fd3b414e2b9a4caf9c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897c9fa5f9fe786befb53f1120f6933142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac32fda99b1566521fc5f85939ca44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8d4ae05627cfe65e75378968f0587144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a399d21b085b3dc931361c7b1fbed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa3db71cb0e5d427f75d31d9d16379146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792290363b0074bf0ba8c2f5315d6b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68ef52dd6b29079fe536becf79f6cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c521a873464a01abe66e7da10b68e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848bb1280c438d0bc4e32015a354be2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36716bdf5978b5c2dbab21817a5c365f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94571132ed0fdbd7e735691d1f454d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c9c4fd3c790de3fda6f2ba94be477153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea661e675c5ff9aaf525c850a2b1c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9fd9ae4bb3ac16766fa96016f2808155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33226e579be33e593781eb107aab0c13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bbe2837c99e809bdd4e6e36a72313157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f6cd8c0657a959f03e9080eaa7f4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575f42a7d7452e4a274e9d18fb05bcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d89db0d006365155cc0eb9f6709186160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34ceb024e6240ff2c0aa5b85b1c62e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2c71b1567434e06d377375a399159162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daab152bd3012b7423f5469a3081e87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b144f3bccdf23bb60a27c3b69bb67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85c80a323a23ff5c9145b55e2cc117165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3215218ba8fa212739ee9748cc55c76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc88ede5e5d18230aed53046fee6183167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98facb6c3b95dfef9b95ba044cb79ee3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b341e6a46846d3f336eae2470bb6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee977fc098b9230c16e0d3ea28ea806170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cecf12d3d2672be0e216f8fcff1b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d4373cb88dde7faccf9a8ceb09c5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6cf9d83769c54a2d44226019bed80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c933e742c89bfb4856c78e1182a8409174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3486922f5962ef71b35bf7d618b31d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba488a35282ff11ee8b900041686888176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f30ef29e95a592f7dbb008ed2570f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e1cd49dd4d805f357b8123a0347c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44b8ce56e1c1b59e7863fb613c46e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4384d230b7c7739639e4e9140386f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c805901c32076433e7320ed734ab13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358464243e8d2e23fdcf133be45f0957182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95d3d50253f03a85b6d60acbc6cb9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f31fd877354e5637b15cdd383c183184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866ab4801635f017d4bd3ac81a37e21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7517efbef6aed3040f85e5846d183186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa9315ad0f16aeced44458b6842485187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ecb26e9caffa94db39fe419a0ee09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4739e76c6beec04710862ec784f4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58245fed27c6fd5552fe85b2878ebfae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1241cf673859498f77e83eaf6817d57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e88abe9fd3bbb8df7ceebfa0adeb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514123aa7fcabfc6bdcfa03a743d5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f5807bd77a2cd1659d6f24e24db3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f402fa2be9ff48f3a1da66de428900195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5ed62d5e50bb8d46ee94046d76bf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c877a6298632beaa7b27cda76aeb0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edddf1e39eb1755b7b301993757c5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f439bc519a84f794c99f6fbc5c82a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fc3f209a6759404df382d841ffaa3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c169bffce763191fd02f946550c20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca971238b3733610666acddd9676b69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd09dbd9ca5f4e0d3889f3c1ebb53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704efb33efe32812beed1fd61826280204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32a44995de98bff644539796e9c4bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1080e52f5fb7d8f6dbbf6519fddced206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc72df39bd3c69846a48b143d7fea6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae33ecbbdb529a3f176d7c345542a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55005950c56dd89b0df712c4ad2ad890209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257937e52640578e08dd953b1bd3355210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba415a9000896b74b05f30771ff95db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced456a10d3d0e78a3853a89c272776f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332549c02ce7afd8a71fb115bf60435213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be8e24350299ab8747b314de7ebd62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9a6288cd295b49e2506edb540eb89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda00771019c6825e5f249efa232151d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13495ded5df55b47b2e9fce828214979217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a4dfcbed4ae4d6945e98a2e1bfab6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603f88d1670ce29d93a65ccfc3b6d5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d25e1318babcda078a80195c398fcc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffbaed3a4879401a03e9674f2c50c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027f3754da7cf4e18cf266d210ed4bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a7ab298d8002417c8a2214e11c28a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d761e389f274cbf626f2834d8ff04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca99c343a334f2fba7ca42290ecd69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d1767cd0c4a614ae14dec501facb6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37ca451cc6e9c788d2f6331c6f5e52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73293c6736366482b3ea8b6577a9de51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3bf9af8be3db01116b57dfda92ca2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de57f47d90d45d3c468f023fdff02f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5249d61c19c940f6111863a5c5e1a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514049f8c1ab867d31c98a8e4b733af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c871fae88c1184f0e97d75b8cba3c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aef3c5f5ec4aa405a2cc59f04e885234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268dbc507f644cd815516711844da96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbebf8a423404c52a19310b8ad4b5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963f3e24d62d8145ae2e155e8b47522237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e39d42933a6eddb75475b4f349a389238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef33944906feede08e38d74831fbf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b4ecc72d06b3cb9c055dbee027abe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a801051a8ec4b7b7eb17a870e71eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42c885fb1c65aa7b7213e39d11af7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd6dfe41aa5e5fc4c86034f7bdaf7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0745c34fcddf6c104d28c92a6e419e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fdb10dcc771282ab70d67a7692495245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0b68d74d70d808f47331efa8857c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d85e1d45f8ff39f3a133acf4100e44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13711b802f2583c83aa6bcf220850e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3ce4dd265422b54e4a003fec8bd2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf04956d4497edec831e4533f2e7ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be198744663bb02427dcc5d34ac9337251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd99a65e42bd6693f9d4799f588e0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8523c15b060868c23357943284bf2c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682920a3debcbb6c5db7bc31d77b7a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810f0c8ab9769af5db42a20f9b6d6b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed5934e0d75a3b994055c8583cdaa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283f59554636ae19584163215c467f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeafa8bdca75f7fbc5822eb8418d4c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e15a356c893be64d1bf407d33bd6e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a7a14d6aa97d2e996a86c0f75243a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef9114ef49f7cbbdd56a752f1bd2ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627614d1bf349bcdb629904190553fcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc089770b5cb3df6d40cdcbe514984af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044e4edbd46ce09b0dd37c957952e35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b101d525b9b928cb0518329ed0f9c57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87c066169a2775b87fab34f0fe3f55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17951325bf99ef855aa4fc242f2e43a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6092a7982fafc595ec2145e9d010b57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35acbce55b80a03c5eb86e068c58cf6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730838e47dda7bcc98128f923539e0ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55895eb4f05798c40a92d48094bc6420271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1a63c9ebca9c996442f5db2e24a08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e3b2b16e8bf2f48c18258dd6e795d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbba4828b4c16192b4d9768f21e6ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cc1c236596b125b18d6a93101c09b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559564552dca84dd15aa3f5949ff034276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc381d2863e84e3a2212d6975211a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645351816f346548e56b67b1dc4f1b31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4e7738cd2361e37df414df04e0faa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0259dd5eb110e3d0bfe568eacb6b1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2281b1e847cc6b7f010657a2f6d3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98685d463fc42793f5a6a7f784a3cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f72ab9746f3f14ac916ba13e147a9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67b1dae73d8dc4afa76d5644017358284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbf0de0ea8b8933afdef2ebdb3ca02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c677b8acb5381473162aff86f49429f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514517f381dd04a774aea54a50da5c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49644842661638120b45e75b102bfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0b8b532abb5358066dbef7ad5b839289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f3684b4b789f8a5a4f488526dea3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624584595332284b0d371449a3914cd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d66396480c1681303bfaf8805e987292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488f3fab24358b37a7464c19540fa48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e166e2a3df8a1f94c5b16648b88822f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aa9d4134580162dbab59a166232e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e161767e06eaa14483e63f165ca05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13bbda0ccad07856d00e5ae94fdd5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca55b3e4557909029cc763bc4ac102298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576070247b3f59c9766e45b91b585d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d230b92171ba2acb7a7c16cd5d9bc41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f73aa3896600dd96592cf8618dccbd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3e0c5b0a2c4a65812277f4d056084302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14a80a9c9865ebd72afc2f64fc251c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f14f04346c5ba4b5333a35a1e00d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7963b47faf5e63495d7b8caa4d0feb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812574775359ca10e5277ecd46dfaa0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b68cf969689822d94649ba640ca52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d46838f7579960b77d3887fa313ae3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a3feaede36d5a937d404487167373309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26541cfab7f9e96f6f27891271e2bd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce03e964cb13d5fe0a1eb43eac303b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f48614e4ee2c684b7336ef44aa277312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd496657caebf7e893e58975158c8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8236128b8ffcd9f254a30acc5777a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc67167f6be5b531d52825b54c8e2e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb24b781962da80566c225014883c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e3a0b6f33d97b55ff76a6a2e7f11f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab93cb9eb5da8b3cdfd64d3f24839f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edaa0ccfe7122ed534358bb70d378e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e8277b9352f39d3bb8b5a74b2fde9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa1ebf8badd7e2e561b0177e846be4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30b06be9abfd7442e37439dcb7eb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba34966eddcd9cf4461b5c543f1d1b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cd362330bae8b0717a86fb96210f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c137f5552608c77b50574461ce60b39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731878fad0d8f64edfbee07205235d5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89f9fc387f200e79927ea495459ce5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a2383886e03d8688d3e9cb7da625c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abf9385a6a88fafa210a2b8fbb5381329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39319e6097b8ba497bd36d4f6f8cd94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a215760768cc8dc1454054a24ae2c10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb7816b4a74f8a5957ac5e42d4cc15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195629409ff987b6d903ba8b73f35338333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94532d8f2d5fbd801e77d557f026a45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2249f9f7710bca5869fccd5c549e85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d0b4945bfb6fffce58319e2237493336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00d4c9c11eb95af8ec8c1063cf0879337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af971a14a00c3834f8c4e691b28929338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e22e03a726a894600220382a0555339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a1e201631f16c3a19115c708c62a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd667a423b66c5b4f85389c3620f6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf31a90a65ac60ff976be9202a8db86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9ed540287bf2b284e11c6ed4fe380343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bdbd9a78fbcdfd8543431939a3eba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d52dcd91f89c7c8d90a97b2b83e986345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0668187ec9b4a3a37b70db55e5efda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ec148436a0d2025615866ce8d4e05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7e23761d3df5318331105da3b970b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cef40ab19db3b753bac3294332112349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2329bc25970017ed56596478355ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fa968dabd6e2b3eed43c13776024b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc3da64290a97f8c31dc7beb22aa08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bfb4a5f7c1b6365cd89467db8a1cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab91edcec5ec2db118beaa54239343354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e083bdef7a51a342a5eac9ba9dd7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ee8beec2d625e5dfe1925fa65fc85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70618361cced115206b9f8bb9a3d1caf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a0f55b8b215f2ea572960aa9f54bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c38b76fee21f1f446a3ee7b3faaa08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f20d0820feb9b1febbe1a387c7db54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac913297c60ab38afedaa14f6d1fb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d80be1640df15dafcf76b4097d189362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e570cad8e5bcd742beb39a3afcf3ac5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e137ad2828455535807e8f76bb952364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16abad6f1d08c167f5d73a3f0a80024365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d3939b3e6cd80c6826d84589f9c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac34dc48fb6ee4e496d3e0dd278b89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5a0d654f85beedc396dabbcc61bb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25590d3558cff548dee6ca192d95c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89784cbaf3918ccf77d8f121c4b8d6d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d0253ee268de54207922ab725c838371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb176187bdd616cebfc11bb1d096d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdebaf557b7c695dc9c9e05c851d6bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ea3266352988ebf43f4356be1c5bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1627eca36f0cb6e15f8a2444c08d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30450f424298f31fca2c512b3d3a1793376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68e7a62bcbbb5450d31f7e61ef2128377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d5385914f95742251eddc25a942d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183717e54b55d703b570b1ee4a9dbe4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b221051ec9ac2b865ebee77a1aad08f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee70dc7bea8570eb3608cd2d8f73bd1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a2250c509188788adca5ed4caa642382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c5f998a9806c666db1ba3cd8ff957383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1a9df86031a821065e9f49bb8e8a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d2e3f73bc2c27be6df721cd2c7e9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb30f8c147f98f67472885d4064947386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc00a72c7de06f2259226a7f0427aaf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edfb6c25b3784f8261f33b0935a696388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b37c583db797c5b0473909452b6db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e66431e7d5f9de77d04b4da26a5c5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2425fd90016a0744c7b3ac961d8f2aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5ef8dcc898658a82fda10f489bff8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ba1103e55465bac51c1847ab3c57f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196ccf6e6339d77e80e7381fae21f4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252d8da7b50a1807ee4efd5d888e9d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2be5a10d8d1ad9eaf7efddb24a996396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf214bb173966ebafb909b583cc1a56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32033da0774e26304dac86a1b7d13a0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c2bf71cab72be0455d15ce2d07dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135ae1079db79914cacece0ea91915a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eefd49464b7b907e0b6881891d1c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb221eb61e94bbd8ae076bdd4c1c4dd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692f1c5d7fe45807708e049faf8185c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd550ad263d5ccd6f2bab75f2fea36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2395b9afe52e1e9bc12c3ebc3f646a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd87ec984e5c1486df914361e7bc7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a3c021425b58520efebfced4ecd4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017892d69efd3daaade1e8126c1c4f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e49570a1fd74a5abf3d8f9165321b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde86baec25d1bd3703975b6090d488410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7655e6de2bbe085c399cb0f281abd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e68dbb426399ad1293a653ee28bf9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f65ff50108da0b39c8966596a029c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e294a2c6e8276956f83e71631bacd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1b66837921465af748255e3dc52f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4950aa8cfc5b4aa32a997d4f907e84d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715d93683e45bf62cb4df4fd65e309f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8228e85356571130d525a8ce7ff0a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78775bc27355da779770393a7f25d8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0e19e16fb2a8f180d42c624694c9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99693978c2649196cb445705ff297889421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96d0e1a3b5fb6c929db4954e38d8e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6503f4235db71a37b17c66391ae3e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3634f8394231780af439715e524111c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3565521785cb6a2cf710d548670d997425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4049865b0fcd7c6b52a61b264365426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6aa01bd7dc28654c86995cff32789427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6d7ad9e539cd3e073370363db5ef0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520f4f61918e7d0af9cc5afd4953199429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59bc903fe3685bab1d9fb0fa157823430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d19deb9e3e4fbaa2b149b1d245e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3fd5404d963afbfefad6e799829e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee79753fe35ffefbef6f1467563fea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d9ce7e996bb61eb235847aec89a95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c06cafea01706861621e77dbb3eb1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacaa602f62b3fe1e9dcd32c7663295436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aefb3c8844b7eb23cb5cb3dac4a01f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9a0e54a34ba48b60a43065b7ffbab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f469a7a42601ba2891e445fe4becf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b467c8a22befc2e8803f600d9dc79e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb5ac253045e9deac92fc240f1d102441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3285719749833582f3c1747258f09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6f687fd5d241e73b7ff3cd7aef5a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6428872863a2a430922658c71b42039444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091d8b5bb11be05ac33c5ec6c8d489e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abda5b27e9beb0479de59bc520dde04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022695bf01d29eada911a6aac2ce70c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d629639890279431838b8ad7b869e2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e19d1f25e5274f74e7cdb29169bb1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b72f33a0a556ae93b2ad674806ccfc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3e162099d04ed4e632215ffe6c571451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9c35fe4b89bb40305e492a2d29119452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a66228795e178eed070124e6f1f3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9618e0404904a45f87a61496045bda4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cd1e02a61e4677da9073a2e837eea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557b4a226b53e58201db60ea4c3a4ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14959bb8d321933995f39faa22e7c48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a57fe39d443f5a33a1c51fcd77f03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e427cb37a3dee3201b279186482da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6f1ec85063d84c033ec15698f38b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c011ab3004cff4f4b1277638279867461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29f099eee6c2a85083e057aaabb446462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75668111919d561c6299246560c37fa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc0978ccddd6d8682c6e3e49f9b0d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf6560a98eb61dc116722f38d437e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918349e235d1a6e78ee5b5812b1c042466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40482f59e0a211f6807d622faa39c5b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4a0f15382e121950907202bd8e0a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cda8480913c0aabe249819d766e302469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e128f2e3a4071ceded308cb6bc5dea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c6d35dc1fa843cfc33ef7e4ac0aeb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb17024b725b41d5c56611e0450804472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a89c306e3a840ca3b6fd5d6142fdf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925921893c2a7d8eb5bf6db2d87a5e6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e288dd686b2c1fb499dcd101f23b53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a3b1e2075adcf8d11cce099a7435f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707444bb8700e2d5af4ce2b3f9fa499477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afbe03cb637d0ae4d553f6bc7a060f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58426ea4c54130c5812f2fb8770cf88f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d228ea0af3064c2566d92f36769d753480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd409945088af5da4de6c9f8d913a28a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998c4782ae66ff4deafe79d9286819482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d897f6636cfcf130d7053de54a1fb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68c8b0ae29b05176b9724806034ba5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c946d3ca93b482b6343e95cc53af25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b808f9a15ce03a5486c4c84f81aa9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c841e07dcf1494fabbf5ffb4871e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3803bdd2dd3216b912c6b031516a8b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ec71af4c06bc44d081c41022f302b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f36c77176c9b62e35e5577ed6fd39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd0333d1198ac21c850363ce101965491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed172ce8da60a2dc3d8817c989a142f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f922d0773f4df73060538217ce07e10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24c3d3c0432719226ee82bab2ddc21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dabcc8c6e874826b22b882593a1135495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a41a3ad34bb8ae9121437b767a3458496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8774910c33e2349a8eb0813af55fba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5388fb606d648758d7bd0be78243fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f918dd07912283551a3bbb8ec94c57a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf1747d6e9858183d256a68ef35c20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2c4f37e5432a457027ad9a12f6806501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb8fc365206236c45cdeeddb4edb9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170916e1df17ae7ec345d3a1071467d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225085739d5f18ae20c9b64b04e057f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272603d3dbf8ecfbf6a289fc5a75c9f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6676a8718424e5affd60fb5336d50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f76af9a01a5b21c950157975ddc179507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85fec723cdda38578cc5f658b686b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488527b6701e8d0b56f7daf628135b1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784aefc84cf1621ab873aea35311d93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635732bf30d5a901cd1be534e1ca509d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f40c837eac29870d1f38472afc9c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f06eb3f3d77a984ec32e13aac1ceb6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54b0b2893bcc3c3cb0e81b41092be4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc202a330fbae42d3e4b618bd2f5781515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54f8456b3309688e50dd2374db02b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c39504566080fe532547722c556d82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8676f9907041a79a144be3ce4fa49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edbb1a5699d772964313569938e199519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e902f7bc707459de36ff75bde96276e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813cd85eb7f231d30828485db181f0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e1888e4b7a0dbca665155d665ba11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f34788e08f5d98e1b1e15787d6b425523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51153eadc1ff97cbb0ccbc736a5054524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd8faad076b62073b7aa4bf0e9821e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83a76d363c16c9564d5ead9768307a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2146afbf1dc0452441122c88adf5e68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5409eea585a4175cf706627f3f0291528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e030fb572d6037f670945eb85eb886529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12419929c51ae3887b270d93d968a8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fbf824ec80104e59a9f74a9f44a00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d6f3ef205c35aa9e83d8e5a28f988532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5021f2fe0c4ad07ade3817336daf68d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770be6da35e07617bfd7482bca7e044534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ad01bfb165a9807c766ad76a0511c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adc52d232cac79f96046b98295ffc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abf02b69a97111dfa78a03a4707124537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d14884869432076c67f245c10621fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588126367d9ffd850f2347ce582d6dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cf3644c66816324df36ac410383b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ef5de3b5012098b474eb2b378e793541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424992e26a090ea1b9e9afd9bbdc050542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91598ad04f9a9a28849c28f7cd6da7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05b0420a66a2554af2a68ffd20164c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc799fc8a8659d8b5a1c3c65965e6cd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35e847915719ddddd9e8e5115792c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1058285ad2877573666ecd2f03721d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467d364f5d6216106329bac9dc52d0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef68864fce5f1662563a725c3ca822549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82bd47409a71bbca7b6ccaca21c978550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d6d482a7e1fbf15d4ebbf88ef2d05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f52bbe3b65f79fc97359f72ee4e23b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e877ff2232576384972a9018191ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f21fe47f0bab9d9560b8e4714ef971554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecdbb74da475554a2c815d5de3ec78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d3caecec9e99f7ec298ba12a3252e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6552ec86786a94e82c2ac8dd08abc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46dd3ce76c37a2d2828ca0f1a5c96d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d09b19b8ca3ed7d955c7ad77d9e81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336245784526b51a006402d138b9ed9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c1489e55d63760c2f1f96d230184a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b5e1a4a4bd3927bbdf8cbe020381562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32100db03580156ce9814c27b81a3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db21465e1225e3846f9dda531dc43ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c12e83c03a51424d4dc0c40108569565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338b8538bfd080042ca1d8eabefe92f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175a71792bf969059b3dd56bc5969ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601a920d89bcfc695d6bf7eec09631f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f47957447301ea06a564b4160342f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809dc0ea5f95b1864d964d4f83733c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda166e04cb7f0cf510b0484da13422f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058d63ed7b439592256b2eb87bcc553572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c7eba5cd56fb57ec0a5296f7afd89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1338eaeec710294fd84a81f0a04b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a901c99fd175f3fc9133c837d668d95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8243efe9c195ccfaac955916c16d698576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9648c62b8c0058b00813f7f52718c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0e04eb756744255d66186eede63e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f25ae7bd4aa7356363ce2802ce8a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfc2692a77de9f98bdc6b0d02a5366580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc20d4fdd9927a562321f92ff2d35d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba088e518ef39cc619310995bba6a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080699ff8ea76b57171a3eeae565b2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fc91de5814a831abe69911e233197584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e57e8ecb8b04a13dbdb1ce5358eff2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288981721ad16d17a67ccb37ebe2b44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bb0045d844a1db41c98f21b346c36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14235b151a8dc38b57dc8450de31c7a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4378434464028fdc24c0fbeda28386589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a498b131e2a322e07517b019cf4570590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b25ed89922a5373ad104ef9f0e19c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf2e468c4721259d5e203079932b71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e3c75cc680b79dee6a110559e176c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec830bc410670891361f68ffd223376594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff447e35cb6dd15e380248a3aef0fe16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a8f1531bdb31ce66a3e96fcff4f09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bc4a98121046484cbecd1f8ba48e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6dc3b870cb8bd890a0eb9681e2d68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da87e90e39527a84cc34605317c377599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b622665e166d9a152e3b9d3013926600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43359847cc3ae11f6e0f11b6470d28af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574104f5fcb2468885cd9be3bb7d69c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e676f58dcc90c8a97d2d27afa2c4c05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b998e052b59e68e8cc32c562173e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e5110dc5dbde71172a4f942e09843605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c4adbd06c1e190d4a815b7245eebd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36dd39a0c5a46ec2d21b5c80236ac2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6b8c38fb232a1bb3ab5c1aed2ef95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec561f3918a86110bedaad1394119c56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d76a6046f335c8c0671167b2ef4dd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324abba879aa26ecf817329bb5d1a2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9884d6c0857c3e4180b68a23733c600612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07f7b31acfb849669a1926e2a5f059613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82351df438ef245332117ed960de28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9771677044a3a6bb79704844414bdd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b0aacfa874b045975be7dd93fc7de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90d3b359cdc4053392f99ed6d2c7cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbf3a38872e76b72eb0fb310f1967e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206a7b4de6cd16664198a636035a117619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4965668a35a457f558fbe77ad779fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad345ab94f70477d861610ec8e05c66e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b94ae7edba16d2ea174a992f437036622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb620de6d70d3fecbc6da91a8856e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b2fe6a867e2b61a0a20b427e7e97c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2734ca7a5fbc11503fc4e641a412e77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c20a0cc0060e3f5917a86b665fe6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b7d30bca88340af8e85bf248268b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa8af7c8ebd813bfec9545b188bdc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f675affd6b014b69071611975feb4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ca259d686094760f284388501bce7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9a395083f411b51e2b53a273b9e3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415ee2772841127bdc2ca05e7a7e288632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6c14fffcb27ad5c28e908f5a89428633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183ff6dfb66c70aa2431e54bb0630aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd0f79722a38b2f697341585e9d1af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f79c0e5f698c5f454f992a1a2a398a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e3b5174e504d21f8172c7c872470637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d075a9af62e48a31a84be130242d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602406d87c2b05bc4fe220b7042acc5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31902498fbf38661f61475e62911db0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf4c4b055156b1d12c2ba735be9f47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b48820d0d85b987ae3aa444e238851642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e717631be6b502a6039763278982de5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81c9b10d9f166f8c7949399973017f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b56a29208734740c97124598328d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64405bd2a4e802403f0cf643c8a88bef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069e3a0887ecb98b75dd97df3756c20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82323a0ce93bdc517867765065b4e9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469bb3b583984c5f4640fe8dc480f68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0afa69112a2a1bb1f90a48ae206f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e31c79c4a0b0cf2a1841e18e457fb6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae6b5c0e7d6b67bc16469455c2aec4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3f12c074b20d2e62c21fc6e22a0e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486554e89ad0090bf76f92a8913c59de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48615bc737200f92cc3db832735f3b38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791fdbd9294a7c39eac3035be423e6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34195a636fe2b9192bf3ba00e1af0bea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980b23fc26310154407c8ce61828dff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8446267fe89989b99ad23310b8a1cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319046079e843f7b7c8d5743d6b7fbb0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771d799e12a8ff0bb1d9996421fb8af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f302ba1d863da64b7e28317e1d7a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41451522fc50501382d16dab83d1f74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b367b26bbd41c88f9184dd16c5866664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d78f78b5143dec957ae7859d1e064665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce3880659c5a173231954c8293f90b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a3e75d4c57d661a0cacc9feafb07d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9be03ba1954ef9ff350c63ca45fc87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809095a24a086fb27611246e22bb444a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae457f9a78cdbd94c9e224c06b830537670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af621d9390ead25cd68d17a258a5d76a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5d2f0e973d2cbbdb3268fcf35287f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11d3d4d0fe2e56dd19efd612f96a95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55690de30a6dd90a203e9b94030676c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bad50ba93b1ed4c5243b11bb6ad2f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1db09862bd08f25928145b965a9bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c74653230546cbae7faca19ac347a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187dc0698695f8e12ae7e8f8bccdff3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526e2b47d10bee25df19a632959c6f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618e07ebb41ebb6a6f6943e1f2c5ce9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cc52d643876522704a30e12895b4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7580ce57c25f105dc9ea4b362879529682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56755f112a9b122014bc14948c6c0158683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9719fb7cea6a6631980496bb05a1d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0d70b044aecd90251e039723ab407685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d06ced06cbe2ee60a1a98f1c92ac5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea70904f8352b558ce9caf885b9981687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322956b862a13c897580fa4df74975e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93c855b8d23ea886171b59c1bd618c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebfa6030a2532be99274cccf54683e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783631310767f8dc2afabb16ba29d23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e51957ba7e502e401e758d2e6ccee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a87fb3c8a11dc5dfdcf6347ea79d53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82edbd31e9efb6a565bc12c60255159694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6cb2400fde7320dfb84c0dbf440e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa885bcf21e97e983ae47e98415a1be3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7d094420cffde238ea44328e2d8f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c22431e58fd2a1a8dcb3602afc78c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1561e6c6f79b296d16ce30ff34332a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adff12bf113dc3ae5b47dedf79fb4c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e15881177324f0d95dab65f577c417701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910058bf6365628ad2cf041c4b9a9629702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdf0113ffa9cdae0efddf9acd946c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21fe5474b989eda1e617067e41f535704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883527871e6c1ed4ae6ebf148664e212705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f60ae5a606266651811b16d4cb7551706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5924370348b7aadacfa7f4d18b89b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40572f9a7c7f91483e404ec61b79029708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36872e0852168b1c160c364deacff096709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb535c0a3cb9cd061383bb2f6b5d3b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a92bd280615114003c2c6ee2a511711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e4df49517b2d978f36b0180eda4c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b4e4139427a4599f1cd68efc61d48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b396b2acbf3d46fe0140e9941ff783f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaddbabbcfd68e4cc41d8a1b54fd17a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0f1cc56302ce838e8f104c88ee425716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdea9bd3c6a4eae0162661af3d5296717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b70508cabb74cf497e18e7a35dc33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56d99f1b63a5d083fc0e026ded16c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b775ee29a4abeb8145aaf5799649d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dd43113ebf1523dae360a28893edb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e80aedbba40996c02df9e08acd931722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231533c5c5351fcd31a9cd422b48ca5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8c8759bbb2777d1bd9ac5f2430c35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f61cc7e29e965f67d8117c312bf07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2c5fd2569bd7c3b286163861cedbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42949cb8757b9cf5d8a94e1f396b6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69323ef1fa5c8e95138a76976ebbae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606314ff97630a6b8169c4d4db11605a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e3a83a2d6d6d2107b104d62f9a3d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3e26b6eab4620f6ce3e03a6d3a972731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cded21edaf926f749f2ce4b052e9a7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e4fdbe2867e274050f6ef6cbe002b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411adbcccbbb6ffd30f03fa0925b90f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e840975b25fccd91e391c0d98bf41f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32972a51903860a83a57ab262f5331736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653dc5fcd488367eda571835222530b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cde827ce149dd89e332d6728ae406f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5343a3a324293af8662c913a2fe09e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996bfb174d97124c6e96a9c04b84fa3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc939e22287ab739121489e286694e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677986d25c26dfbc70efacf32a3b2b15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179b815b5c6fc23b840bfeab12f6299743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c5f98044f53f719aba9b0a1606a69744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c568ac400e359f0dbd6939969e45b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866effd25a507c76cb37d672978b2a5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742b9a71737d6acc5db1968b458177a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5e5042fb2b406de8ee7f23fe96427748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce89796d1fd7814ec2443f4c4dd355749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befccdeb2f30553d143f2e08b3654b2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd266d696276f2fc0b9d918799eb2006751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5372ea1133ddf4c03fb4ca099183752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbae3b0ae0c8295c9113af5296514c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043559d42cd16b8aea0c4c9425c2915754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25823f404f32f5e1003615a595b9ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245130cb07fad7c3c72060159058628756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dec2edf547a96d1ab547c11f1c731757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5766c58c2ebb086fb0e1a07d92c8402758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357cac096a525c52f3361b689b2ba4c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393e576d81672c2510baa866ab325a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886574815abe2af0121ee76c69999a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3324e2545858300b23a9e2af7bce6f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d310de2bb8fd5993e6a10b14b9046294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fb3ea2cf6f2164e19ae0640e4d8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dd6ca28d6d974a709e570c600d8506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6228bbdec1e0c2f37616793652e7e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0176c370222a915d2313b97b8cb4eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ccaa9435b165d39e0b336a3e272839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7847fc596f4638f180c4f4a2de525ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8da62c7f8c7d69a1eccc0d8ee7628e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32886a79b9c37950a642ab22e7c9f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e065583692bb383f9defbf1a443d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b401ed195deeb960b679534e84dc4c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa33c343c897181861042717aca93515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c727318d4bbe18f1f09b4d32b943a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789e274e74aaf3568873f40f0575eb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd78d348dc0f52ad1c9e073783da2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad700865f9b5e90cd3b60570f228c2c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d30426466dca5bf05720cc146672f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b36a2538071f14b91db757cc20df521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3853b7695505b1c7e2f52ecf9b6fd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e103d2c1098693ab2b3df31fe4c2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdcb9fa5f8032c759b058a4834c02c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f44a08977f32248a54ba141caea6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7253b001739a5bec78976377d31683426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a562d6e5f0ea2596a3cbf8d91b8e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d0058b606f34e58d24c2dc3f06a9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fc52c5d0866d97ba8569655dba9c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac8f4f0d4cd7ba1eb3c0e26240981530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdc7650ada47ca1a9373c9353ba3ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb375491f09ef99046dafa1cd18d3b8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7615c4f4c649e9d7cbbd0a85b44e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb64bee68a453680e85ef37b590fe6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b8be63d9856f1524bcdfd0b017c3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac967164a757922ba877b5258501a22136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd202d3672f7d0294db233d020a64a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66907ed78ce150294a9d72e3f30dd1c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa7a4b0b851d9ba87b41b9ecbe2a4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64564d313f70ea7673346f9fe34f75d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e087897e69053243a9bbcadd8cea78f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73cb9eaf87bc0187ae0c5729fafdd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d00c3e6caa0a91a20d854e3681277543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24680352cdcaa9eb80a1ff3b854ef544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26de91dfd5dabcc1c7d778a36c566845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60d13cc28bb9ab5a31610492c7514946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d187d3d6ac9a4f4b997d3843a929c2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa62c66dee0c2f207d48ceb6fb571448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fead4caaf1becf83c3322a36eea5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba13d9d4d98c8f7093b654cc2be34250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a325c21425e2b9e79008b4c070ed55151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d96b978f1e405f8cb62b2d0842eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8350b878d0c0120664ffecaa1f518453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd9aa200b91a780fdcc28b6d0a329254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed8a60b40c3b808b46c68dbf1bb44355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b015516b741aa0182b3b9315c49e6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f47d6c608560ac7f87f8eee445def57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cc5ac9542fef6d3ddc32806004d7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59674e59196002bcebee9e05f98e9df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d832a5c09f1afb7452076115692460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38ae2bd493fad8f932e1818215167c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd0fbcacd7d082a40600ecb863b3c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a27d563f1121bf8e9d0dafc7e17fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e9dce5848e968ed07ae8e0a38c43364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff85abf333f7bd458767b718bdcb71c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2dcfc523867113d9a5490b386902d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ea2d05e3a25ffeb9c622df6ad10c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821d214b468363b48fdcb8afaba694768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d0110936343fc6e3eeafcdf48fe6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7d85fa198fe349a48ec673c4b9d0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a7deae18a1a759ec53b3ee49f3c4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca6084dc1932f012754cc07b066bb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10db28dd46708264c667ebc3436453e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f322951a17d6fdf4396e41aac9619ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869afa704748e1c05eedc9c6fe2283c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c288c39b309fcc0314bb77cc3012976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1645514aa751018994c57b67b54fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a85bc1ebed6d916f000b20c037ba8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff66a12f59a2dbd8c2ae45fe181daa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe722e9852573424281946b3133bdd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9cb2a02683cfb2a36d6efc6876f2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be61b7ae657ee9d8ba6718c807220682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b3454f9b79b89f843904a4ef9fa3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954fbffbb5597b04de96e22ef32a67e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539760433bfc17211e9fa822928ed8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b681500dcaf1c6dae985dba91dc6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb4bc5f66d5b0ed13032f93ff87e2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97708e7a8e39e9f5877c493ade66563888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dde177b76bf084fb43677867c726d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbdf8d7763d5111dff19b3d7be31b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846a4e0fa23143492e726d58c9df40d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab10fd2bd1dd9bff0f15ea22c4d769d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beb09df1fd9350cfd1373ea59f08d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db969f1acf8fc7d093f5678849cf2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaa4394175fb9560a6c04c524fe28b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf37786baa6ebfc52d8c17875ffef796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd210af08b9483bbb13629a22c1f8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca464603cb0d90425098ac3adcb31c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167574a0aa4d41684c93a7b7918c408f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9535d664c8743b92bac5736d5f7f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b767c6644c39b2fdaa0f7839be1a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b5621d92bd5d7ad1ecb69613dfe55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f188ec8e8e5825fad6afc24458496103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94874e1a56bcd9bb6c2eab1e123e2a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f5e18c53e610b44c4f50481efa892105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4db31e733950e840ef6e227eab30ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7015e2cc58fc8ddc5fc890c7abb2c32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29225e19bfa90e35c54e75efb301fa7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c161d1ffa7658782f7f763f814288109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce6c5fdb5ea682660024ca5eead01b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677804ba2d32397e07b09841a792878111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d5a3f94b1519b9aada553af24aab3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37edf710ec3f6c9055e530a13ba977d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd728c1b2755c79ae7b435ea1ac678a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3a3ba11d68076a97b65f6a68e5bf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81efce540e2e3c9f5462dc337a44b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93a37bd1cd0767307e087ea31408ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f97af7b5a6a35ab6f77380ebb0388c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387519cceda7229f428baef7f863b73f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54716de70644e702e9b196f53ef55b0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bef1218c1fe838d412340e2f16dca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65facd7e8c775650b30b753c6dfece6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf74d6b7a6db24b4054fdb54ea27ee6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9e07f5be9787d9d10d23a478dcff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dfb2428e9ccf44035c3824473336c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a2ee8823742e6187dd054b225cd4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e016c39614a3eaa5b32fba3d7eea4d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005323eada319a17c4a4e98de4953d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6d6f316b220b4822e80e170f567fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e68f6eefed6cc00d1e2cbc94a0cbca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efe50f39ca721ee7ce08927f27e647131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617afe447ce378352737c40bb00fbda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f69cba200a3cdf3aea7991d80f5437133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bc86f21a4e4786692ac8ce18b95fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67062e79cb612294fce45f3e8f6d61f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e498568ac37fac7c595238394209bff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72f03f4b83af3e860ead31052a98ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d20803b3d728d4a9b1fa09e0a8d17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dd8299927b6a0dc19d42b91cad5a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f8954813cdc979fbf2410175f951d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f5b79922e06ebc1b110839136a264141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdab43144155946cf83185d06f863c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09eea359578b45147fa31adbe3baca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08f3839cfa8b43a27c36b702b91031144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba2b23f50f0e84bb975f0d830c4858145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862af4bda001bcc6fed84500ed7d6326146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2eb614a0ff0b80b69069e649c1f45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b5dbf238ad48ecfc1264a9f32ac24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfbd438841eb67f0ad5cec4057591a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a49d6e3331dda927115f01eba6d148150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ba956c45f25a8d192369c51f9a831151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a99baa4d0bb414d2a15ddea5b54d45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a99724800baf6777d1840ad13fc511153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6783aa44d5d6990a54a9c8efbea8a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bde997ea64a069f6b64436ade45701155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a099ae27eb7ad0db36bdc8380211721156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff5b086efdd79a4082a4c1416e80a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a55e4fea09ae4fbad5f590e9348eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510703564c2cd6363ff89011f828fe8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe133d428d7f51434c91a6ecf63a3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5886fa84a3f2c0cf0b33cb9cc20ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044b3c813f1b5a8cda492cf65dc1a47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50987630a90eb78186742c94a4bae639163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41ff63921b9f44352fc4c32131de9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bab61e716ef986d12589ad2497733b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee16c55fd2ab66f4c9be70a02c57492166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1db97858271d24537c8169a8c13008167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c51782b4205660d917408df7392338168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca4c5fd492051ac59946eee682c959169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720291bca8d180908d6fd81b9a932918170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b995688cfbc4033483e48866daba7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96ff8ab2f0d1c1578fb97d61167d4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4d06f7efaad7a6a962665c403a47c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c50fb57b42f60a9919a6dd71a2a72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a71b15c87b97e264bb63464871e7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3c1f28445bc0dd1e02782b4d96802176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1b474797998e5a69ad4ae3cc11937177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabdc836c4e2b22699c112d5d4ce431178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a11e86aaded9c196bb3e24bba8de0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c9340f7be6f252868217b9ab461e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492de142f124c0836e4c4f8f9815fc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddc0ef9edb6a285db50564b60a7569182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03825a8d8d968e61f975a8ff5dca26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35adc5d18b6612fb607f4611f06afe9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac07a456332613177cf9f8555a67a3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ac4f292a852d9217bbb36e1715331186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4173d3cdac6b7c49cbed2dc39f4ddee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb5240e88b2936043799ea692465c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51632ced47a4d2d27ecd71de2a28f494189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb041825bda51704ce5b8ddb0c712d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b8748836064bf27aeb55088f516c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef003271093939b344d91a07ca88e12c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c58e0fd177e9f949d173ca61d25f20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408e9ddf66f5a65b6ae4d434ea1826f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af695f98c82ca189bddf2f4de99d97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30639f8c652aaa4314d22a5b39b865196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e20507dd101456c5d69734fd9c4db2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb67dc1068919524a5d02bfac8d86e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9daa24afa45f9f86ec355144d3cd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56b48d8bdcbfed81f6d96687bef5ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c697f20e7601f6d2a5cc8142caa3ed8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152998f99fdca9f174d7b0efd557d76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab9a31d19663324a74afc28cfe6920203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ee7de3c99bc854d7e2342fc4649ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0fc184eae769e2bbb04dd3bc899bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ad77b41a5fb76434703a272b70c77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289bc0b140a4cc266521b819f6bbe5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95954025e0c8380535c5704170fe4fca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a2b82c61ec9f0cce0b0d6f9c77e08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d177f691958ad2b4e2749b69e0717210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f15803e70600c9e53d28f0d211746211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f344208df7bd71421b15c36dd3653ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0593a03a97c80d10c3213ed2f67da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8522254d7aadc324660090c68f9ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945dea145b70d4c71ef8a0e98ee4262215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531c5dcd1a5e9ea486627ad2629789a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465009be3c0455972f7d10aa376b9d79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a42b9a055ceb632c999f3227e0ace218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5b3d5ade03f59d6cb54f9c3e30035219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa9dadacad86573e781d23e54202bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d0a85ea05e0a1f982e5cafd0bf8fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cae7df4b81e86c726a110ac7312db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131c1799bb1bce49d86af616ec757db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69830b607fa85da389b2464a0dfa7c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469ab988a34e814ae715be745728ee4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9d4e8605e843a8e769deb2fc6437f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176afe5c5228d2a9ceb9dc425a68a3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f44cc414033af9cb229ce8dbd7650228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6106076b19a2264e4e3e62f47079bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e1d1028f5332e352553f79dedba5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6009dc0bd1403053f57e86aaea882f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467bf85924c326a34637b0af0ba8514232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830026d2da982a2e67d4ddc78bd05742233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874a012c7c30e4c084ce7851ae18028234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e31276d7a9c94e4548f373b10c9cc4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c3c7216bda9aaf5c4a9e14c6e8af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919bbe365c7d245ff5d3d3f7f63e6a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af34f2653dd8948bdd4a750d33d8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda18f155b3d4cf838fa5ab51a14fe7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac913bd364effd1c89db6ee86e7cc37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db623512810a893df431b3604a6468e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f84406266961144b6052db5592486242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3546e4e5448a35522cc881cf8414b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a63d885079c665d06753f63f8d1fbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c9da5aea48247f6239d01d9a97d69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed4a63f76e3a0aef027ec972da8ad4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf7c3b6b40fceb119d9e2b1a4ad089247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57069b2de88ccff456eea91a34ccb3d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ca84886cc2bcc6556d64aa79bab9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9d5cc8871f798c3ce27268cb75225250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011a52278aa8886f868adc1c2a1cce5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0324208686706cc4d444324ca1f3960252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12972f6bcb4c99a035fb78783fad617253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe175d0c8ad3253fcb2ff100deec14f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995263a923fbf4b9daa7c43feb7e1834255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea0b223a8134c003c8dc1c51b8f834256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c4069b4f28f2985277e40a892100e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd698ef16f4f69ff0d03769b091df13f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7ad9e8666ceb302f6ba9cb1bbe968259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e4807b73509f73612f51fa72be8db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcda0745a8f9a45bdb47aa760f8d3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c896239a3e0a4bf71fdf4435c32cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd3cf7ca1b4c6a74281961764d220c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840c4a7ccba1a0839ff5e9724e89745264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d33a6a99f10783ffe8898a651238e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb607dd4106d4ba93abf1e709dd15d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b474bd75add9f672ba8ba03af1326267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52946232819f33d0db886aa70de04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090957c7cfa7df45008e5fddd19ead21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bde4faa048fb6c36ace5019bcbcfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4161c1392d72c073bf3710479d7c0e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7848e9d228f0ac23eaa4b0a51e3e038272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b658ac1ff664d61e2d2e63117013ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4b831e1a350c70a7d3631948403cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85134e735c9d4d3630a1cd2168bd73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582ba06e7a90597121fd21cfc3fad3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c552b61653cc9ef18ca613f48f771e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d63e9720230a997d8b23aac626ce5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd39e559bb9d95fade37b6f888cd80d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3537a60a61786416cd2dea7a983cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b2517f4a2d196c238a06128b77ce8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e51ddbd3d414b44b9a180cb0e2be73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c372cdef55d5046abf94efea63073283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45129d1c9d1828d091b106ed1e2a245284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432000bc8c8f8efc9db9ee2320bb178f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f43346a1f6c2d9bec3fa821350cf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0e706922250cb4cf5848dd4476a01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138f59e7212743167d9caa9095040bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecb2d0b25ddbd9b7221f8bb188b69e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c8829e09ca1bae1ef27f7ab14b238290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950491a567ee869eace18a06447ddb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaf5002d0091a25fbc7e429bf68f83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017f5050812ba48c70787fe94530368293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f53a64b48afde6116c8b0938466cb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261cbfb84b1e2315328c4d241f7c0a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d77dbea8eaa86437b6cbbdbbdcc87d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746dbcdcd0d3f05224e42be7166e1d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d472d8442c11825d5dfc5d5b0b218298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c48d122ac2664cdc4beedb717ea8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371df565d3f5dbbb79c7e207d0bddd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fa45e57a140de25f1a9f3bd7ee133301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2fc8aaa4c5c5852f85b12bd0b4e9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e083ad3a68c5fa7652e285be2d1ca57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17100cbe04be8b9bb488d026fdaca2fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ba6f8207e822da6e191dfcb2275c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d23b5fbde171f7aaa069635102b3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fce50e2255e3c32e756687941d3e72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0c47b8ee7c58970ee65f5783be0ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228abb0be9dadbea5ea85bbedd3ea46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705696350e3802ea38a40ed374b61c54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13e5b53d87d5bd158727e90c36d67b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba97502dc3293f61bbf5bf4ab30032e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78402912c6513a88bac01c38099bdb70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2819646d7b1b1e756e26e359e2b7bc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caa703ae0af46859d1fff013f4dce3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6236105f11e17106e7ef4a57e01c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc668028a55763bb1cd51d42371d3c44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3343fa8bce2a4bc2f299e31689c60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eec8554b84c169d169094cc69f466319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d9c18e74998f48a6980cb60cf34c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d6b00121053f18424b71a22315299321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fe98b2e24dce9c81e0af54fe8df86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aa98d979a696f3d2744f523b7731c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e0da17fe93c2947fda5111ba47926324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529d09178cf655576987d6255a50be9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71f4afad0e4abdd174dcebb915c922326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d5ed3dd75b56321feab461f9ce8b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dff694a470f78f6466ca988f812fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85884e498e0407d01292fb3e520e9de3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192435336ed6a5cfdb3f8c3911df6416330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecdc4df77c69c49c0a986b5ac7d975331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e32adda7b8bf7f680f72176820f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241d59405c296c3fe93eafba2785e95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3773e7eb0e9de04a136b8e98a3ae911334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aa4ba441406a2e4158210c9448102335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c0948b2d767cc216cc7e77b89d25f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f259112a7be702a56066ed4d73388b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c9d00b1fbcff121ce4a8cb3a515c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5e7a930cc033ee3eb1b43feb6b0f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdfb3400c51d0f33f3d7d162d9a945340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a858dda07d38ffd8cc40921918965341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83155fec0fb617b16dfdd93bbf421766342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9d6e14a0e93b9ea087e8c2a3f3185343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb4e1a0e44b54e0f5155656bc0fb67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440821228ef0dc340d2c22a120a2ea6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a0e4b0a9988078b0eb2d36366906e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2fd3a12595e6487854f3f17719dd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f25da87da2234e272ff4a86e33dcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f878d9d75a322809ec9082e7022e42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b1fbeee155d49f5fe4256193eef04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b5d74a997c2741ddfd021b7d8d152351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259368ce4ce76e2e2457526bf3f38c12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d9dc4552926a3a076b86a02175c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d542c15ac9cf49c30ae180d075c9e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256426f4c5fe795c4b828f8b49c5286e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880eb927418e564dcd93552cebcc24b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b25a771be3600cc0587e2983bf8b67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228656966d04c606a1f91710fdaf415358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2cde87f2fe3f7a46fe0363cadbbab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788326a9bd91c126a45a3c200726392360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255d987593bb892a77225221d4afbc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c8e781cd85aae898b0b60bbcd1aac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5379e48dd31818ea79f347490ced959363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32f2ab31580ebc5b531b2da8dae16c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ecb05c3a6fde5e731b49e4280c963365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3a3167c109247a857a98a4c180044366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7303c4b017f8f70f13b8cf7f821349367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c18629637a6072c364a30012b1dbb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4376ccf884be8542785db9ab580c96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d289270a65bb539eba3f66c14f2d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77ce5e818b675526c0052aa24aadf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21680fdfbe8a99aa13eb8e59198ce7bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65d2e6f8cb3a15ccae681856af1b6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392deb8a7ad871cefaab16a6f8b49d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5305add97fac44f3535bc2b1f81202375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff31a2db80f04b42a632e7227206a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadf84bdfe73efd435a937cfae25600377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0f95abda06e522ad19576fc334553378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12592f4a2f7493a2ff5e837e9d148f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b7f6d6c4aaf0f1ce4a2a176fa93bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28420c9159c66099fb3a2b4657ad9a89381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef865baa6a18062851222d802c8a866382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f797a7d35baeaf970ab67973e4643383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e7f8e895eade15e4bc8e4999665f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9308d6c6488e65ddbe19434c5df8dba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5a3fea8d0118bb2e62df38b743960386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebba0d4ee35a59bb5afb6b6f0f185387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460e7aa9701d6064193a2a618d5695d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330283d7329424502faf40d1f22edca3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49248cef73149a95c6005fc2d0ded4d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6c1f7c4ce281508bfbdc51ebcbc80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a01a734652629b1fcad549aa9d115392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf6332adadb7a3e891fe27cbe89fb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67776b140e287c500917c04cb264fcf1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d423df8cd0de471e15799e6b0a22e89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0af38a432f4dc6f1be085b530716b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbacc262e6ed58e4f447ac36304372397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b769107ffa85e08fde8084707f6d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50852c16512e7ae688cc857c46dcdf6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c0855d2c66734b2e490d3e35f9f6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc3cc5e8cf7a8520a1a6097630a7df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796430f71128bc2a65327e9eab75b47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34d1636420078b784797054860d454403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df139986a64d657cb746e5b4bd76c7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446c64f499a097c5dc552e82dc37162405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a50636dbc9096c8884322dd5f1338406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45820bd2cdb61c379ad9211776e5a54d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa9cbc15eefe6bc56a69ad578b38ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abc1c0f29b1855efc13bc10c630695409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724649e021bd2dc0b08a13ca6f6015d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb4680186dff803171659bb7619a8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2951f66865d7e5dc640600ce605bab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5165ddc830277f564ecbdb6dcf01dc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270384b921a374a2565bc765e2e72c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc8a41f03aa0b5c9ce0781fcee1a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5884e6650fc58f139209ce7f4f462416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e33e37425fa28bb4a3f1dc69c8be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698df1b339e979546980bb9cb10be59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bae08816bb31e69c732df244f90af4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c413827670a306a7a3659da33a0b80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab66dba6c68bdb3e0368ca124282913421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c5b65dd7f9d5d7a11a6dde795a681422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fae3671e9380fbd485783fafe7dbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f963288c3cf671f36ae9affe9e8e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588263a8c05df3f06f39e285f71ff78425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea280d5278df57995ec784ca0d4f336d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deab5e8ba793f94c5520980a0c75c64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b764906a5fe43fb64f94349e6f527428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5abd8b6ef870ba3b75aa78f00d4e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa1e494264e45d2226bf4cd9ebbe36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0bc741b45c2d2cfb825dd91d2f2cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe8e755cd5c8d5b655a720349d5aed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d5cfcc72da80c4daedef8db6732b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26da1c334970250c80f2c3127efa15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbae497417f12785172b9e6316289ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a833d970ac5ba72ce2b05c4b4cd0df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5b8cb49af81ad23fc4fd8f2b9bcb5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39fa4c72d36a2c141e92bca6cc788c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb247271cde7b860cedcf7efc3c997439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d546d22d21834de1de69888c031ce6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a5c4e9012d45c68154b7ec4a74a9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2ad8cac218eaf1f2e409541ece99c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1503b5b925b6ed433fa4e486af6ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5aefbfddc63c2d216aa47f301e7a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630bb7d6fd307946ebbf536ced6b679445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae4b07a91a4002766618c3b7671dbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664c7335233166b013948d8f5ff60f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff87d96ee21cc46dc657a8b4ac12b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5270b135ede596c9eb2671394c9d30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf016e330b24741430c4a56d3fcd2d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdfb0631df23b83331d90be0d56442451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a42c3d02a517cdccfac8319830d2a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228fc5a864caa34e2c04d89be280e65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e598a438725fa653e02c02a38f41d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63c94e95ee4c8f96f52c33d261b814455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1fc37525d9aedcca2b40bb62d6376456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef833d611487e7deae16273d71ef551457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de67d90d19a904750691bc9b75e2182458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91a91c58cf6837883818fc5fa40d1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8b80ada09ba3fa1355b8aaf143193460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a53ab1ae90fc527f9eeb3551d0be89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb46a9a4ad4fe13ae96d2d6f8b9ce0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e59c355e1b73c12dd7e808f5259a26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac63db1a82d949e4e7914405a256212464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99343d17ee01abda1328690ca152dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575974540aea8abf3ec8286fcfc8ef3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbc8ee303c1484593fd778ca697ac0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818763f0ccf8eaa67a6a63d641c4574468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11149cdc1fd4ce8cc2a63f4594cdcc75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae6d70f8319c5ca681b05ac1c2d2c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24854218189559f31bb846528823e362471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ede74db67535a377c45efbcc5fce05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485a5dec92ccd996a5308caa1d1b977473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bf00a645b5e49a700918491684b4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e7409519585a36ad066fd2758b325475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f77a525c71901656a31466509f38b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f250bdf90c91510ef9f87cbf8297a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd274f98c86b540d08cda372ba47b72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c11e11427b424d1eff3034a7223e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a560fc9bbcdf75570088fe012d0fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2253a9ed75a916fb7fa637247184b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c45e9f5759c7c46068388fc548493482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ed149977e45b9faac4098d6507439483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbf0dd24fbf634f9257dce4712f781484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018a52a3cc5ca5c7ea5f5eccd79e0f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b900a77a86c4eb3131dc7df785658b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95570b4ff9109e08a466cd5104932d7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed7281ba472e83e31fdb03491881ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392da72486f1f7c84a867694b68f9ddd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16833855316d8d386fc1b93dc411b4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076f34991fb4754a0803786a2ebc04f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07400907fc1304ea377af8e65520e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defeea37857dd2749719f22138d5fd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820adf56cfb5c13647484df3af99273e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9e48264881aa6dddc44f7ff938ae7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2f9f806a8cc17919a2626445b8d60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b0cafd22b8f35da4cba515fd65c7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34b8f3ad741a270a7828d78684cee5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c3fced180cd774f95a0bc650f2ed7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b370b1151e1610ece08515664ee8ed6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52402d274d559dbfad03cc47ed6bb87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafd7777c1139a702a4b9493f86e2d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351a41e3a31b381548e6b68e100ccf3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7406d6739176abcddf3a80de21a03ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c2fffbf5aee949d911f8992d57c1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6d1088c4c4663c0ff1d4d8cc40247506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe594791eac80f5319cabb97cfb7d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1ec1b32ba6f0b4597c52458624f72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a06a4a018d6d1515a0ed99ca206cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628cd288d463fd464718b1f185fd628510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a9a667085a378bd8b14569ba84bf9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9b9e1d268b33571ca23c854f6895512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c88a7d513cee6377cf80335cb9551513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e991fa85a60f105f66ca8b01a930a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ca6eaac91434e8e216abfc1396a4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fc99d508e2e8aa4b35f9dccf57c28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bba4ac6981493c4d2db3f702d7d75c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90913ace05d98bfdfa450e864e4b5f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca0b47798170f0091936026b671de4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1b7bda871aab348b1b17d7a2e2678520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5efee890acbeead1ed26e211c28108521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5eca73ebecd0fcdb15fcac6640e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364467990d3bca25f612a8d7b1d5899523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee9e253fb070ae2bec1e4e51b00266524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653fd00b7d1ed7289a43b20e69ce5c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d57b3ab230d8dbca7a28216a9007cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732ca6642e4e6010e8edb628484e51d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279c566c579c9df21a21898b3978328528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac587419d22323ad4e3a66ec41230529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5a4df98aa98e120feeca7cb05f91d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b0830c72928c26f136e500df6b0e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972606b8c8785ffb2e57b3d306db589d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcafe95b288dbdab8ab92de9d226f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc402c0e2a1a3199828e00076ace86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebbbc54b568c2f9e704ccf8304b18c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee78b50ffec4af3f8a9010e2799e868536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8568604aa25eb6fc17308428229d4f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7cfe6aed13d637918657bfe8204f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09419f76b04b854f95f7d1c6b51b5893539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349cea7707717127f05994bae978599540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea73d6369ed35f7cb7f16abda9f51a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694d4ae711137d8e1ac0833f94f164d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cdc9970b18a426e84aa287802e2cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b06b43cd4ffb8ee2449954ecfd80b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff7764e87c1b245fa2d1f61c83324545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2fcc494efb86ecf27260aaa991c10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95552af3535cca940476aadadc3fd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb739aa65e7aa4492e3375241960dee5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758d60699c52013210ba008d98aed0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ba00d311760a4e146804685e85a38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ba0f70d3ff311518b56287d1dafb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0862319793d5873dada95d9f0be7a06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f622bdc79b9d6dbb8f4beb578f44d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020361d3644d7cbd8e58e400790c88d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5641e1b54b1a4c5042991ff07ef32b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d5e86cb536f7ce938f7c4d38390f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0738c8f4399a33a74e97caea622215557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71891cebb8d8a345d99f70f4b837fadb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff99c0a2983227d7f9811fc7df40d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0c4ae49e506a8b72e4cbdfe8a1225560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba611eedbdb444772756e4602b0c69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdbe3ec0dd577c7f40e111065095e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad930cd8b0847dea48f36fb63d0d5590563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf343c404c3259f0bac2173200b9345564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f1908ae721e666fcd80c4a077c563565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76beb85474c4143af4cdeba1ab21fdcc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf523e51239cf8e7fd9ba2c14391464567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064341f39d3103f8bb797fbe7efdd778568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a806c4e7a2fbb9d8000aceefe19764f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c3717f595bc0dd2458c50ad765ad4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dfed60cf4929a8d5ecc30521dcf98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc73d6b33d5f6439b45f35639c8d51c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c361b04e618e95c1a809f9e06faf3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c51900392e29bd037d925b0948f576574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dfffb65d85e33f65db4eb107b450a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d912a9f1b266225660a08e202af063e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a50ca07d988712476654f807b3d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434911af9d06f4e87fa5bb7ba96b4814578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1281e5537ef053dfe04c0c674d802579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8386cca0be0d47cdca56403efbbe8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46142b983fcafe4f3463da448e0b8d15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18b1b19ad0cd0b64aac8f947207f7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eb93a2680c6f788b6d8802e2e1b9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af283aa01a82fec793d2edc2d6d559584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72da5b762cc48c1e944914c7ee3c4d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d92b22d79ccf6cc9fdef67df457d94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c809ef2d6574ebc98851890c88cc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a534bb882a4dd018f6c3cd5aeca6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883e10cfa6c9fe0bc4da3eef62edcba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e6be0a12978e618ad38687a20c4e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369677d27dd474f5bdab400c4edeb2a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1de1c8168e071ea57d17d8645706c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a942030fd50a45a282789ac6339d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee03554063f22909b3e2a84a43350b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21bf803f5d403cfe1c470c08a5101b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a869a6921b5b00f4dbf0fc42976665b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a31045b215251042beb23316335a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31eac106a968157cb224c85f482bf1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17b927a05cf2ba185ece74278dc1f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c5512f6193608636091fb86a4499f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da66e32dcf63f633469dcfb20fdb58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0912bcf9093371168478744dbfae1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20405ab6b2cc4d998f6984bf108407cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed12f37f8d2ae96df6f98165a795e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc449c9acc79099023ca2c67064a3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91760c5c01df909ceff094dce5f4d80f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7968a2038e0a07a235cef10c6f98e2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada6b0040ee39c562a4393cbecad4f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b41452e243510cac39267a3e2ffadf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc91754e63cd7f1e08bb4c1ca13209d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7c627084fbd93e62673f15c063e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47f8c8bfbfd4198af65a1847f7e74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838098069a3501b6bb11e86ca0c328b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e708d72e8488f8b72c5aa38e0cf4fb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f195d59888a5492dc3491366cbc2a8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85dcaeffb3eda2515add04b4c4768b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571d65ef8912fa4c2a28990d7c31d4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb394be9f9f5eebbd3abdeb6b9e766618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d98ba45fc617e34d0594fb62071f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43f2d1e1644cfc5664b9ab1b58bd90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e766e5917aa3ab40579f93a451e8c18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6566897fe6ba8a7792ffb64f54813622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d865e92278365d34030f1b3e8720b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750a43f397446aec3c541f71bd73c5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42296619c7f7094b1504da0dffa839625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f73d77e86f3a011e0ad80329bf6d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35709a218c213d067a64e91cfac211627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa2a6dc29e8b332850651d46fe296628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d27f776f47317debd8b52610ef9b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf726790dfcbc120bf14eeedad0c632b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c0ecdbbddebd7e39b2c079f9f2c6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae50b28e4a11da0bcd23f721a7a5518632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7aba840556e479f42a8981327c8d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce5e44cd6de08f0d969df5c4f03d0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f40366630a654785ebd31335adeb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4a41b2147e67f55320ab677b94e80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb78583b42beffb71de426df012c5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675fd2a29c2694536c42036fd25679b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8d98282e9109c17a0e005c29b93af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600875c9555420a7018a41c2ceb8c80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25806f0b9073655393d5a7e0e1721336641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482af2ccea35245d75f084d8052d83b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533637ce762edbbe10d878f403f90bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be063aef5a80ce55f23a4d16fb030629644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a10e1e64723a3d5d919eab868773a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66685f3edc12ab1456175472311a10d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497d5bb91839c53d981acdcfeb58e3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59fc79c860e777801c0496993c356f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c083c43ddc7225e6c7bbb63c46263ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c88c7b2465e5835c5d30e17b783986650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ae3d26b0c347af4138cf740467fc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff98aa3e6f626f921bb14003fc907b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa473f5dd500e7e0e080a450e3c8cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b483b495d30c2ca9dda14ea85adf0a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847a7435b752effb56625e6175cece1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e964c60cdc3f0dd4ea74f4e7155afd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4458ba311675feffa6b5865b4dd4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386f27a7de3b0dd9372f91ca7e82d2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08ea42c87099e779df941d4f744d19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df3d21f54a7b9ea17b1401df5b4965660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fbc554ff9fdd66bc8c6e3204af1a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4ced67437ee6bcd91afff7b6130cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812daf659d6e4e49156c89a66031fd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b56e5179b54982dfa9a547c6bc21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9bc9103d376af1b5f6fad9b817b55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a883eee36b797c10446599c476d7d89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246096b692607be79af1a26e5c65163667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e76a6b6a0ba7676e9fdcbe943bf653668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21866a265cf89fa549d5a3b658081b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528db07c5662541fea17ec63b5a60e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94564c6e7a14519ab09379b9a5bc31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8296c7c284114397bb64f9511b609d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18f28e1bec0367f0f1f72e2a58b71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ef7711320b78ab927facd8d85b57f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a97914e504b42fa4adcf38ca5d16c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf66c3a6b5bc020f91c01bf25212aa8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c643f0acef0e8279e525217e4a3ec52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d594b1b340b05621c84b8f618c9de5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde1c73ffe801236874da7b85ac7ab5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1825918d32cc8bf7659d296b220cfa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56599e222f76b1b9aeadc201a8266e76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a18310a7bddb557717961075a4d76a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d57013a86b6866c39fd65ad704d41f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a205aef0fcf04739745deb7d88224d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cfe58c53fa41d0060a8ba1b951b76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc98aec2541e048d1f3ce08786f576686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1366a686ad2e1249a37adea8ce8775687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c5efb804cc6860430aa429c2fa53f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc534a398af3e40e01d5e194c16e13a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8444d249ae9ccce3c29ea1cb4e00450690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3d48729206a72c876fd4d1fe66cc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7220a77be81e5f0e8ff6487716d63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b5c43f3f1e12735974b6336d93e69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccb92b455e1856eec42423f522c9ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda04952deb4e9fca390ff41eac19ae8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e091c56db6c462944c084a54d2ec97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e70e8a3518676dc0dd571738e392b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088c8f618efea9f548f0c01aa6a427d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607ce773039d8cde13ee2b9cb424075699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e7851c75617bba0f49e732b91d637700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713a25b98287b87d26fcdd350741806701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29047ac991afc2968e7f971e002e8cf1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d9e06c970c40b4fb1c4645da9073b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbfa45a455492ee15f7350ecc7e394704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e30c2074ea39da24765d470e168d00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafee74dbd0495b2ca87524705107062706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77a9bd5379c5c91236245578c97086707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c762817629ecbd7b52d549a4b9a313708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b677d3fd6334eec8657b4f8bddbb8a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad45df4a1dd89ca49d0dde7c401b797710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc34cf3cb3faa3f2af096ad1703d86711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279563ee6805f7c6f87ca6c6b8dc703712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc81d44dd1f477d8303808e84f3649e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dd889a7984d17e36d8e68310290c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d639e36eb3a24056b0b512ee560f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece0170495f98fb094b3d6f629e6bb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52c0812b0c36a190b3511cdf5909d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b664c3d9c62d2b5f5210321b09fee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bae330a6a511c9ba4ce344b1cb6d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ddccfb2f53639f41ff19af46735b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875f1450b48e70a78d7d9553d48c2df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c82e01b7f155063004cd1e97d8f333722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ca77ccf33848a7b7b5a1920f0cc53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439ed5a910f9ebaba6c630fecd23e3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b79921910e5b3679b2430bf3011eb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947c6f99b19f249554d69bb2024a52726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d6714df0809f3e58381713280ca30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc743dba1a981a305c3d3506ffeef414728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a94ee4c75f7e6c27055df59c19c1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76180c22a453aac200a2e039a1b92e89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd3912458258010479b70f34f4438731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4269555110b73c61bc3d666889160e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52c45d64525b8368d17fad7111202b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eedee1b340f926731a1d3691a791a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0ddb03051589ccb627788ed071953735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7d6a64c6487a7c197a04244bf1913736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928b3dbd47b3adb82cec3049848b0d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d650398071edfab43844d78bee0e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d0f532d57ddf6af864f4b7d0a0c9c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e172b21ed54b08d725034d67b3f1c96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455c460d3eb5d0a95478dfbe27334c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf66f86e26d342201ec039b1f47667742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dc38ef2fbc0db9967cc72a30fd0a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a9ba9017bd684268e87ce897307a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e7b425ffc4495bb26bd46a13a372a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9ea009c03e9ce3ede8557f96b71d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfbb47381b7f829a6b49f61d295e72747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65b7a4d7043d93fdc73f4a55d197ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f124dada284b5a4a40a1a88e65e229749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029d836af12bf4529238df310e2dd6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08576b51c09a8c942200a1c6d06b68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095817d6561c583b54e66f2a718018752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd755ac2ab41c95d2a3c151d8cad6c8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>