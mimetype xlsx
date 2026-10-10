--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412bfa64e41c8ee1e2a93cc1ca5c7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb535a9400b72bc9f32dceaa31ddd5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f772f9375150fcda2a74a6278cbaac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c69d8f08512d8160e41698d5ea8bd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d281e78c63c5850363fb0f5e9acfad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd3f9aface4905caee11bfd7f3c0186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cb1b1542a1801850f1a9b9fbc50c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb35e4c3f29b294f45b9d1975b77cbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df457b7d8af14dd99ac4bb5a541597c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c6d9eddb574ab9f07a21a187456e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f859a05d7ee6758fe680ee496c2c4b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd848b199e9353e8ac05b2c2ad02eade12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b78b210463351754731886b1e7fe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a82f933dd803d32ea7e11989a3d7d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbe1555c17a85d9855663a27b741d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8cd53ade62520702723658ec2bf6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf978eca44fe6bcf659914e1414234117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ec4c9160fdceba9ac4922fd6d7a8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210be230fdfd2fce48b2508434b493a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735985fe9e03e9b662fa64c77767edc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b92dbde03475165eba24fe23415b9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df918a0a39fd20024c24a3f0d11cd3c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba66a6bed02ba1d736935f3a8799a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab143f2b141fbd393e9870dfd4eee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f6f4605bc258221c293262b91520525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbd3f3423efe42a234db67ff44ea1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f177af4830e3e7b3acdb3174054d6de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e2371c9bc3a6cde51a0ff30b765cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842c52536be35f93cf5c049b08c293929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e399ae2011170d309ed3a08bc69e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e593eaa3d91377890667ba4b406d3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d48f31c648f420f0d88ec0cdd300e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc012e702a627f0495478d726fe4f12d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52828546f5f7d8265721efc93b2a8cac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf830d3a8918ae7fa369759e06ca92435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9d5ccec87ac6826fd499fbb03b1a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4b57858905507bf70b6a5a40da3f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8a2c6d4130f6b256f1f45175c9c6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db9bbcdf879d5fa7a50582c2bbe0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093dd2c3044e66112437348cd4d1e7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac068cf2186b421b0ed7f9e4acf46c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8c9fa31b078975c84f0cbf124cefd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b622e300d3bff79347a0ae2e0111643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a531d7820e8e2c10ec77809cf8381ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e054cc7087629f360f2154b39b2529445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c166827ab9d3d69cf60335cbfcca6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859408b24acb5869155a63361c44c30f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1ba60874317253aa739131e2e3e5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bced49d39eeee1823619f44415045a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f055b624316bfb879a8bfa820e3212650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e74419e8965bcb856ca8991ea4e5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f544db84678bfa3080ff2c365576e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cadfe5a2dbf74f478154c7cefa2a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a0534147963e679e8b344932ba0c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd426857d896c3a43b6358ae73083e5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8399478a69336679cde606e128028ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365d4aaaeded39baadae949a13018e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4f69b663b14b622f1eff1f55700a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74202e20fbf066b135a1c907f5f1f0a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d398cbd0a68fcabf5f7749b5b8a68ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193f0c12b4c4c8adf5d14009f9d13cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc7690045c086ab0061f9cab3d10f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77526d705fea2c80dea48a2230f5eb0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d17810c2bfa67acfc239f150ed5b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386665b5986277eee79d5ca19272eb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a8c62694ea2b2609a5cd18cab8f0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2c67203639b47ab4e017320e4b41b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8b3006e68933a326526e38451e96368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10349a6479ad4a73374043a3cb95e5df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e95f12f252b7d88e6efefadb87d0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538089d539b9192e8088296643d42cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46553f1e71f8a85e9e6153c7a78151b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02da356d17e6277ca1da6224ca01cb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610ccd5dd686d215ab5ccfabf59aba474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07589e41abff562d01606bdf6dbdc09275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143dd79299711c796aa8b2a1778242a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8212d7bfb007834f7f7d6c5b781e4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e8697974d2c8ed416f7a30c32790778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e387f95589740e611d92af413af8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88b8ce88b144b4f9e5c626a6c09b9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf4b74b1461d58cecd17afd768b30a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503165f1bd3cd5c1897211d2f40dcdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e510e4d89f5b90e9be887bd18988883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacb1ab2736ba0513d2cffa419c903884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845785ed7ecea82b627601974e323e3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8001d69ab4706f7060c70eaa6d3a1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0f6436cf502613d1c2a779425169187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78956fb05f4c2b3ed86b2ae3d55c3a8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e1f0014cc659ca49e1a290544e8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c97ed2df800234ce91c0ad819e1ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba604cc85b3fdf111b62d6994dd03a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f8be429cd22016f608a1716ecdd3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851e5ac1dd9d4a6991f149d6af3dbe393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b34da65087d719a7cc38b44f38822494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21286cc183548d1e4ca8797427589595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4a88e9c904b181e0cfe1d54e70a6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd30699a8a6caef0f22cf7dfe1058ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f903de4a8f600dcab5ebae6dc85ebca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500ae8aa66c6acb7a9ca39a41e3717b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d889e712ff6de58e01c39991ec5f39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e359fc3a0eae5992a9557b973c899cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8b6e01838203dafee3c1661d0fa18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8037260f0e4397551bfe7a73c24f73b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8af48a6f8ee2291a9c2fac860dc921104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeee3c535554df84244dc0dce9129d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae3f66d24b3e1ad2e2d7f863ee820d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d384c55cf16001157afd2f2a620765107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b62bfa754347d92a14f6b3f4f75c99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769fd5d909ec44cb4fbbbb1836c8b76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29e55e4372900aed3b9a1f50018d85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda471f1337964053d91f0058002984e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff357e5eaca1d93b665e97b6ca0cbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609b2d1897e7444ccba973e07194b95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9e32911ecba9e6d7f7f42a1008877114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae148a9c792b3cbfc18c65cc3bc7442115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb76bc44fb8c1838f3af34a01737e1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27496632e724e5a33ed3ee4c1192b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb5c5d1b5876ada926864c2c77338e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dc1fcab34db62501c303ac7072e33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c40ec14628a967059ba5b0db06cb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec2c50e5acd83a40dd1603fab8d0c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127c16a79e289630b27dfbda2fd6367122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa115919cf768d2f9d4b5e24c4e5ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3be5b683ad3838cc88e2d23281ebd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014c74446cafb6a7bfbbffba10f86c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d4d289c8b879f64f800d7410cc33e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e9219ef266c0c43c3efff2cf28c1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747f517b1bb59e38cbf4ab16247a5df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e3ab715bc83dcdf3475057f526425129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94982df095c62c21f27450bf2ca74657130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba94657bd5be9200271825e81cb02c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d6a586b7827df8c3964c48ed4cd7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61939877a214e3a5f274d82b8334fa70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86acff49246fcf5bd2742cd0285edde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c04a4c7897878bec793bfe60291be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44183bf94a63279b84979ab9c8a5b3a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf62d72a6776ed13d1adae07955fab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4504a548157314d604f3779a47b1b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092ddcde7600ff6bdf90cc414f0db7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94ad137a261a2fabeedc87162e9c82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100548a1e3be4bb4a995704e1ef2dda6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aade06c21d214ebb705381ec44af1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180a99e15c5f992423f9d932bcd5f96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df39fecbef1292eeef8423f9394dc1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545c0a783b527633f88c22acea942ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bbbd7ef517445dc3ee03fc5c243af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c29ac2e6d1086f63ac7dbd0c6f24b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4f0c79d8309ef7d1cc37965601eba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208d2f0de34b359db71f6e6ae0ac671149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eba74472004510c487398de770a636150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25795f16b034255d47454398a44179c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ddd8a1d9fda1ac1ba7d5a2b98e6bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a86ed740ab9e74e6aa8e5c07a3ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3552abb93c657c71e9a6517b5fcc8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb73a5a4387b8f7cf85bfc60f18aeb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c48d1701e68bc9ca432c47bf0418f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f7e82d46a42f5d37583eb17909591157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a3048c6b366b1f36887676defe700158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb99dd73f3289bad262625854f2619159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f843b4d2492d4ac115028aa3a6550160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae0949f121784c98ca7d572bd6b281161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f2090e6d4379e39ff1293cb48d8e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcbeb6bc33b633a257d5c89d91ef22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdffb48d9db095f79909b16728be1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecb677321dce3381e85c824684d261165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01dda6634bf04a4a5c0c1172b68c64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddddd289f50e705428e0b718d18ad6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4c8ad89fc93db84294b76bccf1e2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f739ab43f1aeba4d23664c8c81f60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab73821e92d1682a529a9cc985dbf4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a62fa70794765f7f76c32bfe2a049171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fb8e740248ffee91d0d62bebca692172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54389c4e41ad92c5023af53c176271cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3d4f1ed9c541e75794aa83b5e7fd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff32fd8f3baf7bc94cb66220513f00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8536beec200bbe695b6c933e0e87369176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099511de6f04b54e5e805d2be6ee281177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb229ab4365cb163738f68c81a0295178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736c74c160812dc46326f89a3af6b16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d6c41929f24897829b5dd455f65e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc61a1c6f8b06f3fe7a7304b4effaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca134a3d6a03141bd38d0d297e1e8fa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec75d65bda8d97d64f5b459f14458c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ff9cb24a35d1632ff8e0bd9b2c845184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09701100adec2e88601b2f66cf2c752d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285dd5f4c55fb6f090cd1612eceed84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c922ecf955aa29dcd205ffe49dc9156187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6ee8a36fdb9fd02eb12b6ded5375c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fa2c9f0deae5a916ccb7af354aea6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae89d4c4f3f84a35b502bfb4b718591190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49fdaf114d5e3c2aa7e14a3a793969191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5f62875f67b45915342741c7d44d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bbd1e7702e29db96124c961240223193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f39614e4c1d762f8da2555af44702194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba34914fb9f4890b5f18dba099a32c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ca965fe1c5f404b99d5cc2ef324fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5e70bfc2d2606f53f6737f83ed767197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59acc0e672b6db771700352ea6a454198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101bba1f8f949063497d55bbd44a24d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b71ba48f633e1941a4a96fffba59b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f7d2964f82efb958c32a3b70e787e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecce3121070cc4d872f14d40fd8dd39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b12458c121caff07789641c5e75f44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92092c7712e487128b99bec93bd6279204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300bf2c8a02c78510a4e91f21838237205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fd08298507cbbc74e2caefef0e6d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488071775689410b4b1243dd4ec1a641207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b059e7eef8966a759a24065adb9930d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f126279e7ccebdc77129c21c7171743209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0a97c02f0973f7607c9a04844967f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c850ed6433618bcc3283b2a10d7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003b2f569ca97e7e0a135c3227579d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab416171735df642be3a98ae636d0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9c1a49813aac2f12c96abbacef5f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef314fdf808b1da831551d4536fa35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfe85477859231e9ac3f17ebe6a23f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4959fabaeffd8fe21887080d7d84b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec455060df609e15a20fb218b8660a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a118d858b0800b9be60c0bac66f0f3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d36d16f7d5d7eb88404528e348dd1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a5a9537fbf0207b297d3ef93d4f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eee90b7c004dc763b53e7f22036027222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705919fa2e182b2562636acbd9b1732223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ebb14bcc3bda3a0b4d8872d89db7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2fc46cdc91cae47a5a84c4455569a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003382d472dbfcf05fab78d2db0d9acf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c03b3d428dabadda74be1ab4ac42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc249754d4c3acc33dc32725f3d75a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40b256cc4ebafd1cc47ed81adc02bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b31136217d900ddc222eab04829dc8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6310b902166f149b1b8bcbecb9fc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8de844cd4e6e4a116b4cdcf971ee7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67791b97f745d7cb60fc333745ab5a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fa9f0d5624783f0b4da99b5e4028a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d311ba70016ab3678ff7055e56f4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b95903586ed9c482e32e7cbde023f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c17acd6454a63cda8b6cb427729eca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28504ccd67f985d3088e52ebff7790238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fef1420cbae46ff2a976c9265cdbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21769b59236add6e967caa41bc59b430240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905a3fd1289c0be68e6c7f7df9874dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316e6b872b7109caf86a61915ede062242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12360aeae61a063d7cf0ffbb059e2035243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a7afe1589976aee14b6f966575aa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf410fd047c9459242bcca05402424f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5f3190271801659cc19966e127dff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32775c9aa78665f11b164b99e908b71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd660eb4c23ae99c8387089978f70b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303167eda02e9105f2ae192078920df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262a556defd0210d503a0b5a2a1034c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f932210058867299face1313259e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc240623fdffb2d9f85c481e06086f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf1c4899e46dcf860d2283769e675a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dce5976fbc38acb7d98dcfdb92111254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eec46ca3a2818737676903661d21e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c414eb8df5ee5d1cfa3fd683b067d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf700404eb9724d67140502711fc2f22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af84102d7137b2d2abfe17efc575574258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215303aa4a87a29c8c52390ed2645493259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b9d45e2b65439c60ea2f1f4b59de1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f48eae84e98e358e13d362ac327cff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc49872b814b296dd0eba14cc4675a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d5f411f090cbd3ca974e8ea98eb1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676e39253b768830154a8e300b1b5ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d73eba1fb433ae36f8583154fe9579265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4915a1632c1af7686577aee190bbdae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f37931ae1333aaee330c59567eb34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e426ff5b6ef863c88bc84b5f4caad1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb862070487536500776b5e286df07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f572bad9d95f3f34a3f1b2cf3ac4a40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271bbceca18feb2e6e90b804c229c89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db84a26a6f11292caf979b99ea34443272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91b19f4d712e05f7f5c5778643a58b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7486c571dc41930a0603260ef992b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958feefde909aaf2178205ffa5d2da1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9d0ed5bbcaeacc9b40d9e9ca8f443276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a47212fde14378418e994506a8e05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d2c7c0d4a028d5a32289bf4c518d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55b0f4ca585befeb28ffdad849c939279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e10b918a6d3c1d96722d4a62b5d9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9b66ff229eabf4343632c700b2e94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa39c6cb77b80dfbeb7ab31c5b764e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63e1cc7eaa43a27c511fb7f01693fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b361159dab120643f43481feac280284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999bb6c64e266df6c49d70d3c46aeda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cff975f753a025c55302bd86e05bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d6e6543b0192a0f9f45d20f26eae7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a795111acc36a7be609902362d0de6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fef814ee91f3e6a6dc62ac336855c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c622245a68fde8cedf26e07188215d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc0f1b850ddc09022d1ab2a35584ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6cbefbd7ecdb80ce3a5ab41562d7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b22af200f2496ed5b681d660b42771293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ded7ac688e48b44d8b271a2d9a519294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bf7f7e9790c4a1cc36c931adb8c79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d080f263cdda40c1e1acfe386365c85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01cbe02f2b211d10c28ed18552d7af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b59b7f926baefe9e54885148afe9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0e9ebfacac0622e000a916ae89470299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c21eca1e82268fce7b23b1a05bc97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4c7634eef5067be363043fb0ed347301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a53dc470475c99d798d9166f679e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d2d38a51fda9159b393c51c7a3d6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ad782bd032adf988563b82294de7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68250b37ac1dc2338459844975ba499305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb226ec821086f13089f261dffd7f57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aded39cdad1cd63e003b6a9d760d611307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dcb9ce44abf3cad5e493c56877356308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a709277895ca9f2bc8bb9d08bc83bb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f9424b3c43016331716601f9aa253310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3832d97082d41234859db6cd93071311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8567d08f6a4d1e03a52d37e55c595ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4acd92a68b05387ef793069ec05e96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a214fd77714d7100d29eeabff751f37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ce24f5cac498a51de885c16934804315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b45ff6200eca87574368ef50dc442c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b835d593b2ffe5c59b83c2dc2cf278317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4393ea5854a7900d03a42ed2c8f948318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4e40d3aa3d83e629accb4675d8f12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef32083befe7766bca79c2111555cbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb95b80fa0c4f5a87792159ee9693e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde0d98e763a4cea64a1b5dbdb9ac6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0a04905c5277571c9f5406ce0ebd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c01d3188690deb02aa1fa25bc77a4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377afea6faff8cdb44a0cb3ac27cac7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7aa88d0f2c54edce1c28aeebab7a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99776cb8ad308d1de7ec9114b2d565cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471a999f0a523741f1c38d218d02d8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9f1f053361515de401e670d6e141329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d45ca7202a38c5fd80448fdc52659330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6d5f9475f0d7071e334a76da09240331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff121af9426cc6116b1905be2c673c43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf40ad65142fe63fe541c6fe339196333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbd6877f3bc84067424d85c5ab6031334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a84f182690b2ea47bcbdcfa7123e3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768324c845098f825e704c1e72cc09c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c12eaccfdacfd5a54cafcb35e1fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c49d9814b67381b83ede6529c3bc6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c5427e888073f797edc2ebbaeeab4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1543e9418ad575efcbafa130e3906340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cde38c593a63ad7af633a93afb4e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7323693b9ad98927c984d6638678330342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4546cb5950ebdd55622688f73145ac3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b8b5740ef6922444a4e4a3c9d1c5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebffa96c989e8494f4ebf16744ff68d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d278a36e392e3fa356b3d455c35a8a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae4ee95350de60e07fa2ce68c1dd78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa4924d21e44ff7c498a68f5ed5d29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d9bf30bd6fe6ea133e2f7f28eaadb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104110e5d98078a0b1f5cb1a87ec6cc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72057d74641155a9746b869d53ecf7c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814d1a6c38a89e3dd11e867ccb79682352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfc9f2c77f13141bbe52fbf846434c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3713e2584a8508c62b9e5c79a4a84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a7e3b4e1d239856c96d6bae43a2ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b2c62baf96872e278c6bcddca2f84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644ffe47ab7319d2e5f54a6eeaeb400357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c235ce0bc5857926c6055c83eab96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1241c0643f29c734c8559354d79f0e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6236f6d874e4825908f0ad59a201638360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2835fb8768a9d5b0a8e5893bde004a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b742d364c7018e01db691a2e62c198362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7a957f905b5a71ee43b95b1138338363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9c08d9bd4b05f6d76b06abd2eaed8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4ccd91184007ea331366abd1e9ddf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20384582f860fbd5d9bd45037ac2f1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df8c46282fb4f3562d5efcc4c57a11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d6422d82149fdfcd5d969a866f949368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd549efa19f2ab17b039c2c2ce1ac1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945e594d2e03edd44cca78149574a2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b8579117f4bea55652d90798cc6d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6771fa85b9937d024d08d63146d00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad585c96361a56363c8fa2658125c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102ef6d9dca75d2e509e99256f8b1e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e9dd4ee19c399d0fc97d810291b55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2c0628d3959a738af8d708b5bf70b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff6caad5e6cc73467f56f9b2789376377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa346f25fe237075b282d3cca5654f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db81297539cf824f38ff2575b9f519379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a6fe9e220f1ab82c15db27c3a23b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cabdbb74e86279b10187e681a80387381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de274c42d02a34d0f1141b3190a67be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8afe06f95656361e8214f8efe6f24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1b06106a9a492625eff3b0225aeba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b456eff8c88eb329c60567ebe83feb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1ab77a830dadd973be46aaf542632386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653c36e5d5bcb61407995bf7becfe94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9ac01fe51ca8d785b9840fdd16b80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3370fdfa73843d2bff006599c21def389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065405526d068b4fc2ad43ae364b663390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0b61ea77adfb2cf98a734aaf01b29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55372fd4319b7ef8242025415d227c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8bdc6ef7ac278ae7c72b9bb46aa8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b2d017f9d87bee40368132ebb91bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530a6c12c403252c4f9c3e583c8416e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a6e2f9e650dd97e2e077d1e1ed95c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160eddd244858b6f6b130b8f64f4d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a2f7a6e844f6154b9bfa80b91e49e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e11b3895f8db734922d377f4fde5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e69eb67dd91701ac3b7016b21c6318400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbef34c8adb2263ddd8173c202ca6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a7c5b7eba1d6e0d5b64d8ae614115402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853047d9c0c7a434e4aa305c83b93d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd200a817bde7095100386bd6c7ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5b87bcf3387f5a5df9c03cd9b1d3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95a3cf7a9072bc4021d4a82a15721d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96514b1034e8c63ef8fd2cd3e23df1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd77de032e7fd91a4fc3d5b2d3fe13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f0cca408f1af3ab1ef03806faa32c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a0158c46939e9986cc8bd250a42bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc9f293a310a8d25f27ad825e5bd07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742e9a72729f7e2f79657699e15e247412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c476dd1bbaf912ff8d74b7d56b1e1d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023312dd41e948b85ee21795a73d858414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f0ef76007c9f6b031717cb610da69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df806866851f495af07a98ac774e36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cfb3dba57f95df7a93487aff2b45a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971acc51d951e66860c0f0d0e4e89d5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e0b552c11f93738705769298346a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1694e3ae2d15cc2b424f45656b11c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a24dbbc7ef0c6bfa630b057972bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4e2859c96684e9732c1803ecb6d0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e42753af885e500104ccd0f01fb1d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f8456c7a26ffc4dfc4fda865f09bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9c5f0f61e1efa50d1915c0678cf68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0e65274486949768af16169a1698426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38a1248c39cc82d570107527e993d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0260b01f64f61e5fc24033f69b92099428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077fbb4e979722fe82ea45004bd2b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76af7640ee819328f4dce4bebcaea7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e3260d0ea9ae5dc986d0ed7a712b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d9597c9672cc68640aa99235fe2b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389315845184fadd1b17cf1303f89c7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9ab0bd6ecbd204d9a68cd4fb5c25f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cec82d9dff102b78015a9577f4df8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fc914aa1beb3207d38c34f399a3e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0a27dc7179572667b7b9dfdda7e9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb5b8a95bbbac4e425cbc1e2f88481438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae28ac931bf3bf88b997c2d496194439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349eb9297e2324addaccdb622369053440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465432e17e06737e7dcc5e5eace8aa5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901367ea7a0acab3e80194baba7de70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc753e96cfc1c6750ad4b910aa52b6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd71321abef0244530845fcd1ac3f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545c58e6ca804ca77dc22d2b73db3dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1964346d1c65c238259a3cb930c2fd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b40550648d4bc1e93aad443a3c8899447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc907e8e8be4ea190ad8367dac314ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab87ab901111d2e4de8ce2fdcdf589449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac819d1d10a7b69dc28fdaf20a88ccc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b44cc5f593b2c268b07496c72f6c33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08083a1cdfafb059cb08773e2fd6d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ff7907806707e81e440de521b2ed2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c366df192d0a8f0c95170766f5066454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd85ea5181d08080f67af8b83b4efbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668adb084904a59aa92ca55d258f52a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117920b1b1d7b66e683e5c0d45bf5d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a7ffaf12b0f9ed9afb5cb6805b98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c18055aa35b8ea0f1907712d515559459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53697f11debf830297cdc8a96311b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462cfce5cfdc94a78d6d0fa6b747151461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba3457be591481a24a429ab03501e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6418990cfe700c565db6a70f9f9245463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19dc14ecd3c1f54a4185605481b7c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ce6b698c7a6aa5abf18ad66c0c26a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dd7d73ba46425af76b8e4971dd3ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc07ecbdb29d446471206fd584e3d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc610e4d3eea59e14654b1e2bbad2d77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579f3c3b0e65597402034d7cee99938469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf795cd0e792bbf1718d99ea2ea61cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecd3842e1c4b0c80afd2909f04bcc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db795e99532449787f999ce61a16231472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabf45ecac5705873e98eef9a0f520a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851ed3078675ea478715ee08c3f4320474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f96ceb97ed530f80644ebaece967f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63bce8281fd4c71fbe8bdfafa1e2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80c9eb7e3edf04d0949a4651f25943477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c7cd18257225aedc7d3785bbf1d57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb37bdfb76faac794129049e391644479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6daa2d4deb2c019eb88b867bb1450480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fd72366ea16af4c548340779a2038481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3d0d75507f215e2299c37aa1924b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bb0a76832f5efc71fd86552d51083483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd704444b35b4ab6c8d9bc20283c4d9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f2158ef0a80c9e7d2aed407515d37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6afc5f012647ca720beb2e9ab3213e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae24f8ee3a8017e3f4d3bac65ffd03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641265eacc9af433afd891ca8b14c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193bd2c9f1e0070a80ac1a53891d2e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc876ebd462b990e7d923067ac0060490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb138a22dda0251a9dffeb935779d59a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435fd836865cc06a24669277cbdfd70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d238957c5f0c449fb356bd5ef21e04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67f18cae4ec80e64dbc59cce1ba23a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc41c4769310490a6184c1fb92b986495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0408ab480b28f87464fd5297a70bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866508b2e7cb86fbd9b64a4c0af602ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9ceda11bf0fdf822e78cc3fb364de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b50093f1ba441a535ad68204a252c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47307492f8a4276ac4712f1e22feda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1deb44808c2de37ef6b10eec784ac5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c620b536228971595243d5f833d22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3195aa08a2418a91148401adbd99b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a55082214560997645b68765737f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aff58f1e0610c4654b73897b8a0a3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e33f2eeb3003e989d7e07c563fedb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe13c65f009cb03bea22718feaabfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf8617a60ac8945df0a24e521ddea6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de76e0611c2a7e61d20adcc30423d7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78179b44a2b30c4ee3826a537e9c5b77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e829a76f06672cd3be9285dd1b41cd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d4cdcff7a1865bacf33a07957f7d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33ccc08285705084b438de4c32a1a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc365bd4f5f69d86a972c0a40cfc4af1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec939460cd0640037ee6688f9fb3600d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108af6b550ed553551a4dd77ed9b471516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efe87ccf095e8751915982e2cc13cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b0e065d21be4b783251abee110cf5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a9ade0a186c0df51382968bfe16e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e55f8df0a50b44f36cea794e2360a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca58aa4cc2bf1e01351fbe737b062f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb18c1d1fd0254c5ffc62d89e5005a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a9cc321a2a9599279a3ce5ab2f64d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99294779fd39223b403feb2f322fe738524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a92cb5a69a5872b758d0aa7600cd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53e6443f49ebaef0bf0ee4e3c88eac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e3f03922725b7ee02b51605b20d87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205e61eb6752dd0661ab34ef194bede528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ebb6c681471cf90e3c7826760dbe9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465814f2535cc8be33b0585ef4530549530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af46c3d354c1078aa89f1211eb6080531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0f38bd84411416c6507c85439dcd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d245457d8b8963a890d60ec407f12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92049b6a57718ddf7310035309a2ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d49219841e27f19498975d99ef76fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d3ba5aa598365c536c6e02cda473a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5161d08b57a03d44b20ecc3ad287f96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513c56c12508912662edb839e12340f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a5acf73f462a5c9146f9c1eeae133539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7af4f61d3b301e0240ad3b48285ae4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe37319f880f2ee23e0ccba86aaa406541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f76ade0c8f1bea883660f55791c82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245224960453768f7905c148427ab13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5b3f1b954f13a2b2aaa859e2c4b31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecc198d697663ff0e74e11c6ea9690545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380849986dfe2bd0f965ea98ef3d13b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e5d3144d690962bd8935b656a53a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728520be75b7e7af41e936f6c7e27b83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7844dc6044f15f6929acce09239be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8fa50da8f6856f90939494b68c5d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab97c0edc74e99cf7b2c2926393eefd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612bcc87605d6f6e5b56d3b7ad0a26b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3dea02c2e394c07eb09c10e660d31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6432ea6c4d87e26309c9f0769f079d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e90304327ee21f3de00542959f8e79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af448582103c5a1b08d24488042f30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8857f6abc69935f47cfacbbfc0b85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04910d50c38182263a978259660cd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d04f2e62e6d2795036a00367952d2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762531f726e7923765d02fea1bf9e9f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339d54dc6be5d2451bca75c2327fd49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd4beae8c000f0c7346a072aec903e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bba07872d4c8951297089ca5dff5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1c762a3ecb9c10f7e4082d3b45993564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bee5c0e7e9da4b2459d563dad317e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff8c1045b3663b2d712bf23c822598566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ceabbc6cc0c0bae353705928d689d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd48ae975c06fd49b68a8f5e253deab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3582e710fe9b6c9478a53bb4679477569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587d14830d47669a7fa4c254d17b31b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fce85f599c7f2194ccf0d51a5cefcd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c98d8dfbfd15a6065f0a1a79df5c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a22fc2b6a557b8c8a4b481406bbc82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200809d168d5c36c7e2373b372bd552574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d2ac5fada258a959ec980b0a2d68f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24364f97804e0d27f1b894234cb895576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f2751c4b16d763fba82637627c606577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c96062b2c0b595ded101a531c1b4cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06949564e308b808478f75d5dcc3b93a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63f8201d932f84638598878344055580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe061bc15c434b5e19c7c3e1d4d4b3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef508d9f04b9de90e6d6e0414c85e3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22347de68951042e42cff1b888c6d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c667a6cc02bea0242f359ccb8ebf581584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a65114796e3137a4a2ff832eb858dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c6bbe44cf0b51dc5516d90e8cad8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c4b9a3846e749cd9cbe14efabe0f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b5b84a253d552ad1d308a406080d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58284c9417bbf1556fae67b1d8dcad0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00137ba355857a2c6fae8c1ebc66b33a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b6b8741788c04243303d2734c3ed1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e546d7e720ef48c025a0a30d8ef1d2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4b3c9bb1690279077896a67f962b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26498b0f59a9aaae2930769b15005810594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2638292afd085cdf99f0d7e8823e67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e9d37db81b68007aae52921004119596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf9bb45f2d188995f13e0b8d774b4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfee00c39e8d55f41c441b7f1a81c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3af03cba161262b6d694aa7b29c81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6125afb87e7d786f248d6676d4d6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8252da60dbb26403fd333adea83688e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f306601c64fb6a567d61bcc886740602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e3a79b411e34449ac99a5cc5330ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e235534dd456e27caba426d39227d47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc85795593c7bd9742de314c1c09f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7c9ed68260347704b49bdecb33fb8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984a6c8f6c6a029dbb4404baae1757b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc73a48d83bfe5b1f26a3d6ab519d4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591214fb3c7a70209aed404b8b38413a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f016a37c8bb7ce8230e60104b1efe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c882c32637e8b1921c5f9b6072f19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365b5b11ffec98994da3109556f5c77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702d8684030781c9f5a10a3e56d2267613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c7fdaf253995429bc4da3621bef8e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f97ec10217c63f587489b5005268a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecd4e3286e4dc21af0cf117623f31c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dc9449f3098f8a50f999990545f01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f025c0955b1b4600dc06ce6385f8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32f7600ce57bc3f0319e986cd5129c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0618e08723e36d2373e49e68be9c314620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e70b449d527950ff53126de1b3ab19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e237d5eabf51d9e914dd1b15a129ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ad0ee2b56df3212b639f0bf5208c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf82b98ce2ee828175c7e866b1779e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfec7535824e8f7074cdca19bc1ca1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70892c5573b8f93db0d3bcf96886dea1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7535db426b813cd4ba03e2be975ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898ad83e20cdef72b8c9753b91f2ba6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2dc53d13e88be1ed8682618b7d3ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad58037ed4eb5e5e8daaee12821bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efa4625c29f9286c4413e1672e65bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054e9a1d1b294407f6d45ec84c39561632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4d24d3663623b1ae7e42213a9a60e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b2941b874c3754cd5636f0afa92c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f472c9a30b3c39314ccadf6498a48c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5d4b14a43345d3b3c853863034b69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aab738a6aa36cffd83c3fd2f1fba8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82db4e2f9ec30ba03fbff7e7a221121638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42bd3771ff7726f24d359def0ff4f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83675234284f9e8b08e72decd347b13a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b982735ef40e35c2c686945b6c10a9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9f1e3e30ebb6bb5e75d2d3655f7ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40215c85c2ce5f4247b44bfb7ed86c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b168af02e412a6615050cb12681a47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e73539b304ba84c4f405f636313a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dbaf636343e8898354b674eaeabc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89afe4eee12acb195ba0c176f51f82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55335679c798dbdcfdfe37af00f318c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bb86f215f75fe9d8be10f25a8da46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc2870475e4f27297e86db22ceb440650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea623b18264fbfa0e1860162d5180a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b688822a2e30ee3d8e7e6004bf167652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747faf14370414effec1a68240e95c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fd24b667903e569a78b2b00e1b933654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d4bc5cb98c9200ed1ed9c4ce05925655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edb49c9b99ba77af0301e5d8809775656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6902ff234aad19cbfc9d7a109f706657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bbc061aef2192ba0d9dc58e457ca7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1337559b71b7d7842fbe8af1dd9eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f43b87ab06d5aaef651f9a92246a9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cb284f5261fc04a92b7467eac78de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13468f250f5e7891fb1ac5aca42a77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d269197579c2ac2e080a57ae3cfae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f137b33e6afc7b247605a457a10e830664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093572e6c6d24870a28ab81062109d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533c99d6275216754b3f7fde82dce2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13772560824d10954f9785bdf9e2571667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff45f5975e76bee96502cf354e4a78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65d746a7854851343a577e03364e08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeb99e47ec355196cc21e332e10c66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502ef462f1fb9ba819f7f0c6ee00992671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60bc2f9078105df1c348a7c4c09f2b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c10f0f1e556bec8c794de940ac0b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5afd23beb5cf6d910d6d6ab75d10c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0763e61e01290e40d5741815b0846f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1db2e3625c27c32b6925bedb2bbbcb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32a2d4bb616ebf972c936cd798ad24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712497aa659226721960da93f181003d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0cf4996bf3accef4eed715ed41474679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088dd5fc8f76fb9b283af3fafeff9a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931791d0fa82534ed61b0bc922c45363681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f07a85072f77fb8dffae268d82e9ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff9a4ae0498a3f4324eb53fa16dd13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8610b41bafec7472f7d3b9002393c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc0130990455261f3f5410c3fc9270685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f533bf38faffecd3aeefdac415acd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edc96b35ab19dcd8b52eb1d6328d4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7f7963a6c6915163c1c93f8423ef8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061e12a800f1e8d965c2978197e4a33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f21d9f9f5a56fab5f4a42a9b21f7be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf464ffc27ce8cd50cf27f5404569142691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe58a50e4137eef5cf60df5a7fe751b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658a03dcc54df4c44eefbce21daf36e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd72297cc79b9c3e2e85c8a860659694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e5c3ba84f2cad72dbcfc2244d9770695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077f630c6f61c5cfa62fb1a6b2e4263696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9786eb1f13ba85988d4a18465e6a8b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c48d2f87033bc04cd169d7fd5b774b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ea2fe73ef263023c4c6660d10d387699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2991a63e1202a7b26d1c63aa176ae20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cbbbad9d35fdd1c986cebb504b8e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cea003921236167e0a4f8910b7be8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edacd56da7e6425f3962ad12179eb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171d64913c771ee8efc1b56f678575c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6c78ccc43300ca0062cb97a91e860705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b06ca101668164040711ac7f474ad5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ccd0ff02e753804566a8e0e1906b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85ef9e63244b34f93f18eddc6e952d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827a7d5748034b79636c83ac27d12c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c601f9cccc947d00556718eec0ff41d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f236647a9b84b8b3abdeaab712bec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d57d8533e04ae9a0e4547efa827e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5387e247a3642eff03311129852aa9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb33758114a911827042476e3c4087714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068c521a7884f9df8942f915715d12d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa9c44db5433f29f5b9fdd30e2ff19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77cea5b10cbf0a5f541c5b16355638717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdca7db6bfd91c61232a4bcd24ffac6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3d0e70ed973ccffe801ce39a921c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870464caf0df82e47f4fe9ab0dc263e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26922617ce7c6aa79cc8199b391072da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659af531d67d32c98c5f7a2bd532517722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1794cad44e3dccd7ebca8564b6140c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc8ad090e82a153388f21c0f817311724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e9742ac0fc92cb5db4fcbd08adf9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d346959d6fe9b6fe26811662a843b2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4facefaefc20134801f47360532df2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211c82b26f2c131b66400128895ce79728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f6f59f6c4dc7c9efab0dbec2c93b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae7c957ff18a2be66a1bdec030c8f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d90ec57c6920963005741c1254ca6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eef430d61aefa9a31ef41ab365a21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606a4e86adb1932d9a68074031ceaf9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409d35b96b0cb17eea0bc28401ea89b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4cd0be4f072249d925dbe17057d80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d3429667a67698e3780fd2458075b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5cea289564ec5e186ee17aefe98fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60bace0846e555ff960bd08bda9c48738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd529c0eeef4ac7c8c150741a5a07328739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631954008cb545a13a79f43d45b4157740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e7cf5faacbfc112df75e842f039d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b407b02f2fbd02371e89dcc2c34bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7ccf59033d89e50ec624777c7a528743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d035bd73f81821c6a3759e0e0a763744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7238718696783c1010352b756706fb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471c050b5e0285a748c133fa7f5c926746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f65e698050e0ad0460e8339795caf1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36572f2340b742abd4436ec869b7d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1e281b7f492f31c852dc21ee7a300749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a892ea120145d8f81a8e0f0f2f0cc4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c8cc6321bff1056c66574d90a1023751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334f5a48ca438066b19db2e33524002752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21039e5f2423a21e9fc130c6666cc89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c3a4a1e00172fb3ea6b1870bface6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca295563aeaa1c99c5008cd6926803755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86596b259c48180b7e8a7e5005c8a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d01b27a318bfa57dfbfbe02b50312757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df612ba17f78d89161209b804f77001758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806a42f224422eb414deefdb827a9bb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064fff7b6cfef34e2264ad8ec4c5c5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cdbff5a4a4a8d7e82209cad7ef7dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ee5e1c8a77bba8417320084e642523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383bca92f12becabcabff9a8cd337c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a847a5f213afb0feb38d996591369d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dbeb7e089f745828ca1f21d9c8faa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5fe39d0df94242627b51e5f404d3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32592c6e1a4d3d46fb0e3ad7ea4d8e728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de586119a8c7e5891c5c028ef8794dc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c340799c8b0ebb7123e357eb831c1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1431f0a4da648ef55c0ce934bc65a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bd00b69ef17a30f88a9198cf9efe512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d69f7a656b831d41a06dab51063bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926e8aaec58e55cc9cc5326d1874f8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91616ccc8360c77902fac70d6c16df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddb842b687254df626acb3cbd65db716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a5a681d0c98809a14c6cdfc194d8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63a81c0a15f4877ce3f0b90413860318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6da5f4e28e08a283d75b1f65fd5de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5635ab69af1510cd5d0bb3d9a82aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96b5bfffb57c1f096046270078bffd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6794af4092525ac906e2f17d25eae522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5ec644feb89473db563083848eb1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fd78c9b6e789d03e946c0197545e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a665a9f3296ad14a5ae1136494dc0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71dd41a614291f645be3d51f75e02426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4513f2c07f5afa4d01d71554e1a35f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469ff3f32ebebd7d832d8b28348c3c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01480309f7157b4695948f56daf60c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835b32ee7afc03b39107cc52915fcf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d34d2a803741a17c6846fe043f6a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3f01a295e1f78b46d7af62f919aaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee8bf27b8f2901cf5270e409b49f2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef3ace25dd8d2ef512e847205e942034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0292d9069db2458b568a4c748fd7e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7d3c144e75e4002bab1388554a22036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6f12a496a144e963da372b96b67d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceee2c3f32603bb0245017cc4d6d61738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af33bd6bf078e1dde2c666ccf8b2a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f46f21883706df6e57222eac0a4c7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e590c28e86ad09fb17e288481a750db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be619dcd1518a8ff5a869297bd197242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45084a77cfa90660a970b473b86898643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89d451ddfcc2451a2e90ba6ae0b00344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bebea8c157abb21e30682c3eebef145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c3835050c5f618a06b5108330adb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72071941c51b59eff8334f6f7afa9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb149bac1ffef67321a2f749ac274148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe3d65ba31a64ed8af847cb84434eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c62184a2116c699ef794dfa6a2a4f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed943c91d131fe3e811228bf6b02b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074d071bdbd9be1c0a671c4e87e709752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6cebe1848916491e8386dc1b269f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda7e7789d788a0627a88b8fe89cdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f0fe99783d04e0d89b6e81cbefe6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53d0937b6a92300a568b191041791056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ee07cff45e2688da9d7f3987d6f4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196d243dc7fa8b7adc3a92517d710cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd14d60947148d766299713d1c0574459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5455b5560dd67f44c26512e2d4ced160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4db568d465f74fdd3d501e5d9aa2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81046dcee6a13e0a8ac6f3608e8f1e9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b3a216646b02c2f4f066af49912763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828f3ba8fa44369ca3b288c4d1182f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a953db036fcb62d0e71327b2b1afc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eaacc85f82dc485191c4c9940a88266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabc65fb83378d23c1dc9aec5d4747067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90c8ee1ddf5c646236ef7ff4dfc8f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a288603260acb747ed6676b118f511e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbdad7b0c5102b659e620291762a1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7419beafd7c951f955d020cdcbe27571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3685054cd45a0dcdb4ed99d5b27df9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ad589d541f8154b3fa140968930b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae3c068b394996f1e1b2d36aa313974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d33747e280bdf9da8b944b790d18a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c92a161cb3f1ea3ee1409cb2895e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4ee8b0ecc1298e1e3ade0e10df65d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a2f60c1519b91cc06f1e5bf18848078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2026f007f9e7d80617855215a754179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef9b47580d416ca353cd2f57ed6be180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1376b0471dc50974348fd524e6bd90381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0a48e714a83a15cda046e8cb4b72482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36301ff15ef30697cf328a8d6962685583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4b27a10fea80d25e9806f188e9c9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de81fe79b3664e6c1e766cd1cca4a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d27e7f8f24035fb16cbbe0087e35186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7479dc19348c07bb47740cb679fa8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe0340f5b9d18c440099f8e470093488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c88c8d20d1205a4ad75a54a98ca55c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2902dcd268a93718d6c817aaa0fad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ab3ba885ad53e906df3e6d172a50b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b342ae2a3b26992502b789c51d45292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5030304553f06d8550af047f5ef7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878ba6d67dd513791b862eaba8f642994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa3fbe7718529ef3003b06a0303cb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d8c255b2283eb05f69b1f15fa49fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2946f0b3844e6b8ca8929c77ceffa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae030d0dd0c44fc3331436ca7e0152b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c80df66897546b6be6351b36b9c1f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf333f156613fa31b664ea6c58b2986100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec0a168006b857b2ad0ace3dd093e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e921873be7467260e1f864f88ba01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069ba8dfb2724ef55f845601dfec749103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fec36bae50fef16f9d2f4eb51ac56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bafec6c2961f2d950ff5cea8549da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefa36611307138853e6a84877a2d3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa40c0a7d20b4d334e1e4ce880e8c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810beac8e2a8ae8e1185b45e617829d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199aacade3b3436cc46d986f9e054ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab29dd6a68f71ae06da5a4296a71ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c11afe7148d1c63580d8e268af1583111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85263dff77c79537d495fa927e26d87b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1f0b050556942eaa186bcc7c18f59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b5ed42b450544d724bdc580b861a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4c81a63bae33b45ed0129e72299a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa54ebc9eb9c91bcf8881b01a0b731116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25ecc71c61f9aa7c9ab088edafe398117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aabaa7e948498d0b6df0ee43ddddeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f135016a8a95c59e9b368244c913b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bae1a85b4061f68b7f6ff61a23730a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2ebff8ebba0d71e3ec2638684e2a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbfc40f10d837b35c1355532e8a118122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a8e9b0958b5e1059d2fdf6fe0c92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b8b17d783b40fc95817ff7857182124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20454900552de18c4cce3e5d509fb6e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08056072e3f7c3db24e1f3e0f02b2b08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049f2c8d35b515d339288f0732748d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93703c6c050116f1211b47ff5b689f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a689af2ee3bd928a8a427d2a54521129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632f16f27998958cdea6378e6ce73f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249af34aa2a4f204732de9a740feea3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8e995335ab1da7a80b7f4b21ddbff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960e83918177158f7b2ca0c655e35b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d91501633fbf997ef3cbee07419db8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747b7b32267738ed70e193f01b8e34d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9921d1bb5ad40a1a7f9a97240c472136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52199c6af6c656651b59668f4f747f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d652a4aa3610852b4b6cd7e094a628138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68af7fba5e0f2e5b67a78c5000eb261139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f352a8220e10f02a9ac2d10c46cd40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513d9f8aae41f98911cb14c1f9b8199141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63964b1811c8b71d24800e0fa5721346142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62310505e05ed00517ad2d0b90180d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831242a082c0ae8c64fdb3aed3ed5461144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16940315e938dd935be1792b5817f584145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c3d63ff6ffed112b41a95f8438ecb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c2d5f4f35444765d6208478dba10d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521469da7d2f4650cbf10259ae74b43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498448a5c262ad8f21049dfd4d85bb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f67c91210a27311c97bd2bec91fe3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0a6cab37245ed7b1beb49fe6ff10a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8630311dcaa5de27209c4826a1bc14a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ceb38dd4d688767106d2a051f96b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141f81e994641a7fe42f9584961c7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd821c54e72f983b1d796eb08874322155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32236ec4e3edb456640aa654a6379d55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700259a82d34e5d92df307bc10c2218157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0d09c29fb00d620a89abc200a06ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2e38f795916af1909404faa2c421d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375170fb865c9b72d25f50a526d8383160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bf9cdb85d93f643412633a6d78178161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bda9c8c36726180af7d1f0ade2f03f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e54c2a66de15fe06e800446aa1a92e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e84fe26a42ad852ad682c9dd559744164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b925e507ddcc4b9f55d53826d21c9b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53434b6175c60d6b6657853c6e9cebf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704387439a9c991596feb718cfeab38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9bb63d5e184499d290cf27543cc42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa438af9d4abc72caabe4410c2231c98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e35428b1399d83e3a0f7c50beffeb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ee8dbc894b8b8b74380ba0918ee1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07224ca6e7364e0b2a96bd36f0271441172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8dc1b34aae588edf97d77f3fa9530173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eac6ea8a9f4144723000062786d2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3078fdce67dab1f5d0dc1f1113c5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9acba92945e0e2cf7d6ae6e2a362cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86beaee6cb78d1994767ea3d2ce552177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359a7c012156fa19dd43af70a8c3a59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e7071ad19991aecfc9b16cf54f900179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66798479f8262c0dd783bff86e49e5c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e7237ec781242af209bdda27c9f88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985b75dbe29970c021ac68c390b6131182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187c10f03c0bded139fa827a4a1496b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350ed76af69595b31c8fe71d1f53ad7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185ac89502723ea1a021bf770db32da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fea02cd1f6ec0075131c37d52ebc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5246e294e6e365251153e5c6555d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08b7f513103991346f5673673564ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed364b4a7397e62ecd9814b4f738b06c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74d50212eff4c39b08d3dc913a4eb4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e9aa56088b88583d8745a2fd83348191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff7200717bb67ed72f250665aa5e79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17062b9b526282e8d5e344ff54bdab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6cbb40a3249868ddb326243fe5b42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a745bef2eab6d4d5c9ff75ccdb41cf5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c936c014d8f02fae5e2d818b5013888196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee620cd9958a48a870084ff6330e7f1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef6f74d9c0f7fefffe9c587bff26b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03744b2c922bc7427827124ba041c563199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4f0a9702e9295e96b40515d3c0d95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3564a613cb3176a778ee22eb56c8550201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f2221bdee3300b0beac63e9f4d0f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d70a5d33015f51479ca8739a2c8a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58871ddf94935b4ae455e8df07284b8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5c338b76afec9863b1e7acd903927205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81336aa8a613923c4b46bf25a24e86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499d02934b81c10b6c522ec8f0bac3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a45d3c20a870dacac78d523ca3af62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cc76797e1e4156af533f2bf66b6e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64d94f391a39f702b2c4685af2d9f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f745139bf0ab5c3792bc76b75662eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fabccbbfb07e48dc26dd4192e38957212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b891f2e98291830a61bb453c4c2139213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd77fdbcc5329ee518088396b498aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59529e5724e328093c48abd4e3f80fef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063801d7200875e5f1cdfcca98613bff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77444453b856a835135bd83643d90fd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd860fc1af8e76d8f8c9e15ee67f6d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca7a665ecd47af8fc73eb7218b4d60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557a44ce3d21fe3f863eee53cfff95a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5a65027e7bd7705309341ca6d401d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5269417e8681f3ca7b02e648dde5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1d788c2a71f59e0e371545f56c5e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707da71774896a2a4e282f4be1ee413224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d235d20018dd010f05f566d96002be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7a6c274678cad6b8fa659d8485f83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca02f7b51d28385d13305dac4b0174227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad3cecf9082e722558e252cfc29e9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a47ee38ae6489f4157a95efdf6e52e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbfe2dfbe4d64c573952a4fa2baaf7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7c8f54947291b99609fe0d3bc1f04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786179d4e13244d14a903b44d7cc411f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a14f95f1a208dffa4d63824c3280e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbfd1f469a5fff8c979e8924dfe149234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de704f343726cd340a1d6ce2257d97f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9accd774ff5fd367c54f36b222a5319236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd878f22b6960b92889b527f37ec67d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f01e5804601d48a522ec23052c164238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e60d6b929e9eb3b961ec4ff5b01a28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55038a65ed66e7e1fca117c3ce280c80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f11f4bd23f1c10270e3ab192fae9c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f9f2cfdf8cc4ec6e0d2e5081b7d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8456bf9f9107b6709b42c88b78a99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1c360ad34ef94435aa05889b626e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66784638ff56bbde83ff4e83b069f83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c989dc3ecb42af5fcda5686b88a72d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5e6f7bdff531aff839076b5d81f7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e7816392fac880c0b7af59caaa6cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c0c004432e0b03af2d738eece2c2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91684b9c5b99f3bffb4bbc9ddfab51e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99992b4f10dd3a8a610ebafaa37d24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407993d51d63eca09b1c0f8e4c3027ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b59114cd22d4d255419e439f4840c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b41acd71fd4b6f5fe3017e7c180250254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc01b21e1ae9d01190a4800b6666b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4c16197f9baf308314e58455e465a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448548878686f97587c161ad9d8250be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e949e27894fd7a98bef7740cfe3fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f889836e7b503defaa6d65c7a0299e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed685eceb317c13b5658801d3aa3b0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434c2720252792c2667a516c18d437a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e2987ba24501ccfaaa79750ff63c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e8268ac1868b4880b67db06ab2607263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab9e13cd1347ae5bafc8f802e5bfc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba3be79c9d035340e7755cde7cf49b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7706bd4d3a8d5f61986a37707b4fd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9da708fc9ca46dcd2b6219fc293325267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f48e16066ca208f87ae6e42ce492b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11e0e16dbcc5ff430fd4ffa3087d23269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680fd0cbd147631ea2d971e1261f7e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c2e681824ecfbff896827bafe6202271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf73d739f64834ed3af3ac463d3f1b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6037778a50929aaba26e7ead8f7c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fbae6e7fab409c04decf65e576b1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2e4ead91dd65e72520b13a28d4f32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96fb1e31cee0577afadfdab8cd02cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58d40b3dc40df225bf95673c54c0b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211392aea0c2a226481b9ee11efda855278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a66eeaf575f13297ff764d316a23b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8c40072b2ecb5659217e370429e1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5cd007947cc413023d51df3775c60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34053bcaf275ebe1881fd9bed7910112282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd71995f2f7a25b1e6900fbe63c9cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8cb808879f6d01b764a25b437541e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6d8e8db3b9d132ebec8ed0186fa6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9bd83e578102f181d5e39a9d0b99c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc61f20196f3aef550a42264eb8b3be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b8df014238117a74fa755f364882288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7487065bdbb060fec010fa36137f80d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcccfeaf920ea5b8f4160e1b854c92d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9636e77667c6d23146d4f8386ca651291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8da9b713cc63cdb1f6adddc3c0227d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b16395f02d54a3e90381c4db506df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479b15c621e11d19ac3e40ca2a8decc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7056010e25e39ee9f2122a0a5b2b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcd5aaab8f7280e2fcb21a942b2466296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc377bec0113ebd63b6b67213a42da8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd8b3f2549d5a4be98470b8c6eee7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff985d0a494eda3e1497778fc232277299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f051e790b3c84ef9cb5881f2735bae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be527fa0aed15e1ab77c467d0347d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad3514943d4a8f66fdd66e54fb65e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdae49d3d7d763d94bd0cb719b7dbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747487db0414b635db51308547bac2cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25688ae7ff5009d0452f5c3304f1e203305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d95ee61caf31255464aff7d221a7e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614b24300e4bbae1b68804231c9b144307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28338d37b423015426f94fe609cd0f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efd0921d556a68e813995a7a1cd0f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e07bbbfde148e52fcc0973e88eee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5816c7cc6c6832a620d13786533fb88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c8da4a1f85211988c269de0801810312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b442b1ed269af0a29d4d9c031e049313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2225e7b29d294e04abadf7af111bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a810e65bbbfdf84de29dbdc5daa8520315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bd435454d8b61e6b2ab2f69a8da80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37329972510ae144bd221260f0907c08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ef64f3cab8e0dfc25c914ef73e8cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf9ec795d1ac1038cead998545e732319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e558a34f3609923454b9e21c02d9a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b58eafa9cfbb189ff5b319c790716321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172a2f7845b1f90460551fc7b81affe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cfffb67ab4cff4ef6202e9cbc63bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aa519fc8467974065c4fa9c608256324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb184246e0b774646edc52ef95df6193325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a97d989857784416c6f166cd987b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d387d29787df3b0d810aa780246c558327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dabfb97d5a888a0bec2f86af9a9fab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf987ba377a6e88cb694a985a5b8e93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb8bc758e605efebe4257008fe27f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1197d2d462780d8bb93f0979fb1c457331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accda96675ac0fa58a196e4c56ca3a6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666477f16bbe09b10c316dbbb8216f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305abcf5741c485650e41b2a2b45cf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466bf02fba18d5030c5832a9b6a2c9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5d1474bed30bc02b412f097527732336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7edef3b6e72794ccdf2f9249f8a609337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28ee2dff766e4b4f3c2a45d8c2d231338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b22b3bcc10bf1fda7f0c440a335fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9afd6e823f92e26b5c97815f07b94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055412cc9269c3bdd110f3ce6250179341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bba6cedae85f2c84c954fa1909184342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061efb4e9f4ded74ae75e546754447e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dbf4a34a062fbbcfdf81fe2cd1a7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70fd8b8b9dd2c7cebf77f6b6e3c7e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bc954f10b499b03bb591294c0ff12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ba6fdc6f9e33c653b95af3e0aac11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ca9743a039ce7e6b9e9344c3c0b45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48804df8c09fc0264e7b43ecb11e2ac0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5bd4f81f97f3d73416f5449fb560d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca588fefa617bccfd7a482ba3264e7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bae4899ac3fd504ef1729c49265057352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c98fc3ab034115abedc15646ff7c15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b361bda90ea784af705ab908eda9bb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0f5beebd8152ab3abe8f825daed08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1867bd55729425713177c2ab18074356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352283d84fec83a9936a4c6b21c9790357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa95aa7c37afa3e645273a1ac628dd4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5b1bb60cdfdf61d49319cc0a2c6a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f366f1d0c6b1f763a52583442569e06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cbbfe1e600dde5324ceb31ac780be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaa9ea90a2082bf4169a4789ac66c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49803d2b15f7ad3b84ea887864b1140363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c81e2de3be63f58f6c2fb2ecc5e956364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799496ece04d13c3bc7c9a4c7015e3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07dad04ed98905ab05652dedc432a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e947d40c9430cf7d8927f7621fd42e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e29adf3a4b6fc2b03aee035297c3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0552aae670e7ad7a42dd11417b941369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4179ed9132e5b8869d2701b0ce7f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210c6f8f67f28c543c7668dfce8886f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4096de7627374f83896117098727f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdc80b618e243a6a1f8fd9ac850dc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472565ea4e594d5d4ce8c95ddddf08ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb131b41d0b01be9dc82ea42ca2ca6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8feff83e8836669d87d1c8440090d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb2182fa6fea3cf9d45ea50792a57a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aebb9e94f9f904bc36aebc75357a99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8384382bb9015ad0694e75bd3443f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39a4f1d9e3a81a18e9a3008b851e2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29112a7e15644d2c1ec1e70b67331b9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c886401c940595a1c05878f77efd6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017b76161bb30ab016acd0504e9bb81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c2d39ae7f0b51632e4a0a9345bc6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0548206d9279825782c397461d50634385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6442752d175eeab7a8a432d3af549386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef97bf98fb9b9e5bd34571c4f838c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241239eb13e7a355ed419431006d886388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf199c25757e4fb5a37da43ee4ad043c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f35b9182b7e3c4681226886d6fdea9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8472424fa737e9cb039581ed511d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cca60c754e451ea6332430bb7c908c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290881f09a6b7d723e02f50a947c40e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c757ec6df40a98e7196f99ce16982394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485758650aa7f9daec8d040435a9edf1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94647faef116f9493241ec09aa589b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042d6f122dc4d3af0617d104b7f9873397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258fb0e524695145dce401573842e86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe3cf583bf9d1da8bc5ff22ed64ad5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4256fcf0e9176f3cb3d6bd9de555ba2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ec36a4df536b798f6e682f311da6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84942297bfb81380707906dc831349a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4f296f3f770021382572d89795472403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822935cba0433bef411fb9350ee647c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157671a5ec55b7dddffb64a9da8d56a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4c5731d7566ebd8b9d62ab421edc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d562e0e3a611b2119e56ee33e33c951407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645868146d726042f3f9eb42f9420610408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b5b9039ca955992d660a7acbf5f7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc72345ac850d13565954057614f19a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3158923ee6450f0a53ab5fd12402e67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddffb87bd20311544c04ebb3c15a0f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f50d3a2944783414c43db949b9af8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f835f0c0b0cf81c9ea31db3246e84f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366828d59b5fdf38c73ab407074ccdb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6152b21e5a925c89f26f03e35085b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b3b249d221a5eb18a00d7514a9e70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d145a66a763ef986247a4d97221ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919f40c5e9d118401793d444748d385419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd076ce3036e2db6c773a6aca4a4d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd6693b52b667c890e02948934bf54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb859c0181c174994843d0e368b8fa39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7300a73d71a3634e737843910f8a916423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9440100404377b0ac9e07479f4b2799424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecccacef276df94a7380546c174817425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e636619327d3d9f3695645a78e32e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa09acf26f24aba36fd3a9d981d402e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179df3886bef7e4b37c28fd2b612cda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658d0958e5d70a2233eeabdccaf1261429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87de4b7f19064b30616cbe5e862bcf6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297ada16b050cc37edf26af82d8f537431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfafc75e5e7405a4267454f251a5664432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8a90305e43666016817ba11c7c545433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13cc7c2218d576af10b669fd92c97a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d758ccc76f383df607884949af53a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac23c491966fd27d45caf390550d7fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f28d61fc926e6a7e4c085ad17e818b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462749cebeb73de24ab3c66b0a37ae8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77141b84f8c84163a5c7f1a8733c137e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52638fd88d8a1dd7113d0367b3add5a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f3fc44845355ae7f546246a01365a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24fdcb846c5abc9dbfb17601663092442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a4d378c350c57fde5bc51dd4f6aae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c78293c3de211f4fcea842fa430918444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d13b7d09ef42ef903adb1f9a0dcd4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aa12a00af63542f664bc1a2d7ecac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ada83ea7d9e3dce544caa61adbb07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798ff16af9b0cde493fe5acf6100fe3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95f0890cb42ad06dc1db3278a5bbfe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0746d4b5ab4b8dc4c42020465c3e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77ff4040604a209b017d166ccc1439451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4cdfd7a22d206694f2784fdad9e89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804eb54cd536175405dc6673b6c9b8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a48e99d7ed7f9cbc668b1e2cab90c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e80e8af4f7c613a9f911aca207776b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aa72898771a587b8cce0125b11af5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739d8758d69c4bb257488aabbc6b9d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74856a9be7df02b0d0b3da0acccd1154458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0928844550d6f05bbe257db4cef29e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196e52df72a81114fe201aac8f0e025460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ad7cc4e0a85dc0775cd8ec584ed1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498bfeb3fcc04f8b84cf537c1421f97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d020c206aa69c1e507df625f2c2dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7cdd8edf23f3fab9a1a21d7e51c81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5fbb28a263d85d8b0ad8c9c8a8fda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2753bbdab46e95e67f831480aab8572466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5ab716b17d0247e46c570398731e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaed297b7d6d2e70ff8c42f2ac6e300468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af7ff843d5b7dd18c33666cf2ef929469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67399b2dd60dee7a3a3d7d50f6ff3f01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a0a2a69cdcfccea61121b1118efe3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ab4c0338f5aa8cc01f52e90d351c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cc250c66936a32f2f599066c7ecbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38259b9b900681902895feb88f509e9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3776079cb95f45a8445cfd40c20838475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150912974eb61337020a7c738c6bf4b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d41cafcedac1f96077127cf3ed8d23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903e626d2214822992e0d12761ebc24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c89c5b564b4facea96bd6fa4f97dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944cd6467da8ef24f969247f949a12e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd838804d4f4fdcca79520120d6ec766481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbba4bc1f857206cae0488776cec84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c17c299ab69ce2e6e97c6c40060ed3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3472064162c6c008d506cf5feed12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ad63f8225ea6bb9c355f0c8c1d763485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e797434a747262e4cd89c00d7b5391d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf9c04dcbbcb3213847362af690408487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4c2c0787f9832b9a0d99fcdb802c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6228892887a206c1889ec370ea3fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd71149eaaa9757fffadcf4971310df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bf270facbf8b7759e0450e32fc17a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa1bdc5eaecc895367d5a951ef4a03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb34518ffecc335406f93fb1b2eceb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6044b80d92e03828c164ea207fcce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df35d605b3610ca54ee5de278b0ff0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7793114d30d147dde9c68456ebf7da8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e4a5182dd9b4c843814cdafea3bff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56cd7855cda99505702ae1e67741a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719748f6e8732c55a36d79582cff9606499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb462e178622ead13e33577b9c720796500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773df62cb1265a5998277eddd3ea6e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f493f07776ae5261320e4ef1acf2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee26add8a80e90271f4bdf33a254181503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329540d8f5cee6b595f11001cdbb36db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419c331d86f284afab55a1df1c09f7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e08a44184a382f00e7a249110f8761506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a9c15a6f39eef784660e7e36f5cba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8506104a82055486e6c1142650052508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56568b5d1379fcc17b4d391701b545c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8593404c7a458fd0eb977d31502e35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e114577508f5150846785d1dfb2441511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f81ba3513adfcb7741fe3869b9ee1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c9dc0c73891feee9e6afca8304bf3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2085ed8b7a027cd274c8d2a5770c36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97fd460aee5c58d5afa3bb7fc439b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f88822290e872e8568dc5de01839516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d7a59743092d4e2a36236b1fea92f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3ec3a242e974f4da25684e07508f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be109b35d212808c940050caca7fd9b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f08fc8f7f4534cf8e0b54d1b374a86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7028994907ea2868515fb08a815255521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9026f993228957cb70b173df7da8d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3782a8bb80e3270ccdebec9bfcb468523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916c7b874e1e9dfd71555ad0630b027524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f87cd4d3c8300d26576321f8af41f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba963c0d00c05e8dfea9244827a38a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85695ad54b8ddbdeee91e13d7d9cd488527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faf1d44f184e0f80a7e121d03381bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e2962d98cd5ffb8bf1fcda9bbbee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ffe68a97aebac4296ad1afd08afe3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf1eeeedad45904b1e7672951dba72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097297983bb846d59c91e132c684f76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066c3ea2ec933e7d9533e72538acaca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84d0073c3424802d348adf0490453f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e916d1503d5230da518e16b035118f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c0e776b42c958020cfef53668f86c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0220ed762ef889fca65dd858eed7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024f76f7215509a4112c003b10c3069538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a89cbb968ca2d0ef8f7dd94e32426539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14129bb00dfd5c1a0e0382ae5881532540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000d6aaf747b799861aca2acc2968a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8265fd601cf3431d38602e420a336d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf60d95b764da3be9deae3133ce3ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc99f31a6fbbfb62d4e1f885162fbc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374840f50e981090f9d545a37061b587545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1b5c3c6f2297723293be18fd0161b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e69f92aad40fd0f50aeb49a8c8d24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e627023e34d06f50e40e721fc3c5ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357578a37124f33236ef72bd69ed50c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9790af64ac903bb31c4a731a170a72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d766e9878cb50dea2012057db2041551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3866440386977ad6d89324ed91b6fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca95da1cda3140786f14d15208bf09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dd04a5bdbd208574fdae5f0c7d2bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a48355b1e76a3814267c7a05af6dee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c454f1c51fd71e3c87d3b91d24c46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51555969a807f3877a521a719b683e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0466ebd553c7216011dda62f47944c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c7807c867065c84414ad0026bda20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b320ed25f173bf509eb4ada86754cf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6869711db62b97f0dfd26407487fd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6639361d31d10c6c20c5ab65e2ae6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317a70e6a55e4b3c0aab6b760943799563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb31f781a8f8936ff428ef6af3c36f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193146f43ca81ca47e3532fb485ebf7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c75b8a25b8133e3c3c3d40539eb3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9ca45f2b0f4f317ea5e1e543c67ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3349c6206ab9722916bb61b74c850568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d546f65e686708f605a519c31c55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd92a67132b30a94e538ae796b97e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67efd5d0cdfbe57624c24497e737baa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfca1794476f38f5b1dfe4fd4fc6b04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f492ceb73f2f99b6294e0f8c8a881f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61a95640e2d2ae14dcac136e33ad6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457551ccd7cf39c3d24a956a764b26d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7cbbc32acb38b4bb256204918bfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa429c18004bfd448afdc17b1c8caf8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81fe925efc7f905c16dabb82f1b7dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e07355c8639a89c704e28db695fed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7620b051c9c12713d4b72c24b9e0329580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feafadd54630d8c808c25b3b13c57fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6818cefb5748917ef6a82b79aae2e4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd621df231c6a5ad18c8df63a9fe95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f2c3a3409c92d8655400410dc1105584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928365f58565adf18bbc721bd40720585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc701900ea02f044e838021dc1b913ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a0750c16c6ee863d67657f0ffb222587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5967eb00a133c4277046c56d9748f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc50d875f6ec0381984239dcd45757589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852289f8e894d26a6d8036b919400abb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87384ace6a9cae81538fbdf5af2844cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91e1b5611fe01f97f25a27e4679478592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6298a20ed158c6459d9630cc2a9e8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbb6630811a8ca6d71d241e8572bd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1609871d071ca756a02656533f0660a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaf92cd5ea6a57b01181aac73a11e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b41156d7990783eafa03e408d3c2e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b4c208c5e849bc2fa5ab106511251598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87eba40c10d7552a4942dbff528af4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deee3ed8b8c79aa365bb02b3dfa55fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e1b35ee7c148f7c5ca39af690840601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78969a07b367eb74b4f50b99d286edcc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43627237f01747b3d7a0e974f9304a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95b9504b89e7b36c5aea665f211149604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c347bc14d852b7ca9785f115465ca5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b234b7fcdbada53c0b75afe17cce9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96286580ba44d99c6c7237f46f1cef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad68ccaf636181dceded715ba17e4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb484928c25938f01998ce8670c16ad7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c087616e006fcf56dbf12ca15958a89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaf4c0c9d464466eef76fd002d30fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107e5cbe4dcbd1d834fad8b81fcb6b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831c9c79f7c358c053bcebe6e8fa98d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca3bf01f2434e6586586f395e0a511614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676e4691990370665171122f823bf7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae712bb9e185f94dfa20228052fc70a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5775f15d082f103dd725aa0e003806617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dc518caf258d63f0e8806dd3f552f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98bfc0bb79bc5f603bedbd6c8e5d1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcc47dc29f3a4aaec8fa0ea6fc5d2c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07c8ebc9c512c563d556b030fb698d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44684853a81982c7077959903c9fb44d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd49f88b8a145c47eb9822e68cf4705623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c3658b2f575d61338df2f03819b96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0491742f3ffc90c5993b29764fe12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dab5535efe928af11d3bc596625f09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e2c480ebae8fbef3b083c3c446cc1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aef283669a81a2e295a4b6025b4964628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041df919adab3939954fd698e5d18892629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3d85509b1c973843a929c6318a5f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe89ff5a50995d69de51c6ae35e651631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7606ee655181e2355aedad874805f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea44b7a81bdfefdf9d89a22a21eda4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7735457dcb4af9dd7643a3665cb75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e41ffa2cdc2eb3e4cb7445531a7b26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ab5dd3a78e301c029e53fb2ea2ef3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d96289714472833cf7e688faa85686637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef579bb792c235cc968e7600667c2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719af433165a0d39f123d1d49292a09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0b2c5541bd13dce3595f54077966b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4575b05e06726d27a9013cf56ba989b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ca88ca0d5af4be7961dc608c1a6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55960b51a11bada7c5cd02e651218f2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f0ef855e052cc2c79099a0915b9a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a95aef15cd6402efd0b20251799b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d114d41d13e07e9b9cabf4b420a26b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6874d1eeca68527795a089917abd21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aba22ece223e54563057c93447cb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b165b030271e765febfd9d5296c912649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe0e940ed9a9eedf7b9d5db2aa390d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bd74c3ec9871eed709bc75be23e81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa6c42711babfcfbb9a198ff5f614b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f783b2b470eb9d50812b4be607394653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d5194a2072149adbf2ec9d4fe4f42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b31a299b6d3e06e13545e0dfcc91b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fc85b480a2b694fe47c4921d80a74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117757c799d937dbe7e701f890dd0c97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6318021afc1278b7888fd885fe0658658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63267a24733d3d7682e0e30cdbd7e76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d4784f7e1a5f8b2a5bdc0ec015cd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057deffac860b5aa0c98d276dcde3b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb9a7d1964d691a225b3d8c583f9e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c65048214ff95b4b8408c6cd740a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09580ff295ee4e4e3ab6000e8a791be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d908853ec896d260c2d0430119a6f8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a92c3d762d6d54027852219aa5192666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d89c8030248dabab1d86269d79709667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e07077060c1a318f89c6b0b68cb7f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31d7cb74b7f7653a4b681db8f9a644669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3963dbb3433abef845abeb2a27d3bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfa0198024685f9eae03761449e9fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd61921c497f449e555ff3c11db83b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df6ca0beead5d68ea349ecc3cd04d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0d34026465ac9bbac92ce6024c2fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd4fefa05a3036962a9b0a78ecf0e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7093b7b3faff812ff371ae319a7ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704a454a672f3c4a4f6fc5f9a227b6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa30558b6202ef75c3952f8e5a81b20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f9158adf33743e483b975d120ad76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3e7f8732cbca30b2521de35e44450680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86738a5cbf40dedb11a024483772013d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814a36c7f74eeaf2aa28c4f94b8c96b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e88bd3c869ffa6a1821d92eda5efb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d64f1971dd9b4a5f6d80b6cffaae0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8edeacc77428d126e999151f192e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d4d8fe659c9c4aba9aa6a90bf45a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910265ba3ef7890448773c00a1e270a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340bc3dd029f61e70aed24222a0b894688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e39b51f6160396c21bac5e37cb265689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c92e2afb012e53b3f202f8e76cc296690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eff83ff8adacacd76c946b4aaebaf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52443df52b78438ca6820ddcd3ae4b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77f2f8572734b127e6b822cbd52fee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b338a111af69a403d633fd07fb20ce6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7162569f9b24c8ccc1cbf67213a78e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc0db80a5afc5155c2d7fdde95c52b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b5420495d9f6bf41c808d7d211e3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897182549a857e2ad8b42527d1d5a6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d07e883e8fa5babcc9507ff58dc3bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c812b3d0d21e5c4c867d791c2191901700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0fe9ed421956a203f21fa72d5f0b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fc2b55a441f78040d5afa9655ca5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc78bf7daaf1255c34b2fac16aa8b05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848d401581301b017deb556a2298ef9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d752274d3e87be37422319a0f9eab8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d83a894ada8abc18594f31967b41f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e88f3fe41b8e0dcce088b2ee3b0e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73211d4324fd946cc42b2c2bed5d7355708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b370a76ccb54ce01324552b2ec2435709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1323e62bf0b0c696b79368296664ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6781c45963e716bee2b24ef361b6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66014226264e58587b7f23db20c91f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5630d5bec80da4659509b652c6569d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cd2b0bc79bc0388e3eda05ee26b09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff64d10456b59725f66a2f94f0ad9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d33aa66fb43e683562bfa816596b17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e831ebfe9cc589f8d28fafe63c2572717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eed2c415c79d5e87d8c77a56d8f6bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7e996ac8ac174296d19af69bc1eb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9baaf323c1202e4afe7cefeed1d27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22adc526b4516401c9a93a8946f815721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e31473e8924dee1d6de593e5f70185722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78f9545b88cd9c5e3999014808e467723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66d1303df90aab82b46d8943af2acb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500ad0220c00d38084a7fad639e2002725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848835642ed5f72c0957b753368f9294726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf7008e1c703860b592afa2dcbc47b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0426ce27f5edfd848a00c38c283c33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d505444b555e843aa3ac0d7bee40fa2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96b4b18a7dc842f03ac3c1b9043be3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600068d1053691924a807a1255be7d8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafebad1a4139538b44043b7d754257e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab7914f45bce56755578ad44e89b98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244795c62be3acc5ee3f0495d2730024734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5ecc08a551ab560c17f1188060274735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422012630c70253fd25d124184d5cc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c8c6b85bb46d4662bc14b98a7c9f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270dd0fd66c0274d71ef9782c100227738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da7829dd5cc9262046f684090a3093739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf6ff4301da8a3baffbf96c190a4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f25f813396867832a2dc6a5cdaafd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96a6216f6dc44c7c823be076266f3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1fb962d0d8c0763a4fd78dad2904b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e122228397540c18789a91d310a3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443bdb42e6d9295fb5f99ba4ef9303745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8db9faa1eae793468f1b39d260d31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15096a89813c6687779bf8a356a839747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b71486da9e193ee025e8758d7ed65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f049829228c2fffa684d75427f2c4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a1dc2907958b2e603d0642935b127750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4fa15bbe66cb554b9acca31e214ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0486cdc972e9a2411307f36745769752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02d4bffe709f2f0740c9bc5e4d01ca753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>