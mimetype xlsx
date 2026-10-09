--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6882f8858758be83a769c3398e7061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996de9e11ea7b2c57fc31ab51ae46282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422215c7815f5f11225629f176252dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe2b905a693da7f78b0ed41b6528244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bff216ec655e9fa5e2cf3dd05e11195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b051c1ba4f2d50ffe4e07d8aa2559226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad55c82ea42bcabc8d81d093c4a30f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e18650904e40fd40dd09c9aa89a3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7697957f58d3013a476112614f637d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab723031add81e7645971cf55a031410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48f0cffe344854d67f8a707ea4a75611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7de28dfa63a939721cc9cc5a92db812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a418ba1ecc2b26883ca6a12f337b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520159f84f9a991a29d5b9ac985253f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b02b076e214d6f36e59e2e688d4d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c144963642481111fabde4e0fb56bb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab32f405e611f38740318400d642c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53825d2a838308e758eea6c2cc2a110718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861fe7d7f145dfec79fef878bf3d17819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70edaa8ec27032588afc3c631f9923220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d1e66c9882770aa02786917a6fe6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78786a72f99e07a25653a489a95790cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211e18115642fee1466412c7dcf480623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549713e3c22624726040f88b7ef3038024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e07ff62d2868a78e3e3f6f6228736425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3125772435a8d775fa37e45faaab526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf123b89c06ce63b4f372c6b3b88fcbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115157e9fe4eb24d79a2496d5bb68eb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58add1f7ed231707eb719ef4b3e9db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccad6c70754e40b9888aa98a41296830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3eed997c8e0dacc7de99253cbc04631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc29d7be612177a36d3972f7886371f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b9ff4db9f04e4e7a02b02752b554633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd2f2eb6b16f2d652abac684c9d3c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040828aef7c3f0a99812967e04db95135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eff10a7df6cecdb0e4a567661bdb5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cfaea53fa9c7fbbc37caac1e9aa6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d548bc7ac6859eaaf75495dd94611238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da258c607fc6638ae61978178588324439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244eca28ab6a47869d15f325a75fee940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fc14adee0bf7e3faed76e1f69c2ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c36736eb5a616ab03acda002a7fe0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114af2ff7b1970675dab37e6ac6749b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62071f3fec32a206f7f6099994525e4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d16be7501e31af7d31f2788be4670345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ed1f4b752cdaff314c44aa69b09d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b49d22a9b7e906dea0841a9f0a4c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75fb0132451498110fbec5a9d7140048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970039cfa0c2af5999f0890ba53fdb9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b1df1bde6dadd9113c06bf275244e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a19080cc1c99318a2ff22c2e1ff1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24581588c4605362e0d9ef049e399ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed6b22a09649e5536720859ff08fd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2949373f6b0ec4257a98d136300ba6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad685d88d02e134af14d9ef620c01c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed787286fd35b6238302c67b0071a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc3015a40d1e69d4651c44ba0d0b2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cd3ce47b8216f64fd5360a14e5ef058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5640475d8d5bea1015e58d5f930f59959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0354efccbdb4b8ef4deadef20111dbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76fd5c650f27a7e222cca02f96f95b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaee3a62bbe6192e4818cc0d4277f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e54b1bc46ffb38e70ec78e61fbd2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e4ca223fb05f6c3c89172e483cd8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e61f57b893a5ced0aa230f3861579d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f332b2242406f60eb1e73ad1474385766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7a221e1e1f8d87a1c18850b1c64dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f494824177e2d592c0c54a2f96546068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bbbfe383f3fe8159e4bbd2cc03a4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d275aefc227de3bd42ed43e424a8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97f631f0f7f28f6f6d2122f6a8bea871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7f2d352f548b7114d5fb032acd2b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6192c374615cb3d07ff303e12482373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5121a459619337c9adab39551b75f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce738e9b3a8697221562722b9857db4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38b2e25940edf4335870a62a97e0c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4205212642f3151b2083f0d33dac3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02726af086009f9d0e7338344a0d5ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4859eadcfc67f039528a0cdea3f2df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7303396c7b947b2d1a6931848bfe8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc756029267a9594cb23889f1db74081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8064d31ee725419631fae8707a50df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523f7b6d54dcb7416c4b5a6c0e173db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2beeb375c611326c6bd98cbed5c4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfde8df90f044b1f07d7821421c80085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb8cdaee351ee7cca0106b0170fd1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad08fe342070eea6f5b840bff99d1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a38b9e3499f1963f13f0819fcd713f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361711cca6108fa2956e7b0f098310f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be8a96e7b8802dd89b68ec20f0db3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aebde65db5df9c05be783a0188a18091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c954dbeb82fe1c57d3d241889a13992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e635ea99e75ff9983ca7e4829dff893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c547863b633402fb56602ff8bf918394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1a4d799d4d6494e1a4253021fb21295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a51a16e792b0d2dce7a5e856d7a5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980bb4088155591a91595155532305d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634294f79f16f7c1fb7847c6a379395398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5705741129f3b5c1268f5301f18c1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3245e35c7a0eaf57019a8b4764b5a2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa48abfab98aabe20b76d213e506c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1daf5c1c0bebbc3427ec76de3b1a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddf0b5172adcf24237edef2f800ca7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cf5a157abd2051e570785d07e437a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612d442897ca4712fdbfffbcadc03ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942925afc7e3a903742bbd43f469c0a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efbec2bb8c585706da358dd6bbf32d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cbdb8de4881f44be62245dd8eb420108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a6e8047058b7e0d80b98869a4ea6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef87f79001b17ad503b564937f5350110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678585f3c8d36db5b89f1d52facd4fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab3bce77f9e44457911080aa7472a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbfe7c283f9ca720de71dc187938ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed3d8937add53afc0815abe9a4db5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181abeb363d406bb1590a14642bff9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f194819f65bc215052e4ae34583a266116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b662b0553329558d57c4a49fc10e54a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f95b3687cf61373b7d41b70a6c0d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267551e5dfa17b38afdeaf744b294da3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b51838a73651f924aa84368836b40a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af236d50a497f65f6026c808b048c0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17423e95ccfdb5354c95d14f3c35e806122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e8fb1a7face064e00dbe900e7daf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3220780fa8c74d49c24059a4725f502124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1ad5e762b836489eca6b1e235a462125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c89e5bc8e1cccf8a9e8192078249c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397809657d64106f634cf09b803f4eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cca853368dcd18070dc0455faa8fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ed4c24664f281d16fe1a7ae5c8724129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d25898c895c729fafd49aab0d78ef0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed90a76a5707348905eb4cffa33e41e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1a2261234a724f9ea38c155b20cac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15654d9523bec8d9e868a0a96118fc4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326a1533dc96cb09d2d385ece0ae7fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce4ee7fb0284d39a1fc8881e6ddbd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af774a6764861d6776d7c52909f43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb505579d585d26c5343467f0950c695137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f4482dc90385907009c3940eb2bb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b2b4f554c406ef5c2571de9798443139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0ecc7ee054a0f7b9c6bf3ceac380a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4449e8fa685891181404ffafa03b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671ae97423b42bcd7b396d37e5265e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cea0b7f4e8f5dca61cef6bcd96b9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bb641df25d4ebb8e9be1bbcfc7b3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb218992d98f5d945b163f0c403bb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836c358a752ba165344e03c1161e4fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432d641e1b144cd54c380f170523094147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eae4ae9f6f17c95733ee1b95efd23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacdf2b7e7e0626bef1f2e84b704995149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cc1b4ed4a0720ef1d1ff4868e57af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5200d054664b7252e1b14de898de6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bcae4511b9820dc0222d16cd18c98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c97d9e27051ce15b985eefb6883359153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe99d4f220acb42f2a06cb11b6dbfd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42082e935c545181489ca51e294f75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55f7ec9fd73e6e340929513a84f4ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c44b77fcb23d9e13075c2f12187320157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1937d553a85f3f88f3708e144687c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9277cc7fc903db2df69abd962f47fd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19722863271a82186cbd5d8da4641e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9baf9c4b609d27b870919fe0dd5ef8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86f3f314efa52e275ce88356d666c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50605eff92fbe3e52d291828a8718d4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b17ef780473feb1742faa3d009f65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4213b2a60a2b2a7a6b1a97d8faa274165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc2f68e8c65b6dfe407202204857da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747a26bf65cecbb37936ba148513896167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d90c5fe038c3a857b3ef48e533773a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af4356585b4d959bea8438073d1dc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d369a21be2f931b81568dde195283170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d25c4a7482cc2522b7560a2daf604171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a856dcfbde23eb13c5eab00a9fa09e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4deddd16d79f399380d9aba00f7e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd30cb3706fd9a409ef2606c669b4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404f9b16ecc8cf2882a2e82c91e1b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382a514cdf819a285582a38d60cda97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e107fdcc861d8cc05f34fd323502100177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ced0f665fd2d66491919811969a51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2ef255a331cea3ade49ef7de63969179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2f964f2b88234ffd2dafd1692289f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977b24b52385350b8e19d38e7e5d9d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67305bad30b37fa5dbba964d0bdc076182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607edfd297301a6ac4f71bd409332b64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff623e72b320ff7766a109b89bfa737c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f75869d3af00bf08f894aae3dd9cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842eedc2cfa520fd8bcc3542292f92d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c35687ce0c999b5fd59269c127bfb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc319c971b4f75a00b095a00bc208c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc09f73734becfcfd5abe6316b011189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1dd2b3bac16da3efa52d238c00494190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879dd592b6f1ff6bdd57ac0e812f3fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b785c561bbd71a9aa8ed9f60b499c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5a1f8d1ced69fbcbde5e4514bf101193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0e0c226193cc816403490bd4cd56c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf8c7df2d396931ab7248c02c8b7be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524e00f3a6073f123099c30ca2fe9f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c11db38bb1833c0aa8839d4a5a8efd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c1b78dc6175b841d39630df817bbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2437513e548c21d45bf296e1eabdad9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1e3ce8f033f98e4882896f2148057200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e53e0e491dcd48f02658fbc3d28610201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5952b1eb1bac6409a17a518cbe4f8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074013ad6389445118d7720517484ca4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc782f1f1cf5ee1831ee6632c7cc7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc131fa8612364fb39d8d537ba798c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d031e9629a6fcab399c61a7c78ea31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1aa6d658718f74dd04a45a47d471b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d2905c27332a41dc2ee791990f02b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1e67d3bfe9778fb0669613df1f54e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b9ce6bebfb5d97a96d6bab8ad752210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020d5d9530c32e411ad4eafeaf98a08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0c9c84cc4fc59bb09e76f4f9bad52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70e753a72cc3442d23f8e063cf8e47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a0285b3f9d491741909ed2d154f42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd923c7edf3625b2afacb1b16bc3326c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180257ace9cf85e7303e23814a831fda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d97f55f0e1533a705bc927232f847217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6536b096f2a4f4ca9d596ab96dd5ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15340807b54403aca413ce168745bf3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcdb4e78b23c9eeb85083c98c12ce3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734f2ee09366ed4ce953cf972dd8fc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a2cd76b37d4da6f01bb927c47860c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943852fbcf54353effdbb609a06b67c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22790af5ba532d8279f88e06cd44202224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0a33b37c66a85c0d5640f1d1589f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492a9b17093148628d52c52d4e2d142226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6b7158120330c7c20a692b7c6d791227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb17d79fffc1ca9a0f8a3cd306c9adb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2c3c930a318d86a7e7e6932c1303d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41c979399767d42e346d565f39cab9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8de4de859837559facd096a9e2c61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91898a1a1806ac25c94c99b9f93af520232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfcd78737bbe570e284678176e9eb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e3c84bcf70771d8c7e6a139a68ff5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c43eb0105302c4b14f014d4435dfe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede76dbdd41e4ec200622da6b8a0aace236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87bc8153affb1a67146732c2b3d38d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fba77ce161b7aad61548e92c8e96b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71eda039f35bcb7a6c4f12577836d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ae93b119f34a50d187e1f7632555f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030fcde1da289af4e6cf5a42f03a1c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a879ca0cc62277cf8f1cf7813b6299e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebe4b6995e25dec813c82d44d8b8d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90829169132e9d3e1fd1d7845f4661f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d73e2414455ed8f7ef77f598b04e6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48835ded350659dfba71a63d9bdf5e58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccc25a62b4c68e2dea3387971c6b50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101fedb96640adf4b8af99cb514404a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aebb3e297d637ad76ab001e5efc06c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83746045b4687738c833d5d6fd0dbe11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a375804b006bc6761d5c8586675ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e93d7be6f5b17e38b1881c3de31fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f8a434a1c0a0ac774e4e610a37a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e598c444ff70f7530124331f566d7a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84b56d472a637fc496202dbbf2b530255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7c09a206c5c49449da42bf9e1c0ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dceec7eabf5d875664a9cd97c7226257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fa8d1cdfcd6fe2ccaf2b3288cd142258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2b82076eedf2ababbf816b0a8f48e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3c1a9ad760e90e7482d3e8f9650ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808dd119e34d98a65bd3adcd1af0714261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b39d9f374c5db836f4fe5f076a404262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce23ae90fee40c994fd5263ad42986263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4a7099ecaa5291e7dcaa521248a5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab55856cc312ceed8b995d2f0c49d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc559a246769fee60e0e2c81d80ad4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8785a8746c62c4dab25df91fe1781267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07be78ff19fe31d7176d334c3c10885268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eefe2a3d3d5eab0e1e811fbc5a2a7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85b88778922f36eda4daba4d1d772270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947354bd4ed6cfc94aae6c6af620b365271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18990a788107e87d7b5cd7ae5b70ad5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00241ea3e5a0db55762e80cd0972d50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eecdb63c8eb9ff0dc808246d953b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac77a3a37d7edd39cdfe30ffb3ac4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760086d6e0662e32bf6d1e447dc512cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664df0a085407c99c0afa6ea99368aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44120459c2829e106c483d578e3734278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150c1f116d696449836bd833b67d839279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471e74fdabae14c40ca3ff1dab8317f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0c170e80aa36d8cbbc43a36023a6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223ed28d5c3c2b8f3f0ba0ba21abe78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406e6c9e9f1306c279523a79445d5ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cae62972f0b16e873c00c00ba9904284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396bfab966a8fd0ca966c6d8bf0a55e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d594639f68a977c6942802250554c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee46cee5957da1d0b0456d2e0685d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c12d2533a25add7e7294382b9192e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f8d00f0eb00e0b731e5d6760543d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e7889de193bc7127a5ff9987d138290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb48a022bfbdda4f0e81d2fea622c11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ca8b66e9cd5dcfd4cd3e75d272463292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11428f0afdcb8e9161a93055b7a7b92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b13ddc12f56b6aa51a4dc6e709fc1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaab4cce19d10154e978cd3df7aed41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a198075da86f2b91c3ed8ff6672dbb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f2ddc070b0484cfad31e5c77cf4a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be209df2d39d11914c6a68ddd86a0cb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2d7a1b1b9e24fc7b227cb3689cd60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb8dff82aa7cd44fd24ba793f6d8b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0286b0116dfe6ccc485ad154d8d1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8caedb8f3559d71d9c4a3c6bdccd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ce85e8fb2d89cd06d71da9aeeadbb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2cd2cb27a356be8a7dabcb63096bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b573d141ae09f52cc15d1e5127f9174305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e657e4988324200ae4eb796f2570bd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f40588e54dd2c71b3751524b14b41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfa547e61a869d7f987830075f5edd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec12ae213e2db991258d7aebbb4937309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f8a467bbafd9220fbd754d9a5bdb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eb7accdd0efb2a80afe210a5ff251311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1440ecb71227b03b8e94a2f706365312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364542e8baaebe6c66ad24cd904fd2a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43125cfa9f94f0da2c284f3cceaac809314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13f2f04057d70b5aa45eece21ab2e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e208211811ea37018758df44babb4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b217571005fa920b8a39c73df8f42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436f9551647667db07d48d512ae5afe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca144cb73ad71cbee3014a522f110f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd53dea706a143dd0cba42f33c3cb38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb256f437695095767c6478bf667533321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a16be24e97145cc1af05b51c5188a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa6d5b0bc2979c6c1e486baab8fe2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc039184995a4279b287dd6b7123309324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27abb73078798437b8b0e418565ddff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22b2f8d920898cd5837b0b5d15c750326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348c9ff642c67af8f752c8d6b3fc280327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda93a3537e40c67c55cca5f66dd8ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb9675ec65e0a9cbbf54f8faa8fa2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf2b1cb4eb1e891f3a876de51ebbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31448da803975740a03ac1304a1b3f8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d58559d2405a323693e07a21cbefa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835725cc03fa0d72d9411a8e905bc86f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3506af50fded253f8e19af461a35f7f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815a0079033870245c8a796d6d3aabe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d692cbc9ac14de83276075d2e927b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebfcd9cdfe427d10203b0c32b4d21f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c81251bd2e6c31eef7354b5f7f06e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ff247e6dc26230c59bb54e09128ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785f6507c50f9604201ec3da1363099340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec641707282e369a43e38e33f0c3f23d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4da5f3b4e1c73d4300f1bb7dcf23c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614cdfbcc93da5787a2d39595f56088343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982443a0dbfc7fb0b72f53fea49e081b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd1e06b09d2665ae31b395071a8e7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6639a44cf426e7c31a6463fee0c6fdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec7b6be6952292cd0378f2ef6227e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845824d2b6855ebe128d24cd38c555ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac4a323b5831fa56ab75cd6da099d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123c63201989712e56bc63a6d905ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3186137ac0b873a7aafd306122a354c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b92aa4ca2d202b2fbd71827c8f530e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccb475b6bd54fe969229cb422c654a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df939fdd7d3210fed0fa867c0a900df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd44c80c11ba5c5a367ba66edbdf868355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f9fa4ba1c51294acb6755a870770b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de063197aac9dd28a42671cf2c05e78c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a7955a3700a887c6f7ee3a551a1db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e83a399b82f23d8adf1008b1a92b7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f07e0d2751549e7122ae07d1bbf1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d806ff72dc084afbd1d9b8a1a9bdf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfda29266fc39b94ea721177dbc829d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366dabef5356e510772d8fd780c245d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7e7e72eb4a570d5b1f9fe522edcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48780686201c537626eac6909986c805365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e037078ad289c62e8a5634b040d580366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb227ed211e5ce72a17643f96bd010367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db13293d8f331c8789e4e4a8a0e0ed2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c590fb467050d14c2eb3251e465d14c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df6a5c0539850f225c911fd70c2551370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab2acd8aad7b249fab0013e635f3ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c50293bb842e39f855ba8eb571229372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ab1085f4100eac43c0a5bca601a63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae5e7e2677afcc32b414d58f098cd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cf0654e92d5a868a30f12b54625ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac644fc9490cf53ceb4af07c15fe00f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b263799c417b3ea721e5615db741f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc26833b159044909bc4abc46abe10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca9cdd672ac88b8b55537c4181c6cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b419596feafaa9dda7c215c723a48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d735fa71e2914f3be6e045a21a7a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523892b9ca11d47c5faa5106f8e551b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f6f3615100d2a521fe5e13ed01aa8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d17386df28aa34475b51fcc90720a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10596367059a2be92e2f263adff742b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af405bdb9ccbec60302325337434a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bfdd1539dc856b4d4f99db1007567387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7202eeeb6261a0d296e26bcb7452756388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ec4a4851d685b64a3f91a66c428b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d990885399e20a98948197053672a81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60582a55cc6bfc4b4ac6c089d9ac1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a89584e726ce4e2c916f0bbb778312392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548317d273c13450736881432c3ddd82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f93e74c794ae6de586d6c369ffccd9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74973a58850975d68ae632958492744f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83da0046f97a11ba6000f64c2f3288396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11109f9ac3d1c15efaa70575fac970b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2b8ef12099137f39c7e0e0403e71a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964cfeed36663ab17a0b8b2cdc33c2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7799c62df911551aae57c165f62275400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff67b3d4a84c3c9ae55784ca317d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabe2f0632e903a5382983f2e0b4e3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aedba6af273d0989cf6c80bfb81e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818a7fc4545ba48186b695adbc928dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4cbb9cf9b75cf32676fc0af1e82e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f286841df4caee65a28d78ef229fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83c9bf2dbdb290b5edfa97961cfdf3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f69943a1f0879e83f1b5e5a703b01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7da4d23b9b715fcd5ca46e8165002409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f44f2cfc998d06a37f903de9aec7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c46a4992b7ee5843e79855ea45255411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d62547eb212eb46c4e8e1ad02ca818412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea110a3f25abf4fd7a2a1b51f559438413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdeb8eaa49517d84129ed25771f3cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71874ea2d5fd03d4aca41e1bf87cb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3cbc8fa89fc1e5b48a62ff5d881b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db3311dfe54a11227d3949657e8c09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a8979330788a4fe98f952775303b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eb95a8c3eb2c357de1734851e3f5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdff68982fc361a01b4ac3dc5676afb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ef8e61bb1afb012d47c3d5999f542421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd77c695f55efcb07d3e55afd2231b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d590cdc056b18d639963d834fdf9e17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16007a45b72fe9f7ad6f643b26bb98b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfc7de4fb5d22a38ec42abd536f112425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c7f1502d02f7c9ae81c692f02bac6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa739e4ac7fdd77df0bdea0646e3c374427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5744cf49f196d78c3134cdeb2f0354a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7765e130234b43019f1bba1dad14a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9765836ed47bf911320477e4808416430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9ba8f6f56bc58cec00360468f0663431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea8d390b8843f603db4f73e8c16210432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680b8937daf6d352f5e6e1ad8f3155b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720bbb1079ff36b3aad34461731ba05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb05e2e73f3aca2d5fbe1a895dfbd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00016c104df135cd5a8a76abbebbc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192a1ceec60c154d317de6dfd124215437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bc0b83c463b01505aa5d4e1518e0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca897a016fc6367256794bf4ddef0ab5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f404d57fd92fa0b1f9471d8a6bedfb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2748a969c6bbc9bd455c1911fd22d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83185292116356c07c52f42808c24997442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2612b9c1b5c4b67239ada795ad0c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da864b2d1f9344078907b653b749248c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889d1d2db0156080cc557f9c5292342445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16091217f228dee5304ff1835ea0f970446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5c4c1e5aeacdb36c4681a2cfd67b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e639b944d4b2f85bd6a02501e32b45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc22c2c8d65fb6e3b25c34a49562c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0f99085f6bdf5c0dfdf4fccb2e8fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1273660baa8ea3f032ceb0ae15a4b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d936cae42ccd4117773f01f62f58965452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568bd7fc2beb845c4f58c2d632f779b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7444fe5ec65dd2b6ffee96cbcd9efe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b63c0cf7901307a08afbe1340b22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545adc6e04a950a22367a0ceb4a7b75456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b189f224355f170d4bf1e3fde7939457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b80b887e990db07b52e59d30b7c50a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23096f127c3f4c2c30518bcd175bce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0665917503e7f24dac5fd5ae2359a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bafc0a6425c78c650df444914971af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dedff3592f2dd304493283fb2ad286462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01248b995465a93826630c534dc3b2e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765147b2f9350fbd3893b81a226ed6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491f0660dc55bbba6572f32e5801a8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8b7126162bb5fe9bb994dfedc1198466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a48fe4367c813d7408d1f9ac8693f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aee1735e566a8417df87654f0e199468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2f0a4cc042bea8661debc5a41bf12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499b322e9041d1dd2889dd2289a218f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349103ad81248cb5b172789319fe47e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed57bab046f60d7c97e2fe97cd5035472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985599419684b594ed2f9ebdbbf5229473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369058d9770260e05a9e8ddbece3512474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66987c7138e16b5c658762abee68ae3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32cc3c69aa2543f686b691b98e3c48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c85b46aab96305dfcc67b9c61c085d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4f9f0538bc7979dea792b1c4ccf6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492690fd1d669b353284ba5cff242245479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3379c71ed5a6879e1479c198bb503ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdec79199d53eb80fba42f49a718e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e5de021c22878a9f180ef8a77b562482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76136931e0abc47521bf0523e15547483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c1e93c35335f944ac6b7090baac71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd803323931e9b1db56920b60ba105a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f3eba789266ee357bc5607b9ef9fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227ec9cebe56d82031cb33ce719b429487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5351196080820018919224af81624d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80d50d7eea4372d50c431178be85be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd49fc992f1edfb142d683d41f5f08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc3ca23e791a660baa5ee23c0a8d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fb396e12aa57ef469d6d423ae307a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689ca72d3c9d6ee627ff4bb7e4befe8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab8ade4cd221da04414970a16bbc85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49927777051935e3f568448b98340eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93883ded16340333e50c1e60fa88597e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508537ee4549be4135898ca188489912497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f05bf9347437369f3b7ca1d818041498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a7025ff3b5a4665c8e8b0dfebbc45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ed4867c170be8f8a3ac3d44947da6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6f3ba3bc863d54f0f3810692f6cbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb49bab9b6a3cba27f36598c81155b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c23cb51f5f71d24b6a2e0a3866366503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aa9e088ec853da546788908b48a8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1207d95184bcfc61dfd64bc12925503505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf93ec88d7abc06ed051cadacc44b5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df0b8b9470df7d7f42876b7cb28a51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceceb9105c832c8e7311d824637bf8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81776e67a0a3cd378c2b1ec11913e97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16683af04f27204ceec375936acc47db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964cc3c29138754a712ba200c4b4faf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1427de0b3f094a08360c34a3608fc5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cf092cb8625043d53929f75884829513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53aa3c49dce7a2875baaa7f09c30c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79406cd597984ab6c74455ce81d339515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdccea6bae62ea00f2e53b69a59eb12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680a4c0f7ac5934c6bbd2a0b9f269cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c75ac5d383369632433076c2192cad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb278d2444cf7c3b6a0fe7565ec0f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c5be42b7d87d8cba9246221cf9759520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099701020a4825bac684a6cfddb27d93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c54f5e2c4cad73517f26ffad088c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417856075ff3b79809ad4b9f275c3ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31fea6550c53c674a2757de5ca3022524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c647dd638a4211dc5260acf60b59b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a462fa19d62b8cd266f28d3925ad9e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c6e4ec0a1f383ba8ff1c3f3f3fe4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f61633ddc6b5eb7c560cb2caf8eb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfb2bb0e15a3cc49817de1a2d7436a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476d86b01324a57887f5df3ac788b4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6433db599474b8c1282b70efbb46bfe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc76d49852f5ef1bdb0dff7c0993181532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8256a7136e3352a701ac61fff00ed2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f56d54ae69d5e16a4e7b521b0c311534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cefea592ed66bab218ad45f9b6048d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77db93fc93081d5e5ee967569d6dd45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a2a9fbe58842798b92dfdd86da4e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6bb4d3dec6c125dcd357838aa8c9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75328acdb626912893441bd668897e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcc42ba952e40135b2a0a8ce7c3ec0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e23e9ae6692627115d2086bb25ef9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893cd60afc5564da0b380fd053e839c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfd074fb6803389e75c9c68db57db6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c8cdaeecee09436cd94faf2b82ae0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27356ad5e5bfc25f8422f6fdf00f4dac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae97a11a66a240a69d3cdca821b866546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fef4f114657d3e79758b87b2685de9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14ff95689d6b5cac4c748a285a570c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24183252fa4ee2e0381e4055bb2b6694549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3fab24160c9ea3d90fa49a6e58ac5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f001c9aa836ac214c12a2c75b26d66f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be97b112af39f5ab7a900ac5b5dc92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c334449a06a8e6aa2b210b6dafc635553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91888a2baec9af1aff3fb2868954ae12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d366c575a1e900e5fe96727acc4a8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175d4718bc4d199fa83c8308f753547556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8bd3688df70d8912421dd04dd2c2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe904aa27963677c20950cd7b71fd43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87860d04abfbe83d8054b4ba2a9d458b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b2556f6ed7d7d2196016ed6a8c69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7ec5c38276051cb2fce16fc8796a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d22e25435bef47a0a8774e48a2f43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a45b5758562a0098f4d4fce9e7627563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5554aa540957f9086d094e36c1024564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa06ed253d945602d8fec4d863d65a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bc52534bbb5c7dc21e27628562f29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d550a31def0c568a1ac90c5b17d7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0c584d99c8023f936a6bbd574859a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a3446a07696860865b9030a6c1a91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f587f77b6f186451c86dc08a139c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd3966c0cc3f2a295a509df5ead22a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316cdda019a029e0cd49f0d59c57235572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f19a8cca669fc36d4ffd636a358aa1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec230323ed97a40b2bd1bcdb1d4bf6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04257006b6189d0ee4503f5241d855f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f8bd50bc6e82cbfa6c9cc6e444c64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f9f3c46c27827fc3b102978d7bf71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ce0978e2d62f3cd463d2a97aaf89f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85220686824c70439499977a95f20d87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cd059064cb00f686cad5ed280c572580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c85aa01de075f7d08a039489c01b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb514d4fb73be65463f6f9a0a54ce52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65374a3539813843e1e5fbde91627047583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b9d0189718ffb1bbab54a127e8260584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564e587d3c0717db6b9b98a67329280585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8f5d5d53ee2f91a002a987ae29a71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc51e69cc0a27133071c6b12c88ee48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474842143f7627bcad63c6ba2b0a839588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad91237afc4d82cb6069c362f4dfe7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bf1a89c1f23e65d6c04deffc8d953590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b72df3f33bbaa0e4fcf93164b2fc38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd3a0a932d31ca260feff371aa1a8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b35606716a48f3814b280ccf319dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d49471e6b0bb864feb5f3a9697a948594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36122ac2949a2789c0c343d48896aa3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe69282231572248f8db37d127ee72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138103a4259cbab9f1be2681f8b4a485597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db36356864e91fdc7538a4789ae52de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba5eed031052f199ab75f23ece3d44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14cb83e37049e37830d3a38636704e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139034dd6c5ebbf12cbe107c0a554ebd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c75eb2f7dc33c3d1190b7df6f6f1de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7339daea509d6c3967041c7bcfafc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f8a9415e32795dd09dd9809e5d756604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b7a16e42afc51918f706591eb7c6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167caca2304e3e05f09c077a3e7a0fd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5117c9931f898c84aebd4eb21b8a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489c4b2fe4c82d31295a52c3c05e13e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac7101c2c52f2b3ea73d8adb499516609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a499250cbc4c1d9eb77fe0fd870a29d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf58d98b48a7dc91b1423d0cbea7129611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38335b6b047b78d6c79e174d6f04b5ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51464faa57b18ac1cf94bdcfd2a533613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37d62b1997813599f679faf7c15f9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8d54a7927e9f5e0de822762bddcab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff19bb03a3cafa91137340477aa56e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225b9f9cee6e34052f45253eb7dd927617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a116b2ae476e49ac58a5d040b0e9158618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc989e2ef5178f57b1a43bf69b36d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b8e070293d0c7c4e667b285f9e8ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851deca9cfe63590393c9aea82c4ce6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f288c8ddd6744ae5ad6d290b22a09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04858e33ffdf9e8e71fd4d914ac613f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d3fdedc8e8d927a260f6d5201d167624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f189479071f0e61e959679fe2baa7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d345b0f0267c09063f2866d54f1d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0019ecf43498e1df8ba97d90025c89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061695e5e1f51eb6f667f84c0bb29489628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e97f6db6dfdbc1428539af5af7535629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82396be297c7d2c7eef1c34d718fa0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8876afaa9e1409961b276ca21918f96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038e8d7bd22ce48e6b29c6b6cea466d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851cab4b87bb42638dabcf347f55508633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920f38b9531cc57af00853e2f520446634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0458d8fe68e1b038b432e064cba7fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39e96f8e026998fe194725165de84e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f90eb204efcbad5a1f02b7c790f18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1919d5827db1fc899dc460339e4f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963be98581edee85b3b15ab4e33b6493639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94016bcc1f4fedc9293be3735dc7ea70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ae0ea99a66c0947e1b2d2617c1674641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ea89d60ee07dd72017f3ae02f3ca8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7092aa7a60f89892393b456678eb3a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c62410c58e41213937500a0a1955b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d45271bf77525c49f491c31abed05d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae553437f73ce5a4de67322d4df3a50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d5d78751210f26de53dbcc1a6e1fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d86cac35fa2a6d3eb8820cd6de9079648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f4d58e932837dbc3f04450ab918cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aa966cb8f6b851a83cffaf1c3abc1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3407615ee8e7a75f9bcd0a6662322cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522e10208cbd753899dc9d7e0368daa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e3a5c153a3e35fff545f9940541b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0711d80937495208f06ee1832940c7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84151e26921fdda67cbd5816164d96c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f018482bdc82c832bd35fb249523a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65978cd42a1cfb317e2cecc8b2654ca6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0009b20f3923c604a110bdfbfab4e38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea33d4b160d049bd9520d03f693bb1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac33310e3f3bccef3d1d3d127287f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeadb020fd1239e8983a9d196aa085b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b7f013243fedab05b7edcabc8c11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02017d08e61c990a4c62e92f8427eda5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14990f09fe341530feb70e7fcf556d6e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf88ca2afb6e882a1b25c32bcb27b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284235daaf25592b8d82d4ef1b53ed7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d153ca74b65dc623d9de1fd2d2d5f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5d06ccb1bd91e3f453fe417381b07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e52222df4afcc16d5cd8dd1ae8362669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30ff11a9afb99611d09c7d7e1e0f84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a05f06c35438db851eed6679470eb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6c9fa983a931a38eda6954a712a3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32accd0da3bf72ab9757c0948cb14c99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c9ec85a1a1f35dc3d10fb57b8bda2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f400b995c549010b737318c58dac4d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee633763e826f8df2e3d062d47e4257676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af96e10019e3ecbe72bd89446ac811677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ab1eec5de1d3a0c08e92cd4440108678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83076e9e194e192f2de20b292dc61c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7de28e2828720065a39b231546189c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f48471d691223627250c915f1fc03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d89483cd61e9fee0d1b1c617d51e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406bf95d5c181033e61cef3ca6d6b01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a7a7d83f6b14b699da3450cb928dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732594e818db6ce75eacc1ef598223b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be21d1946901cb1ac5726196417ced7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13988b6297253eb3cea13bb0ee22e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3437063c872418ae121275cf299ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97eb6430c3b78b83d2d7b456dcceea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d0a2cf35c0f8d95a658bcb9f26fe1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b09fa85400ef9e5a3ff11d6ffb4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71629fe1473880b3d81af83841b4e9e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b97bb82257e3cec622f04bf86a82b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f86ba0b3d6a050cba7b4dac6c141e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8c3a232d5ea6866768c7984b43cbb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35970216e5eabcd8b8c045a6715b4da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63296a474c496b99e666a93695622eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af1f1813d66ac4f97f0045d42364fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7cc242cdf98f76de7cc87022b76fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e05ac745d40675a185d1a7ca14a2c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e61992b387b1020cc049930519a11d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e559d662d5742e88250201be4d07ae2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b11dd2243e65d5665633b9f55284b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d683f8c4f261862ec9f97c33e18cecb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8c1fe6795599f2416cde77fdc9537705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a413ee474451a440e388b30650bddd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce217e4ced596662a9a4ad1e5972f31b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905d8a9997025dc76627fd1f3964abb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba638ea11dd1073932ade5b2ea981bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab416e7e9c283feb41796088db0b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49f03819a52999c7b5fb60e2b0fe6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beb641db05f125ef500500f02a44ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aee2edae9ea5232bcbe5ad6d826fd8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a51e878dc9b68c1b6cf7fede0a3fba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb82d8af683389bc9120b59b4e60b6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7897da26a5d75400147197ce785500716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce910de8162254f7e111b3dc0f75f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc4ef865f0da86109aa1a6ce748745718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf9512087f30724ed779b7a806c9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffad38e00acb51e323f991d4f1385b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c60708ee38a54a30b99c7b242750a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a69301fc329a419c7923a53aef91d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7142903de75a19cd8d013d53e23d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eaaa0fdbd0d29bee18f0eb76e6a7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47417006f7dc861eca00e7c03ce8215a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8f33e82d164b2f11125e843d4d1e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01920fa88ad530986a990093b2907a37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423e648ea4d007f697c833e4c57b088728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2de5469213675a11ce0f99d9200e89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14985afcfc89ac2019d9d1892d508f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c070733187fb67b928278ea29d8369731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9e91646df9bbf6a84008325f23dae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ee215fa16fda735da64355292e279733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4c761a6386f21387c415d70eef8b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd358a24b51104c00e509d622a8bbf3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817757a80bd9d74c624890a139d0f912736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13271d2bd0f930b6fc09601a267543da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7a5be51069e8722db5dd882817dfb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349dc4b02728c2c01fd37ec5e0ffa2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf2c9dc945c67553b43d51a27a2f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd56e814aeca836c241e629931a4030741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd2cc7c6e81acc7009b83cd7eb3667742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081697491bc06d3c09ae863f74463f50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50607f393293341e5015a073e53139a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02ad471bf77bcda18fd05d1b5777dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2d63f12f4e8be62060e95a58f074746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae0212b15b9e56662bca89e3cca74e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3308630925c1567c132f4a834aea8fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf708a2bd1c6029716335cd8f00e40b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27279de6683c23712bad424ab22ff852750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232d7f0fe1d5c159064b98bfc5bb02c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af76b8ee0c803744ee94b3d119627b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08566087745da2148f1b4f124d660151753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d82483b28c10ad7aa89d44d595027754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ad0bb03e4d34f2aaed8d09abc070c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b5f049ee151d8ac373249483ced86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e15ae2871524e00a908901ef34f4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eb96417c9dbf8442873a4090b7022758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b5eb93be76146b44adc1fdbfdc46b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c337745e9d4e2d7ba2f06ff004f891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd4881b3e59b7b185c35af588c45772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746b059a3e9bb9ba379c4fa13f0b4943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19f832a9015843e890a20ec5de0b714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0b8745af0ab1c80bdcac23c6954eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b7ade3a6a2674f6c0059a1b1a7f4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e794cb1e566ae7c53233f62a0d7b5597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4e27ecbffa53b36c3c36b429916c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e59f6d35996380ade643113f3d2269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6f97fdae8ed50273703bdf228af0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413da4b86359a97fd3950330b06c38f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdba0295261d53a13877fabe25e803112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bdad0cab30bb1749346d6d931dccb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75793228a11450410b3ab761dd8531214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81dfdfa766c7be7e31fb6b4c3abe8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7f32b0113077e8ec875ec55e9347916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7a351811545c0a5dc0825d7cce3c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f451dccbf91176c2e37c2214c91b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7468e9deae237fc4395a477fafebcc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5da3df2c3a7b9ed9cee7c92e9fb9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c64c56825e6bb44c5b8578e1bc56e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb90f227cdc10a9a1eb76c1c6aa9f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039c2d971a9545c4f66a5191778e4bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adcc2e01e55dbb39f23b704ba67a1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd17c8bb2c5d8d1a4ed2a9439cb20a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0d805ed6a785ede4ebf777df178f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76c4921ac933842dce79255547a84427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0e6de4162b353ba7ef2065b156dcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91257bb32647f09d14fa306655c0b9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4dda16642bfa1e7870753fc05b14c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb47b680c1d7e982257b2601a469fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6f781704e5dc39a76e9c0bd4edf0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421d144ef61b6b650bb2cc51a41958433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9211f08fcd9d09dca8db4c059405f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccb65a4fab9af6d9040af32d092c1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1236eb9ad0d8ce359d5719da94308636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1dced58b240794cde430908d2ebe037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c42c95fe3663fa2e5fd63ae82146038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35244f949df7dea7119d533abd57903739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a06d56f607ead4001afe3a85d294540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8a593e12046efdb125976715b167141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177eac6b88b6460632fe7495efc03d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c68326a14450dcd6e62763bdd05d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3126fe814e04feb8824feb98dd3b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3718f4b1661aa50352cf0594f198c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29970f734eebe3ada3805f9887ef3bf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ebc5f3219b4eb035283546ce9b71247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6173db19ae1ca0f67b425c06f887f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015172eba029a2f0f2dc95420f3e05fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a609ca9720867beea33c768f7f3763650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e20bb4151f55a9fd8073cab8c496da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e036193337da4808d9d6afecbaeda552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d461d7bcb53088b1531b121e384edf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d62216488d4a6fb634a9d422ad5a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745498ee2b1f8d2097975860890086ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23da1b0dd6b5d3a6bbeccb40c6c5c6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2fd02213499b772cd5ae06cfe744a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a558e9593243e53ad44aa5b70c5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e417f01ec421bc33ecb02755adeeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e289098e4351552059bdeec35a60b0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61e2e4f0b526c2fb21c28e4ae3da9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30968398be0a03e5efd1de95d94328162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57432dbf703fe356bca4d69596c08763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb1f47ec5987d11893dcc94a18ffe664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d23e37822656d81546299844f2154c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66354d5ca1e2605639704cd23ea0f2ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f567cbe32d68905d4f053112be9b6f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84a79d0a282feb87ef349dc4a822bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1167f11df5969e33697317b842734a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dc416ab2704ebad18afa22b16c3fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423c0505e9b63bbdbc2ccb5d23ad24371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac28ebcc22cfa230bf8a4a8d29a05e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd3cda3b93fd6a09b4809b5a082a4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4424c33b880ecadf67a856931db50d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260c08342584a754d2f82ebc80d157775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087087e0faca2edfae31149e6920da1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab5eee3915e24998f5a61df4c39c0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea44fc0007d3bd3cab8e4945a5d9c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efb0799265b06e091d76d89c2ae57c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecbc82508a022c4ce635943a3cca5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff6e9f9302070f6c02dec49472208181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc25be1e2706e7e2da6038e2a2f09f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c796055975b0be21b02df9e77996b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476720a84120e00fa9124175d28eabc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3132419c33bef92cad58fff54dc7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93db863bb9a0320c8a4eef2c4f48a4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d16fe55ef679c74e754301f0d06f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92259335a38f2ee9598030ae533ae088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7992c12e0835658abbf68fa377d0dbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74b5d5ba577524f2b9ae4925d02aa190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3acf97b4621d1871bc96411f7f13591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77977c619978b9b2c054732b686000092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399d1d26b987f37c15e418ade6207e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babea65ce30c28eaee85b1969fde19d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398366997e2582a1ff9c6d225f680b1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e0d38bd408b549903767803b2733996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd3db22302e5b6ea3009b4a74657497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348bb38ea0f82231fb02e016729662298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5a46f80bd4239690f8bbfe3544f3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593e3ccbb615c7f2b00c4296d6a7fb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b597e35f829866117bfea85e88a93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a117c17c336d63a5b2a6a2050e145102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d79cbb21ab5fe974951435ac779175103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0aa876975325693cbc95ad9366e2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e799e157c42d8787b86e3280d075276105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdcfa4ea45e647055e1cb0852165a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22b22c6deaa9035d64c584a2aa59cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac361d1b34724ff14b835fb71cb630108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3650b488866bb2e0701249bf4a0f8ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1750af4012cea896ee63b9b583420fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1c5c93f9d9a6171b93d5c7c9b1c8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b8280b6262e2edc137d4c16f05e5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98b878a7db338f986197c649562b94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7cf221a7ca915adad53e13c4853c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d441995e4b7234774cb2b64089e95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488dde654cf8f6523efdce3c55c1420116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527bae0b1555ab3eda636b24d1e95c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d87d42ffe259ee3aa5feccee14beb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b74c0f7c177afb8648b211d7b44f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931232d72cdb212d7c4f8ac1a338e48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020641bb347d6bd9e101f6ef13eb64f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c226b9975a94234d5d1c38aa2ddc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921b4cf748528c8929d831597a7bd02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3064c1768e4cd663e4a8b8ce082c7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376404b63117d0fb5ffba18ef525b620125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e323a00310b50249f617cdc3c152b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5a277cb92ab80b725accee29f805f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec639157f893b1cb1985424472aa21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1ce7026cca8e967e5db6baed39d7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa88f3f18882e6a137772a30cd2ed1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3ea70837fe577a38d5b3d14f3da1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8971394a33455477eea6a5ecdad01c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a893bf72fed8218684c888bca649f3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6de8585dd44150a18c2c687c390d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71c996b670e343e545cf7ae21c0d9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9b49020f47f35d0acdc87fb764944136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467821f04dca6d7dee853ab32e76998f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741c7034ef20de71ab0268ea2e81adf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c74e4b9a8abee99ca307a369f6607c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cbf6c18e334a3eddc6a89876b23d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88ae78f33c1241ec7acebaa2a1cb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eac95094991740ae3e212d40edcb77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75131a67826acd8425f1247a7353ee77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547990c54aec81025013a81b68f2fdf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6967e3378e1fceab7888f0ee7465aad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0abb644f71b929a6b11f2da9583d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6c416aea28a2a1cb6901723dde184147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7a4e27f379c6bace4c00918986257148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf1edda72723c72b04b572cee0f774149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169226361ffaed563d08f5b384369b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4e57930b166b809d767849e46b900151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337952f1ae2aab8a623e679e0e50dc1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38113844d26fff140754d1c851696fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f0fb56affa6d735854bd58e0360c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d719584ff01e22cdc7831ebf81d824155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0887463f06fe2ed2ce510f6d1db4bcb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12841f7d82fa510dfa82ea6828b173157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c3fde664804dc13b620db690b8dd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db21ba9f3b1cba3c19466763b0e42f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9306012d1053be41fdb13f9fa14136f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536942c8ef7ebaa82e7a1c5b5c91c43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abf07987fb7863b573c8d337a764d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98dac8bf9eeeb561cce3bd7e3dbdd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5bdffaf6e8eb015c6f53bbbc53fdd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd034dd1df5b2fc64464c84efed45600165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98637e92c05a132de534113680bd58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6cc4f6ae8c8b96c2f22c1ba07e49c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c280b25f40ff147682c6fe4a927c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0322e62cae323c17d9a53ed9e93559169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af053fa02484d4adf2e7d6cf4055dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc05b0df1e6da3ee87bdf8d2f8a419c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb6f651113df6a850f973e263823e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb244ec77c901458feb0654229810f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58048281808db8880d7dbd770f978e41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb42c9db6963e0e4f63f0d136ea87c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2714daee87b96019ac3af711bd199e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00e5ef258ff39d6eea16b188ca0952177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1575fbf91ad87d4a7dfae7c9ba2fbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba14b51c4b8d3f6f4842893bea4028179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837e51c0e05bd168aafe76cb01e6290180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5ae418ae1145933a35f204385a682181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8324b6b378f6550408969037ef0f8b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925db4b23a793577a5769cd99b17ba53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d056b5797f361bbd2684ad64e016c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e6d06ad3aa93f8fdd4ded3ef29e08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93793736552c151df0b7c3d87d658cc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ece01340bfad7b012654654cacdbce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02b318553ed5d9f958962d3f7113aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530e06faae25dc85c5eb27da14fbb7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67879bcbc678028f427ba7a8dffa29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5e4687868367156ee62351c5d2584191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c56c46a42a8758d169e5d215ce324192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea02d7c96d26187f9275b816df09f95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90da4a9c0795e8c147c5b919cc8247d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff428c9b089736d1de6fda5e3ac8895195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bd8f46cd9dab4ddc09e455dea76bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f302f84dd214a8ace4b686dde9bdbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019edb3ad63c879b58dd4c367c6ca3b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00329642eca2f4c91300d8b04436860c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9e49b1ce360d9754296481c58f598200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfa7f350717986b18942744e93466a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b15c7589912d3c444f5bbb37599ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726ff1033ad5d27840f078079d584ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad4659ac5fc5c444c031d63f9122b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2df232bca6d1c9714819ae8cd7a47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e8d109c6068149f2ac0f5ed20dd9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14fc613abb6151ab2e9d1fd34e7c61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07847e2521954364a36d8d52f8ced21f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b8b1c510763dc5877432e84665c7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de678c41a102944d9765150894c312a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd5b758216e82521864e519c9ebbd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe85186062328d532a1740c54b24c3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e577200a4b2dc90c3a98c0a9783d5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98fd992e23f2cf0238bddaee36b8be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55e05ff0d96cf02ae32f7462375d8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55c9ac4a4c8318564d512d69ecbf3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0947bcd97d4568a3d6ce2e63367dde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283a6ec892548e091a718c0e6fe8a1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9569a40ee8faf0c9d593189a212d44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42702dddc533936b17b45ae3b6c89e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f1210ca948f68ab8ca7ea1f9b9054221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce04fc7e96d3e68e6aae7bb28443d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da13441b6beb743559a61be9eb0b750223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62668c632788ddc50b91e577b913dcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309d122dfe4920b17926214437f8548225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ba419bc7d5f8fedf53e12653c166c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e3f9972f946ea1df4cf1791a0fcb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0fffe17097c95c93bc6f6f75104a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbada33b7cca86635995c437bddabbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2170be2988e2d59ed75b72cbcda9ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432be1fe9f2ebe02c18e8bd6e071eba7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553306197d91dc43bea2288d60016bcc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9894fc0f11cc339ebc1af8936aff668233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040af730a731778fb4f984de333945b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e0075ad28ac6eefedcd722afd19b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830689cbd1181dab969379851504881a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a5cd16d5a6fbb87377f22ff364f66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745d61e9f1591c09e7cf561cbf08518238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80663c314d6eca189ffee39dec8ce4e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bbfcbdfb0bf99b04128dd5a9ea954240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b167e68da668e592cce22fafd16e9c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b68beb24b13b96f4a23b679abb696242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8017fa45adde74edab2d5a639c20182243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7de42913d7f8a722b86116e321711244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d2b9eae50bd14338f1e64804578be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79214df39ac02639fdb59c2a259eaa3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce900e77a8190cddb45bc7584fdd0111247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db9ad95481edac81f8fbe4d152b349248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366efe57fa1799205a14d0c7f194b6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4d9c130b244aaf8dcd051b4718667250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746976eff9c6b37f663fb4ba57648fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665314a8f48a64c90ad51a979ec8a0c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ebdba1f3fdc8e293098a7758ac7c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378700a89fd1d8f50148dfb55cdc121254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d750676fe05dd04468515dd4b995c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8030f55540e91b771deaf0bd47338256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a99946b2d62e468d5f43efe9c9c6b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd029c0ee6600336bf51e3516463e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3b395ed4dea7e1520089b90f88a2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912349fa737ef1ad3ef9a1544b48007260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534b785bcc8bb5238888ad536384c49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f17872e76e2c845ac63601b1459719262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188e36d012165df266a557c30ca8748263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ae84d7a57d309a857accd92dac2fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec72804400f0d66636ac1b4570504a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f4b3d212c5d08b6c7579f80577506266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60607d6efbcdaec2d59a9a30e0bc5d44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09ae4e11d41171537c4931d988177c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee893242e82565c3d5441c42ab1c82a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b53dba8bbbe81d350e36613185e5ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff131177b88fe804450e85895f95d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5336274055a8bf428698c0507f84aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e6846d16ee5942d9bcf57b9d309c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13f1c7abac496e202984da18919486274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e419a6aea04252d620052e67a8bae41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f1fbb73fa8a0f43b9628c508f0b0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565d72dd0e3b3e2c31e4b65e72633d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda8e5f09dc19d06745ec0be49eac6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f576210001587449c95f5b1d6698b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51c4196256af3b80f88f733952e813280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a901bcafde0aee3e840ae08967aab26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3159de2583cba8e1a3beb0164c3594c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc8a52f43f17d25108fa1966151ce0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670708ff0dfb5ad19ac38f123141d026284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b9cb2f06dc5568ab1a4844cc81540285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a359a729df194adfa94a093e17040286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2663a3b70f0c1fd36b7fb57b3cc6eab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c605131eb83037db508412beff4279e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8b8aaf182dde00a538c8bc02530e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d214bfb07b0d574ac7626786921c221290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b89049a46ef14be0885d02700052c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d1761274c5d9fa15f3449bfb67969292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6b640c2e346a5e44e5da4e02460a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddd14d6d0584b1bbbcd06cbd874ddd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65982297978536ea37a4cfe20a46cc02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b337fadcc60367fcaa466db8254017296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96963594105c83171470f6896933ea47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594e0c050542ea0659d1cae424ec6b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8be202dd09e5c13ecbdc99ced6409d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac42950af67c159641f9b4d48f2695300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17816016def55f8a45e54b2f2bc65bf3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e32ef012c5256bd16e645ca475ca25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b1dd831608feab0db83d102cdfde1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c684ccee121911b0d0f5c666cb03d7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6ead91a6344f06ba1c6d2ba3a6c47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bbdb39b6c1af6ab2c6332892b02b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a354d4e761177e0af6df12380de5de4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84437cea0354da21344e7a3c0b32d68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c82891f42f914f580bae4b5f77cc29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec731fa420b3c716c4065b07aee34805310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44711789ce21f16573a2e843ac648a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e6ebb67ca3442c661ccd557a0dcb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eb6166fbab3783bebd84d4a9fbc36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102e8a3deeac70fb9dd9e51af48d064314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dbb8639a62306fbe066830a1b74d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0741d65b32e70f57bed4c62f73007316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb916b156799a4f8fbbdf1494742c355317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7715fd90ddf8082de456c51b0af233318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fe6e0e80f172666c3b93547ae6fa5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb97f2eeeecfc9ccf37ac0f17bfc49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72204106ebca3d32ede90be7e8a725de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ba477c690f52fa873532e739b4ecc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68d018d1be3922d07cacae1e39ce2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311b1b01ee4e699cf64271a4ce62dbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79b41cc274ccfd203f1758589d0c29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee1422dc58a88ef34faca33a5ca037326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58298b415ff85d83c1f11ecee8f69d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588f66c0346a186c6b0f245e798c6d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c8d98def6a1ad2d5629da96ac5251329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307febfa315145af474d8489b76fedf4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff5008b115935b352a84a7de94760e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc83ec805b440b8d97f69ab020ac29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf8e21adae6e69bff504cdf22778ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1497f8decf5569a8a0fe89b5d846f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaf62baa3ee146f2e619e88bac37e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258dfeb96ffc8ba8dcac24fa166966336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1828ef1da0f56b8153b35fa7117b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cadc9a850bc716909dd447e251a05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421277974c2bbc5f8d7287a56f5ca8b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba5f2050641afc32b19d971c3180ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32845aba99c379246ad67dc236a39164341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5534dea315d550b608f31406d3efe4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10447e335d52f1e170d10fb629223a3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a96570b2ed97338cbaed7f4710e934344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e88af72700c9d0ca6b10c0e1a2f45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55995bcbe5c8989ab0b559fa951a1c47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7824619ef439531e49555490feb965347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b755399ff44c650e61fb7f737b30a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cb54168224fa6e60328332a54284a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8151a2af7edf86c7e9c6bcdb92a2c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495895fe7e7fae7e36d034f2352caff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cb50880fce884a4a81282c2fbba81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706ef25f49437d3ec953dc363b86835353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45b203ecd12ad2ed5509c45cdf829c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216b9f982d25aeda522e792b65adcc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3f66d4a2da434fdccd8d677129ecb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfc4c90daa80bf46b016e93f842ae2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ccf4b1f5c5b59191a3deeb89b0935358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fa6470cd3dfe3c0d40a6a2081f50d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622d8fac40c59faa0a8d7a7d1855f71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7ac4549cac3d03c7ed7e3e89dee9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef416baaf8d0ae2c6ed05fd3d8e68757362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105143f49483354b1b84102fc4635b4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ce26849a7536d0dfbf5556a50ca5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a709ea824171f5310426cbb0331922365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb40c1159c290100f63a46a8e777cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a0eb6f9b8b2f42b2a36f493d58f72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd8a797e1cc2869c85be1024223c5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f95d953cfeb6b8a852a9e1768746f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b71e0fc4dd685456f9ac93e350a9d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60b6e6e92ead4ad274db1d5f9b9472371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c803d3a6fbb5925cb46ff525d62830372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526350913b95a474d6c6a941ba54473373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9cf2e7dd891c4ae6a0caaac3dc902374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d8408dd8a1f7a17a8e0a1d08c6f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a426617ca661b3e8c148c03c3d5b67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15234599ce529c13290a0612481603b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00805afb637cbc051ced94e5c16715378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d312bcd62a0cb5ae5335e40a8f703b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a2ece39c6b12c788b2dbc9c9430da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ca2d64e8f34653b45954baaaa8207381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e532613c5fad2864cccc761560e9f28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bbe856e3ecaa58210bda2b07e7873383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475441faaf585814d07a9285157fd1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56dc3504a88df12c7e4ddc62b059b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117063fdf5390b5dc321f0d52098f42c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e35abd49a6d2925b34194e3c27fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7a500cc7dcabe3058de98d3d5b02a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab96887a92b72d1f8a5573e6f2f43c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a550955ede86921551ed5137725647390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabab4d0a9ff9247a8e1459ffdf156a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ebeb4f4a8a8d071901ce9a4fae7d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ced86b00a1413be272a1a337c0b03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0927871146ea3a832a0c4aa5fe4237394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a300ccd77663064ad468edb1712743395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d4109dfe6c6a45864d31c1342c05a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba62260128fdc03198c2470a596ca3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83742a7574b7ec2d14481a6c7f39601f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169009bca2f77c37ac3bab418c80720c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81614927b24479b9dd03298fa2b04ca1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781537e03296136bf581441f359e4e69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e90c003a0ce0c41e07a231a4042ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e390ffc2787dd5423a1b558b81523403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ce8f06c1f536b4d106f9d87f1e3ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94d68bc5a763cf3124cb87ed6118f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bcb9dc6f0b3285c1c39c7c93b8aea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea60bb0e3a64c6710d855b4759e26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4ead414456f53f8a9b2552cb39e41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781afac1fc067c6cdb223f29d99397a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f072646aa29c29db2efae09e8ed0e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8e9c1c20d69b1cd314d2a58674078411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8f9d7f9da095047767c5707cf13a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cef17da4d83682d6be764584f99f9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf726e2926c750c2c32b2877399eed4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e495de1b1777ed1f41aeec0ed70cf7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a626669c76aa8575264797dd7abfa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9315ca844cee6971e8b8df55b6bd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98d3dedcdc0d896f755d384385f377418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ff4f182c9971ee294f63e55be982f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc0e8d072369b9e6d82d9e6301bbf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a37e7b0e75d4a3639386a75f475d02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40a99ef27060b6a2a68ca5eb6fb4fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262c088532673fd75c1b1127796e999423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9d816ca35fbfc0de23c7b30ff9580424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f7b999f5b19e3f824aa77dc960bdc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb5ab13e70430ceddb1a8d837699ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13ae5bc554d0966cf5ebc1e3a5012b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151232132d9f9f4da1ad97b1c5f468428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d40af17b598e45631a3169a82da3ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52a3d12b91703d5c4c57f7e74a05b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225804578852b0caed86fed8e421020e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e477657b35a0bd1a01b9ea7689afb1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eff9ba6b3e67914b0b89913f17aa0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde3d8c75b0afaeb3f2f2c9dfcc75d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7ea91540963aea46e8103c81f634c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bb56d3e018507722b64f803dd43b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ed2e861e799daf2dace859f8884c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d02b949c3806ee57eafa3b859b5ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30d271de113fb62d68a7d4b7a1bd16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d8e11a5a83fe534e7ea1835ab9ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad3c4983be7036633cb1da94c283d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f51b483bee85a8183d7d9b07bc4a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed3f5cf41482ef65ba14085e1a7023443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329edcd1ab5b2469001bd140a444ec37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa6933b9acc186345653892861600d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ab9e4b04dada53b7279edc4710205446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f45e09738319dc1cce015ac8e139447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd4cb3d83a2e665ef1217fb33e7190448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22739e683a8f2687826b340601fa7ca5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084b2b5382322efe76ca751618c1075450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e32e052fd0f2f23fea4a4cfdd3fff6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bed9a96a9c7df9ebfa69f6690dfc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6a6914c0e61685b9140b48d05de29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac882a9727e7219779840dd69c284b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaa7edbaebb8cde973270aaf75345b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2873e075aa76b160c35b149ee966ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a5a26ecc034b2549f44057c5e5057457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c6768397b583f80778a05d4b4f965458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de215cef0cb4506277286829a412e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36a7275c7befd7e0a332af2b3c1ffe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc6b5f537da97c0c287ae9b5df23b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76fa72b3201a930a713187dc5ae1cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c64f283285aba40abd527dac51b2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5e2acda8aeb23307aba01561eb447464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97669ca703166b8be32133f52772eb0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b07c1105f22394097c6fe530488025466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c7be2829f48bffd6b22006f5535f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6917cb71c2a60b3f5d896df24bd006e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab6b99f05798a11370d7fa17f2fb42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050792de45235a69a61cb9da6548b6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ccc09a368a8482c07979aa3666a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9353a9cca8f447089918fb044d686472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591a13b1e1ef09a248b95050078b4e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2612c6a49fdec469e98c4e7827c4ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babbd904ac87e42e63f99910a4736f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c46aad49bc487b987510034c8e895476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8d147df85c7b4355906edae54fa01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4dc315baad5cdf529c352f27aafd7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbffc011cd763ec2b5b1f897260d613479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79795e613c14b0a3d2865f8f5ac6b558480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4789260ac8867d7fb09575473a96a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fdd55e3687dd6dddcc003a26fdc2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88440553a3bc9c3a0737b063cdb99dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091f2f7951a3b3785253e1815d48947484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037df8dd0bfd0425a2c05c6b3bec65e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e98e9f623b4a22b54ea771af72617d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb638578aee307f50d01cd93a7a58e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817cf41384680e82fe773b00a7b7859488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42c3b5dedc4804e620467af6c5ca3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d30e15fb46310a2b219dc85fbba7fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88fa3aa09a7b5a686287662fbff911491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657c75240eb2a8b4ace21fe7fc3741492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842902bafaa087bc6eb38bc9bc77d84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65533b6699c02185483a55688dca8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77351dc071f69bb9d3baecb9b099a047495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290986885c08d4faed2b77500c932b26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd7bf059eb0547074ac3e54995d484497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94d9821b82da3e4b2195a6219348b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d24ae30c8b3da159ac86429567734499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce22d8bb145355cdec018e889774f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d3c3e889b91c4f4b8a8ec16d8fb8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f4b6d5e29118c231a27462ebf74e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40676715a4937b998f852282ae1d257b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8ecbd5856944e529a4e4604e752ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878817e20c0a6265442df995cdacdcbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580b0abdaf503b62b8093e2ff724231506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebfb856990ac1b0ff6762471830006507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188c0ec0a9b89a696c5732af548c306508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91e1244ae87eda57df2cbefb40396d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8269b4f548c014f1febdc1573ef1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae63c014d738ee75e170405a3935010511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07cd65f48f7eaa8ad3d71c99131a47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4266d71ca3b54b72bcd9f25c47767513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3da51c228a8e0d78cdff3b9987eb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df232e13b24674541de5aff2b9d0020515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c90937348e50e377bcdc8c8094b9a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7975c542c64f7877df33af8d8db78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb436072bc2dff1a1cf776b60005044d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052ee1862a7a18f4c8ac2139437396b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00472c77268fada1b1be754155e03d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da74870a1d8035caf6118618031e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b725a163c91d49c07228e8f4a51623522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb98f0034d2de44b1145ae1801b97a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe1f33f6eed305a11e49ece9bcee4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377ff3ce652a16b507fa9ce8c2809a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc1b8a97589f9ec811d9f5f5c9993c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9f4830481030690421a5a89d8ecc7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c2f8047de2d1ad4dfdad1fe09c367528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481c700ad99d4391a827cbebf8f9ddd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03baccf090ed01c17ffbf4b6ddf8c9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf88edd065a1ff4ae35828319e15b01531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f50206e5c7098023802108e341f3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81209264b170282614da0bff4e63305f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8721a0420589561484475be0b0f5a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5949a65673456f014a4b229167a1c4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5dc642b86bf1c55119d33b3f1fa05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675ec05401129e0e8fa4406bad125b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceb3e95d15ffabba0c51da004f1172538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904852f6faf2e459b4d8d0c28c44155539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3a4bb068490402bbe7be472bbde98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd4a1dfcf62a5bc1ea39cc837fe3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7533cfe09f2e7a533cc5851032ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291565b0b472634d3399877be9fcb7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636d71ffb4c963d877e733f2c91c57c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ff236eaca17da63d6a75241607707545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f100bb03e36c9d04dcd9f90881025546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ba71dff820b1ca9543e6661a5cd59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b723c04a2d1b4a7a3e629caca4a4830548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feddaeed03688ffa29488dcb4b6854a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f49b40b91fb399c147aa488116f7d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072233eef77c43ead6ec13960232f82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c730a330cf91dc2e6bf4af031abca4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120917c56ece01685c5775bb12758045553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981cffbab0fd9e36870c0f95b2e52f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7723344ca7093baa4fd51d6d153716555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d406c83d9236ae715a5ab34067208fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0246d6fe15b8bf5727823c75c9ab4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf302aa9e2f74056605dece7395b3bde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22cf898cf4269ad17db49327f10cac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9a45e70f74f07b0b8aa52b77588cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8790f907d7420407e3828bb1bc66881561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccc8ecc5302ad7da1fc6da52ef8807562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3accde19f4fa54fa4618e44eea05d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edebac83e470e0e26211efd93a05698564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09cf7a68747bfea378eb1d5a037e40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291404ce1d47c394105debe7b106e45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00da8c858d2f071dfec00e77de4cf0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e825636bc1c5579e52e5e2ac5ef751b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef635f5243d42dee4f1f516e8044a89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becefc0fd9f6104ff61e06de9c584a89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b05067bc26b28b2592f2670173288a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5869047b6e7657a6d658ac57e9dc9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd087ecd1ac8a1a173168c3f3662e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb450457ce1ce406bf69092ef3a32b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b8b2686980807be4641a0ee0b04b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a550c27e40386fe530ab8f1f82c938576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e9a7d218dfa831f4772c6a06ab628577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c5aef2af57505a90370848e7b2da2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48989bdee578a8d056c56ffac0702c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51385a8f06d53010922e916526180b62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a75a75d674302a9538a76f4ca7f4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac86beaaa0287144732273f2958c2d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e98b711413c35bef9ad4c5b582b14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741e1eb1c3cc11084a726d956060bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb703ef5124bcdfe526f8ed4dc85bca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d03b7677b2fed56b79a52bbf2f11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aada5a0ce9fb0eb0e5bda27117f8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b999b858f742917511029b6498b3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dd38511297c01d65b5cfec8d98d10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195c81a7d42dd9d0c4c30677654bd1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5750d497648a100aea9bd13d7e535591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959095ea44c0b64311a88b01d05c873592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9a45f525419dee0024c76df13d209593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96869f9a420eb4a3c68243357f0e5f84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36e32713bd542cbb3e7fd06315ff2e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ab4c72c86cfca1b8fb725bab504ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f2b36b0024dd7ac8e49590bab29fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b8fcf3826be3b1f28b2f9310cdd96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809cdcf39988ce5d0997e294db96719599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654aa1d0a5d4c540b11afe412e3c9f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c8455f5cd6f788329c6c372c2ca73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d1ece06b603bbcdcc8d1277b941c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7ecbd904bb1eaf5bd95e00cf33525603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fbee01d80d414c7c9ee11f88f3728604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17beaa3fc21434eaf62f2cc82fb3f718605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88f6d13f6dc6f7fc6eb753414aa0ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8be62f99ccd4ec3c771f5e0787b60b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb49ffc0cb5c08e853528026b5926608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e80ac2e267be87465368d866db4499609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9de6403ffbf69ceadba840af9de453610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c18749658398503d633793438869a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146c9ba2b74c2b8168cb1480ef0978f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ec867f36858bf36e4bfb299427c8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417f6f6f0b01949aef7673bfc2d8504614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae96c22e71b02557c08001999db542615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00c2f45551325d49eee9131ec27573616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae503ea32752b49922fde21458ecb53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfadd82a9e56a2982ce99301ceb9a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b851906586f3a3c8a8ede00b49e752d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54825cd8b2f6d1967124c5857fbe44d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e0d361e05dfcbdc1808504c57a4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a03ecea290ef8b94bcf55d1f127e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39be14db4c8b0a94282690dd5f543e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28c5f78de4cc75a5e0a1d5180388e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db6a5845f2791f7b2f55d714429072625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a08af1a668d14f15ae9fd2449e3949626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506585e09b90815863b7bf908344efb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248153708c79db604f1c19d99ec2ff82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011b809d26e1b9a90fc5fe668f3ec01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70914c3ebd95547ad8c701d2e5bf9c55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae6d0094c25e3b54b01d7d1fe71f23631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaf024fe604bebdff5d5336675496c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856622abeb96f924c5fb9b5757f11546633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a2cbaa21088bbd254a4a6930af450634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b3a7073a6f4498cef4b4343611d70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7efcce3c6f03aa304e3f8ef8395e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e9ba4852022b0d5d0b0c66da78ba1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee587bd37ab20838cf143108d7fc412638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351caa9c60f228ddbaf450e313fbe4e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eeffb8d0eb315c10b7498dcaef06b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d7fb67936de6885be7388d5ebd0ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbe92af460aaa8b09fd8a0dafa6b1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d57182f0915a8edaff16312b88cdf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c39167bd9a2e68642c1dda9d07a3a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c760949798a141f44e0da99c8cfb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f78a8b04831ccb833e9de6bb76beb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007de44e9d355b6b71682422c6002411647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19d50c78884fe9bf1ecf4833ab8e9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1783f56a2f86d333512dfb76b859f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72890f55515f75841131b7db9797d964650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde15aeb49cef49eacecd0c217164cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336fe10b4c4a1a8e9dc9ff7af1264a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562603a913b152d159caf4141b6e0f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c473b57df73e1c06e5e4f3ce6341c20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361b578e5e3cf6bc60a8dae240e3e2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7077c462b8e73ae1f886dd675a99c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d246ba615e7a0ab7e65e5682afef0d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b460aae09c29f9d7c7d8d007cb97e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2f66d383991de73fd73bbe4d4fef4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc72adda42a30cbabf9447229edca97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fc0afeae099333595798abd320961661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193b40b812d9a6d55cb65b736bb521a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66940a9ef73b8c0778e796049e96885f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332620dcf11c3b196f3b7138e64e4e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ff50e26637ce48b15fce2723ac651665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66e11097b2a64fb3c3e777b53963ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33701dc5324f78c35e62c477b93aea50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386854c717838010fab5a9f213f9c143668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7219f6ce31668dcd7f544ba1cffcf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43934bb4b5ba8bbf9ce12a95674ff0b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d257aab8a5e6681606a136e3efb3e36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898c4616da41ad9e43f7be3ae94bb7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3770ccc30e96010999526c473a5f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce88293e9bfe57f02ebb014205aa35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101327195ac98e705d45cfbb84cbebb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e3272993651ac96606d6f203b91db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c19d667e6d93664b7734eb0d01d7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700723dbc9f49f9ecc19a55aec16a65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1007ef4e4b09f8201e410bf2a83bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567c2d8a1e59090a101ac19d70f22f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482ecbe510f858e8cce5577e6ea1079681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab53839e09f5b942dd1d217289b76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c01bdb7124b5a767c9a933b7cf609683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925731cb5878dd032572dd255a8fb50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a3bfc1119358fcb8d0c526f2803a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e889aa208c7cb9a85903b650831f190686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00d377300f8f8b8d11c07994f8895f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e2e3d8ff6ef5839c5de3579ec2448688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999079c773f57d70e5d6cd56e9ced87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b31b0ddd6290defbab8e3ba45dfb05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafd65aff5191b22fd231efc819a40d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56c59c29cbf09f0149cd919f00bd9c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2baa4413b2fec1fd507a21e9d679b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727132fa3f0f03b814e1b8c2771518694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1b2b47af0ab07e7e845c216163c20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34edc5c8910195702e5fb71f0e7672696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f041aab7d4899d1db3a88be2b41022697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a309b6988c9102b899dbb116170c9d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c430fa46e2ff35e54aa813d6a8a8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b9b60f2eaec64de69b0fab51da3de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a864952d71216aa4d756a937337aa09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0f17035433857a3bc218386451d0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bd29e326d8beb48ad7b43acae5e0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159378fd7fc91fd7714a5f010019ef2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d75c55673f303e9d0c07d5cef3485705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5645beae55be51424105bb4757ae3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09057d7061e82bb1cb50e5967a998309707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586b63c3b0d2153d621ecfbb3ebe475708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124407e1cd357a4205ea2618ace3aca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce095eb63be1030aecf5f9f78c7733710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d0bb03831c2050a266ddfc9072bd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198acc596f3f1b60c4004c2bdd6d83b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04bd93840ec780b6f96ba470103839713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88584aa5e89ed2260bf07b2e1eec56e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8e3df2a4313ee4c382216434e0dc0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a3c32f18d14ccce99e785cab73543716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548e64603eb611424713480a75c7a29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ac7e67911ee60d47f86709e7db4a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb2c75946499be19a5ece4e6eb812d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0f4064bfd615db76a82acebeba5a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893817581d061e7876087a5d0f40140f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45378a2c5312865363dbe62744cf747b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950010d2c00d9af84cb8ab963b6b4075723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58d0b0f894aa66ea85b99437d017c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034a913d2d4979a5b8502f290365368725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be3080f61135231bf0c1e21e032e5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e425256917a422f851594ade5c52b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadb12ecf17ff684d691ac11fdf3553728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38970bd79d6b6cc66de61b63667ce493729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dadb38fbcdd43b20a0cee1e76bbb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b06445cb15a21f19aa8bd1c2906408731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92e6d42363ea057e030c581c7ebd45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe85e96eb0e3ce424d07663d19f66c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7aa1cc2637451d566703533e9a867734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2d42e1bf8b472bd308aa0c25fe7f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7317e0b34c4f71499436c6e3a4192736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35298b5e79f87e19c09414da98c5c66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b1e3c5fc1527b7a67126acb57932c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b806ebcff938e0f2121756056727a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115bacc76b18c8fdc44116280c7c30d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e904fa59d172b4a0a81f01a2acbd7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885b4d64314c2130ec59b2f9728f0a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f57a5423f7497e7faee02caaaba3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998dbf0fe78920e848b3a885145c87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20497dddedc52e8f94d46fa3be30d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d657921104dc24069ab0c4c1475f46c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1fc7ce6d3ef9aa67ffa135dae33f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c6666876dc973f77fb6e9e9be22af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851765ec7cf2c5dd557523c5e416fc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d56d2ab8d65c2a72c848787e85e20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb71daeff155a3a920e6fc0e5c1d46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3e2343c1c4673a370d95b719daa60752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac65fe4d2c34fcc18c1b1d1b17ed8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750d17f183e49171feb277d67718fe7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04927dbf1adf9b70f2a8e6bd6ed3d461755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42343d44d2b888d1b731a1b2649a3e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734162d1d7cec92bbaf941b37aadeaf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41181cffce7dc389dcb015644a369296758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ec5d23e3e89912b13e01df3f241d0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>