--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f56860097d77e4008297db8c7a79c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c352e86e34a89d7d1b77553df03fe442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622b9f8884e2cdb9a5a8b5624127a3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a033f5b096600a3f64257763ecfd12c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb317007f94544356ff99efc8d68e11d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fa0f470cc33c71c9e7e44812df8306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ccd12af276c3cfaa80dd2074fcda87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b6a9e77cc02b67d4268c8410a951c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c3073e9b85566be1a6ece1949c569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caaf8354d9f51ea7faef6335b578e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5692881e52f632bc406d4f96c77e1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989a58abbe0313da6ca75dfeea0bfa812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c6e0087ff276db8680cb157c57da213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8235e2db4777c1f5d7e07748ee1ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe09a7410da34d19ddeca5ef7b8e63415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea2f2576d6ae79e1518280b9f6e2c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c260a3a5ba201f67df67aa06843bcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a127d03e07614343bfcebac42208418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cdc34589c2196f8c375f49233226419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0e93e3fadb468239d9583252ecc5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e6010dd9f5331eb675ac0bd82726621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f70fea0ad3eff3702288c08bdff4ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40f17d6209f5bc3ff900bc75e18a1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f3e687c841883f01c2e4c83108bfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df55bd58bb220b678088cf6ece597e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb9b9789dda4c2b882bb1f3ee9e27726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024407264b468a0342697c1f6fc77a7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e75e6b0ba42edacf91b2e00470a0c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6414b6345dd84ccd225a7e94d9bcd0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e08a0a65baee55230de61899c352b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c886ec70d4bf217181fb394291c3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e788dd568cb12382f7410c90fc42432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b35df04f8e5bf3c02dd7f1f5aca6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31307ac6ebe6db2438cb917c18d2dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bad6a5ef5ecd2ba6996b98ef45b5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534536225f22c2847b282c933b438de536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6887ff291e5e0d9538a58bd8b4b8d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e156ac2b286c999103de15caffcb1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832237ebcbd98e65dfd1b7de9f401e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22ac4637f19e39b9de4a7a8b71394e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e09f8fb7b1d849047cfbe9b76cfb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc8bb5f6cfafe4d9a7500941d6f3fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45780ac69eb438e9b853f45c8f2a476443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d99e838b3ff1b7a8f188e5f64894844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669274d10851d5d81ae71ee3949fd45d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fcb7a63f634ed5cbbece0d34a556c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f0ae63956004f02a5287e55ac0d8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36936a59473e65391151c886263b83cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8086253b739b1197357b44c950c5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67b85fc3cff2e5f9a6fe9047cfdb6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bad360be77ca94d888ab413276a3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f450b2de3ad4a0948629827c6c2877452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9f8230eb3117f76275382272fdfb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d74972f6b253886b44ecc60c6f6ad854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09fa0231b388a22c13505dc311c65855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784518674c5f725ba02cc61d38f512956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e34085edbf10167009361184fa2be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7901bc624dfbad8c4a520ab6c6aebe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b593fd82c34c8b180e4f73015750059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e1d8669a25163290ec7a2868f8e2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16382734f4ced4263865e43062e8eea661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b20ef19faaaad4570efecd18568c2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03675657333ce819c096c684546ac1f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4d2ce88edb67f85989e44c37199b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1191b1b6487d71233ae159012d10665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff18bee8d6138048bc04a7a74c4ed066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66ce566273670b26447521a593e42067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd0db7927673e6968f3f06b1b9f9df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e6a88938e4494d042453678288b6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771a22895211955b53ec705181b024c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5ad13c0ac6b3c52e1d6fbda7d476271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e74fdecbc9aac3b2e1d3a4dbf368372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3607de6e1d1150e9f072e34fd65a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed5cf09dea070cf77e97a4f2f21f9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b95142d41cd4128c939cc882ed9e8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227126f9375e9e882840cf6abf06baf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83784258b5d97b0f2825a57810acefaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069974cd11a64504c81d88d51d4e818478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c4f4b5056291ed328a9344b78731079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272743831a359dfcd9aadf9e33bf02080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f205ff0beddd44d44027ad189ea88d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f80bafc8b44bc6c322a0b43e6bb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db919929e61f29849f3588f8b2d010dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3356e5a17244242790b98e81f3272884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6033419bda826ef615842a0252336985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a155ac35648d3f2ea61bad13370386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d11de33d10b9eb589a5964968968987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ff44c62c1e47a2fdb128118c4c9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1041138f8846033496dcaaf6602cfa089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4676a7f5d7637de4e705b4a7c7f2d1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccb36882b5f2ab267f1659775eaaee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99162e470bed88dbcce837084efa1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a986bf35036a5ca83875c6d073eec0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09df571f16c2757336ac08e52f37e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97c269fe2b01bf28c3eb9c2d285b4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb8a0b2ee10e10fc6a3faff99fa8c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a472a5fecc09d3a54c381dff1d05d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eadc6bc1afa80e5074ccee1a9a989498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c67c5544f595d9e05a6f38afd0974499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe808d06f65cb6f87b775d80119c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c81a7c27484a49fa0b8e6e9dcf1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d557ddeda52994e8032cb350be8ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee4de95ae1fb5884914e7ecd60ae7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182525657878cb580037d85822aaccd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4b00df3b0cede5574db50c0254f18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d837b1768bb237de010ce84dd2e33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e212e7af4be35a7b7d8f0dbc31dc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f7adcfdeda4d41a21acc7bac997e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3624804bb55859e5eecd4e8f186f4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fd808fbb0d1f83a549b325e0afde0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e8feb6e85bf977b886352e963d1a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacbb5f2abb817b485a8798fc3f6b31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63f91317dd67cddc5f5d3113a268d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec6773687e40c59c4d00bccd2811a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d21f4cbde798f327d07b44f8fa5b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b129a9e68c53a97e8a2978952f77e15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fade4a582ebec36cec8cbf39fd1a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfc92b365996d2110d5f09d94a6254118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaaefc14ed3c41b607f25ba4938160119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619e58daf55da44df97d173e2fb1982120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcd5868740082abbebd2b23891d5d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26d8bee661d62d3f8c024c396dac17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd4d3e8e3a4d556ae49088c5ba6ea0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e7ce59125d5a249e87e5ceed91e4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc51374b8332527bc8e13e1b3ed2e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c6958c64794b13afbec774477ff30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853565e8ccfd969d8faf48c7917a525127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01c3fd34ecda1889f45bccf816913b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa1126c6209494c279e74730f6e9e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5215aaee0d6eab143de47e19d3941ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e6eed3fd8a48dae2abdcd9bfd7770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86543377be9a4d64ed45494017f477132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80edc828068c877fc0b93d11edc21e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb701d02e375c3b08edea08c909776134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa8b53e05b14249369f5b79033bd11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179891bf2a5a34074cb3e61edf87c606136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74315cb2735eac845b490b9db29fb35d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379810bdedaacfb2415008a7d1f576fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b78b798fa77a3b44febc13c491d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f737ccaf48ee09e1dc111f921bf0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee5d1e3446a236fb03db7906e25eeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8b90ad7ea6db8508bde35621a0375142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f1cd2963af03962175d9eee738df3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa51eba768737f9514a12d26509096f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5615ae8941dd7a307f41bba779e4298145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d8f8a55b702a8a6cd1d91f05c3c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4781df9886539becc764485c0842673147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691d469305c112005940cdfb19a6669148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18673185648a10d2a98b3c36e4364b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2bc08ceb19b36f18a4b004685c3b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5392624bacd8468d0c2efbee24d07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e3f359e3de0f3c19f33ab5a0c7b3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442a5d6c67b9975425b6c3f74b05324153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c320153fea0be3f254fc28bf3c8cf04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540261f4bf347255e66831a8f578baa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557e610a634925903a0646f1d172dd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b44e667b858fb1f983c01a9d668e06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d22ab9bd45cd54dfd1ea8e7f48387158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23168e508fbdaf3ad942303d0bc47372159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8835417167fc7556e73b6290570fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3553c7b076c1dc88bb9ff1260ede889161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7942c7cef4d6ef6eaa242125737e028162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f856fb04cb31cd6c7baca458866d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45ed3a9d69d15a38d78908bb33298f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac691f8e41641432ee3a11a5f7f378c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad303a7e9c9ef9f71bec5a75c42280f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5abf9b6180267702b712ae914c2328167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eadc91edd6c51637515590662452f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebac4696794cafeb100d973baa5bd30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4421a78bcb54f65b317676a3543b0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fd9815d81f49448e218b6079866fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01964da91a5370263e5ffc9c29f4dbe4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831ae6e05052b182916ab094e9e528d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5512daa76eafa50f8ca949ded8dd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527061bdca7241ffc73407e827014f14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe1ca258376ea39c21f3e42b58a518176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00a53ad503d47736e1e6e3e2c5d6aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7fe5d2f29c861bfc79466d4080142178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c092c09259f4a374f187e11f53c65e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14125fa087ff17175752696594b5770180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0843501812ca8619936329ae7afbd81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24869bb4677114440162f292900b036b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97b36d84f0c27f44049feec837f7ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbbb811066830dcc8c19182ed4b0f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e169a5dd3acadfc400f2c133b6f059a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528a05535954f1c43c9b4d293fc3a46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05041c8dd77ee04515ac46a32ee1475e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7108ff01f17aaed504ec5ba6d13af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8db4238cb8e6dab6dc83c02fbbbb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004cca6ab8d741698ff64ab71dd8959190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ace1f24db8b4c4eea933f76b46511c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94938cbb5760e5706731a055f265b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84938cb4b3a0289942c0631f30568c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a6c4e5b6aa06e3f320e5c0f22a706194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fbddd4aa903689a348ece01fdba4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b42b7035b5b81eb120f78132f7e3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff14280175e32ed1571c54221b4e84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf3d7c4f7817216442ae1786cbeb6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d65420b0795533619f71128498b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0e518a81618bbc58586287302ecbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117983e57627ceeaebfe6d5e219d0988201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d595dec4d90ec2398da689f1a9cd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505f388244c4031f1a9972c32efe16a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff3cb28743165c6c245cae678fee9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23943f5410dd86be540f07c734c05262205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fae092dcb5ca788255618388adfece206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6da471b45680c03b6bc648c7cb851207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691b3836ca660659a606174bd591a9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea96b83140e749842d8eb153bdc153209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be33e53af1e47946348d3aef2677579210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a5a31d3e16bfcbca31b055ecdb15b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb07e44deb6b0dcf1a63e264d6e9130212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d577d53140575b99c409afee7a4abbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf77385510731cfe6a8d368e733eb93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df122383dd016df4347de30c301fe25a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d498154374caf102923971fd1f10f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9549609ad077b15f1637ce00cb910f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76ec4343790404f967cedc33da97a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771e8e67446a1e5b8998c40f4a81bc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8646f4013adc385e91ec90b5d9bec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bf7d1ac5e2e40e1e0767768d1d8ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b2ce1acf8c2eec2d7020a3e294af7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2d7528e1db6607ca988ed1bb1c12c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e61359d3ea865e51eb14e1190f007224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b91208fd5b127799a8f424ae0bd856225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73072e26265911f8cf2672622c45c7a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f4ac5006cc75531001654de9e4070227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b471e175281a1590abc083dc8506edc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9058850e65e70582ed9cf4cc36106229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e5a92ea66522b8828e8253ac3a00e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251191291417f20b253acedafb9bc083231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c5897f36b04eaff138e3ea3c9e285232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d8ade83d3093519ff3a7a3cb1f5d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3f8a805b793ece232392ce37036ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de031942ee44760251207c89a92d7e85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ae48e3011988d1070f4b6c9231ee3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9b8a15bccacc89ccd171ab2aa7ac4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a750eb7d6619691fed96b1861ce89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52602b9e9eb077d679e5375088f5fc27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360df0080cee268f9a6e40700607d99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cefc5981cbbdab807de16e34b6ea8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f495dcfd4a2a1a37ce3b48d60da259242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a301eaada71324d9c6d729c44e6a66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502520b0d9b3dbbf2b3faa03e208d842244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b84f72ee0778bf009a1fa2de5c5e05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c328134fca6267c423c3c0a040f4ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690303d39c4720054d044fb6660edc92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77544da2fcabc1e964993b19591b65ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8aefdabe2b819dfca2b492bcdb1c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2aec0a591a2fa3b161cbbe589c2b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a8c8fdad99614ad6ac0901d7bcd04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cde7d6cca97868c7e71615a6868e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0676abe215d7f1a5248b0e7f2f269253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea19712284844344e0672443f2a4e83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eee5d4b662e6bcfa3c91f88d5fba5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783cf06140691e156d9f65ff1c08b85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9214bbe70fa867cf5d358a0d8bab08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395896b43dfd5a1491d27f5f350b59f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb65c6360c88f672dde8bc297cabdb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae6bae59777a463943e67d39493c8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cf88ac51ba13bd40e8cb688c7ddcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f84a90b30c22ff71012dd4b71a10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f055e4e17771ad79736058f0d11b545263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64ea89412003ab969a6e01481a3905264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081930be3b6a0431c1f786683a2ab84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c4e3fded7e5cda6acd501eb9d3bfd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd226690a99b089dbe878dd1148912267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d72c5142e95e0d5289293fd849c37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfdb5a6a72c47b2c81d6aa3b5dd0a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dc3141b5665a68b21e43312f134da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7fb62749e36e019bc5fbc97b37837271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f5d068a47251b0baf47cc63f7df71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812664f72395366be1b9a045bfd5e15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6edf2a58d31dae4bc598b75a7959c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66427a51606dfdb75d73e5a3a83751275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63859d291ed47ae9ef8b5f40b763ac8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba55da744812c5fb0c6b373c8a92f3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba317a82f8d86f1677ee0d7383fb2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c144944e6a9d64babe41da91691987279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e109bdb8c0748ec6ed7e554205e7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aba5a59c06630f2ec1af8a44041d71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aad781f8ccf32fbb2b8b2de1f301b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315db796e0a1713bd5db43f46a883e77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830395b5c7c1aacd26b9f885d548d898284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480e0cf8994ca5887472d450e1960fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823b3e35c95abea165dd0d022597e55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148b084ffcce60faf4f8999431e8089287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5279761fbb10796c4a461713e1093f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb764569dd57233b49fa4525f4bf17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7013ecca888f91ce40b19f22f6ffc8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d26744451760c2a0b6a4d614121a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ae84823447c1d763f23c6c9fd009b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db083d7ea0c13e7a040fa1906e16aee1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b860c1b27e4afb751b65ccf7c6de8c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8015ea3da509b1e2c989c25b20aac7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec27d53db324e455f787630625d16b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf703ac5cf4b8f1cf52ab3deffc7b168297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15440e57d3af159b4857cb77d23ee9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea908f4ebb167cbe2b43f7d19671da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff7ec0bc7a4d9a531a066956846b3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8ea913888a2e8793ee5b5d09b3968301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8c965e608b7eee0efdb3541f3efd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf16b760013e68ca83d7a3ef8929943303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15acf0fa622f1886be37fe9151f03f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93704e88ea8659d5c183163e5e79e853305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e6380b0730e9428126a4be49b7215306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0d709c997e5970e852babd285eb59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089e4e5d0b64555a3324a1b01c50a06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea124f868cbf9c11c26cabe5ea33b033309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ff6386c0052773b8aa617d5c7382a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224f923fec0e98ef712fbbbe11d1ebc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8352ae56ee875dd5d3a062ded575c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aeedb533b220d8dcda1056b2a9023313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5077a1478225a3cbdc31761f34f294314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbca6c930c53c360dbd54cf96019d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b0ec41deef01c1515d3e3b67dd371316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986e26a620a18c52eea47706a388608317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8476eab4ef5a92d0dadeab12288362318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6effe506c55152afcadbe20e087c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14cf965d62a5793dfbcbb9bd527c25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcdcf8a6efb5cec6e38dba8902362d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6ac83fe4fb97982325907cabd1ead322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddf9dadab167d4212841921afadd92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fc387d9e7c5fa26f4ad0227947c65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a60127930fd3dc444c8ed9a6d7c8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742f1e4029e4f90853defdfc811c22d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399c29891defc22256af195b3ba67f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec22a51a294d6c4df01e8f937ec42f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe8e3ed563623339fc8f6c3b48de46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7de1114670455c6ae21ced35e7ecae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04d36c65914e24bf67b71f981b5b23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c22bb2f469523b6a69c33397b3209a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b3ce4d4ab7a9f7444cc473230265333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f765f21f38d85551de822f4f40a35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaca803dcbc359cb39cdcb05e0b46e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac13ae049b487ff6e3bc23c58bf2c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c783594453bc1014959b0e82789082337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86171ca93e0424a1712eeabb6cda8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afadc3ff5542a3d0288f817ec116ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806a145e40bf0ec0911e9c8054434a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565ebf4bf828570b987a3263db69ccc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7792118970e419108e85d2925152f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca251393fcd705e39d3e92079a27db7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee66007c537291acc1616d6931ba21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772a94cb854b52f55a5e5fcd11f48a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32599d2e059ca7b26f3c2b508d415d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca118f49f181417817edf2cad93724b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c71671ab8021925d97af7c40a02d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aeb9b44fb691b9774f2201c36b504349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da04fc8ddbf5d1b776cebdcaac4e86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590e26706a403abee4ee2ac883b9ebf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916259b436d983bb8d114acc0bf6c8c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc00a64ac4a3411be8598832e79e6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fbb91f0eba9c38326f9d097420041354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974f115394da918c9294b90f75fca0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8217b4ddbb1f8868b375acc9a8fb836356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151b32fce660db1c44d710b5b64dda1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efab626ab3823692472710aa1af319358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096fec2a792909ae6482c1a8d75e390359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9273398e154c4dd0056196d3d29e01e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad57eb4bbec7a889afe4afa3981f916361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d30d7340f79b683d5150fde3faf4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e6fc64184ec1290931e92a962184f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b3d45013612530877441dbe3e7d64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ef87af8266905526cd6562be08d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f365c584610886147bedd7ceb20ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b6486870e89e2e76629789329256d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b21a106a37c8dec7d3257ad90f0c40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcc482dc89c638b2a02effa2bf4d0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d14bf4bbab8bd4ceefa5a24ba9da8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66160d8492f84ef19616680ff026b97f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5f02851f8cd111610e4ee8352bc20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8fe255e5f5b515323a44d8b31ab9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80a14a7aa78c7ed0181abb92fdd031374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f3716b58f5a4c85583bb09cfef3fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804198ad754991631b330ff7cb3816f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aa6b2e7db7ce4f7a4d2a59dc14559377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860fa55de218118a785abace29af729378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b1999b94d1035e61ec83c48461303379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd7e52cabde27a954abb834f3273de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3018901b65f0d540c26580e929f316f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e838b63cd0b8185a4e93ee48942f372382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840b7ae208c117f7dd03dba1df171a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a51fa249643fedb3866ff04262cc5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca73c41cb493c8e85bee9a4ec67085385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995a2290ed7562455459939f107bea9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc2d5ac115654ac20a7688afbcf485387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616beeef5635620f4f07e37a35f9bc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8958a980e10aec54a520f61fd54db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd01b7ac12959a77122ada04fbedd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33163e123821331d63197b9ed97feea3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2e5b5d6d99b466335ab3dce1b5e91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e98c8e3fb2c6e0d0a2bbe8fca48b4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dd4e086fb5ca6a6f9e2585fcb16cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c34ef98fb0402dd5d6868bf6df32e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9def9be3030d840849d77f008462f9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f089189e9d624b7e69bd2c513c41d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31e0aafb5badf2abdf33aae1e2791b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a065f6a9367d0680c3f99efbaf74b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a60cb5e2a87f1c71a90d03c827864400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a6b70919e5398e321080dd3bdb9fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618ff086d1ddbe506fb071317886c9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac075676941c067543efa1ab3c837ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e178ecad52ab8e7a3e2f2366a0152404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d5e80dde8a2cc03343b75a7027750405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd86b72cbd5424bb952f7eb3a2c5ad9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02775fe31d3cb6384ec1da4e6267eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649273c3dd7bde32a9624cce9ad42ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2f89d005f3b13034ef3bde17143df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01ce7d4c51dab5fe523e06a7602f2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4554b19d9078ffe149cf2d4786e00e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937a83a147db3d124eca63019aab52a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d00d0fb93f0d38c782cedbad8b1430413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84252f447c53d37921184c94046964414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016ed0f15baa276284bece8feb7704d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ee25b8da41fe5c2292c02a04ee1bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f08fa883baad79af3da9f5f19f98c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b08fc934692b3e5c1e39e954d566ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3cfb86109da22e152ce2395742365419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea61697031cc40d6898562984216b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641049c3ba773b4b162595f07d4e893c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8004d219e33ccc4f901f07c0202a12f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637d68190b908b2fbf7f2f5c05d534423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5f1e2dc6b9c9ce2de038a26c5c220424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645f3499726e5e09a0b7c86e76ada7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25db298c7b6dcc51f30c585469303b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c82b0ec24c0cada27e0783e14b7b50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94bb4db1826b68d7a6c4fc6aa543ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f74425adbe10b55637f8e6eed7cb0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b456260b0eebd98cb9104b1042433430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed117c79cd74fb72376ddc141da1f878431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caee565786373b76af8c285495e2fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d3a54fc95bbdd3ef4d89c03203eaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d98e793dd322847e9ec567a66cb64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bda243834b40e8b6e04b958439492435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fe36d952c47ebce80c42ff1d0b349436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcb3843dcc605b0669bd0b64f905b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce740e2101e41091a1faf6cbe1aef946438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dd90d8972a2bbbf6b9488e8679b27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be0c56d8f6ecab2eca379866d3f186440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19924e0b4021e7d93b322f3e28ca78b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be939eac275abdbc6da2ba08620f382a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25789728bd8e4712c4575674f4da2188443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f5832be1db77349a9b786bf20113f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4e487eff227454bb1d6184d64f3bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71ef9539d4784ccec6995b80fa9151446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a0bed56fb4e99eae265bafef762ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a544ee8e2f9981d169977e1adb177448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85411aac00602d808c5591ec85a89b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5300c56cb079e8086e896015a202e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c6ca00565362308fe8b2f996cfbdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55088a16e03fb53847e10d432fb9378452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381b24d324d60ddf0b5451246258785453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d38f0cb8564ecb30c0c80d67c19d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae2fe636faa50dcdf4eb9166621f4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d66da42fab6cabc0ee4cb93b3c762456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f016410e51e237b6b6cd155fac529457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebbcbce2dc93211069fb70a6bf83c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cade7a16b15fddd9fd8f174d95877459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999d146a1fd625a5837e07339f5f780460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80045cd5895743f767d9dce3d602e93b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50a7a15f591e4c66cfb3297ccf138e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d1a8160aa77b74bea2cfbd2088bf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e912e5014470190ea499d84cdfbd15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb801e9413d566bcaf684c46edb7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5051a3f83aad7e7c45f85bc3cf260466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfe52f858c5a9112a0d97ec5a6f4b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bc00e2dac511eeead4f0123531d90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a378f96bee260a29b8f1815808784469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e7ff22cc7a1b5d17f7be332b49074470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd6c93bb2c8f1a0ae362a20898ac7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be844757945efdfcc8adcaf44857b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dab611cd58b8090fc8888de1426bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5a93ed410403f04903245198cdd6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fc1e94d6e45b344af375162a4e373475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a44218bfcfac477e4882c303ca9e5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d8ccdfba0c5246a4a8bc6253a73c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7fd4ad7fa666781a44585d78357ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e943926d9c477b70b449ab3e6f16d09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28fa32eaed09b671e18296127c832a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11ec506ceb744175b30ceae822f650481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29b29354fda14000596f1aa4b2b6a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ff513ee7acf3dc8ecfe2ba9c02c11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2551904f41f1567e0a9d1cc3bf7ae45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b868e972d0f921243e5c3018696e77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0852ab82eda0b84cc0e467373e8f9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b3941c8f937f2683a944797c46630487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62df205a771b15f4ae65f895c7fb0a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dedb56ec2e5d635ea9abce44788d90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed83c912126cc34557c51b1266c83b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdf58ac3a6ad603000197adbd46c59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898cb98ac5172817c92568222506b71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379e3fb0625cd922f0b6f930f693194493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68579f6fba26c46de1f4cc0dbb710b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca468ab73fabff5d6633ffb8c08e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c069bf6c55d955e23d424ee569d9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b8fba8ab268ad07e8ec66c3212538497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e20669536bd101d49e156dd4654b3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aef4c9e0ddfaf8c6a1f3b733d72d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f75466b41ce78f17f34b7942926fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c085b6fa0099bf6c0f4141dd911fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb86cae9e078cbf9a739157829c130d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb312064796fea0ceacb58bd4456de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4eb2061ce90c68a4eb90a162baaca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c18fcdf8b8e037bd8682ba97ca552a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387f212d50346c19ffc9d0312a22463506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fdb5142c14471131ee51fdb4abeda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a41a87c2ab9702bc45d941ba8b11b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59416bb7fba00b5b83c4dee0cd11ad67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc680550776b38523b231ad431e7552510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402646df67e279da5c0fa24b9f34c8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dba7a7579c6ce9b77af65510cfea0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbfcceacfba428f70f75192246910a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029a00b5364bff9f07016779d54e81f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e63ee4c99fd88b0016ee10061fc371515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805857e5e30166a0b52cc997a8aa85c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8645699f1087648a4baa53dac1be02c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c690349b9a60a25c659b89795d94bfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636069b5be3a700aa5b74cef8ff8534519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5139ea51cdd32e51f4e8c1439a3e2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dec34a5dda693aa1cc1b69c51816d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d8ef1383187f78f6b47cd06e7ff74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb1deab884ae54cd1d53a70ae0cc27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbb0469a283bfa0ed3a000c9da6ab8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25907cc968725b338633e67fc0469a07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1733aa97ae2845e4691fb5cefa2cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c277ddcb60dd04b5191f3fd837cd3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43cdde71d7139c35fc3d301d339b71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677ad99639c399179868b3df6332b9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1b18e199f99b5e28e32d747c8d4fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4188de8671086f165eb2c3d758e2a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bb141c2e47fdd7aef2c909e4e3a04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8083c2b1b29d3eab06ff38d0b8c0fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81bfa5d3bd7b9f3b6502d84eab5b02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4364b38b76df56a6766c8fc4c5b90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a13aebf428f1089b5499e6006a2eb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7f83c84d29c7d2b7579cb6f0b9e45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bee88de0a5da36b9849501b65e6b77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e12adc634a7b73492edcbfac3592bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a8faa7a8e3ff30c29ada87183e301540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a417217fbd4bb0029a04bc89af7544541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a679f040e1f34fea8670efdfe0d37b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80673b8b1efe409d88636cc8c3f7ddf3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a46ea20fbe2e37e522dd1dd1c90a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72417a3b96fcc65d08dc9180e1ec6cd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144c211ef6c4e5ab16d1cd9d2ac12ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048021621d97d5e31231d557a120bd47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4a04d685e6c5197011edd8d4fa2cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98c22102252a009560e04434474139549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe30acc1ad9da01f6a74efcdedd91c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e16601916f387e896bbb54dc7de2e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145330acac7704c9a4def2c73c20da8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85073163b1b0499c140986bacf9a0b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a74952436bcfd5563b32992063273554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87d32a490eda95436473aa0aaff554555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08598f77722ce32e8ec7a7b38aa4bafe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41784979c722f145dd67c8421c8f7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa1588b83a3a7ea159635659e64ea1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb27786b61e43686f986d208d9a369559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89716891d8618db983eca68bb34066ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad42f8094abc2fdeb1c0a050751d8a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6c7eccd72aefeaea66fbbf2aad25e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cee878d2e8181d182d3985319c9d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f220b1b51c2133927735514bbd8a28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088a3bfd71f9eedeeb09a787d065dfa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08fda4ed9f19657af63f7203ea0c90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3db303c6afd18b55377e8fd7e8dfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d13f87a8685ad2c73eb8ca9394a486568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5abd688d11256fc29fc8a33fa40d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3fb4a335aa7d4410b4f5303796c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecfbd84c66259e9e1ae24ac4253415571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af39e784fcec62f53cb706edca1d253572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ed9b285c4ccd2c83e750fe89b2f14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a22433d2aa08631fe027e29c5560f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8090c92dc4298d7590bf0d747389f0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c08e0cff8cc67c5fc7c1a87dc5644576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f286014a937df59ff859cffb4fa2ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36d26e50c2a7c60f9cd88f8f44d5b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c1c98fe254683bc5f67deea75658579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4835ead3efd0fd641ac30c1adfaccc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe77e7526340e2f08015697c6d43d9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebffb491a14f9d8be5718e614a896b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752b7b5a4fa1b403857f9c6bebd60e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706474303b677cc905936ecea698ef3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11b7609d95d96ddde059adf69e492f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779a120556ccaa00a603975a409d6a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de0f926c7d4a61d1c1603230493a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e1f9503f49ec775472615aab38df5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8fa56af3c62f753387989b89d3247589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc905ead65626bd94c730eca4f0a92d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1babe3ed6362eabb85b9574aa278eb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59db67104846c4abb5be7773689b1bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aac580b7eba290e6d36f096f6b0de4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35729ce74f9ebf3305e93052dfddef78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dec18d10d3a8b247573c82bc4efdc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ecd11bea8b0aeb0b48fc3608ad3c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98b258d1f7e2c319db16ae49f3bb59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762903c3d60743fa88faa278f67f0024598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8b69823ec5e4e62c8687ac8425c00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c6f2590852f10fcfdbe358e3a3841600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b7ec54d83bbb74c9820f56d4447ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0255958c20c52ee3d4ed93b1ac763c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b61a9e8b2b14aa0f5ee5423cc83837603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b33918ee6fded0ef221af4495fa1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b1bb50919608ae6058a699504bb90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae747b8e97494820947ec6acc22ab8b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc1b32e8b78c6d9bd7a0a41d652b23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd077a9f7dc6393b9705d10c4337a87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996fe0c702bab223436012dec4893d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac896dc05561999f1477c79dc225e36c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0e9542f35b62bb239be8bbbcc2397611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03359bf68cdbae73c0bb6f1e1304d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6ffe20b403de0cf469aed1bbd916c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b7dcdd2042ee1fc9d56a1ef15584d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fbcd481c64470486fc1a66b1b88ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21e88c4c7063ca52b1d02aa03dd64e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54144993ab6a3e505157e105925a8ded617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eff709d63a9b5f51f3650215598258618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f81c4d030d05f67709459481d4b37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719183ba635b3e7e6edededde21d28d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b1e04dc02b5433353b94b9d5abf46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7fc7cd95d89f254192cf6955e6f54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea6313f83a4820ddce1fe49a976403623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86d90ce75d644841c9163e3dfc2f95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33e02ff86ff907f7a4255d983fc021625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef46587d812bdfea308dc5c00ea00c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2938b3e0ef076f5489f773b74fc02b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b611e89720945e6961f31f83aa7e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780f0683732d363c4730313354b053f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8268699cb31b476a39eb301a09b50f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab432d0ed53ab92f5aae4012b9cb9d9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40838e102e34a53f2b161552f2de631632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8d753b3b9612f0c428b95a7c62725633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161da74a0e53ea644469c4d9cb571f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e187dbccc85148430def3d1b020d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f8addc85aa3ee4152344816cc501636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc702e818f115a8f22976c47755e0c3e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c094c07cd8d733fafef32329ae0c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fae66544a6115a81cbc1e949a063e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ca2d4aecaff7b6b07145aae365790640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc5974c3d94b77e392bd399c92857b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d26470fc9b51fbc49595894d510db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87266f70d3e97fb172529a94dd7f1b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbea4ba8a63d2152842204031fdc3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a11f01c30070eff62126cf9783dd34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975493bfba339462466793bc7c4f59a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675eeb50c805b46b747f3f50a5e6ae4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45399cbbe53f505ce8b7c3424c7a88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f5d3ce40d6d6b39c648120cc66023649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2d4cec894d5b215927d25fd908c4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84565c0aefb92bf7ceae56367ef5e37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b276c3ed75d98d8ef79e754375c907652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015961f66b6c543c20dc9d0fb433383653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920142d6a464eedfde942af96ba71c68654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042c70fdfa3f2e6d9b20aa4fd9e6c48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ae8cd838d5d62d0fa163bbf559b6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd027dc26720ea99d913bbd7d9422fc4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b273f881621885fe4744f02fe0af6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49a915f5a920553b009b91e748106f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ec5ef1303a719fb96b02ff14d136b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b5159ea3fb58b9c3bc184fb0237d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765c76c01cb51b873a19af96ab892e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53277a9a3bf639ccacba524aabd1765c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a203a91f212114fe54050d1a76445e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f3163ba48f50833472708ef035e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdad05fe1e1f1ea6745830eaf325032666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d9a4d5e9f004b8f20439cc5352d7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb501b8968826e224afc2db845d8d158668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be96085a66f5d74939df043c387f152669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a67e67f120439429d8b98b353c657670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27b82340dc275880acf99d81019882671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e21073353d70c9bae5e81a1153b04672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedac747333a7fbf184da5b2570345f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b899c691684a731f39c4ecb1cc69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797affc267be01dc3774c752c6f49be1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f39170a7d6b29358d60f64f363b7b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063c6ef38a05d3c5f6e4869faa5c267677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75ba440572d48f658682d17e41bc46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3099957e178780a8eb1a90d719c698679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb326997eedc0a7daef6274dcc276b7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b2709f00a16aba51a381a281e1786681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccf853f07f94ec6c1354da992b702d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1b734b052debf2c972f9379818fbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bdc38081863c13beb5e30900f852a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60fa95ba17fd853c2ad323f56f7727685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44699661c5bac674bb24a08a82fab67e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba7c5a32a37eb1bd15e9ab46c98c11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d328345e835bfe670d1107e84c8ba0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8b2569fde8530a4d53d3eebbf151689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b062b8d8e5b412ef13964ce7911bcbb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046310bd6f909830e834ae36bc953b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2612b1e5762eb97035ec2f3d310d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fee1f4878836cb4882b66adf6c3ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b17d10581fe11a08e32a36904d516694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96851b866f47123b4da0a48b95fef73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c748bba6f098104bdd4c434d5d393696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a42cdf00d15c64466fcf9c142e7cbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e569103f04617d81d6bad253fd94fe0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0a460251633b3c4aa203e2093e486699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1117ef05c472b9cabb50823b2c54317700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8c80e5ca3eb32a3474da982cf50a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab391220df20a9ea6b988552dc26bea5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bb071aee821357fbd804b9d0bea84703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eef13b3eb81a3bdda151e22bd0db0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe569f5652e2bd4d373d477c564ac8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e12767667d52f541cc26876202d5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f609ade32216ee63197d2578239b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca39c06e209441bfdcb1842e62d396708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46506013318014f7a6df00f2d4eedc5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee24821d72cbb7da5d3d7eebff892710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7264ed95d69d17153fa0764929cf9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a84338998623126ef06ac1b9a30da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625801a5c2ff6ec68a6d2982bb80cb4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd358e1f567a3445f94efe659430306714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d5b7038dc3c75a4616b2d14f8c637715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a223e8e0bd6cf9ee57f6e2954e1567716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f1c98e4b6b3f77fe6e34ac628153e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1449540648508b3e2a1b2a3183bac5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78550c8731d34609c5624f5a49860460719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74eee7956eb613baa94c50cb8750d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686359555d98ed894350b7290e869bbb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682fc39973e5c49a8d6b8a7ab5650dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac342bfffec940d2b5563b7d3ef51326723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec8e8c4e60e0fc923db179eded296a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daad4dae190588707290d12610b2c5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5f70ec207c6b1adcfcb4d47eeb168726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404008cc8b76262c9772217abba21dad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdcee6b73e78aa4c53d21e17ce78f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066fa55255e6f74228cc31939d1e27a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d49f68365d95b58ce67947ba5e0aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b0e7de02777a97e7ab181c72da086731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6518ccd6fd833451e4939c3cef6eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b66ae276a2f2420601b14bbc538fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6f26b343a86c6b115393dcd13c0a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae90c022fec7f4f592d465b5bec90be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1fe22706a1199b239718d5a53daab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d1d071403d41333be03271cbe71fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f453f4516941cb3d7325e6e0133f4d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de777fcd51b0f9c523c6b7209c71c366739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7f527af693df22ef94ed6ecc389ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f78880527a873a734a98eaf120d38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca795ad19e14c6e318200b850b18a21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccac7e72b4b2ab1409bcdb185a6d70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8be0c424b169afc3f3ee755f19bc3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324d4d3d30e4315c604d3ed6f59d5e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceaea4a1ba28bafcda4b00263ed8fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261784f6be69233fc8a0550789bbe203747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82c65264957700aa6e48d96e86bdb5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6666c288d66df9b329c5447f273309e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa4c9ec1a5c8011a72cde3e441a14a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d829a59984923c3b6503b0de2c0df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffadc879d65fea7b37fb3946431771a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e441a7f9bd70152920c7a3ffd0d42a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90804b6fa291e3dbcc7b6fbc2f3919fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966731a240267ee05d1c3ce0815c7e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28e8a5e4251128e2e22d2b800c23c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b870bd0d5eb9f685986d01224c949c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7463b12a74dbe9219ae60c41125dc3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f236372d07d7580615967cc260a9329759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131535f4531ddcbecd71498b62b1c703760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cac370a9a52be41502e8a794c34ca761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3047e8364e68b1be66abced885d86ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c4d93b19c2b9f735646c6f38c0d602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bebf6b7df75717d861d79be4790dd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c57b662f6b3c449cad6b66f03c22f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e03a1357ddc7b04c9b298350168105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d1cc59b93b45fb24b2f150f7df97b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c31f02958ffa60d495d404176b641e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064278761e2ed907d840db805d92b5228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d105e3bf583a2befa16a0a13de667529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa6471a15fe83625158817af73cb2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d30d1bc8012893f21f3236b5f89fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57ddce716e21c5e080cc4a05c65e1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d784e2520811247cd242636fc65819613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4c164d3065cd4f227fce2b43f34c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5702ae52b1b214f8df08663db4f0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a09c1b10ce9ae3ea255bf189890bad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa3339af1da44195c0b839fea51b7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce038b21fdc7608e9c2ac62e513b1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350c483abb10518bffa949827bc219619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449e744a3bad174eee9bc090021304620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eb7392dbd24b50603c59e2fb6f99721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf591cc9e1d36ec36e0efe7244301322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76e946a911fdaffaa4e2279672d2d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b6d296c91a53bddf5b95afafa276324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ae94d1af82b9e789a39bb881be50325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4a5f1cb1b70f5d593d2b55ad8a5b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ede420cd780f3c2bede7e9d2430d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530594332a517866a039b7a43aa87aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6759a7b75edef41802061c0b03db3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a9a604a3bb9a3b82421df9af0298330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca42bdda44598c27fd5e6d1e0afc2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4227b841d8818507d0e664dc389f60132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e442754587395f6d3cbff118e88e6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b40916255fe7844ed3cccd51fe348234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3fb952baa51833726f8a4b2190d9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bb0bdfd18ea183acde8c660c3d0dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01963d71d301af943d4331a329f734d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd13f2318eb0fb006f8deeb569d8d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680bf676ef137b10edf4baace0622c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577aa8c411afe878e42a4acfe52521040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e109de9b93e07681acd749005ff10ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd46df2043d38b154b43dcb5e63f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b9567f19c35a7ae4a9c9367e2c65b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69ce4de7ab1b3bcda45776fc1d141444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9d373521e56dab2659b6e039f040c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882d5c7e10b79482645d84bb978700246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d62523c6098c241fbdf6a8b45941b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dbcb3a96c8074caf607ff4034278548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e6213fc927649576653e6f91c1db949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b8a4939fec39fcc822ae356c2ce9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4381506ecc7ca5247c4200d37a75151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30203c73c958e0321fa0e7c63a992d8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3081051b9f1b8aa89e30b8a21981e5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e725ca64916b7789cac9a3f06f2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d126dde2eb882f563867f012ebb9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e695a34186d20968ebb5d9eda3882e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c12b0c4b4db0ba1fef19d7f09049657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1006f5acaafacf27f79deb9459002a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894116ded17fe9dfb6aaf23d20b3a6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a476c8da9dc42d4310f663fefe1c68360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52808b07dc669f8b5cb03a1c0ee5bba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1aab5f030c5bbc4b964a44398d05262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd96ffe9256970c8c68121fb67781463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9ee7e51030360c07aa652b433e3f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101a5582cee309ff605c13033e2ccf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d08bcfb9ba651dd7212d281223faa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f801573361a731c5a10f02a19b2f6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c457dd9fcd6f1ca622d896b9e8d7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43aa1d8a6fe88bb25003cdce17ec7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162e0e67e7526a6072a69258215068870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae65328db23873d1341739ee6e24f1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab907b91d6df30aa0d72c6c6b9f83672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781aeaaa66e4e52f39d55ea96fe6e4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a481d722ad93c2cf6a24f4463ce374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095d9a005f9aec6ab472f24f15074c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd2d463811d67b79829ad213bb5cea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc68ac4c45736f4892b0f8ef22b954477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22308d0fbeffb6b31293a9a78d2e1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be69bd0d9db6cdd2c75a1b6cb9ed9f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff153730474c4e4b98e6b52682e35580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacf31beb255846def2caeaf27d792e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a86af95c9ee38af4594607b70b28282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b9ebb69f00de488c5031d432451ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b32188ea66ed027f5dfb98f525a68584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d66d329fd83b7b98948a2cb38d8f9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bf42a87ca90c0b8c967021bac5a9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8f7e370a8de9b81ee7e5662f8335e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7293df1847e9d73ec12eeb8871ecf7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eb820c917cf13e531fc012785f8a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733dc16a9b826dc2be76e3d1855565590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481c1f94706b59304e790f3b900adf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badf4e71be7e4095c5241e33104e9ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf91ab2252ad7292c94610220d0fb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541073f10eac8420aa2139a66c040fda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906046199107dfaaab854dcd635bde2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c85ed04df1f0da5b41c134f082e4a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1fc76f70e59520eba5a11a1889ba297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d68f1f3829fa0f77fd2c786d8ad5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f52f55f38a94ef40aec3a4a0ebeb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2bd7e8fda1895c5f08e096f42d99e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9d0f3e68908799854fe5cc6cb1580101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99113ae994cd3c4c5f132b18f32ea567102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dff4d097d92aa02b1022a8c08dc17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fda1794504e34723285b4c7463c70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e9366cb2666935ba041e14b00d1ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9b990436024faf3eacaeb58e14d0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ed681530382dfe6459b26545ebc06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d561e37d0b46eebf21ab7699a4fd9af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5595a1b326d2c953ec954ec02fcde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb15a5bb81b2d2b2f94b5125da3120110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0197a02873c8ebe196bbf728b6120111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee01a9fa8a3ccb2dcae18d03dba906112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65bf91d66c8e4c9b5b8705c5b0db64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71507bba2d84ae7301cddf1745da870f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab332a8eaee2ca7705b8539e7d9a14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d34118328a9332c86ffee0830ac399116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15d250daed568a4df80d99865cb6d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc2db361d98109c68bfbe721d2ba76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405150e7f28ae126b581fa1bae1f101119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dec7533974adeb1e71cbe114484d31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd819d1e73c73d71317723b3e6c636f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88477398f0a16b0d4d0b7dc89bf169b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35130681219cc18ec79c7b7c329ed18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa54f12ac091d61918fadd7afb7bd02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad89bcfe2425d328ec99b28a0e62b5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81faa631463c695cd130d413c8166f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbfe93a01b43ca80ce28e2cfb22112127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c62044b384f6c69370c53234aeb3ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a67f3cc6f5e6b02cbb50db9adcfcf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429369f4dc33e1b743b26c9be79faa95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c0dfbed5adef5ae307afc37340875131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8641585b7758dd226387b1a8d997d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323943fe8bd69e1dc82912e3e6a0355d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74387fdbb7e7e5062848d3458e72cd33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f86afa51a72d30dbf3a91672872e0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2b97addc09ae3d9307e3c67f227d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8830f9197021aa5d62faf66622212137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cd21995699d89a149263a4abfcafc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c208263ea3977ed78a05eb001e48af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276c2fe7cf086ac50677cf4ee8b4415140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57854d8b1d2f78fa2e7e86085a9acb56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977db06491b4419ccd529968e634dc6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e2f201b429270f1400fa43e4a3a66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf405647699c7ce4476cf459b02e04a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310058d8e2ceee1c8cc2d9f4a75da05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd86072d4a75a5b6785d12e44383b64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b470dbec9420dd637bfbd87c993ed8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919321e831c6cfb5ff57255d6c46c684148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ca0b10805260cadb9d52b6be9cf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f8a81c22e67b9e308da3f93b30349150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b22156808594e4d37fb4b924f4ea9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0e2f4ccd05497eeba32a94b68fae4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc512f2b92bd8b3de426262ed3a4f68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70f921ab204fe6315b2738b53e871154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2672ead5c8027260c044167e53daa9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc337e37817c8f414cac2f951b94b2ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb9ca2614ab84792a9b821c38f9633157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59be736134c78bfeee420f06ecb4ef1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18150aab799b20262cf702f7c9cf7b5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce16d556be0e5bd2505932d9417adef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bf463d23768d21a033a093ff73f0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749c684b6d664f11138b79cf7c12e71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d042fea62a778b789ed236238d9fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42a5163b5c255cc255225e8d0d1f64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a64baf7d36d20896ecd8cf4344708a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eff2c577bc7e7be621ca49a1350fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff5d77f0abb6e0ef6ee12a649aea8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc283d927ea0726a8f9d2c85e1a5206168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8ce910fe4eecf6a7f12475f264bd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8980088e1a2a2fbffed5ac195cc9e70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f5a829d43a10f2e5d9ed3b73f868c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b0c0186f03fb70166f8947719dc67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1d440cefe53e5ef94d6c8535271e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d459154866284d14ea10b465c9677d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddf26f920b83b20d4c2d9dc0bbaa86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc52efb47a6fa3c9c8dab8c10c7300176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9a9ab408c960262a8c26c9fb48b02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d8f503b4f0cfc73701b7d99c2aec2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e890a80f3664e3ecf9e160312ef0af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa0b1a6204bef52e947b231c3c3adc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762940ecaf357808c3b1eb912bd0ee1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067f999289bcd08bd8b465935dfba66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722dcbc9f2360b3975d396b311cdf35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4805de1817b1cbe1b8667eddfb7c36a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa9635391ffe77f0e93ef399872a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435548f30b6d0695c6a0832d3f2570186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f07e2b12435cbf8ec4ac9dd34fd37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba397bfcbd68554e89e20c72057064e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b7cb31ee891991d40499fa7145bf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b491c33d33839551608da63721ba50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432db202751531752a1bbce817f97db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284134d77ab502a22ced5d26577490f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecaff489782133b90e4084c84d0fae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bf25c3470ab68269f72c6d3188d73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f159b91c48ad3fc25fd3fb92247cd0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef92cc43f6d5f4530f9f497137641b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb907a12fd269dc359f9cf5cb04eea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d316c4fb932be00d7ae6cd5e03aea05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a683ecdb986355633ab4d997eeab34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090613deb7e414f541d9d00363818df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cbe0412d2086acb962ed45e5dad17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588665e162ee2970100bdcec7675f67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958833cd57e263c1f13a623b8e638771203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ca5318d051946ee2447811c83d629204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d13896b4f8f3b115c2869b3dd07a22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9e04af864e827ca8a56803cfb6755206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1fed5efcdace6ce18f930ef2e687d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832daa41c114208cd97245fa99a76ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fa55b28f9fe562ba6c7aeaea9ab6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44c05ae2a24656398c89259ec6b015210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6618d4208f77ebcf8411bbda1ce7b28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158526563fcb7b80357244408a9ccc8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04f97304e014f3df664dbd53613069213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6766b1742ccf136a142b5c75f5301b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a97d43769bee4a97ec6c45ee76abea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92babee415b25858bb2244104228a9f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eaa551908a6963b482e5adee4cbac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a767a90d858537f51cbf01f23bab6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f07a71893e38fe409f7639edc0d01d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb91896e60cc7f21aaeba2a208eb8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e18bf1035229570cf3da5b607931a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18192acea1a75d0152757cee38782eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394da7e7317cc69bfadadb9cbca94f4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cc101eab15b47a7b07ec24a04eeff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802a985c45541d28ea3066fd216090e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340eb3061d2602b0b6c3a7207afc412226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0cd9d2d206381dbeb28ce4a40c6bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063f3b2326cf16e8fa25bd1910c2b36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ff8a78e8e20f3e43125deecbf7d12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b903fb83811a6481d24a68ee6a353230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7fd275890b833bee7f71a915d97f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c76d5e1d6704a77027d3e7f726d01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a03fc85701d2df43328e1eec5e4fca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3df945c5e5dc3aa8d511912147c2a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa3dcea23018eaf2dab545b4a741c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63e23490004724ec4cfd37a6c19c3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5778d5493f6fc6dce3c5eacdbb4e7e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39524c7836b287e072839911679e3edf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7c96b02f1c4b0d851fa6751d1bad0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65100ed39b90c670d1bb98958a37fd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd26b692f07354b021192744bef31b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13205ad701497c6e7197301c0bcd7ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b351ea92b8d17b0bce677a69c0abd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03beec9235f31bd78ceea193fbddcf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb58d9cadcdec5c53562a4a0b82d79a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f767b97f631dba351a8482cdd356d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18aa2b086086e92d1007d5984d8fe4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb096103d9180958d85978845fc8967f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7ce5e0fcb0bc20a274366b3172a02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bc0a90ff952fde272906a552984d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69a3daf1a1cc4bc357e32e941a4320251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c732ae5f9e7bc949b3e7cfda459437252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d953adf391f1e31e2b62fa1437fa9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6b8745caf563f60284c165406a939254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a566770b5f207378d6b2851c90187255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d37533799b3457c08c72d6caf88eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8f7856cf6a7d83a7edc0a91a691ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effde9316cd75c6287aab6245adb82a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a999bb4426d1bb1fef2bc2c2135f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f39425d8865c3de4a39d39d05a3e47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e59db89a3cafb0bdbe17596943ab88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a046963999a1ec8be3ea220ada840262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997a6997b2063f2bb014b5caa97fb0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710d19e30cb2cdba87109aabebe27ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e93cc37c1a082b81cd98d8972deb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a1ec81eff82ba46e0f5ea0cbf8992266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93b1389a8f54de541c3e72e8581a30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeb0dc1e85219f9231ae4a654fa935268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5dd70914774a60d10685215113310269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8d7c3ed6bbedfaab21921d86901d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476c645c474b1d8a94f6861354160cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6287ae38584ab0f24caf8b9322f01f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880083b2de9817f0ca71af51e7d99812273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25b8db9f982a94cf8bab4b3398a407274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b93895cced2fe5026af731ed3b2dfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e03267efd7754b2d7966c0623319d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25ed94aa13f8feb3fcfb400360e24a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480273facee8919e6b5092911d81a78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6292b025f37fe27215441f911abe7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7a618cecd86c3ad391d138f5d1b9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734ee8fd63bf7a671b2891c3819fed4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e37ddb9541097a70a7988a6e918c9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4807dfa4df03765574062d97b9160f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc252528286af8132ed6503b8946cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8ba5dfa1385be070f73f869608d09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3b1143c7aaeeae1cdab7dbc7237bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f098f6213e12d34404004a3d376282287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43603cb960178537cd9990df4495546e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa17e6fe63af74fb4d0d7f4404a507289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79834d50efcaf729aabfe7d42c06b5cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9db0a883c1da80ba231f9c7c448fe2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30400af9eebcf447d82b1b3ff7fc70a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e07251a3ec9ef46f6a7cec962265d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ed57c6e285332fa35e98d4e3f5dea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6710e965f5206cdb07a607cc28ff37e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f410590a346fe57b3fda81f702ebb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f04a1000bd4c3155e4e5ac43faebc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b981205f78cbd23d4d5b8717572f49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac902a1fe40ce56a57a579144ad2e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970600f48c9e35266b3e207bce43480300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb001a7e066d75ffebe586752703ad3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d20d09e80a59926f83b84fdbb7fa3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211f39597f4be6f7b67d293e526c87a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84edc61a5236af45fb0bc180d86fa5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557754e9a18b1a113a60084bacc9626305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24990d7198d9f44ceaf862086357d253306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420e1f7c644c09334c874e7f5aeff08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06e28c1138715b717260213046a27b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e2f9c65a6726f034882679e0f849e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a7912774f7453b1ddf9b5e0cfa5ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9a1df74970ab5c10ddc6dc0238c2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468abf4f5b75ccf0080da90147274bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd2ad7316d51695079467b39345c51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d245404ebed23c1b27eb472fc069e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896fee2f9f6b2e2ec02cd26b7ab282a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab714d3868a495f1c01c2219f6ef1117316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1785389dc7e48cea0e54912b62fd02d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb772663946112cd06e33ba3511991318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2546b2681f2f9e9bc63ba94935164b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912496b4a23f925e3b4dc99645dabbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171aa622036292e1bd240a77b04f117321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12769262bffe3848608e9b608cbe180c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723276c54bbc7f0482cfbb2529fc874323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aeab3ccaf2c3d40eef12312826a5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b3d680773bf73ddd5c73a23da903b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24407bd4dbdccd64a36297f364862c18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629bc2059acccd46163336b065b276e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b6c12122a6d8f80b06f2a21d56044328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcccfa4d43210793d7120f56b6de7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f7100ebc2dc7649f987bca99f617b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f5b51188a20df1c7a8df7e8852368331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67711d6345fb6b3662a5f705a8d2fe8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcd11799853da0d38121b3e7903440333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5b7255eb9d8f08cd94a1c1b5e6f75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b38716bc1e7cffd6dcee6210b404be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c86ecbf1b5ad471cfc5c421ef49191336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971b577ceb82bbcbbf36fce7e339d8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8301411c871d3b8e0e34024fec75d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068f320b2fe2dbd6a6e6b4d279d64dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eb78870f3c6a402443d1b3a592fcf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7d353045b38baf4b1351ba3743fc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc0b6aea1487466b50f5457bbc43a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6ade47caa30fd4e25178f28bab9c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf544fff3eda350364bfc5cf58a87ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d14a3b053109d90d0780736dd5dd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d556fe2d0b1119ca0a0d9d803da6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1faa8383277879adcad047effc688347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788dff9962d9ef8c6234b38ca2bd2bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610275da49286a55c067f21063738eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48653768e3b87ce8549cc0618386580c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d954197fff5184590619533486232351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7017ed1829954ae2f1af70a53a45dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d3c2c57e4c073928f8ec543eff8a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4ad35edba92e5a0656376bc02e31c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe52a00e24b14fe38425eeb4bdfbf6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f30c8b3c70d5658e0f8daeb915cbdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1efc37cfbbe71e9a91e6c70af8853357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bc3f194a590842d693f2b2b1f8939358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262433899acd7177cbb18f7892266851359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204432f2ac63dd217a04265f9187171d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc91be200d91288b6500ea47f61db5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216b3d6d9848a177e5b626fe384a5b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba069d68803eacbaf5d4df7ce1e4597c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914642ddb193ed632ffba122138b8c4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3249c2dc0f086ca12ae6fcec8b0bbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607dace529568c9cf182275f749aa8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308654bf5b70f5aea5e343fed08d123367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832c6ea8dc24784d47283fd6e20ab16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2c4d74fde690936913e073dbe731d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc61389cc84f46d6e5daf9a5624ae7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef9d351d7fdbb91bf5864052f5f28c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb126c18bf9707ef4e4d034278124372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f139675216964bcb2ff717e769ccc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1df4aa8cb004f8428ea9f09a50cf0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98cda9e872f0482e0a5d24cd1ad2f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeb0324b3e26da7aa71fdc34fad220376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d379726c5b0b74e4586ee348d1ae5a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970811119a27175a8c24ee70b066ca04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c29d92548fa99a6efbb677db40f80b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148f4ce209a11d8401e6bd7a0925dc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27ce1b6553f67528eba60d2e94f975381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32966971f5d82f8242847f8721494d98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efc1a1b41eab89c6cf63b785d3b9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d2a547dd88aa31c4b8143f4dc7acd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1401da7cbd7be4bbcf73423af7031ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae122be6df6b3b94ee368a8c1b4fc89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f845521a46cc5f6a016a1831b7cea90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768e84dab095090bdc48fc0f4f0f64e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76917dd71690363178492122d3d5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152bf2b5a20ec5208be0e6b13867273390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccccff62bc7a89bc203be9da5b85b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92d187ea71d76bb26c2b40ff94f0d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2ac013e3c256c2dc3d0d4a96011a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a500e7a934be03c837410da989694f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4594040fb5049afb20b7e04fd888dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7776ee49846a522cc6a7deb34bb844c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dede1038590e257f4f26b76355543f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cedd7694862a26a68f7108018adc7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2586b0b1fd9896d74d894329f3a4e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabdfd4d485130a305ed9ca91dfd8da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c31b1cfba8d43ad4a8633d0557325a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0ea73c311e5c9c0b9496e41de1b23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6a66432926ed963556062ad35210f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc362a12380409a262691ee93d440f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e9129ba0d61ce5803cdb813d43d46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7e5f7bbacaa20ceb69221f2a54cf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3597d5ab35b31e6adca6beecf98c4d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c644b979b26362e53a0838ed9c037408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34deb09552980ad56914811a455d671409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84698a9c05f12aa040529f8dd39f83d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a04ede1f3ad9f5addb92e05a4920bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db91d9f8531b00dc3ee33141200ab59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a35863a1fc80b9bc0711dec7752d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e9bfcd7836a2deeedcf576ac2ce6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61b0885d50d473c6d0d4007b8afaec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34991307da3d06723b340c3fa5c0081416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25d29dec0b3ca638851b4e631a3732417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a152c7ab9c47e3955cd49871794d934418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcdb7fe9741526b5ccd362ef6f417e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a13273d2698c25855405ad0d038466420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f5f06e6c52392ef1b2efc2d5b6d9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cf47595269cdf243a5263cdf2fd70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6dd1dae634aff5afac81385002dd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cd3d2b3344a0bbb2ac8d94d988b6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d662c382105f1d98df6beb090dc6bfb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef538fb98350a2253070379822d8925426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0de699e3ef1593e5e4e31272ed27f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e177d985b5d1900fed3a39c37eae2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274147c0652bcccb678708b36397065b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b2c2093f1fa8818d485378f698bc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c26bf5c78845bdb1954ad128c49e98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f02cb4b247f04b48199305d3f7de5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b085b9c53a6fa073e2f7bf7e2e2f04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7bb4aa96a87ab07d66b54cc244e54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712987dce503ee36989be3630940ac37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56895986a693982fad46ba9a95c43c93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3a655064e770cc4cbc53e53e34ad8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc1f16f883104aac7d599fda630da1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409edde92684ac012cfd85e0f8c4ba42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534483766db6783890707597d01328e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ef1cb654404f36d16cf20ebad9248441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb96586896aa01999a7dc382f89379442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508f9c496f5b722de04abbee9a147a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544451f0b1726bb1ff79d43508c9f515444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494fa3779dbf4c72fccb765efc9cc73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7636cd658269f73ac580e01c0b997f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d61f6a519b75f38e05065671ea1346447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8cc7105bade535f93eda417ab28b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7082f000b2805802cadcb1f79ce707c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ee4c21fdf6e23f3b364086ea866e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfba98e774a97d6ca14c3ba02d2d0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee049eb2e4da7bced3013d444f7616fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb8a2d02bff877afa5bf167e77d817453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20216acdedb6c7b6ca8388f297fb7ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59519234957300016581b66b680aea49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7ad34c1c779614a4ca67b9b4e5e5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef63dc4dd9d4f4dda431c9a6d588b80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d0f38a699d3c27721b5ba38440d8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe65f6bae414ffb42bfe69458d14fed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87607de1db47fb8e2bd28598185bbee0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c314c33a5dccae23aab1d9d5abbb748461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972b8573ebe14a9669790b771d64b2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18064432b58e30817a266c4993e7fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496fcc31b513dfe86b23cd2a6dd6de8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777171b058338ef6e6b96c41e7ac8f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03329660549e55ef78887acb5e7aface466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbb82af751cb138f0819bf3fae9b81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68b08502679ee0d40aac004a73b747468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd7a0391e9de274141c129ad8276d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55864149de8f67fc20663d21c6684f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a341bc646d04aadfdf60e14bb580d87471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10996923fd93a1a31ed481ca32f84a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d37afb3b0545c4f0e1d64c88957905473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aee7071ea34003b44a1a24812b93b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73379c63cd55ba1cf7c2a2b7193038f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2b4c9dd4a37e07e2fcbe7f66f1342476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144b09b19984fda7e93583d1251fae4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e864bfdc7516c01477ea4705f76ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f18cee3824ae0431b106ddc54ef21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc95a0e89f437fd4b7fd3e1f1d6b4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfbb75a42b288984eaf606772abcde481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a00a6cc60cd7da8188a3029e6644a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960e5701e71c0e2f5237378bcfadb36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ef7954a5dfc74202c1ecceb310328484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2f556f390c2bdf94093dda7044b08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9012a316c5c57df59eeefb02714301486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e87d787d27be98aa55dc47453b634487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b6010eb1437358acec3ef972348c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f225e46facf585af619187e801d75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1051efb2dd7b1827540494d1bf430490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693adf2e4a033ba645b625f88560fe42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86501a92a154829f99398c556f6e596c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0224cda670e1245226815e1ba86db5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f104513847d90a97b6aefef3639325494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10936d8566d720326418854e4a0631b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c7acc12c0cf52ee3a0544c260a6a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a8ada811411405817702b11af9a20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ecce022bac923b0d284f865558943498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a738819c89aec1e2b996ef090805fa8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d45a88a92af00e74d7c89279d64d6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b7e731324adefb506b45db931be03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205fde45acd8776696f90611c11570b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152f80c4a8fc86d172965dd178dae41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950797314be05511392059dbb090b1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b8e84184adba0aefe66b592e84a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80546c907b75b6f47fe59d7b502f5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5b233822f64700fefe015fad8d6ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834e9a10c1bce517c54c2a27825b856508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203200903edd02324206676b1b18481c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e733419e43e705b06381ab9675245510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d4e2826bbb01af1604052f139167c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d94887b0070b69f0630059680bffa4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adfabdc73202adf223244a3a6075f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9712f30e45de47986c0c2c8ecb0c7c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa463c79d76251bcb9d3dd28a43323515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcca832716300562d452e0dc85a09d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c2f4b7021606c771ef319020b4366517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e47761b943e404a5e707d513a93d3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18096e734b445d45de259154aed6d52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac1dade7cf9684e1d52fe51efe2116520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef192102de652451ea126a956aa8bca9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc88bbbccd793416d0d581e06809f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e13b18594b36fca328e28073b041523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5aa7c19769964dd69b4aed5ca509d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f8995f73f06364b3df50dab5573af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8b29acd895657be3bba1d60d0bbaf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d5abb6f5dc5e6727eef5ffacc8505527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd80bd1c8b3e92c16885de9f78ca46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922f653e50b25545411fd772a7aa96e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be420a2ce9cc0c68b33830c8482bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4e092a6853a0b18eab0894c4d3fe0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3a321cbb4f979eb6a76a01a3ce6f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761def7d29b449de08873c068af02c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ddf970252f0a21e9f0c7b8d294963534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76091c60e834ae386b7e356d8dfe24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee0957734c64d4456b9b8437203825536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c1a9632635e10f8c328a41e15fc41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757e25b11e79f665869c0a6485b119e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac45bd96bf91138c46bd764d55c3a64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d606779e5627ea43b624f4f063f8b35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee437117003a1977cea75fd5f64f29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c8ce131ef0393b86b515d419c6ab9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e4bfef22dbe064344737ac626b484543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c3c9583915234d4073881e67707ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b7a0de4bde4ebbc6847c72afe5130545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142a6198199820a8720d407bda90855546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd28168820846048a4d2db1486cda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2c7079dfeda60ba54cd632ff3ebe3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c80a12fe94c62d0a2e363e059f5ea9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6ad9bd697a369bf5fde3cf7a3582b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ba778c7bd5eb22bb607580628a50d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e667ecc73a8bd5ea9974fb67e3dd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65b9b7c30f2abad3f175a8b0a33af3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b920f5e251b0e799156a0a11256d50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1248d72e33b7eec8eb3228cc9b71d03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c7b2d8f30738f5ef74c107fb1de7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea36b8359d5267840004dd5600d81f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1b0b7d6a26a04d63456fc8022780c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20956287ca080fc8c8eddceced3ed71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2dd1ef16cf749514dda4aa869b525560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260a9ee091bd2751d4d0339d8abd355561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a71bf29b64f6c49fb4acbdb79ff9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148b4d2fc0e77ba8ed77e2dbe803e14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016fe2f9974c220772246d42398e598564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8e15ddede8743a98afee702c74ec6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e831faef4d81ad563a5ec836f68ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8e6c1fbb346d4cb2b1ec72f62ae7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78215cfcc915852b441e1702ef86e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb84dd76f215f54615988effb8fac4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc42a624d24263db875ad65e3639d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0023d6e3c6f128f96d2dd81aa413d33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdbc41b912fb1e88074c8dd0cd475c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde8621b23dbf1486e1e76c60a898e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaa0fe8d7e8aaefd58feb15651ef04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaf8afcf6f45a060c1351c4eec3364575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15bf2f834cbd601a389379a05ad8b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324eafba916d1e081368ce47814a058577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9029dc8ed1732e8a2a84ac3e523d680578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed398f0f0a3c75157f1531cc52d0029579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e3a4efbbd04599f4aea18fe05f28a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af556e07f3e70989b689792eface6d5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2698113c4c5dec84d6f6516481eae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d0222ff25974ec15a87e5648199cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6f05da06bdceedba897e6a83395bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4976bccf94a28135d51ee269eda425585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7814b531f6011fc0ccf5f17c01922586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f3a9791514cb6b51ebc2cbd80a203587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b81a01936bde4b4e46c6f6274374c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb990275a7b5340ce73299e8e57399589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563599823229a8a8fae74f3fa2cae0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd7fd9eae83b6d71993a73edea878c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fce9d14b8e0425bfda1fa5f476540592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62829cab2e3f8cf55c0d9f5ba1471873593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5602ba3c9af58a5e1c3abee1def3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad807b103cf73cf4cf9d6084fe97cd11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154915490df7f72fd59155f5b2bd84c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dedcd7e48d8b200da2028049b93fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5aa0f0944fb64fe376e5e13b45241598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc39dcf04b03b791be1f722632dd61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703bf6fa34b4a9e2fe35fe95af0da9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b720055741530d1aa46000bc906094a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14a15ad82418a65971e0f71ab0b67a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b92da270efa9b04b1f42c71451d85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279e29aae1f90df576314f03fe5d7ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4e79a83ca2eff6865907bbefe46e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102888597a42ef6d5c9785d2311858b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ae6e2c9f31dc41572e783c1cea59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70becfa0cd3586a6321717849ec248608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e230a72a7f62b4d5738ff6dc14d09e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e819b391d01e8b2240c45a45fd0535610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2d6e9fc67e21642f1be0f5b1f02a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b505f848d3bfc89e75dd4ee8f5c58b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d8d1ba0ac36a4d171c34d280c720613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a636e2a3d8ea94dcc011b17b74c055614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7d46115a955e6550399d5eb5beb0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c87e3c7573dbb5c80bef57d0b353bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b903bae25446c59e44d4b9ccb47db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0c189e3765d75d026541035f644e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543bba1d2ec663f5428ad0e40f05c44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d82e1f3714e952bf77b7896e5377e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02819adb5f581242229f6f92d8d4b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6578be1da7fe01c35fb17c76890e30c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea318fe1ec6cab8a1095877b9b353dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad1d7d7742807287e5d031e0fce84c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1287d8e2a2a6cfe7fa81631629928625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa909a5e2605a0efd63ad365d5816f95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f996d29510aa52f0f5b39c8f4863b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9a99cfde0acea95ac0f1169e939c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc901a8b1be0a4af1044fe04f4e3d1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dec2335328ce8fcac1339088d8015f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75064c81ac2eba8f52bfd85522a88dd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03bcb3439f2986eeb1670e82558a7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5691e819764625cd82735da58657527633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b08e7dda7d77b091fb3b2069359755634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a9733e5dea1c748b8de3178fd7683635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724106fc05d61832aeabfd1c42cef2de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7af3035961a72f56eed3c1c8651214637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d9cd5ad78dff8d0fba999f61370c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcf1a2aa2ec01f44628172d72d5d9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ffc5996daf17706e9feb315248546640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe0031392c2230077ba414573d19f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1111aecc25024cd13d9b5db305c3a45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac862c1b462f7b352968ee5cdf4805643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5388fb3f81325bfb214c53edc55226644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838fdc4b0cfbb1cb2c96ac1280f0a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a99ffb3d28f95fccfd24e5440183f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9c029a8fc7431fccbb1cc0c40af3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768eba1195b2a8f0de8e7f0f25ad885648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43a6501ed9be470b22ff203f1909b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c523434a18d8f405fefd4841d330aa5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657629425b4901aea4cb27f7a910e0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0308c4a74a0720e58ca6f3b1a98e3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17923b4c0929b6740f78b13cbaddd084653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee34bc62e8a1c6726a78645e4d5f16a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d9009eba1e2ddf75219a25533877e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0c7f01f3ef9c2fce8ee96864499a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9811ebf5838decb0c443c41757752f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d24fabc2a9ecdbf735f1937b423864658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825991290fa3ffdc0fae08615a2af2a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be6f62d8c4e8d23ce271fc2fa6e178660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ededa14e2a2b8433e90cdf05869241661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c7e424304cc16f6d708a714c8cc93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519ab761e61277b2e5c7c933d09cfb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf00a968c92ed28348985362a2b064664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c668c0f6f4fe832c5bef5e1d00d3c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54c71b41e499f47f06a86571788c28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf277683b467765617252b39b0a078b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15eca3a90485e27b6fb460b4534a59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28008f0180f515ae498c466c37cf9817669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd64723aadd6a71a2f96479b80b6fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff70e4e0a32abfaacf680a17752d6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183cdb9dac4f4feb2484256f6b82b9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8257c05d9b1aea66d52fffcec9ec5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70312ed256185b564eb4939071f9166674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576dab69909c314dba261b6a1dcbcf2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef09c776f2c52d72dc8cb6a933f05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f33420ef8095d0af3112fd9ae301e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000c7dc2f704308e64536b6339fcf49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e46d28135ad743255ed33d0bdfe7a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeac5c0f08c03ad27250ebfd9c4c36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83337616ed6a6e5f34e118d2216cda5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e19256887407ed36138346c251f467682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41230f6657c151cad9fa9e73f37fa7a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73fa674b2a96c9e5ba037a0e7b851b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b5a1121d20288ad4cf74952a38f44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5ad394ead5a322957a01908ea20dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c84e0ce92a1f02eb45dc5d5b20811c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c9a30f4454cd78693ba04d474e497688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d2124a0947a345b232c5ab23f070b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b84ffebdaeb012e34a0e7b6f7a9417690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d45983272ca8b67183e4e5f9e611cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba3c28d934269041b1ad9bb6ed8e86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f961c8e02fe7df4ddfaa830c12fa7a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4859c4cc85e16663fb2b190f387ec5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541dbe452a12bd8ebe4e0e8b59660d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed4afd2753203b4b3f2eca5a0c01c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2940f0bdb3a13c8086338c0226f00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934cf2fa69e477e7f47fadf38895572698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12ab8d6294b6a51dfe9bae3b132ba6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86049733647dccddbfc3042d2cfbcf4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef9031a332b06695aa3aec1396d75c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1761cd459fba6e01bd9b8d1e0e654cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588ccf29c278b934e003f434d229e2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3dc9a88525bcaed62adfe80dd5f28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6195aeb5858cf9bb790ffbc0e615ce1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd27a3286133e5193551fc7ea7599e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dda88d257c1dd72f6c6a6d783efe0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac0c28e11734893866f9b368c54d5e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dd5d7b30c625810f158c1dde12423709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f7930c8a9d181244c65e7dbe34389710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880ff6c1d9a4c03e262eddddfc1f267711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df71fa180a1cf2c4a140374a7f5aed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435c78242e4fd206aef0e9a1721229f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09d31251f5cd60686e99459833cd93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f64c925d9afa395af56cfe2fa836a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc6eadf73fbcfa40c19a5aee2b9905716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98dfa06c4dbbd7eb308d5725e6c178717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d4ce458dbc0aae277b06eae04a3d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360cd5a5fd7eed43c2adc818a47bf04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dfbd0ea75e6ca2aab5fdbb842919f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cd00309a6f739df2fe80fe3718682721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59f8f99463f0d4e0f312db280f1422722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8b4769577835ada8f73f300083743723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70f07a8230326df283eda57ac7e32c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414af5a28b54d37936e54809c5652c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc79cc19edd67adf2ffb501aaf87ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91401a378ac7386fab9e32ca7b8ad1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f1e8617dab503b9be2d6769de6912728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f0796e1f418fd29db438e22d515d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1759e66beb5bf67738d706516232f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e64641e1f797ce10b4fc3ca34a0b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837016b0f9e1d810f4773f14df80436732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a299a463c261185046548f87ca84c37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1c4456312343ce3f03bf6507db8a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2a81425331c51657ccd43bf5d4b0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1e611d26dd0e0ebfc3c443b096f29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55021942212d76737baa0ea1eda7a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a9251ac1664688f72e2cd25d4d2ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eed8101a4dbebbe170d883681de45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6f474ebee2df8a73fcaecac8c3041740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585189b629f67791d58fe397ec2f69d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3865f700d31ff0c830a3928874dae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af4ee4bd56629ed9828a7c651c9a9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70888cceb6b023863ab02f6086b52b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380833ac189bcc33ca1af10f4f8ec08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8fffe1625e7ec45a9f0d9a4952ef0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8e5e044cf92be46456605185408b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458f3b0e2aef41c94223ee5eec1592d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93767f97d4f9ee6645df93c70aa325c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dde8f8ab991961a0d317bbb1168c9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b2d0d3a9568bd18a6f27ffe086e95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea594a4ba3848577db5b9552d621c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d09bca462a5cc911c46680246ae66d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73569016630ccee0bdd211c4ccb0de11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ef1fee325d5e111828f2e318b9af0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f37721be2a9dbb193008ff93dd41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95ac835f036baeb3eaa74032c12432757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9873bbfb5e1f2a92acd1462392e815758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35735c1a1f668d8334c78c6dabe0b6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>