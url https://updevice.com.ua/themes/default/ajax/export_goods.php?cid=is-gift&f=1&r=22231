--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb31ed495aea552ac8247e8da5218d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eb2e0477669ba5bf4d5a3d1a20e4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbf2af69ec910bdf2a23301e3117493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597a3671496eaf93f2925ce0ae29f854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5badd715db7f846cf42435381144e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8813a77778adc0992daa262c9ec4c2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18791d8198b69c72e0a1859ef7ceb4337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06448d94dfe2aff55f393e9f48e9928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bbd1625b71939f4c1eb14840546369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659f7c1255065ebd8d43f2db6b60b8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a9f583bc994d6290433c8f0b55ecb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b121c45c461923f24384cba63c8f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf82f8cb4eccf6958811933d13b3a6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebc06e7fb4506c3b4b0cf569fc1ccc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06011ee625426bc68fbd486886218115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0941d92e0369ccea4c1e450dda7f3ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3210b6e49bc3aeddfd6a9c672b03e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db665d562b2250adaabfe9df2b3fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a0ae0e4ebb3b9a518de0abc62174c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e9bf2f1ada22711246a806fa2d95120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2ff6694bb1b49a8641ce993c6b5f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c2d5108208023a093a790adc746ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f961fde4ebce591ef25a3ef36b3de323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400bef2ad42945214e9aabe3c609dc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832233699fa487b0afe5b9da115a01a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241efe793662d4ad357ac8f8e604f50326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14562860ba1d64e165e5343cb2005827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045f1684052189326418eb63338fba128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebf2dd9b5b17ac6c5c9af0c7246d2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba56d07830d0cd0b1b901046e653f5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737e41399bbbde8c610c54d3ac8c19e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91aea2ff3daf9f92294a78ab95638832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b66298d2bae118f95e48158b6f113d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2033ca4e25b62e6f8cd876e771ba934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3f314ea40d1fab2e12b488dc617c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814b43fb352c654519f7f21e356c48436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195c32bef4c95e6f8bf66a8815e9a7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ffa0389fad2e8d28eb3196bcf27eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dbbb57030c1cd4f4a4b3cba3eb03539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ada0957150214f4f2a0327ed13f70740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2643168e9dde9f506086ddd3e75241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449db55b54daf39b58ee61f729f3ced442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4307c6af2ed786b9cbc6888044beabb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17448af3d9904471b99bbd429342901a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d152b4ea4af57924f724e7fb183c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24dcc8e4e81e456ebcc4bc83a59c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61104c16fd34796f74fa23821917930247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561d858942f8ee098fd5f0cf2eb0efa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528c7eadf7d7800de2c65b8323278aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb0ff42d13e01e4cddbd5b99d5d85750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b5250c3c6f073ae7f5f42e4efc91751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ecbc822cf32be33a8a357d7d646a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f3c44424281a214c65910e98ab32a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a42e182bb7956bba3e2ccc8f94af654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdff5a96fc6cdb9ce5dfdf17377a2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6ac4635edb7822c282aafba5deeba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e9aa755d55a7249310e5108a3df2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80be742c5fec6f89d981ba66b7415b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d77e6c1951ffc8bbe6f158d18f81ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa066afcad5a2221a45bf4c6a7a8d2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531edb0b754688d4893656dea2feef861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aeed2277afacc1713a596b7ccd30562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d297f8a4da7b7dc735268af6966ff263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61608483d3323a8bb3e25c2cff664a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf051495bf83e9c4c54ba275d09834a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54409c95aa09fd6b5c67d333f547c9c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dddb753d422a3817021c775c9848467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83cae49e3cdc40d218e31b4b74233468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5b8a193271e1759b62ba63c5235969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71634765aa0ac809a81ba8d27d36651670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be7a3c6de71d2e373fc2301a6d815271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766e82c71a3c8e2b45e0cf78196210072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55be22a3499cb5d4c5c7ff5c977c74273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f645f6f4c63de6ca5cc3d1a117711074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba89c0ae2eb64fa9b581d50e0d52775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98427c5829cbb169e578d48f68471f0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a874f705d987c207d42818f39eff0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329efbef427a6b72923cf5fbb73afe978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79862228ae5cb1ce7ea001eda961d03679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a0f8962df79d0d329bb8355285c4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03e476eb0a9e1d6b36ef2b200f9b6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f10fbe0a6ae685fb9618f66709af182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150259d70264bd9ce7864e61e3aa3e0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fe4451e67888c389169795f31924d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a9b0cda52922dfcb2f4c2f1a57e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f2d1ce1e21a1f519b1983f95d33d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ac590e655fe39a2618fb16b9314d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2a69c61758528a421dc99c088a91988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dd1089950ba12c7ef312bb67d629f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e77467be127f517c8139d8b12db7a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31862c655ae37a7a1893a9720364b44191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1aa7d32d4b91d56f0ed89d1600a7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cfb62aac3514e098739f425f863c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4fb8b7ff59397cab5b96d0d8fdb6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2980082b4e013614e82139efd4cb74d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95d342d4e45f157affd2192144fcdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463fde7ccf390dd2da59d5a88d39eb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae08d55839f4eb3bebe32f7498e7ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd17136eaaa4d3dd5d76b8f0638d57999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c44656b6c4ef5c88d04b4b203d338b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faca247a5a5822f640ccd2609ccf832101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea4fa7bfe2a7faf9fd077be202349c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447940b89bbff7f3bb3fb15fcf71f6a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490f8669824766f2c9a597e66bd360f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46c4ee79ad443614068edab3b6f9bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94db7d3b9c4e1e59fd38b7e3cfb49e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adf7afeff40858aa8f2ad7f18381a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ca144182974ad5fe506928627ad5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034b0d72b505cae66fb2a439d4451b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326709ce9b4c5074056849cc16a9b5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275672e0f0dfc0e8dec62f21bea4321111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acb3b106f82dc24bc07b327f4f36e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae969a347deafa0fbda6c0d2bf86a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c56dde297fe5d29fa20779fa39df3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd2b1b5c89a2a2f5d746fa8a135799115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36fd6f84bc26b77956156cb13133e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6d0154fd504ce5f37aa6c1bfaef11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b88724cabe6d824ab848051800aaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23373047f3c1e29693365205d908553f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b432a19f32104e39c167a205576a33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c27c401d20a075ebe618459dffc93b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a6c891784b3f79e7a9bf7f4aa6c27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3f224716f7b3a5a672a640939d389123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b001889cf35263a8666fdde52c552124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1bdeb1c3ce70041b37d269cf687e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf921077527269f4602b98d7045bef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3841698b7bc0111109e9720049f460127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f797a1c1fc410b0b3d7a073b0f031128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2abb93ec8bb019dc856f22ad627223129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f86d6c0db0e233410a25d3758420bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6be410e247cf59f17572f0038dd36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0879da2a2605fd1dbba0659bc30a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79f90c5ad5375b5b0cde7210279ad6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f77a1d5d1922b1e4a021ff17788168134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7712ac1e4042dd364165700d08f8c25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00299f720e39c4b4c5fa23014df5b6ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94115b0ba8a89f70533ea5487fa00b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663ccff47becb2dbc01804ae79deae3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb8a1a0ba44821f4fdf8c3d68608f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e66d43b1757ca4969e4fc578251db5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce772a2b85eccc520a2d395c6d0fc764141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddc4b4308adeb84f99d5896463c30d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5018f0c3ef979ff52b8246437cb6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e34b4b09d1d1232b0b1d6fa1736aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3635c3265dad20fa01fdb3017e705c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83771ce6f2c1de9d0afb3807c0002093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae161a1f168828631ef3a327adac099a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee660607272bba19afab768479a69a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229963c20b12abbae604c5b636318d03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f4bff1b67f51324027d34505d85ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7148691c2de45c4ab7bf5e9526df1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da32aaa2d5c6c9dff7cb45a2826273152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a66666984a111fea742617f6226be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abc372cb014e9fad08324f5bbd9510154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef924b6eaf8c1f812f94061214d895d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20b6d113d6e1068ce572181e40caf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd8b8815069c4da76db77b033f13f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d5b48b63768469a848a6d9b4f6fce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03894d6ce033ce0a15a76aacd39a0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74291ac94190b2d3416563530c196c2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877ac2eb2c228edbc2c754fb5858ffe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542cb1e61ae329286922f4527491ac3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3da5d94a5d1da70c48cec789a17a76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3be18c8d02807c3d61da5393764c65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940c3427db93b2237e0f216f11f1be9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834cd8deb0c732ccb279536d07e922b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032ad0729f06dc84214339008e8295167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07ef32bdd0e839277ca1356b923bdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858a7a0953a9463fbd89debb2780ff3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afe7ed792c472847505b57799cc9ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4332fbead605cf6b38ad3d3246bea33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cbae19ec4a392556d1161d4a82731172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30815ed468e02e8b9f451a61651da82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14faf87755c62ef716af202767ff4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2089a1768141479488887b54cdd5cac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1394129c151343c9c9dd4cb5da70dec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dad2017e78e521bf67672aa5b68f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38cea1c9c70b174ecb301042c299b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bf740571f57144a2b47d77b834bc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e2ebe79b947ec60dffa106e77a720180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5a58df6a46e6c25b6899b34c55a75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478865e4787ca530defc93790ec4149182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510df5b62d4a113d97de7598e977340a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdccf6268588a82179108e5a82d121184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288c719176995889d1e21e098f617ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c47393e93d0138837ba4199ec8836186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44382d8f07529a41f9e18c58ee1c381187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8723c230e5bbdc8029ffb83018edf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9ea464008a6caa473f2929b665987189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2dfacc30bd3ab4034976e40f2f3bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517ac30d29f18c190a8d5d1112cc247191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558237b47b0e8954a6bf0c1cc12eafb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1da9edda87f2ac3ec83991954782a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c42ee4b2f236b88899b188d77a920c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c259e0a9b62dd561877f59714d55cfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2da7795ff99d358d605c98ed14a500196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ffb814f62e279181339d8963cef1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9217a3a0597e4f4aec50d1fef1130198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c20b580c8dcca9a3453503d291e43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ccd86de70c639960694f0c93d4901200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0f731d702350556336cf940e94593201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07911afba5208dae54890a36a41481aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0d0bf7a02053d4c512c3ccb6c86e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0411942cc38310968edcb0e7f0015204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672e42d80c95fe1cc1ffa43607506b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830e06d5a8f162ee48f7f9ef018d826206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ee30488363fd55fd86f3af7f7649a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8e012ef7b568af44c2374241be899208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45519d7b444a774c0c47f3ea3fe6b47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a708ee2dc0cb3cb391430e6564fac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d9893ba4aab51e5cf55bd275089f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4c5ffc6236d5671536843c0fc912b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78899e2ce8d231c66ace813575c8d2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfafd19c9ce0854a03f066c6633948214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f5576d70efb1e87f25253e3c93119215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb08761e067a70375bc20dcced7cda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e22cf3cc2320db9c9b7a358c727ed0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac674058dffab68bd90c63bd760bd97f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614faeb159183a0c9cdabb68a38898ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e30cb8711644779e49fab5fa79511220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c9f78090415e24c01922fdc902618221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6147c3bf1587000065a0519309b8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78441554f261b324f831873c7401d8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e7d631f8c3f4b020dbbaba0158be0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118017d931305bb54f194c766a1e1a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f84c4a5b60067cc4e49b647bc9b0ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30388d0705a5b1b4987b9e7f188a23a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0701f3c66ab5950bbdae4c30695239228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96a199f2c2a3163f55065969a0dd6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec1dad301c9ac9ba9ebc0bb0b3308f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17d2dd9c040e7e4dbba7a603f261d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0862cf7c2d85daf2597918dba8164a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ec07b361c80b646a3b2f74fa5100b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad678c269375e25bf933985db02ec0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc020a1cc10ee5bfb093a31dfca479235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1e314798e5c03feb1f3b9bd51f483236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ba40b7a24103fe33c61cd804ad97e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf199eaabdd4fd8128f6cf758ccc8693238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9a9d224c01801137248851bdf2963239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8349cdd2bf9b76abae9f4f75c206cc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cd287e5ca6cb589dc05509c588f24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab07e56b6006fa17addb52b65bba563242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78d6efca613b1f1485414fe9f074fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f9ccc8d4fdac21885dd6ed1843a11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866520028b0939a8979128e26e576ad9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e88e796338d0b1f991a0ecdd1a5138246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e1c5ca3df01869a33da1fa1ba2c85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1462fa97f20feeb81c56f712afd330248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d64f80511e44b3a54d110ffc16ccf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcf7aecef883af26adf33615dde6b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ca49a39d069de8ce685a6d6893eae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bacf9ec9bc9e4f0e851ad1e69ae374252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76598c1cc981bf144cb065c53423f80a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ef622c8d92d05c04cf3a22cef4f3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32211503002b187d714088b6e21fcbe5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faed9564d0ff00f24fe577758d110be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4c87ad21ec85bbc39988fdcbd3344257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894235ee94c03aa12d3ff3d8c02c9bfc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a53205706bbcd116da452f5ec96c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e8d68fe920daf9c244195dd1457b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a574cac5fdf70f144f775ff0616adb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d125cb651e37e0f349edeeca4b63b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cd877a2b0adee38d149b109a50f38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50044959e8b71d54bd224d5aca348090264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7e68b1de7ad8717d028cb7a8d8fce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009bf11602a090238c3b885deccb8d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49744e7caab62edeb1c488364c784ad3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785289ffc3c435ebad3cbcdde1e23bc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8c9c2fb06d69feef99dce11f442ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1085de6b2a939147b9bfe5493e075270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba1af7fd6e73a4b438d546ab7e7c70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7a7cc0b57962df677fd5db9c6a86d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953d00f92bbea07f36d2cd95fadb0c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1317be5d3f7aea6d7d52d3e798edcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d2449fe7c26da6ba7cd9d76ed0656275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86539b73264b7067464abb10bcda370c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6ad87eeb63bd9a22f725beb9f28d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0fbc7a17c30aded7efed8b0d94f0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27829cbad331181900c82050310bfe8d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b248caf740da6f083e5a826e4e8c5ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e518fa88a376fd64c9249f5de2d8061281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15073c2b698b6d6aa1c53efe5b327582282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab54f4fbeacb202c209100d10b9fdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95ad912c2d053bac05f72cd9f296bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e4be542c64ad3fc30380adeb8432d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837c7cb2a2ca25da367d4224dc05127286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4c6e3b7e850cef5eca1d32d30aeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ed89c2a5193df7ee206d43cc419ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51a4940ac5e944a9e3859afac616ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05032d5a7114f567a658a8ff1b52739e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7dd8437a32137f953ee02292688ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f9a25e5dc54530e743913b5928867292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5a95e1e1acbd64a97b8a469804875293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edcd9b9d9654641923f441f90b4a78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3557be9c1ab7124e7f5fb69e42cd27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d80e586ff5deebf5d7383cbf7afb52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a551b635f6a0176555e9a280555244297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde43a599b5cf893713c78bfbe90927298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecd369866ad385658d6eb8b1072bc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77d39e83be22a64428802f042e8913300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4c852b5820560aa8d5efeb58eda92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b19b0cf38294ab3a03448eaf825258302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c127c2f6a4406e97f7205e07465d40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d24ccb8b746437aa3fe4c40c7ae392304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3c216924c9a2a698db0d6d9e4c4e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652dd7586c1a1b921b60bdc6f673f93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0905fe43bc886b0f0b14afd2f58773307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e601b6fa1bdc8e39f2feb488bd7777308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f668ea2dba43867db7fcd1beecdcfc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6725bb64d57940b85fcc72a820929310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9c68ba2ebed5e38080ab769d24bc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257e03754502b172f95d9286e703450312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165969e7bfe54e61079905c8dc64f3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5387229826ce7caa1287e9247a8ecab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f71401e61974bd0e1a37f488089ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689d9bafe33478d3fe19713e89f5380316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee49f7ba5571c989ef227a02d4139317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b39aec435796137defa4ce1149e48e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2d83d6d7214b5994c2d23e793c140319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f61535fcc4aa4b9317bb260bd3f03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7fc17d46b6c6cc48e8c92dae87087321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e29c267180f5b92710def8140d7640322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c71a21c55204ee651448ccf4517ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6395330188aa458b2034d88e3da3ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d06c23ef2ba3194ff52877925887ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63701876e34c9499cd01b9c1bfad2a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c4205010dd3c23aec1cfcd2807a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bad69e1a304b3eae1340781251a751328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b00d84a4a675281ca9cf25c0e8f914329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fe6ca459e0230ccbdc24a664ff3e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bee4b694bc2cdcb3b1d2cd40cdf5d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8b4c6fba944fbe3128235e976e056332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d20724a8ab4de2eb40ea6616cf1536333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228b2b48b0534b044b69dba74f850ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ba91c854126324b60f29df93a0f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd4e1104f1eedaebacb7bbf16d6d66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90839a4913f76dea11410df0257156337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa12e3a1d392581641c2c31b45e9163338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92faa841e07346eb35d1926b2b34a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31c9b1bdd47dc54105d39cb3b2b551340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2699f24e09fdd008f981f33c713aedb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a54bf84883f5b67b8430225ce384342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f987da87e1f6a003804392a57a66f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03231dadd5a78bf70eb021136d3c58b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a001aa19d2c2cff9c906846972849345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb0182d84a7f75dfdc6f18e8ddef2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50762c2b6d2d0ed30b61efadac16d061347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be291f8dc9e06dfc235c824d6be94140348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d45505e9a25664c53f33fa0936b68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddeeeca97608d73e63a4676ca8b283350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff332b4899499f1da1a9ef1d632c5a86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549d4114ef7e4d2388c77029ef3ee17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b91c089590798cb48325254db11c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8650abe788ab5522c8eaf53aaa7353354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914adc213a8741a35bd6c0d4ecb8ce0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8e1f90a0fa8b27f754d86fb581de5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86a7bfc93999b23496d032e0e92812357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615f41e9b75f68e9439a417da3ddd0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfe1e76c364e7c0c05b841a9e5fa05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ef89241827a982eb64dd3e3bbaa30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0d3da4aad401520e9ab2df59d077b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fcd03ac1e1cf38c22156374cf7e93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5d3ed577b7f67c28e55a63fd178d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3834efc53a5f660411168167afc07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ebe2164f3a51a9d52866e3332ce77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d293a2dd01c503ba961d5900414193366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaccfe82dd004b3ed80dd3232932129367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21c7886c6fd004f3662dddb0237878368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305fbf32cc503372fc923890b772ded369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5c41ac07299d1029afb5c46e8725b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbca44625dc0e9fee8ee3ab4041a99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa067e7c4cc513cbe73eef21ee611e2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ec39ca78d3efae9408feb6f1b6349373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e250300fcf10377b79f043febed28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee1e906d9e5cdc6930864efe1ee130375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6540c1d1fcd9f4c884e662c4d087edf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c8df6af1728d8f94d4c57fa06ca7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5906fff46b060d44c93c08e3ed6b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30437c5275aee88fff9f22dba6ddcaa2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd9f843ed16b81f5dadff789c40a30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056451974793539e33b8b06527dff86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f04f7ab462c1dc7ca25385069ef7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952694bb9d8f5b7a551fb4db311a938e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4250ae8e67bebd1ad1d91e2a96748384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da89c950329cf6ee9511a628ece54ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2d8c18099c756c0c5e73768ac2964386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860c3f9d7393b254511a0660377a60f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d45b11a0e12f0d9e918909064de27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dbdf65e9164773217ac9e79fa6c0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6600ac2eacb167266b07c4a6aacc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af5a64496a06f42b971df41d31ecef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cfad67b59f09bb0190824299b9dfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2e337a56d746907251e279b970da6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bda01c3edfd0a67de4068884eddbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e66c5201e2d6dacecb69531b935c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06438c371291c4dcaab0af146ec3548d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926e6fa7f2463add3ddb95d08f11e70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af17513a6ad3987c2b7bac379c3f85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e37789b47c00a389b9290487065638399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097b7793ae0a4dee5994128a360547400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1cbcb6956ddc0654549b5dd5d5e73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87273ab9ce467a30df1264f58bcc19ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71066db5e6b8c839621dd16b4870631403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72be77e517b70f775f14131962113c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdd2f2f7bdd78a334acc74d24adce1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f793766ef21fdf5fa709dc93589779406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ec0b50769c7228e5627bd83298472407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c503dde65f8884aa14580a50f5469408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d8175889ef14f4961e3f07ddf9dc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc3683be614951a3c6df09ac6f9ee6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a413e36338d93ab31b3396849f9e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce1317329a7c426905b250fbead30a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afef9f1bc4c47a4408c10198c00afef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4025fa24d8fbfe2a910baffe8273780414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7a05bd6b960b410d5a6e692ebca60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d2670e3f43d9fb7af283e6a91a7a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a7d34701ec75ef11b1b44381af33c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836084ed095f81db7fa66bd5b8125dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33130a82455c02ace7eb9cdc908fe42c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563eb58c656eed3f4500aa6a89edbfe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f0f01ef719299e400177dd312277421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489625fb249a15ca52b2b64b48b54f6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c209d7cd8d031f6b50b0dcd5d463be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bf15b0e3d8993d0c712ff402bdf70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d17b9ea00851d7d9c87d3cc8964330425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059b29e24fd8388a920d0323a5cf705426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9b5dcc70b938afb61a32a41ba53ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb877bbc159d2cc5ee2a14aeae65c42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455f684703410c45bdc3ce84666329f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931d12f9bc9c5709eb8478227def19e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a0b332b4b7ce2a6f2860efed0f429431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df6790f3d7cba47ce885e04135be72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ab21a0d3c523fecc2fb3fecbcb2cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdc142c211b05fad8bfbf084a2b0dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7856742a4475f126555ee15b3a337435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4c9bef34772f24ac9c11a318e5a7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a7e82eac67c45a2d6a63619946649437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653f458624cfe20452d163a6532cb89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d1cdbcdd79dbebd6f65370b16b37c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce564c3e103cbc2eba3b8b9ff381a069440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4354999f5d8028b7c3e80c4d65f28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488800aeeaad6c033852579738072e55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082352616391718b772114066cb902f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ca36c19284357d08fdcd20fa6d672444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70e237ffb0c9c88f63e73f8aee827d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398660ee7a2da3c9c94808842caaebc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87809389bcfb52a4d83b80cae2405d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b15610cbc183887773f000c3e3a184448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee20f448b4b76a04ea5a4ba531db7b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d7479cb4571259a2f6116a743231d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b419ab712933d37039fbcf4004d1dcf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e4bfa00f191159aaf0c85f6cb609d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f31a9747b6afee77bea1fc8cbe875453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ea02af564c77e721461517846d696454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a847cc3e41d384e6a7203cba8afd32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835211736ccf2207cde0558cfc42bf3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48556885a136245f0fa333925da2e473457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18df40f8c9d7071840d4fcc597afbe9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ac488423f79224f97dc3930280b75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb725e98ccfbb412982bc8bec75b71c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621b7d3da2ecd56e82162cb011a330b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da2cf77abaa773b09500d83650cbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65c5f13e335358131b7305ea9dcfe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11549f903b5d30ca4898549b64fad7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f5d10c45372c5504e901374751122465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed135c626cf92bb63c6c35dbe936d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967d8059689d683c457011789607cec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3628b99cc523a24a43f438fc950f21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817dffc2a3e30046e85cb46376a7a63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6963da829f0b2055d6469a697022f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d01dea4ecae61a71241f44363406b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169f23db8834066acf6a4c2912008ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee702c3ac0b6777e002a61b77ea3cda0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a89d172c120d8baedb99f5b44395d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008000694fb78bb23fb2a2c46cac003475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71046986d0c85861c5b029de3a43c1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722813e468463d2dfc3baced0baf9cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ed14fb151cd9a890f74e7f3b1517d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5fbbf45daeaa8210fb558b9fb2e67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc937e74bb95d706edf037cd5535bf83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ba6b29b95f964df6addd57d71805a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885dd818bab64cf4ab6e3cf1d735844482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d3bbd3e3a15d2ff026f419d077407483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cada3fc6607d6e40ddf69dbe849e8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62186c0544d613cc52705830b6f6a9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18897b24c72703b1dfd1bc966e4d5cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc29025653ddcfdda35725b104059d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf267485321c7ab0b7f963e715f7bc0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483afa90534b09eb5b8980942cd6f9b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa926c7e1b4f058841334e34badedc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a284cec121cd3a53e8725a9a95ce35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3a120359cf6040a799eed654b68c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53d9bd98a163e0a8af5ec6111bcdc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ff0b85ee51fd1f6ea85e5c3c56342494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b363b1aa00780f59a5c3cd978026a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbbcdb6f67a597a740cc78bfba40b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd7a60990c1756e4eb76981cac4052497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce8ddb1a3e055be3b3a6137db46346498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607f57d0518c3bf6f2ae31db7f94dbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e67fe015903fb78e6748e40e971f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73daad508d819ad90ae2858d033ca9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f019542e97ed1500f9c37c858b3667502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35f8a00e0b104f98c7901434674f8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202346335211a4056151e35f6dc206f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecaa555f162d61b16944ab83405567505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a14029f5ed5ffac1972d8d49e44e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51250ad1f1608df16db2af147a49b8e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d790e9f7204b95c59ee1acad31bc56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21f01fdef513c0bc689eaf8ec8f994509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ae7b9fa1ee3343457a422d0cb51f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054ef158c7a99e39dcd75513b1a5969511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38fe1b2badabd7a6e07812168fd07d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30a8ebe76f490ad4cfee14cc08d8b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7f5e8c45b173333d9c4a451262af4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317648b84567e8023162f43edf6b883f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730ac62834da0e4194e076e300f188f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2b10e2cc2b7951c0ab467487cd9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5479aadbe00f1def05cb46a39b4d147518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87968e76a053656577306dbb02a91aa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c286aa6e97c7891696b7bac9a33ec7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1235f2ce3a2f2d4b31f0c99b409a6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65903d32c64caab154869bd81e548e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3c46b7c77c3decf7c5c486eda149d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ff0f86d88c4eff23070a5d84ff0f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a194698aa3e17065b7aa471cb094e69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dc7568921b7a7d7f693dae98cd0ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568d5be65d50d80a8abd849feeed5d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801adee41cb177b1e5e9ca2af460fa3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3749a1dfd0faee06703308521910af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d701554df8958787dc4e940524eb3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678474eedaf92b3fe2fb4360ea5a211531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adcd8e44561eb422a7535de96fd1be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53650dd741566f0de54ad98828d80b85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85484c3350694febda59b3c7e8e464f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666331decc5bb00b0025ea0d136c1ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a103c51c85cfdc5d454d2f6eb724536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9ab7b8a0415886769875aa3dc7c0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd9e920f0eeead29b9adf6c79307c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eeabbcde894920da36d0e89993b3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d27867bbb76748bffbb15360a084da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b574e49b9ea8495ba6db37c154209541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b6dea40ed0df8ede6e0389c80ccae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6b6443d1ac6606d612599224508db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2e525aadd020b8e97990f36281999544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135778a5faf3348d0a359c800fdd528e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3162c266ea62cf4d51bc72f63c9d253546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd2a7efeb538adb2b1a923f555d849547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb983bad461669d01cdd503a762cc8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ba7afee279d4ce6b5064e0291c524549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80932a87375218b6aef621c06c61b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1068d43e49b899563aaa7db02bcfa1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51c26bf7c3fc7dee59618d888d1262552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962189e6cb35b1e19ba4fd10f24b5a6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da862bf01d448e02fa4fdfadf5871b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b005a5e668971386ec1279d65e2258555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8981f401da4ca1e730a3562db8e8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609373a32e867f15529ba3855cff325557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3fe6ee569a4ca1bdd0fa266faa0ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a2fd6a69681878637f3948adf785a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15bab830087975c81f8bc515b87272560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8516a09d6bc16fdee3d582021cd5cd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcfce3a94da7129729b44fb693dd2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d65bd7ab1b9cd1de4cc7e0e4ac6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3497e07b0f9a7b21222ad600a805f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf8232e9ca4e6ec0b7755a950c99cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29a280e3caf00dc7d6371c0a86d530566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5098f45f6bea82689c7b4a0200db7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b66f9e8074f47e9707a00370866b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bb211e415fd26110c26185bdcbc41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b8f480942d10269afcc298320ca31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50d067a3c69c1d21a7ccbc73521bce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3f9e9f0c5814a39fe4d35acc8fef4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124a17420e8a4f8958543402ebdbc8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e044bc43a3961134b198d11a6420ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43765f3216067cb0d5b85942e264d23e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3785215b77653549171b0aa2e681e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59709c920bc93dd2feb335934f1aa413577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4230beb8ebf927a467bb41969e3740578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f168fd1b9a2992aad734cab39a60656579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aecd64b1aadbc4f93296e7bfff0c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf4490a52f4bfd94a6180eb36a7b96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893bac9990d765d06a0f3b228f2e5c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94938aff532e5b032c174bba739fb4ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9035aa4ca7bb4b046823ab9421e3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cad8b04838567c5d09064b2aef17d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b868df69dc4103df3224b88e5eb57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b6b85a57b0843541e3d53b943880b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6634b8cb0b17d7bfa2446e2070c1e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a56cc76b629a431cbaaa88726e817a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9b4481bba940c342ab0d4d55abd52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430b9ef66da7ad671e4cc718edd9edb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d088670820a8584dff49b9c5274bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ef2fb9fa0976551ca26b0bef14be0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a1ba8c123f8af091e4749105b002c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab54ee3c0785a2856250496c49607fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a82a8726617650f8003d75536edfa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee935215b68c27cd5dec6ef14c8f2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183f2ecf441bdf853ded273af1f308f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3da50b041c88a7e6f1db48270b8aa5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5704c300777ad22aaf6c2301327370600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c2c670b8bfce2ac00882453ed4b9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa673eea7d905c8d58c0bb453ccbbbe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7cb9a2794bb0df68d02eb32614cac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a7f47b75da7d76ff9853534053c1f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc5457bd17918802b8ef8919c1757b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813de594bfc178cf1d8c53a3c9bd200606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0ac903d3333b1336792f11c81ebb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cae5dc3a2118119bd56886db973d3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8c0eac225e9a14646770aa21ad285609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01560662695563df8086bbca2760bad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c87faa27cdb93af6bc6c7dd79acf0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ffb13e86575df863f6c65a414360b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956f52c9bb6283cd3a0f390aff95d37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95633ce9f3169ca4c3f5a6ffb8726d74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557fe21c9fed81789ee3a868f0228aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f21bb78fc5ed4331ab452cc18d14b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcf2c6c9a68a9dcf4ac8714f19acca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d63e0dac091967fe811cc648e5fc93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02bc0a90e95b9530a2cc4895271eee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad312d0c88f5a03a2728f8e5fb341631620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343eac171229c5ef872d03bda318d1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57baadf33b6e520f84cf9340f7f3e57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f690b6c2845a1e4d334aadd1243a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa6beafa91a2f53e930464bc84194e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79826317feff450f24dc71749f617db2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce84b741b750929c93a1e4e7ce698dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ec59538465db131ca9547e686850b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55a51bc04ed066faf476e5d0a31285628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429510b3cf1aadada48b2001ccbe4b9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a70fd7ded7bd8afa01ec6868ee0a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f72969e031806eb6266ceb295be9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255643e546bf48a80f85421c239293c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e0274f5309d7780362f207a81a663633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09871e88a136bd6d590af961314d4ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64558d42b6d5870800a045fd33b905f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6182de695fe6f1b89eaed48cdc4b16d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a62077c5c68df89452dc95c72e5b85637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdec5b60d5e01d83a2086c82924e4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff889a82175517f4812b31f4c61edc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02e7d3074f25fa58e5f11ce2ead420640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e5b2f57875a69d3c73c44d386d17f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27e827a6ae66769c122874cbc6645e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a780430ac1c85bdf2c6fd6c1965ccd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46b076e7ac21fb2d5a2ba70c4b5116644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea253b27b987a3e232fcfabf51aad5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d1668556780973bc95ae5e42e7220646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17d6fe0e7cb10d7c1db935dc30f868647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f85f273d45209cdb182c038d8193d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c777dc21361cb9fcbea2c320c6a0a8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5bc5d85ad51f89e7dba6ddf9647b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c1d2b023d01f6c92e5e541cf13559651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd075a32cdd9d15100cb19c7ca59e9e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afde49690d66af3d1436b89d2c2b03a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695a9dad80437d8d9e1098e17691b40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb300b74f7538084639d34352566c57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd6111a393e04cc6370b20dc06110b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef187ff16bd669c51672b60d2ebb0d23657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec70e65f6c9d88c3009e9328177ef3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c6592ea24dcdf19e2648778691f8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be50733b0540d02692326ea9cfdba92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338022223fab0104300c2fcbc122b79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4763d72900c79d7f15e083540b2e36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805291dccd6530aa03d8b72999bdaf1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c375265a616f5f218d8af6beab5fe2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797d9c33c8ca1a2e16ffab034f0d8a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538be6b3801e7faccd0b16079d525e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a994a5a68ef048ca0fafe489c64b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c94cec01cbefd8c8a5630457bcb424668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdc12ed898e65903b8f3f7c9d99d02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8025eb7895f7809d7a4cc59132e06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b14c5567d930e03fd1eb498ca5f7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29587dd47e9054ee9de49ad35a9a01c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65c5697ee565299839a39c667afea8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b963db7b1beb98f7e29c13458bf33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525e9631fd8791004a1baf3bb9311d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781315fb9de214fad9b69203a827e89a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f81ebb0acf715c716dc6555858baa9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340eb6eacae6454164c7a0c5a2b96cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52570626aa85b19a04397377e5876b16679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c314327a2b220524522082308476a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101be28bdfd90b434bb478d0305e14a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc386f877ef53bc1612ed371aeae338682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846a424f07eb13a4d240a65c16dd90f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9ccde6a366f74b7b438d9aa70cace684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f110ad34e2fa9554b745c6f3d8e691685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d06e49507d0e945d1d6c3e35b4051686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926137ae9556fd574caf379899b00935687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2200f8650031f9ef25a01b9dc0ed1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0d3afe6105406f0c6483b8dc0a6ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b27a5fef9ac641c43d6c72588be17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d094f97f173631c3037c896b0bfdd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf3e9f67192d790ad20e9c1a22b174692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfe6a9495a9c905fc5a1b520d74edd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7a6a54cd92e4540bc8bfbfca5de21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a016f2cfeeecacc73295b02359ce9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5972bf546a257d0a2aa4b5df3259910696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d7df03f1fb5e40806dec137f0e4cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6d9ab49a4f102bd749d9241457976698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de968fd4afbd0a11625b2d38f6ea1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46954b21316083e99c211c2e575c2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394c8073d470026a513650802267b75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70a745aa9eb65ace3b5e96c23a52fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2064b6f3a48f2d73104a6b2d55f64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306d950a8a0930cec4c59a8f61bc441704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286116fc5458d3ff113cbccb2403d4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255358e3a1044ad06b4b6f0132cdf6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c23586742af76c69a6db34c83099a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd3f711d7e87df1810b9714d7f9608708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67e67ddfb85bdc8ff03c16687d61df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d3cc87998f9b6e01ef38c732ef8ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b783389933a0526db86e5f2a86c20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4ad5b2d710cd06a882356cc80f703712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778110c11ef2d71c08619aa0bff42a7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f74ad01314d1ede1c9a6356fe25c82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bc660438af2efc3647a7be57c6795715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61b70ca41aa8ea4fce7ed9214406c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896163c189e0592360fe8eb4d56f3864717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54da0e1ded9c3b4989c1f46ea0c5c5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331313ee857d291e6433e27e9449c28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c7d17fa90726d1e3ad1f8b48f5410720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302c8cfb94b33c8c851bbd3d6557fc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb8b158a862a7d23d609906307ba53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a80cd6dc69e58b1e37409c7f272c44723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea6937af2e3335cc86bf8a2a39a806724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da408023081e281ad1e0a21252bb33a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76f2931c78d886326b197497498d0e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d850741bc94b0be23ac815e9fb189c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04882725ac119f74de9461657f79ca4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8798a1229c87b8a8f9caade624e012729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1babda23fc4a378b8a3573b1abebf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec83fc63952e4f2c4109931b7de7c10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90983afb60f8112f12798e80c2ae16e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ae34257812d0b59ed15635fe57ffa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2bf9d81019fed14a0d26eb9c0b603734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7141e98ddefd467c3bb411692d8a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4da600dc3cf91d64652ba8a4abab8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043ceada821dbeb09fd6c5783abbbf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbd90358fe6a0e4dc3af5ec3047b97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d4ce9dd6f8fbc110072d474de4a8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f899af127e23efec7b7b88520fae3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349b345257176faded9336343dc6f5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0428e0ba1faa93558a530af223ded742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2069a31e9321f2e32d5d70b0da8200743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1f4d617f0d7bc070f3c76d9dcad1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc2700883eba1a0dd36d6c57cd3923745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9de4127ce496a6b1542352f52d79ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae511e1bb2420a553f92485b4da398747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017117c79383a65649b714c6912df1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a557d8d9495c4c3914af6bb9bf8b14749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c086d5881652d17c3f7c24ad5282ae9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad8628770a02bcc3318b5a3e0cedc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d86437f55fe8a796c0de4dfbd4f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c31385b3d90fe4abf9eb78b2889cf5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7a00446c746818927846023e0db621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ff02d82cbf2d6fd2f940beb2e76902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626052a57389b752ab6765c0f2854e6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c056c8a5cc219a01e1f1dd70c403e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e0782f4a65b182569024e059c2ddb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c55e23b92c140cb271b13cefc75096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c838c8563216369f19403a0b33d1a057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699881b67e2feaa5ba30edc356e51ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0d5ea615c070d3c084db17dcd558e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a297d01539c62bf5b2c0a4bc84a055f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8f254620051d9dcd75bde3a85a2fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effc751fbfa129743d2af091348969612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a13bf5b69f8b0fb7a10094dace8db813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d4e25bb630c706d3243430d67016214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49f1a46e1ae1db8bca5a6e7664b70115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b18260cfd40575745b106f5aa4d5d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415465c73d1dd74c855a1d8926710af317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b532acaaed1612e77a05e9254422118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0dc1b5c4e4efd00e089548e1804c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f09db4d346057e5eb7a016891c6e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d336e07ff2f2a8d40f7e9b59f6bd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e1c9aa94d0c7d4e617757df6eb48722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1213b164d403a82b2202652c3c055c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268006942da3f84aaa892b58c7bb2f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad2a0b5e536a005cd0f8a2d0799f8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2704611ac15cdbcc8400123e43bbc0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f73a3d9bdd983d6472143e0432bd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde60c5bc9cce4a1b4566195aeac15da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623a75f9a8b7327859204a52b3c60d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017db805ff0b03fcad00d5cafb3e608130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d73d7d63fdca4612c5663c2c97d36531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c6476282d350cf9c022516884569632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33351b0e5a87493a4bfc63ce4e046e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051ab55c69859b2ba59e931e4855fe234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79234040af16f0263e8b2eebf5caec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409117daf61cc828d7a2c19e819ada6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42f36ef1fb8f6075c167914781348037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d03c9785df6f28e5bc76a90e1c1b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e70715dae4e40dcb5be1910bec312b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44e6de09e08c49d9e72d94e626d19740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d7e46a9fa757ff9e853367d9b60aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1e5fb0476ba77f49c28c3f79eb06f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc462e9e2e161822a067d0ea6862e05f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6965f5842a31bac8e8f17f1c110d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ba58ab9815c76abe2e1feaaaa38db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a7316d28fa4b705e287141051271346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0b85f061ee87b10d7e8205efe7c3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf908a438c8551d4160de40ec9b0eb8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ae4c196832529d8b549531f27435f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad133638af7affe58d992b31b3c81caa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b82e5722909ea2bb580a0403da03751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b74784078c01bdb7222db1ad5f900d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f726d4009ab990d5945d9f13c29b60853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee434d50cd675c55bf67e0277112984154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89654d3d037306058b9d59718eac0a6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f602b9ad735365636f3a596cf8b1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b7ba697e856f05f93f851f2f302db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1cf66afa9079a32d0d01bebf1e42758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e969648bb22ae77e779a6f572def159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f72ddd6a573ab27ecdcfbce31e1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03e6f92634554609292a656d49551e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8052f96de33b4fc015cef72ae7b0c1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73a32a732e72b2663431a8836cd36363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991046bdcdcc4e9e70cd7f15e29b065564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c30c86b695897b3626253789d1b90065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceaff814e3e432a1e5bf20ad12d55d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c98e229d529a62ac77243d0694cc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde80aadb85a2eee611fa242acf3d0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c1214b1ccd3b3918d9b047da465dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a92ef4119c08bfe309805ec6dc173770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42096c980c349f6aa40f2142d886326471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eb7ecedf3784b075a4ae78e14b7ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71932ec32edb13685edfd41c71c1c6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aca0fca50b960c566a1a45a7f18c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a3dc1f8b42a6ed01b8d04b1b3fdc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9b269465493422863663081bd37b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21af61e9aad8b55942229bc6ec4e91477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb28d67675588a5dea47a150a21acd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39bd54948f0a189006ef26679f696279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb6430a847b465f870d525270aa9ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd4e50a170c654273b8af45d2518881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025b963bd9775866478032b9ab4409882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809f2ba677e10da0c78979ab8e8311583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab24c7b7b63cda501108be12d3c41684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67033bd546a5a1d841b01a73d1015b0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a808759553667e7964a54b140d7becc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e829d73ab4820f19379f199b525b2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0e8d710f11fec49177255746c5dfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac2e2d82e9ae8d3c758b8bbc3a4b5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96a75dcb202744994e5b71ede08aa390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d83ed35b93189c5f5f31fb53cf561b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207556f42305bb1a7c3db0edbd213b7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fc8ad87c237726aecb92c7826ce5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5527d8c54f506bfc961d5a0f919988e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eabf3afac901c626b68210ee3e59a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fac2e30590bd159b365d5448d679696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0cd0b7a64bcd39ed9d4b2c98bac5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931477c8fa141eb6ef178cd8b972eee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a08502f4800f0df66238c460fb231a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdb410420992bdcb4be7f7b2abd053100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4e8972c6dde4397e6ebf58aa407fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc731fdf53fb638e143c6a62276afd01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d2f1de69ddf24233fc877d98c3654103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f94666834952a436576a60394ec6fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630076f2d3cd130b2403132c50a703f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90c3810b6b0a7c8289ec3b6ae65a01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8619634a844338480fcc25f01b163b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841b38bfd834ab12347c743103c11d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c3b82e7cfb610a9bfee805ebaa858109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d938b9f4f3f6c2b6ed4dc6cff5dd457110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a529b0c2800ba26e3a9d53252b6d61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ebe475c81fd2a4067343cd9365dec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f9c88de05b65cca6e2079aca749b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcce01122510aae063b4dea7426d9a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3954b7d26a77d3c6a1b9f501ddb66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11cda178d6369237d9cff496579cd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cae8b0611826b1d946c2846b282f4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a21f56334b9923f67755797bc2fc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7accf263f3e6249746271af17f40702119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce4c11257c8aed7ef046a31f85f651120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcd8a0e32d596160c53da49690d485121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d2cce16bedc066a0018cd0c480c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c3ce384509e3ea0112840201d3c2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f14a2a4cdf6d8f7ed2684cd371848124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9c87c13b35928a0fd6884df9d55ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c77bbf4bb5c6ee650bc17d47ed2d8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88cd207d21bac6235b66ed435329ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe209d56d5459741aad1ee4d106c59c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948ede6d585d9ac8e43b01da1287c24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e79df3b524facbba6e1906e5cf336130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d711d49e15ecc19a1c50cc9ad049f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce57a31dac02332a1b67908b0e2db4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e944f57bae27d9e5f7ca75d5c0423f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ab1972cfad27539e68eff71e07b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94b46e29c66957f1bcbe6c8928f2b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8215ef0d0373933fbce2fb11710a3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308bd07b7269ea18fc628fe9becec43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc00e3e39c23ee985b3c3e9717837f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07652319d3c6f6f39bb938e192973a13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79f5a8963f43c27ddafc959eb4477a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180527dcb6b0e889db3aef0ca3e09c32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea58eec56bccb966a0e493924d1d22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79835b2857367734a662b0711e179a9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74110566a1a60ae5f7a8c27c645b408144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dc849777f0cd9028f73dcb41d9016145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7b4a138b7b95ce68f368d5beea4ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e74a2f468f0dca523de1bb73c90bfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59be2df4363a315f7e9c251d518f22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80338237517a6152ff422e50b0c5a49d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a1f4fdc83b181c0e45bd13514eef0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f882e6494df2052f643e4fd39bbfece151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928c81e05a003409fde57ce66a26f28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e050fa13484f47463403ee7970dda33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba326fff0be85df77f696f2f6b282429154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986786276d98bcc965400ec3595ac106155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b0c256d311d59551d63109eca2ac3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb6073d73044ad871352446486c2f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157ff484d201152d270513dc8c85229158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b6b5bfed5b7b16a7c1ef5e727a04b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f22aef21d21eb94154c025b366976160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4966cfe184e6311e8366498939200161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcd98159f6b7c57e787e5946581f3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff16486f504bf5fbdde476d843e0048163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b49cb08503834fb95c90aaeef404ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb44889a898533018c7c8756e215c13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f1faac3baa8c07e0c83c87e1038b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3870fcc2e4ddd9714baba0c3ecaea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3314f111fb4ff48474022f1bf5e27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319447e5763d2882d8bdbeca46978d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167325e177ea39b4403063e8a65fd76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a46e645853b112cc417f008704248171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c93b47511e7022c857bd374afc1c86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d0fbab1672c6befa9f09b61acc3de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f1eccd79c9dff77b2b77f1641b9d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ccb5ed8bbbb03798fa9c7b8c83152175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691e15b14c0b3cc3f7e6af44aaa468b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37677ad4c39d8509282852573f4f4c57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8777bc83bb315ab351d6836ec0a4bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448c92761c4bbf1039abe4775e13264179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d4a9cbdcc89c7f33bd63d9c91a4d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34717371039e70db5d1a63b87aa318d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d4c4d55420f2314b750d6116e1019182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bfd1186be49c490ba46928ea8d67d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15385fb5972300aa5ea45d9744d99601184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eda4c551d28d3f8bafff930d295c00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee00e26fa09f581f91d553b5bb33f29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0db8ed0b47d3b5b806a7ff7e48fe6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f437227b2f893e0d3acc4a51bc6b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd49d86557c5e4fab8fdb8710b51f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd3f3f1d8499deaa4758417616c31f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe08b5ced3de3a326564170e17ea27c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8438988d4223456dcee01f67ab74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b294c64650034a8325cb35e6ae0c9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79f43a8d10debcdf075e26c5c27c47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc91f2139396ef16be1a3efac7863fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a941f99487fc8c17e242b688374709e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218542fabf35c8cfc019793d9ba2ae0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a55e80bc8d5a861b319e0d8511ab39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cdf4539cc473e1f19dabc4e293542199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ee0af8964c5c2ca214e895f6e16f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821705fe6e797876a6469ea35540172b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b2b0ab31c63d9716c7c1528b216eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de4f2e1d8b2c6355c75d45f2e242cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f694874d5a0e52489bd11bada174d6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf2974c7148b0c0212d9c285408cb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f616dd32a44bdbf4164c5b2f5413872206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f696d568811f4a71a96d4a7e2462f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dcae81a5df3b3ffb5ab325aaac89e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a719112386d7527a7a156b4e62efd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a406487cfe81031f0846835a468b7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f87801b7414800ad632bc5067ada211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcef02bb764bd56977484161c8862f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c169f410ed28a8c6b873a109dffd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4bd61dc9b23b3b1a0a937ff97cf5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7475721b01814ba019354d9e9b7618f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65592df02b55e22de04b18db86b14164216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19208c36a383751e39296e5e3f98720d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee216c0516192f85ef6f3425a6b73599218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d43e10bb025ed05385e4d391c904dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc757806c0904b21e9e9922d5465a57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d50c239af3fec1bf7332182374e272221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa36daf2189e228f749ce548e50a4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd721b43111ef7fd63fe4e9c02a4422223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cb3eebf1418de84c96b01fcd5e8ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78ff3df8c0962aa19ec7fb6eaec4f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d991c805878f001a24b3eef02fc442226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36f022867cf66cb558ac08b4b225e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff606fb98c72eafc26de8d765b6128228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e3f55829dd5a40358ad3399b5825e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5956a9aadd5a63ae19108225351937230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebdb5462df908af55767e0a8055a8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc400039948f9e4a2b7f01789af2bd4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2276cf7fc651f78d471a0cc0a79221233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee754fcb0d9d7ea36ff74170bc88c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b625ecedb4a64aff9e49c7792a3f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef9e9f536422d204df1393cc5bb453236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac1b58cf6100912fac80644b062555237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58814696892ce84531a1dc43b0f311238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a17af5e24d55e1270d73ac365552a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981aa1325e8ee0f732ed36a0b7c1f2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ea6f7052185a26a65e84becbbfd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e3b8fb433785cdfb14bccea0b0654242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1f003ffeaa0924e948470f0b933af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d4648b9d7c9453eaccde60c86d88a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcbc859d698924feab63f0d7b851d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176c12d773ccdbf83c0072660ab1e81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3ef3ee110faffc6eb7070d5040a3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b98942e2c97a7db6d06c382b33bf8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac90425bfee1df83101adf5d424bb50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e36d8707093db49b62d4aea9f8e3de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d339d15ab74c779da5dcd349f4add6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d67698302014ca59286531b041a13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47915cb5c37b89a059f1c60d9380892e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df13a9f2b4e1ac5049d6baf571aee4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5e92449dd9b7133b2f00d6085f7be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebe3f3fe731e89ce8e5d1bf78fbb26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0815a86a6cda553af249c72f1a1b3ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5ccdd614410554a8587f3846a3c01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7832a231f056dc84ac5075bac76b6fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cec255b91984a3c128c0078e63ef5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7275d1151a31e2f26d852ade53baea1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa991583bcd72a6bb3cc0022f283b95f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb03a08e7e5cfd7359200a1228911d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58040b1237fe1aab11eada5d412c8f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5e9f5c43f6c88accb60c96069ee5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730ce7a16a4cfd667e89210dde82ee4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0809d47f0e2ddb840dd93d96ee50c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812131d945b3c86877dfb5fe5082674268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d3114fb9df9a95c21ba607bc75d4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d474be83bf65674ea0fded71089fb38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359aa7f1c54ff5527e6b32ccc733229271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69284cf5141ef9d818b1387391574947272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3efac664221e7c796278a395047184273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0323af768e2cba6ea9599e89992338274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43dceff2b8dcb66db4b4b298de8f6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cb8081c7e826d58e6fb79def89de3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aefee4d7dd239cae289d92311c6128277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c491bee59ce0efdc08552802bbbd76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11805280d8b295e777ac469b1c8dfa55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a785974abb3c4bd6c79188a0d5fd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bba852af45fa650632a85ef9842dfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bf9d510112380851bad4a553f27a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294bab73bb49744edcecf0d80cfa00f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a02f54772aea20d5ff82cecccd48f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d617fc3c65a999990af9bccc9dc945c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d5c392e7ee7f0c7a4ada9339d7a03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a3a9738f05873fb6823571e2dc62a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59156d22c76151f4b13af5a8543eace288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4e3759bc524ed4fecab479d866b38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef47d033bb347c74bfd1888969fd11f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ddd4e46c7be0e1ecafa1159aab06a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a3c5fb95c52e0b7213cda0f8a8a76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c2a8fb459d3335d98c86d1c48784d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2d7db20c24ef4f07bbe45f45e6f72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4ed8729d9b63edb8cd77d5bed025295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3691d6a1d19efebd647b10018a4f27f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535da658fd2d26e45a99b1d9d86afc68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f39d70762c1dc4b3888b52701583f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e474b38d0780d2c41c19004d4588b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670f41805e620ed4be1dd4e3ce812e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fabd6d1913373360113c282fb24669301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d517197ed3eb193f96664c2390d6a9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421635a161670c6b200576035d9bcbd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dead72e5a99505d21f6745f77be24d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5304490009acb29de32cd58678436305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acd23d8e29103d0045a4a79efdd038306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c26748d4c8144797af7997cae0b0b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f3000037f3efa5bf5b0758ebaaee4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeb5e9271f8c68f8dc7f9db9a22ec8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8043d2ff79052f6d9066336d555dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd91153675d6091f4d58a2bc7c5f4ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271315c5e3460a064fdc6b0007e8aec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ab1ba47d50cc6fcaf3ba9e7d91279313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfcb6d8fdf0ba97d996252f3e65774314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaf3dc1ab978be3b2a55ed397a73f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec03974f3b156b5cb6a0e077c7f451a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646862f12dc666ccf9993c02652971fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c928def559e10ec07781851690f1fe5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894a07b66d268c0eb204b20184b415c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f60269f9a72309b3720c1e0316dd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ef114f88cf982071dd50107c49de3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c90f0b54aeadbfe7d1481ebc351fa8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a81d66576eff7da80d120f0f1281f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181bafe6f86c6882af92db23f800833324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc067efdd4e85f9508fcf2f5822b4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0078a6c09196d02db673067a20b27de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88213942197c9c283d9a773433a5e3ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc6a22652cf169d34f2a3c67f54ce7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1e3ed62153da5c44fd068e5bdff9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6438dbbdc3960d87c3d0d99b24d916330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd951d656c5434317946853772d4b6af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61048719e478bf198b94e3b338e1731332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285bdbcc411bd0b756d82164ca83ad0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9468aa79d230e91f16b0d01bba146334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de5b4c1c0811e4a6fd67eef3a896a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c17093f34c8827e18b5c460ced0e63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfd272b90c2494e36a7cc0727392d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ad8c7c2f9965f7dfde8cf6b106e4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5668a38dadd2d54dd43d9524eb31232339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29584eb3db7c8b7844235d9e6c8236340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecbb343f580661dde91bfe88cb035a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245c98417257368587c7524bc8dd451342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa130cd24daf7f38308ad14b2d632a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007e12e32f80603598d8371b42de301344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce232db6e71adf957ede21ae1bda9d3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17329fa0605a24d6df52ae738e0662ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f82b53ca18a75d2030fe0d0f48483b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22c7bcee2536342f7548b2e8a849a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a439cab280589394b3e0665fe0eb006349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900019df6c43e69c3c63af5b2a5d7ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfe3bfef63e16eb91548f19d374f42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361c013bd13c3fac667c7553c0b69f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaa37cdc6254d70197d07649447756353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b134915ba4106d38794099bce22e98b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9996b8f6a95c0a8fac254b8de006df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d35ecd01bc35392ba03317b0d8529356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0c29f3b62f363ffb2c6335e0e87db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3fb72382ec5989ef7a5be2f986e85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88e22e54ea3ae5f607892d2da0c2c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d1aafc5d1be1bda5a229a4374858a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f7564e07de9c827a3dbb49da00f67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5eb097d188fb62c98525b483c2db2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d164f23d722adde5fc3a63a7135b245363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142b1d126463060a495c27054d68ef4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a77ea5caf081cec802e98c025a9927365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b026dfe5e46909ce2c0bca2d3aa788366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1ed39c1b879bdd91efde392be2f1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5b9ec114bb0f111d357306f7032d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fcdb5b63f8257232f00ac8030cf05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295d0a1e820d455fae6613963475c11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089e8f04b6e9f20865bb6a27feca704371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb1e0456513eb495744c027eafd38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15256862edbc066d8e6f70eff5f0de8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9defd5e264a06d32377a85928f711374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994402186e88b9c09334ea6919c553e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9ba2dd8e5ebdbe27619726b900a66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc1b6942083c60528199855ae665d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab83378fe598655a8ba3402ae2cefc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e778ac1365a9861ddfed7764e98e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de53ce1b1021d4d313379f1f370571380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d320d82cf9c1055aad66b1115e76e36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599c04aebb033e7989d39d3da209e16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2095cabd493d3d624ce694b848ad12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c4d9ce8f98030656b8c6f58f6a59a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e7d51aad1095cfbbf91b07e2ca0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10853599c2f3dc9bed06f878628b821386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236d5d55ab30e81e5e35a49e26e416f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ee53f470a98208206ec337b223a42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ebb7be37e67be6555250d7cbafdd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc8ba7d27918979280929db5043a6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b47764af65d2b3048a49d738bf3fcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3013b383a7146b3a4068df34686cd9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a07166f12a8d22efaa27abb525eb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5078fa87ca2a6ea6ebf833b4041bf1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746e168a02fb3c1f51854deca1cc2fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aae71c1024a97619bfb42a10ccc46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064fb849e64d4f16fd9da587332219c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536959d834d3b63c7198e8e0c653359398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c26f42a99721aeca0d23570dd25931399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b05a82914886d9378ad298a3b4001b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c101490a814b6cb475484995ec2e7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaadc2914c6122a8a8e90d8f3edd42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61495ba70d22c36e458b785059e37b6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869d3165c1d014e36ed20e19906266f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25add73a3f5fa3001a8c746a37cd637d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a992a1aa42b0c3b4a920578de4e25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e0afc16e10757d13eca7fbda8dd98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01019df3aabe06c04bc0d7c3433f44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dffa14017723393230ed4503fa93a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47759cfe0ca05c970fc1be2bbf46a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b558d0fa87c01a105eb611ada174d63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea30986f6057894156bbc8bfeb535c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0419d2747fdff791f23ff0fd48b27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b5a57e5578f2cb45517caa4f1724414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44d5c5f15f9bae62dc210bf712a16e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297aa4dd7ef5d76d00532bd29e479f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c177a5ae58f5e13afb14cd87b2dff3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0428492db0679b7c9ec1805395c8f47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081a367e0ace9005086cc41d6c2470a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b76ab6365e378c17ae0f8e313dd8f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483d37632beabaf21dd1f22db1b7076421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac029b4ccc0fbfe9c1bb328208cc494422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af636d3ac1d2d73d443f7a163ca64926423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f45754c13ae922f71d968e2ec920b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0a02e123fcc4a473829dbb666c672425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e1189714c7acceb743eef702ad254426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8f98d1b903d248fe44f4cf09b03bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c80868f0aec82d3c3ae1aae3830c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295240f5b5c3fa110955a70b058051c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975803f3a039a9160a79564937f70308430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9c20e752b04f30c18900c423c456c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df042af8f1162c14836235147d51c100432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58424b2a9bec1466ddea6dea0bc40637433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587228b947150386b38c9bd3a578277434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf5d58ec8d730ddd60489c8450f46b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091f0cd495e022699045508bc5a83bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ba7a79e2630ef59da63a3ffa642b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e029940dffe92894b5c62381164c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f640f077a58e86625999db2639b65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5f70c6653157f9ce1fed259e2ec62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97a0370bece7b9edd8515b29443f6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d84e048030f9ba08c0a6059f2358442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825663ba690efc063a600313f5d6a147443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc92ab156dd7f0156899e28b695ec8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771636cbc5790f45ce460a8e5b6e4936445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025e5f36254fa2210877432ee962510446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee2a8a7b41043a98c5a8e912fc0454447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8b2284e4d0a02f78e48453a71f764448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a79cc1a9aba2693e0625a7ea71393449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f594fe904a606e5353a44642e5e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe7b0cf6b9639e73a66254bdbede75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1df5c46ab248ca41b4e8a299d7abf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79675004c3ae6d2c0cf8dcb4031072ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a50968d63aa5aa9980da256bc1ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b309eeb105f9e69f4d2ddc4327a14fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256ac3028a2ae5932e4bde27a89a587456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe51742738a3f3bfe9f5180b843704457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b4584d4122779a272a340dad4da7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081865d4105fd7bb7c1310f961c81918459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae900957505eafc1445c984babcbed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a13fa8f14b293fac1c657901b5177461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f436cff8a9482e7c770ed0670da36e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a5939949b01f4e1bf84895b3a6be9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cd0e147b9b49a52b19cbf7e321229464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e4d01f0c2177752e8dc06d4714b32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70d51d0f1472e8eca4eb7f01a55baa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98d0fc5a2b8fa7c25da1933a1e5e3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b191a59fb2db8bc44eca760a9991468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22968fe5e0987ae307d8b649da7ca94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109586e37eaa27960c18c1d6ee38e1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7708b88480ae83f679b124f7c5fa66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18467dda6da7fd1bb9ce7491b168737e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554de863c9dc82035ffb91e7c90dcf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bf1fcfeff7f26541634053dbdcaf1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453555cc66371f5cb3a61ba33b91a62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fac139eff6c20569066478fdec82b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672259cedbae232be6f572f15a90101b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082db9942bb2961d957255908a80250e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917a09f58bab1b04ad3fbe5ec7ca85a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7c1a8ca6d74febe030e3a5cd24ef3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1bfce44a67cfc5fc92132f0dfe942481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c284bb50d065dbebea9f2256f05926482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d99e6480a181552bc21aa1a711001483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38348969d4e86d7dec56e606ebb0d6fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7c594c5d331d23884f9c21a685a73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5966a17ec338d24093306e9af2b4e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d6070748a295027c9263e6ede3fe0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ac188d17a1a9e82b37f300e6d6ae0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa688047d11c1a5be5a57819727b93c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b283ff1e03a21421988b1d8595c3160490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633293816e54ec5dd9eba2130e99de1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bf90c2425869a36d89fb115d8cdef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cc69b9edf6203ed6915c9d32bff35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31f574b5b22c750232e531e1cf9108494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd8306c86408bfd54ecf07912084ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b915c84f6243d8f6d63a1a2eeb891496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b13582a71b2f0323289ad52162da0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61372fec49462c7259848744febd735b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf71c7a7dc18d9ce863c3f0ac7a1f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194f0a4b05f1841d765c0a0814edd9c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8529e8cbb7fa969567a797d3ac100501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece1fa65ef6d488787a46779d729406502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59558ac180c731dd09412ac137f6930503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9a6b1935e25b0042193b4a3b028c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832acb9108bad0ced47cd25d89a3ab5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677919bbe724ccc47e88aaf52312205506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c446a0a7610ff486657d1b9702c4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51406d392a23fc4a800797f3deef5533508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba877bdcb4adc6a527f747bb3a2d517509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524bb10d97c49bdf9e2547448a831e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bc78cbdaf8fc2eb0e266bcdc560f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95209fafe33a5340d2a459c819d6c891512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdb51146ac760700aebd48f1d6eb46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2429e2602b58962e07867d692e3a320514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1848c692c7ad42c661a374e2386750515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa382bff2ae7a2dd1ead1ab9075a78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a898ac32bdb5abab0458bfde820fdc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d262e791bf9cc774fe311a9a15d6385518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97670b9c14bca4cce4112afee1c8e5fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29714619d40e2d44ad9e36bf01f62f70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bec7098683cde7fd5e85e2dd926104521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45fd22ffde8866c292185ee34cb95a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df34568571d87dc591a45e1616433a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c42384dd8c8af4ff9204dccfe5e727524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f24e3b9765d792f0a910b259e3533525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d538c5141012e3f7a21785e43925de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fb92c1d6ed6668e6d9d4ee2ac89de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559f6cab5b073ac910cf50fd888634d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef96056864efe07ada8c64cd75750c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff8d41ec3f759b507c6ab8e650637c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d29b919843405affab04dc572f4df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6933bf102d5c5351382d44c18628a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90a774ca0a3f9b09177303687ee379533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc461ab26b496d7d5b6565149757bb2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db397682913973524b71287fcfb35093535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f3a3b566425a173752935d01f2195536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb26b109786545bee8d274522f575f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dd0350130afc9592d2878912f5f25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3015e28842b8e7197ea1d770fb85ff1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e32f52feb44b79afaeb24606476d42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7459766f9ace8da891612785bfdcb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b6e1e97051a443dac5df5438dd212542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83bb5233ba70b5db4347e24300fbe1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40e52205bcfe3ae06dbac6fceb66ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727fa6ce090150f81c861e202919141545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff54b133fa83b72a246de06c51f871a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966092e04c79653cbf9e3624363cee73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c6d459c9079f6baca4b8cd103b99d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f911a7d32798817838a627de5d7786549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f3bdda3b4d5f336bb7a302a525031550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fccf57d618ae0db9c736835a19e0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387391e898ad57e9cd11dcce21b55f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c37093a1ce4219e303b2c2abedc01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2c37bfcfcaa4b75c3ba872376cc2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00386b79b2e71494acd6d645432ab171555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688d67707d5df79b6e3dbc82c843905556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2851fc1bf6e80972ef5a4f43e94f1e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6fe8fd3e5ba6c14f5a90f26e7c889558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5823c20c7ae26538f743e2ba7befd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50856660d73231fc7946158dc8260ba5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5946a30ed9c626b12901ae9e8397b54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4936ba5e2c353ac4a4b8009480b1a23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce428d7de1fa5465da47132bc668375d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44013147b4be75d26571fa27acff806564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c083b722c0e36130d515ed80ed0a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8496b3c3069c77750ebbc5989f34492566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c5ad4d053b6fa19af0f1f95038ae2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4036c70d0b60671f42f737867d2beb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e6ceeda2154f56829f29e86fbf5af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e03f52a7dfb82e46fc00aac15e2336570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eea82ccc97df3e312a5bac23d8dd6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d590c848415b8911b88124d1aedf3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a153b3149b66f867f332a9c55bdcc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fb0699449011660257a3a98e3f709574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca642e1969215fa8caf8347074a96d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6bb8158b903797ea28c14164b79aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363ce45cdafa465b10c924d76d60f67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db198acf1e7fe101efd2285f09c71893578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1eaebb8137a0f6ee5874e998e23aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c4ddaacbe73255e7be6740c7ead1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de435d2477929f8ad9cb14538d45a301581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38904c9c3c2c8b96b818c369f2d30aea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e240e59146088a6602924a50dc4d1fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3351659df7240301a62cc4b8e2ddb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd8be36ba3ca28e228a1b0abc425a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36870d1b8722ee0b74f63843665a344a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d20ac87a9c3a92ceab03102dc1268587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe704ac02e58f1295474e95a08d5fa3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b110c1b316ac17b95b70a0ebc10f80f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfe6a2cc5cca702f0b6e1949ef5654590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf517f4f7b4e472a2aea597584a63771591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211935f81dfa9f5face2fb3faa75df1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c8cffb643a62d9c2fa9b4faaa81f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823bd4162162fa19b795d859753b002594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182043c700ae708f6e947a57c0aa66e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aa7f2976cf8e4ab5416afd0fe8fbe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932d1d855c39f496eda448a5a5085c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16648a98a59a1a8e59e3eda30af8bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c9f5128b570329a8ee70d62f8cf31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a68977fbbdb6c2a479ccf5f3b5d75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39f9b505f947c1acd433e9d763732e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f475e84ac9595c93289ed6d2c982b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb989133706f6d63e160e69dddb23d1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfae1305c0158ecb6df870b5f7d0369604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e813b9504d9e0fa9afb1dfe26bd297605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce028ef0be1d502938f81b0590d4b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937de1ef5eb38e87949d2333c9867c41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef6f724e161c02fb8e0b70a4a25eaa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9a25bd57d1ad24cdb8070051935c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff4f3cc76aab2177956ee52f0a72af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686e52afcb3d12464551362fa2d7ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9034e99217c1529dae839edc3b169f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5114790d1b4a6d1b8d971a1d0a9fead613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ec43d7211f8ff46fb53dd0fe8a77b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b759703f473b1b2b587134f9b4d43b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ff0e2e0ae332a8d67b3f7fd5b8d85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e2a29976e8df384552bf37b83fa98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7651ee6ed0bfdcdb8e4b2a42ca6971618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31bde830d3191a5d6b8f84b0132464619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdbf22d144f0d56d59d5621f8724d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25923938e30cc74f11d998aa4a449ed0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8af8fbfb07d578e46ea5456f77a59c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa216161f829ca5a02e65568670cb82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbbfda5a2bbe8367fa4413057fb16b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b557668ebfd20b7d2b9b0f5db9a87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00353b0a44c80c5cf4a3bc3017c820626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebf550855b440e7cfe5defe57cd027627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e388db6a88ba0e4f494d6ed10a6510628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3b6e29810b5c9eca6fcdaa1ac846b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2b5d9d6b82d88519665c56dbef0c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a3c4af52a9196ccac345281f5aeb3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8233b0fad793164e1025a9bb1ce74f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc2467b3f8df8d197cd4a9c914faa2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe707aab63c2effce2b1135695fb2c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510d267987cadabd2a9dcfb8fe155cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7d800c48529c8f1193c256f50f836636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610abb6910f712ea8d900c3021feb268637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628414e74f07496b6ba821f1a722d51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60487e8153b4a1b2ec98fb582d3e75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e024e2cf60fef0a69dabd1c8db35d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89040bb6d8c12f164551ba7977aa3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9ed04be1031b7359cf606dbc7d0c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42bd6f217bcc6eea747df5fa1f0ffd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eded5fa2996935c399f38d9c33dde644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5aeba70d512c91cd5f3aea20d1d6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2676c0c0ad33ada24d5e2e6471bdabd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4df83acbd175cd2def350d94a6a77f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f89aa81caa8097ebaf2ab6da6ade97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941708aaebc721596f89e957135f935649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177e1d5d413e7f7b482a10286e6d118650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a54f12811ff7a8def5f8d733ddff5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ad670376330feb1230f47c5c9a5cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a813c05475bdcbda7d47c60c18b3dcd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48bbdcee278e50f3887db45ad1ca41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceccaad9691dd2718d7922ce0f670e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adae06e5cd02d9842e4d4f84790cabe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb83a9b07f296a0212aae289530d13a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287dd11728a943453388bd8421fb20a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80618042b62d9d3c59cffcd626ee4e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a12e0da89351d6e5560f6556d7b28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6fceff1d6bb69999ad588e484b188661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354401243f6d7563f7fb385ea8ae2aae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7196ee7724e2cefdf62a4b570f75190663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40519e8e38eb4382849732c50d1651664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55a1ab28cd125a3d0a06e5b1d629dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f87c27684811be59dde455ff3bf10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdffbeca38e0a3809b60710ac97cfc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aeab9655761b60dbbf06037cc1cc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e860cc67c2b93d54080e2858872370669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea4d60cca4e411f89119e26417527b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe87e4cf958dfeaadd50d0771f02eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc24c6b97eeaa02d6f77d6b07073a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df48866adb04d8a764afc0e4c824fbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d985c74d4ce270518eca3c60490bfd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d866fcb430eab972bc1c98c0ca5783675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b65397e8e769d711476545d88baa5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdb57654445c1b2dd03d045c949fc3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aca42430dd3dc86e22a42ba281297678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429511d96f396be3d1a9d6f552198397679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d222441ec96fdea21a161a38e6ec35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05c2328e9457b32267eb9f9d90690d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1564292353e9dd9e1fa11cd241d80ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0044b045c33e4f5ca737c71059064683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903ed407508c6d2f86c3a0e8ba01d22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f27a42ba8117e716d645b1bebdc07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec79ad7c3ad7b5f4089137d5b923d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a69f14a3a0aa4aa2e23221b0f1faef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d534ae7f77e629bff7cf2dfb2c715688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ee0f4c3926ac8cebf39ee260a8cbc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e887654760038459f32f099f372f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a319e8460e96851b112a838847455691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470378cb5ab144aa9f8374ec176c9db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5522805b4bf746a8adfb21aef710b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005d4d5fa6d7dd09509a681c2f20e55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503602d21c122faf652960e66732c18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613f02f2e0c0a589f37a5784193ecb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332eeceed293b2dcf4ea5d1eef4b21e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc325f1bc0c323132636e057ee73387698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e1e88b69ac8a35ae8906458ba0a2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d7dc6d9fd40042ab0e18bf5ae5263700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00434e4b0ab27d5cdd4022f8e358a0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98f2365b94d104c6f45a55e54525b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82770d5a05edb2e207a78010a438275703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bc82d6f8e97c61ce0466c00add4b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0e5173ea886dc6af824fe6770874a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c41768d1000b99820b589db2344492706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677ae7b32a2bf513096420f1bded160707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e46df7df5c772470c30ee56c02794708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24738f7c65634f113a4d648d1a6ea2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651fcc4a998eaba0fb112e290c0845a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705f62846e80e0e0a6aaf093a70bcb0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2af60acc8987ba60f3d9159681e2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff81b5d372f4e6590056d5926ea661f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6ef4500639dcc60e53f9401481e6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c830943a88d295f72eaacfdd6f9413715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438df35d21aacf55cf951981c3614fc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227709cf01781f5c390b897e7927d73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18880b0d8bf76e682dffcd8b0b87687718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34423bc90c19d4187c745337022cae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c315602e73e2d5575c8c3ccb50d7e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f32926e18dcb03a5967e32d67ce93b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdef748fd49d4bea581501ac80b7568722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ec7b883d1f8f987eb032429bff8cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace668a9f3b12f6f2267eb0ab2be4be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04674d3dc284e2c3e87555c9272be1fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046ef0977b9ae543f23accadb59ae67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bc1ff6353cfeedf00f2233e766308727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec39c2e4b8dc65c93747d3fc94c448728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3ea6ef5a3ad527fdb01d008e50bac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470915d68a8b545bd8d4b920b82c2820730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04da663e8bc1dc982ff16cc3acaa9fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25295d93519f528eaa4a3f167add460f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32f4d4e38188ba18f1ff76ccfeeb29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff448a0ccff312672d63c9095ead0d71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeec580ff39c650d8246d1556b6119735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba467392d205639e2f0195b734ec6e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcedcfbaadd2e427949da34d5d4152737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672b050de511c881a7db678fed65dd5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92cc87aec080fad71db60132d693a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5ed9259504ac886b8255ba0861f24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c970175b475b3e33110f6527c06fa4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f34fac67e82c7bbcbaef31e51127e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c596b280764128e5f1bd70e3afafe3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f476400b759de17ff216d750e11a9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde1d1c1e699b7b6d2361c41909e53d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c35ce5ef8d9c1454c28ddbf51aac52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0bf9c4851f6a7569574e1ab6796f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034df25091d2b5b941dca674688da87b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713af496ed58100dd1c946a33bfafad9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6913c93dc91c282da439c9e40dfae9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81357ab04d28603f1e84f116d876c6ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09ca73d7f1ce00ddafc023033f6760752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084632d195f3a58a42613f6c07a6af5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b1af01528c8fc884a3afc9f65c10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c1d71a9deee35b4d7ab4c140246b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805717e23abc82b6dc538bcb501fa53b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8cd48ac13368d00c9a47ca80704cb757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>