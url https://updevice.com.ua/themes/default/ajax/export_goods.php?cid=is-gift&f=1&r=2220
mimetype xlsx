--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f157daf18ac78f02f0dc098a91c9861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c785c5e6d2dc7d84a48b6e955b9e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f5faf3b42bd5e3a86bd2997417c583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51fb2877c49fcae0ca95de259bd1ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb9ea3b10f4f43d4fd4d6bb9ed87035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808009efce0bc77dd70258b56c5ebc366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f657225812de568929940039cd24747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836cfa43d7f954b1575727b91d817868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6704b3bb47a75588b08ee3391500c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63477912ce461b60a37d026d3bbdfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902190357b0481e3097903d45c9e33a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551912f50efcb601c7f4b48a5f2afc6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574d4d245e26eb50077e1ba94d750d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716a97e1a1629c177056bd95cbdb07f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209d276d85157105b202a9f4d8c009715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290070ec068678a39aede8cbc961150316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eb6253f83f92d699e195c8954843917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e8e7abd79031aa6b60192cb33584518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a63ce21f33a325230f184392a585d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea195b0fb7ca9046980d7f7449ea96f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54f9b405021f350e4d38f6087a897b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69fd368b57688b8269a451a053bafe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34e91ce874019e2cbe47c00f19685f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13935c23a4ff128ef88c0f9f26380f0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d61b3ae28bf22d3141ff019f39152125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc7d363b2fb7ea67af5e5db32d900426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02880d828f93f856cdc23a4c0a3a47f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0ad8ee9217f9f3831e441488a706228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7113f1a37b1055910cd97692c9995629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472ad14657d71526b0ca04135ee8ea330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439e4a250f29844b4be45636746c76231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc1b8ca306ecb1b80df3a00af11bef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2d52b807541c3556ae39426785ef533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff704fa6679126d5ac840329396a5b5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5961748eab101f98c0319b6542c1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d40e3e4c0c2f6afffd2603634ce4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb4a21866463c44fe47bf7c4d3bc5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adef38975cafc52174096804dd2afb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fd57b7023794cdb215af3c0f0df2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67017e6a7430fd90a6d1e2cb0b98c8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444552ae483452e24b982c309c7bb4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8445b5b2db22c5978fec402b5698ce842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea4b0a1aa5653e9d008c585ae9682343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedae02f6a59390c648abebc240b773c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526586fabdfcec6c5afc24b47112afbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a06b3375c085e4fea1fd7da6a436746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3619ed55aaeb38cfb5812ac1aeef847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032a14bd9ab806ba66d694fdad0ba8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e4be48a39ae5dbfcd1511fe93146f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f74b3f6e058d35ae67656315cc47d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d179eddcb17f81482ce165b9d04f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eea4b9dd9bc079a5ec3cf91cb64ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb836cbac3b87c9242adf42f2f099753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb0c9f3c3e2845597f2efec72db8f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83fbc0c3ec12c874532d177d3174b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f956ce2a6e6a2aac41ab100b42ce58f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bbabec41168b7de92d12707a2b22857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0603a54e433ae3a6423bf8a2afb46d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177d49ca21348ef9df686f3fa02a5cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcecd5563b0e2f6252134be41e877cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df586e3faeb32e75e16efb061788fb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6b067a4a738e9cc1584e8642d585c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e2ccf469178b9e7104fbdbe1e48f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d72f736980c6cc1d98a38e3d6748264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecff559dd5b3eab0509c0f3e824a8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e7bdbee7660ce751384f7cac16b9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb91ab30c117a0eaf51d8d7de33f69767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae7de3a14a950cef1e249c547860c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e74165549523c630843e9ed8919c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4389e95e51145b405d5a989930439a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d129410c9e51ab5920991c94b9dc0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714508544641e28d38fc9a52af45fe9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e758a30b770efe9e270527376cdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f967d88f9ee2027ee9020bf29c512374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6492d21bb13380b1fee0607dabe2c5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2157cfde6358b54d81bc359f7812876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386738af6bea2b6f92331ed0c8225d3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17cfc5005072c2cc6abe8d3bc5c88878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6d5e1c6bf1d8aa9a84b2d57033cc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90250b417280de24ab39e80d24138480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03606c4056b7ff92ac54bd7727f07a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fe28965d56476f1afb95a5b4bcc9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9537115a7ea7e742c320b471327c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549afabc1b034db24b0c90a04d32865b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86534e1b8f0c1a48b4f40828c7150d0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd969fd50b610b02b5988d1f2e4959c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2e709eed98246a4b94d7a1f018d9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4286ae7936666819571ec59170b6e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d40a81e20bf6b3765e350cd28d762989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0340c163986ddfad5b04f88d6cb8c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4ee817c77ab581e82f290e2c0a81591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83334cc44f88ecff1664a39244b16492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814f673656056d2808e558223c91cf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f342ff0a1a42722fccfdcc824a5a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7665c9106162e4d6f52fe48476766295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662559d696300748f7e9f5272882b27996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca0cf07e354339eac0cdd86253d8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525985b6724954ca768b898dedd2f2a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f734da4672724089649d0c2e39088299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356be65b62e2fa1784956e54cbecc381100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cc9e79b0d85a4393b953334bfcc17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f3ee0e32fb7b3af05ae8f10b10d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e3ad5a11b50eec0dccca83d1ef447103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833ac98818842315507f3db3e4f75d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca5146c7d221c82b43834d2da3e395105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aecd1702b6711f1a1311aa4573dba1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea82978f53d50ec9593a98d1a036bd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595e66c296377c5bed3da8f18e53c9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f838a73f8700e89ac891c89ec48e52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82452371f97b92bc7b5f610e60891f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2d25b0a6fab359fe21ea7ee246b66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68928daf5f3ebe70a53d88bd7e436587112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c13bf20204f4e31ea62b156be6da2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de81f3fe034c9ffd7cddc5632f4465114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15ab8e9a53cf9aeb34b98305ee6d8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10060e2bb218c01d0d33a16469567805116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fdd99a547e203d6c9183954068ee2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474836b6c04784ca77001a5ddde8150118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d37ff2df2bbf747210149a8669a95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e462590b2a6a3b28df57693e5f985120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c32e5f73106f75574248071f649ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cbf16f576e3e9ec087fc42b2c9d38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e8ae3981be811dde67f2e80950a63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c7fb32341a5dcd048a1c3540b0417124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445845439e6ed5907ebd3911c8780fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10abf35fa3a301838ac56c7fe02b91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349e9def86f1a778d53aa87e23b971c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642106ea7f410befd9aeb7882e06048128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86330c764d9921576b67dc186113be1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8214bf39c86751b3b54eee1db9e97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb802cb0378fa29bc8972bd3596168c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d210891b2e73264c38e18c57c50da4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a25d34fb30b241704d6368024715e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b9293e9f7f13a575ab3f675397cc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd7e0e9f7c19abd8badcc6158e637135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4279d5e3d186aef77ff3c8c459ed5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f6b25740364fc93e0ebc634321f69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fbc3ede67c90c758310764ba40b22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c8e0bcd8b3143de2f5757a6c515c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66386e6f0f8b5f63901dac947dea70b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43240e2c137c99c0da0b618c9569fd55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeab0ce0cd8ac4f7df1b2f1702dfda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1815059413c04d576b7119cb44b4e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608dac3ab66c90bbb6521d914c0cbb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6ae2f1e93c1e0c6ff46e584e8547a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d312e11a47347a613794f4e08d83b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc2d474e110daf737b1606c9adf8ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1aca7b949aa2feb45f1dafdab0310148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98598713e7c83677566e140745e15d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22ef1ae18232984a66fe1df00cd087150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5f0bce71c29fc30f37aea1f1d844c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efee14f3e956727b3743241d94b1ba0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6d80b44783410571e114f1f34ab24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32737b7790e62a473d5b5ded9503a497154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4a94b569dd354e68900726616368d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778903c60c4eb631af4cc68fe8aa45a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46ecf999b8c937a4e74f1c08d1870c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bdeb48152e72303b7d4f1a2c117b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e401b6b493c382f2489e3edb547a21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee82ab3c5fdd5190cd0e475a08a517160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e35c2a5fcb0226be999b9711a554e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2381f9e66af55410bcdeecbf4cb77e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf8a585fed6a0d4db517e3b56440b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f496fd629f391e286b1ad0adcf10f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008cfc8da326a18a2b85774894c579b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fba9b83a03ddbad2b86a9e17ab3d53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c72fa900dc66faeb82dee65ed89a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b6fc5cc89eb279cd2ebec8647658f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ea4193a60f94070035f19c42cc8a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac141e1f5f71ffd3d2dbe4eb26423d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48d328e963a63d93f676f2686c1e6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050231d05827ce2b3d9344165ec30355172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd24dd89f472fa156750c5c8e9a1124173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8acd4fb7356cd0b0f9d237091747d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5997cb0d0496c5b55597c9795bb653175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543e8a7b92d4ca636b6dd8d7af68d9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d5b548ce0be3dcd681587c82fd5b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208accec3835b8c2a68d11722217bf27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2a678acfb281957693293140096d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1913ac45dcab8fecf71787b0d1909c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08a564be45bb8b87e1f3b6aab1b655181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72633d431b02e76d62c8a22abf6e4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8622c0d6264278d9a0c263c5c06af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac15c8cf7fddf53bc62aba8834bce9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651cd7c470f555a347a4ddf60a9df10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a478623403c46f44737939a6d77758c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8f99faeea0a2f20fe60e0fe4481ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662516613fcf1d63b120a5c7ffb6d06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae30a94adaddf51216f8e449d796dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a93f08d7e7d0d56814006744fd5fed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d554b399fabc4a7677cf862ecde89a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b804c3e4d508526b73152ccee09210192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71464c269e0588bdc14c91f61477b9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4f0dcb0076a1cac858607a592d845194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7885541d8fc809df893ebe76140dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767b78de998d12f53ead0c30987492b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138056e7e5d43bbcf66df0a1affd0be8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11011fc41dffb416fc8a98c4b71b56b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99221823c5c8545d954d968d4589a2b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d328ffa73cba11ce228b8bdfa32ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac34a0c05a99f7493c6eea57fcf14c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cea11a2cbcc6d72569c1e354de7ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff3fdaa89d5d65662d8f627b01953203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31c73c5c1cb9151c1a0e00c0989004204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8649bbb10ce2b6659a42344a0ec556205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b48ee24dc3e504672688de47bf9196206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a27f85c3a875c04ff389323d441f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7055320b4ea5123c20a66e3b2106d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c56695e8c2a56bf5a3fad718265fb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a26981d500b734186a2b3aa1b16a84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335461026e01ab1d5de0fb7d87e7db2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74139df3cf73544fa847da33de10c53e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d271bc4d36dd118c37dddae74fc7ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a3484d52a414b93723640710a502f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecf885b2b17166b0d3e85c39ae7cc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e19c5e1211f117c412ff1f3bd2e615216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c60ea6337cd91a0fea3f15808c4e7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b5e7e7cad9028665526f7a22444fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc307f9917ea1942ec1b48ae6088783b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a1126fa585f9e5125d392b52e3869220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0208331c7db3042d73bc9404b58ca0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764d44fee9988c26580dab437d01624222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9fcf8a322b45367fe70419c31caa1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3267f762d9510e95164a2ab8f045c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d55ddff59041e37033f4f96d74d0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69298b34b16405851886d947dc9d841226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951b2f031442c244d343d8146dc50e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540ce9a52f7a5386ee515d610212a3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae025b9dd93f507a5ff5933bc8d511e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4d019210b5fb36e38ef5ab0f7f43f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4262f66c1400e2c87133d5603356ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78961fd7a9dff31ecb3cc0851f70ef0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496f0fd5e7a17828bf921790745bc1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd448477c22c027d6987367a7c0bd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cafeae796791c2edd8fb10df49377f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6d7787ea46aa1b2575d77f7f81c28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e04d2e6144e0fd0e84994eb108881237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf71fa9c1fb314ba4b39e7a5b124e90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ebc72da21686c8d324bb84d9e00bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb050b791cd8a711b8ef3780811d18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e40642737986dedd461b6ce1e20700241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9005703ccaae694f17fb58562e9cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54939a4a6fdd77a9bec531c986bec1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f57e53fc320ec5eb9a0338ee63d9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e1f76d2b1564fadfcea8f4c03447245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb58cef7f054cac50025db172ad304c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58905a56a6e4f2eb9d9ad2880c8ec9d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dfe20531aff0c306446c4daaca906248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c03890be58f3c0fbe7d546cd779a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ec51416eebb22b460c1677e3d6f19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ca70788ad0cfd86cae6b9922bc056251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3245d3363ee100fe8b75c53e17eab2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6be4bc860d801f5ef20ff13e108304253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75a84839fd8b06ed7a0e44af180426254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac68daf291bfbe0b31375f838a3f3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcdad8f8a78b6cff0e8c299b727834256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d772c429ed93a18454351ed1a5e8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb7bf5e0049b8d027a0439ba0eb179258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6b83c635742e0bf956b8ac217d174259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a9aabd79037a93a28774972e63c80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110558536f49b5f9a97af901c27ad09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bf342a13049abcaec9719c1e9a9e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dac977a3d120d663014d38219759c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7deb6368c060eca3eb1bbe0098486264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb55b60196a53fa18ed83f6e894fb66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0f28e885e437a7f17115355c1f91a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73327f5782bdb2bcfb446498cf94fb74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c72d5f2bb877b7831766e93fbc079268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97467cd1334f683d2e5806063190b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635734efeede461c7063a539ad7af07b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb430f83385b9d76e7cdd46e067dee8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e157e295357fa0c7a8f7f817c3bf45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decefa14ebc4444eca21970f556d62cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008b2aff9b729fd619bc3203b379118274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaa5459a8c67e7d02d8f8a39b61cbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455abbaee2936c7ea64a4d2e1f764941276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac59e3962963ad8efbed31b2915b25a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219ca856c20a738a45d64dc585c73d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1f6e941d5cb76fe259d1f247e52cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1684944fa04137ce56c5bba2c6394a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38bb43b22cb86b119b032b1dc6621b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b45e4c2a74689245f46b43574ae382282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996604c8e25a83072fc41f0c19cd165283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894b168fa80448e4f3e9ccd8a55c5a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855bf787216ae89df9b0195e31455a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60649a954499e6bb2030bc993826290a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f58882b84379ecb72d8b7c5d36fd44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d76432f057c01c068b4ec2dfd1fb5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ba8747fd8388fcc778c7c6966b013289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27989ea362fef46a74a6ad79f4ee69a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380863cec6ca2d4042399130f4de1a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e4679282543bb7961e1ad9c13626292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29477234a4959bd0ca64584ed5b6a426293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf514779786260389ee75858b9874b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d993c9b353ba17c33b6200a66b85b8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77cd04c433216ea6bb2ebb60c48161296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b400829a4baf1cd193a8ee1090ec2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7412ad478d689ce20a40120378f09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207105cddcb1d9ba8e5ec5eb4177c2f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f36310d6a0569d4365eec7079bb3e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef358ba05e3d2c33b33f030dde1827301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f09b0156278b7c8d91e37acedfa8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509336651beff22d255b39e0c965773303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab7e246e54fd9dbe95be4cce9d55d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00be74a13075b0d3409aee8b1497f87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daefb920310c2f150c6c052a25961d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9858f40fc12a114775b0575ad5512d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b09a95db0fb6984dd7eae3a3730924308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03334a1a990c27845f663cbf8bd48a08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755dd40f8a0f37aa1c8e8e20cb17602310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac2b8d7674f515e255663a49ce5b6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96433c5af1aa5188cb2bb9743dafc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad4d5bd3a08894f6214d9f19cac52a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6edf0430a6ddf0c52b081e47413e09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb744e44bf485b9af12b86857ccc65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763a31452b8f99c4076aea529edff37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752a14edda4c172b9965b9607f71c66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffff08a07cd2cffb4d77323b04e6879318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a05ede0bf5fa8864fc5a73b37c421319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a085245b788ce41dc525763c425cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0931e8cd4ff82fcfab7211b33186b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f2d9ecb7b4e28fa6950bd71bb5497322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46d58376178517ab49ccc8aef7d74c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d38195965f5df76183fc58f0d9362324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f4e83a4cd1c3fc181a2ad0b6793bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7aa665d0053627f9f517e4c202b76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12c0921e6343131fa24d5ed9697b5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfe336e9613a123cc2125432a5dfe3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2d4a8ea8b85b8f16eaac77c312105329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73edffea50a4acfcabcdd20eb693a51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69538f570ee5405e7dd9be42807ab6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc5362b3f01b792b0cf2500214ea8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9092d453e92a7a8d8de0b912fb138333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533f03ef43a34848d36a6eeaf659e94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e0f72c112b549e77903734609651a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71943c25ccb4cf092c503d17c87503336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e95f5c31441487ea303da4266559a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dafac314196800a8df061ec708af6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb40540462784ffdc2842c0bd2c1d73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aeb83055b674f88bb98d2efc6569c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1021d2aa151a6e2f5d683cd10de0d87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c530639ad1685dd895dfdfb38a5a66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c351ef083dd6b0a5262c9d6698061343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8399eec1f4446617e54f951d5d227344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece80b9c2a243474624ba883bfc2bdc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d1e0c39bbce12fad2aef61e062429346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c243f88205aca7b20e1b2152ca7fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680133c7ebb64f3cc6f90f171197aba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e7f17750f5238733e1d0f2e5c875349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ba87c1c1d1b5656c139f0452faa5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcee11968d0deeb3ed074b70937bcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060ef69b4674f9f8b5077c5764542aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4257fffe4cc2790d8358dbd9241c7a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9acfe6640ff46f642b3efcf944c2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd954b9d6aa4ae27edbebad9b6523b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db07ffd1d9c15556b543fdb19275b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc66bf058788bfde89d2dd0a656c25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b231780973e3e5ee311c9a903d356d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1425bfca7d505296e3e5ecea321fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0d7ae19ebeb0cc678a33b9d8783c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa110de8ba395114d7dc8090086e4360361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561801a33834b02bf642b1699a22921362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22f4cc634caef12fa5be286447758a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef44539a58cca2dbf6c15e6ac5b5eb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b59858cd6c2ae2e4a4a6a75191375365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2d19c26b9db60c1b1a84c1f8b845e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9c1a395953a31af19f8073b690618367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2eb57c113674f8c1a167da456438d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc81c64bfa8e0df933f7d73dea5c79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c6a081f290b4943ac4fd38705a872370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd47d73c4e4a4ff6748f9476db8b202371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e47d82eb48f5ac81181974c5ee81a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916c0778123817d255a969b44e6e398373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65636f4ec89e2bc3715e9c7e967d1b26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2853779d088ec857f6b65c57971a454375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf5dc2ef0dd7c3d7e6a7be5b4904d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71524aaa010bce17160e71adf010e5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c3eaaaac36d3158628cccc1604783378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8586bc2e257cdcca2ad400aef4e5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0602d90f2f697ae1bc2e5a544d50af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed0c0c340d15db9c4ad2bf57d1af8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dccee246265a3142d979c2dcb7b39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ec6cd4ee3ff7e41664aa96cc306d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9aee0bdd9309af30747092ed9ff53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb551f377844d4ce227ed0966a9d5044385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eef2985ece4ed4cf81145e6cb44d42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aff0a099b56886460bb51d7231d316387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213068d6d77465abdf9a4b9717158e42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b00bad4c8993168be1bbca7360c09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d87bdfa8b702794a214e25ef2c357390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da67a224d080f3a468a75bd25f08de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22533b7edd0234c7b14215405e7e02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e67f6b798aae7dd8b57e8807d4690393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61bd817c7df6c87e2a8386e2164882394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade6f6c2495fc3b5ec1828988acc52a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe6b5cf5c085d1a4929715f59e2bfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ff4213b759e85af48211b403daef0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f8137d1633f08fdf03fc5177275ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd969c61a6e4bfd2e8c854bad00e554399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f7821b26f6464b99203f016b58303400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ceb0990810307fbca8041bd0a4bc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e45ac16427e2eb55133d78d096f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6ee7f8cda449746d377c887db512e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3598948f637c7d13bbed16999914d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e4d824231c82d8a0f5c6e1be31ebb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3503ed05d960cd5f38a36e16397a8c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2bb1ed73d5321a732cd432c0613ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca55bad7a30d34afa8ba7585370ca6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ec6bbfd14ef3b6c0634aab809fa11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b88ecad6df1910c8e327695005e60f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fd8ad0f4e700fb6b3d0ff9f47c35c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faffd284dd0a1ec56eb66884a193549412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a5895db35daa989d0fc8bbee61645413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9930f52ea1c507b69594643f44e0113414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fef8f8d488a561119ea3819f8338b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc8bcaed9d399d56a30a2f81cdf5ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fd07fc59e9b0949162272686ffb58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304fb37f00f4814c4848e93b74f2e2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc060e17c9bfd5babd9bfed7d69cf1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5faf0b56bc7ed7fade5685752bc4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b3dad4f668375e0279b721c95dcbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe33596ab4f69d3a81f052142d3030422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563572da3b933de2a2619d185a0c67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cb66e816f1430a0df608d37668e44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d511a40870a639269a7afd9dd6c7c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a465ac80a0598023870ec99706e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56074b17808beb2f85e20e8675445d37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6213e8305d986f39a6f05ec2d1696a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef65fcc27e07a5e06c709ad5c5c8841429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a4b31c4de0dda5f494743854b594430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319f00a8c6d6ae460ac8590c6b4c5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14648984c2320acebe47b16c85451b68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34234eea4db6696d3c07fcd75700132c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a9ec6f8fd4841e37127b9919b2557434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a4ea9f749e5b9de6de8e8bb48fab3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1011c7b7a1c29cf1d4dac76033ba94f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb83e15fe3b834501012b03f0c06fec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d805b44d19f4cacaebcd9bac3943b78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeade1b4e558198d03bff3c01e57fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f9e1ba7c22fbc72fd0aada454dc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fd20fe835aff7e1481ee0afecc579441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177e35873892212da6a2f32e02799d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54087671ae79a57e8eea02febdce99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e1b4374c03abd3b9955cb6d5d5188444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ed165ba88bc645cdde2b57144a1db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601c7682bb74a083543427002a271b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95ca1793bd8d12fec0285ab4bd4bce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf0abeeb69e3245db8a90061b9cf9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f95d7fe9f9ec8a6e890e53c80a9ad9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396a3656452808a259643709a274743450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749eb915f4756365dc36d5bb91b2b60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae912e04b87b38157a12c0de0abdf52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776be95846a29c54ea54e684a4aab255453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b59af842386cca18d6c9309063a5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e2d4d54d740807522e7e8e636d6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f947189c97bde09e780cdb662e45ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c133889bb3b35b420c89dc66ff039457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935d2744d706acd2d690c37046c24d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ec0e12037efd439fdebb57dbc2e4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc8c6eacf20d7215980281cee27d3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f203768eff95c7019b1af6d47a3a7c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a7beb9eedb859970a287e0a12d989462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec575bed764563568c7bab65bc1131463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebbdfa4cf65f03f5c7132b55cd5fed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a52e8585b52b095ac35e983dcccf3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054121355d8e64d47110c7a3c9131201466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74357b236b291c19ce84abc8c8567c0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498205708540641300d812d8aa750b05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620f95996643e73707caeb8fc0022f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a351ea64cbe8b3403610b56de9911470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b983c412a51b455d2734cc6390059c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11d02b039b356afa488bf7513c1da2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562e4cb9a04d9ae2f647e17b1c92ad6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b6809f58ee6aeaf0b086ab3155bfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bbf4c0756dfbaede1225fa48a1b14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b882f24bbe3a6e132574263b6ccdc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea052a122dae1a7e3587dd586805167477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298b8453170e0c19bf9440235443e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3746d4ba8a11c6aad1d49fdbedd04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f1bba216f0b89e350ed1c35e95c7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909f65f8971d5a9e6169859f4e90a4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadf13304b27466597954b913ea37d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f3bfccb68b17c4c7304b4961e9711483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128be5b95107fac3ba08c02e83b2cd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c898235359a01c640fa8e52606e5df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1168025536f6230e7a43b20ed58b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8132a043eb5906168fca842bb704a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f82b7f586a9fe14cc4ff5bef13a16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa0e0ca28ac995c8c10dffe501eb0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b345acc0f974fede4dfe23b6669f519490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97828a7929399dc0ee0066d1ed6ccaa9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fbd689020eb50137396686fb613ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300486eebd7c4dbed2413d2deb351f85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700b9cf76e428415b94fc04629ed767494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312820abbc66354c65cbdabbb941329495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348267a3907d1507ba2ac5b09e02710b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14867c6e62b62627d241913ca8cb6fde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90c19adbb5e933c0659b1e957a0e84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22574d6ccb890d8e90e828f9d4c64cfb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e42c481ef709cdd1e59266aa6bb2e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20affdfe31270c0d4e1e80c31bd2c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94186abf662545f5da586efddd09d119502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511da3daa72b743473a8baaced7d03a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e13f48413f6f756500218804fbcc1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49735b7353895261d8ae530edaf67cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f0945ea5b7176b1226724ce062373506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69b059176cdebb9abde42eded1a193507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b5531b1eff91a1f99a47e63982723508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fb7242ed97d57dafeee2c0a78cef0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a01b6e67db6ea5f025985dcf7bdc2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52025bf683d69c805f8d5e7ed7d70e5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d98af6d7087df9b6c6be90133dc53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698336caa93a5bd1fb1494911cbec416513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc480c4976b3f12e321a66cb6fc8c5a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe27895523e76fa808d1d4ea8bcae59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e77415a6a559f7c98777e39b23aa7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb42a3794621f2c0fd3d451a1237cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b111fec425a2bfe9ab27a15dfcfbe0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64be3bd0ecb5084c302c3089102472519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd751c6e7a861c443246b68ffb45d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defac09b01e87048aeac4f11fb98381521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a24cf73bbe5aa1c5619995732fc928522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f6fdc6c97ad56b18da7674a70beab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cb19a44531bc05c37bc9ec63a9fa8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95542236f36d222c4bcd102869abab8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e70d59d6150c0005308b2f70572c54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966979fdd5a4abdbdc91f3be3328401527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86558593e64618d285ac048917edaa6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282ca6d701538fa59acfbdbf2fbcb86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703ef15796a3bc9695e3f8005ae36cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12656e4baa07a077e690b64eba47ba8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd94f3d5e770d14613723d7f0c00500532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749c55bdae8ee8bcba2d12814d33063533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d70595b25ec6383f0054b3abed04c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb865f6dc4b8afa03a4f3d7a97cc2a27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b1d45bbda29e95c06682024f64df6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28192bb90efc7b79984f82b110bb92a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c7b66b3133848e0169dec8c115ca0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac5071a524c6388be76811235fd748539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecab6245bb2274c41a3f4790dfddb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a57dfa63e8a5630f1ea8f81147ed0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d29b7af6bae2b718766ec15900687d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e96f9a6ff6479534548e0c4176f23b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9f86ab34428c25eb90f355d6c1c31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492e584b43211455e51b9d014dc3427545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9515775f5f309d6921f779819135e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca997d8b9bb259ec75e5ad84020e27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332a7a56e3615c6d5fbe129756142e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb4b92b0591e9e2a92910e1aab38c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731203f4a84215dd85cd5b7d8fcad3f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab8870a61fc36dc0af73d75dd8d402551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edf3528cdfe4e917bc3ed3f812a73d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca060b1d143a25d7629e4b0ca8f8b52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a70a5d55069e89a57f109a723fe6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ae1379e3f911426d63ca85cededa4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1307cf9f8f5d4dad002ebbd1f387448556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14103ee81d6cbd53f3ca4fe94357b7bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9825e65450a9a62dfff79813aac6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6a8a06e63b68dca853c3279542741559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df69c24c5e23c4167d617bbd010ac2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a23cbd0ca0d64c67984358f46be77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a906e2117caa5c8ef1ac89c80eb1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f191a36e02a4f6845b594aa45457e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fea8456cafb1840c78d06b97521936564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c21bebcafae6c66c03b2e7ff89b53f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b302b2db11fb270b7ffaf2745e88984566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b8efad725e649b3251a1170e0846a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2ba80e54767119c4036cee48ee8b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1cc50ec9f5ca369e03f6e9d8c5225569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1df47a1473f93bced225a18bfaf233570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d591f349c0bb05ab590cb0d88cd8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d9f7432ff55b353f41c3d17aa88c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1a222ae04e87f5f30ab19e6df3352573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9eaff9ff0e1b1ef06eca0ab1c6ceb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68299042a7360b0fa1b5fa5466bce449575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb31c90c19819facecb22a59874edc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db41979a8ba8ac94da5ce7662841306577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce73667f55b31e462ee3822ff355bc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6a34bc500c2ee821869a2e3a5f3bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3f5b4967ba55e85ed9f47e3ee0a27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fcca5931f583c2ceb97ac36bc2fb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd7f4cefc5b80bfc08b6a1a2525a07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ced7a68bec3524dd50d0787e7266e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f833e01b7c878acbb49b739045c976584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441681a247d1b3461812421b1b4968b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d1ef641715df1b0c34fc7d1ca6c54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100d8001bdf714505e7b89754342bbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d682ef4d1cac7359209dd139ea8c96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660561e67658dda65c35acd34f3d451589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e24f049b2742782d5c98fc2e2749590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff856860aec4d1cfb0812901c08b666591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeaa2ea8b54370ffcd7a4a091ac8cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9487084f2620b894ed676ecdba8c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97227a46d1279e9bfc0d1ae84dfa0ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e9337bc30bb674619476c19f1f247595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae0064b6dd6186f6fd56bf9781c679596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b82086afce06cb12581623680135c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c00573e5721a015c67554556309c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6503b1785ec654cb999fd0ce6d929f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbee0bd71c1f561578db5f5bea74b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4d65f08927f7d67ca506068adc775601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8e42c2cf14ae257403e305f4b6315602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7303dd12da2589bfd59fd12fc331f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e147164c4366adf41e0b55b8b88c90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fd4ccd52e5d9eb23ffa8e7394a35d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74d78a8e567129128a3b28b8f1c3a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf09eeedc519ac1732ce1b3cc7b123b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa97476e5192a4532ce8cc3d5a410c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7514882b1fc6dfad54b4aab56fa39f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd544812c3d95a73b77e1432f5281d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21379d71263bc5ab594b39f9cba989611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4c26c8e3140b62e096d9e8e283b08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37656b53e6c6fadb5c24bf784a9a25e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf7ea703741f64b51ccccf346fd543614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfd61fd80263fad033d46e35653d56615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f0346b85ef574c1a4d5a558ecab77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20460c86e7e1485e0a29a7ac9dada12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc649d4b868f7e7218dd918a2d47b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22c782392c69db9fca36e503fe3652619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129e5b02143d4f68f7bb12a2499fcf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bc274c3828d3f33c8a147558558fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaae15793b217332dd86e919c527ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52fc344d3712cfbeedb6ef5ee14e37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142c5bde3184eb5e0de32565801602624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cb9264ad77c585f539425297b4aac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f91eb013772197eb7e0694031b25b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69221d6644f1052eb3521ca9170b4aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1798ec3552cf7bfab7d51173485d0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8705e6e2e2c192e678df8a632c686629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01303879a0f699e023fb16dadbe19872630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8070528148ffd73e7ac4d9d2e198491631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3623c6204024f056cd4338f5a36da24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86038e605e42a89510633ab15f16a9ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef5f4a60da9df9cd994979fc94efe1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959db9d1f58918a7084e9c99656bde9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf4d758c8fffb5596d57de7b078d20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0710c10184125a8d0ecb140666248e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250ce778775c578fa91136a17b7a257638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41baaaad111da1efe64a8dd2edcab8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426c970daf5b86cc1c98e94c3fdd344640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f33e3342c57cf7bae8ea36183b52ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287711e60d9f58836351d79698336c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a6e588a32bc4206034f9a5f410095643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e828e2d3ab86e7b314d19e467e70a2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfef8fc1ead2714c3519d10c1fa0a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af7709b2c609a922d2b2cbb0ca2893646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead07deef5b6967fa6de329dfe4dcc55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246478bd4d639b824f5e8f312bc8c8d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abf16cc0eed0cb08aba5786c13fab3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5cecaee86fc39564de30bb9c9526f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fce7651e1ef9957e0bc32f07ba83d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d9723da5e969e12ea3e991be95bb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3483bff94714845c054c106219eeb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569fb4a876e1e45e99eb6688f69754e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4591a91c93aca2ca18abb3c08b1e9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ca1f6678c8366e20fc8ee39f48fe3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0885673556a7c660daa6feb7827f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc89249fd5897202af070ec84078df8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1ddab1b4464508916ae7fc535f567659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3beb460a94d9e6673cc200dd67e52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7876388dd88796e8a03162bb648bbbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ec017757e6c2595c8289d7ad68876662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b510169a2e3af92c4bee1cabdbc0041663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c7943c1b82ae173c3b43161b541e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae048c29304d7ff8a7eac55b13d634665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acae139287874287d846b6b9887b48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabde77aae637ccf1666519277b2f53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7343c81268afb2736fea3deac2b3da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69498671e48075b504b328c3985a54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617228cd61998111f8cfe5dfeaa0bc2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e356a57701cf574345858cbc12805e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285288bbe94f6a2079929db83b0afc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260e33246ad49f65a62274adc48253f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e734fd58f16c1a6eba4aeb054f16562674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e7ccc19d189754d30035e21fc6e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9583f1d8ddd8c9b1c0d44cdd0dfdb5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5420f2192793751e7c432a95d6e7f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf12937bc8e0e19198fe26fd75714a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fe978da2973a75ca29c7f9a50f620679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5cc133854972709a12e659aa89ee3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd871a757458a21e09ee27a6bc6c1dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13857fc62b16f27a10d21fc35d7a5c34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd5c531f52f9b05c55eb13ee94ca16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6ef16254000a484b2322e552fc4a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55750bcdacb8ed0d097cf2dae2ee8824685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec218cbc4a2bf0bdeeeb93c5eb7c215686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545fde3c5244a6791818e0fe323d478687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6f61ba43874ac7fff0f226dd97d8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da225620fa13b831ae61575ba1b926d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f61997b0bb1c2dcaf44d9454b0c62690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff178419d321b1b91cbdd21a62d4cb75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e1481cd4e88e9f97b2ee8d81f1124692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5180b1296a73b9fa54ead8c5a3e61cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b743bb312c01d8a8207b610fcd57c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5d93e45ca4f64b1bbec0db66c6dc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfd2bdecaf81e60ddbadf286edbfff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ddfe510d6aa3da1b2a71be81cb6cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca940c981d5d5dbadf1c251ed5f9b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47813b9f6e09f0067dec4acef643d02f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ad9703ba8c5a2453470a96701b1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa145c4b02ca666fd0dfa2bd88cedc3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d21e5359883b32cc21e1cdece09bec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f2ac47e7d97b27f2046fd481dbb25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360228027d82a62251fec0acabfac3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03dac1a06b5a081d53e5aa190974dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474126fa085d5b699a576d2ffb60de76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac6a8cae9219899dbc61f2f987e90e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2858ca5882029ac5ab3f5e4845b207708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac426609f243b7eba170423859e9efc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d9f5756f3d191f6d837f6612df663710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4e39202457e50b5a75cd98c6c3912711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6945ef6d7bb69ef980f634221f52778712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850acf7c42e75d18e3cdbb404d3607e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e9fe2af23021162536a9b10e22bbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363c11b8c11dbdbcc2001416dde7aab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea6eb6bdc0f5bdf90f6eabafcf3a8a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eefdff31aa8b49a87a807456835603717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5b5ad51edba07f8f5efc950d842a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77378d1a37084fc38f56c180bfb8c81d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69364de9523bd82ab2ca1c71b06ff4d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682065dfa51a753101752d398143e0ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0fa2cc7d5dc7a02f7c937fa140e29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df012ab6d158e66d7f0b58c4740279723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0f6bff0729918b980842c570613b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3191ad1efca6dc196897d8fd44605725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca657a18bdfbf2e71a7944162ca0bfb9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebe52ee3ee7c126c965aa7525be9d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ca5be9e8a61411d38859ba8131b0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b1e00d1441a687fca0fad95227fc9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b34c312dfb0de81617b9f46311047730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f3168e4f11c06afed8ac82ad4d9b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd667cf20a6c150e63a23f7636f383732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1469714265ea62931e628871943d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2814281846f521c470933a61641bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2886d18764f5ca5f8d6cc7d30c6822f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baf76e8ab477cdedeea850b46db7ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702978571c68f0ae06bcd168ed354b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae08aae2cf62171cb172da42c569f76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3f55860bc954cd317260f49321ac8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856b09893f80c1966a324b58ecfdc03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea42c822f0dd54a6b5bc174dd9a23f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e0b2074c9193ec4ca79c840a66e9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbe2fe355dde82e2a4a60dcac9e204743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c61dfa01fc49db8368cac7d16e8f95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08564d37178f02d66b8d62a9b59c92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396098030212ce5da0f7e607192d393746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd8727d1c29d02fd5ead7a93f7da0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205d4005714c2df35ee26807a9273e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c425268aa46099971c0d99618b4c68c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba40691ccfeed37ffe8f315829efa38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44620cb34b974ebaa89e313bb35a57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811e8c9147cd58aae29827ed10dd4c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e77fb16ace432702d764a3a1b941a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c684f1655d5dc3a61e8c33d7cb10d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e03e640e7e07bc8b8d785eafdc52cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5afb58754bd32b62cd3ee939488d3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601cfdb515e05d4bd4fe6676a564820757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22852ee669baf64fa4a8b75700387e0f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4543fee3ab5ff3aa512ea9480783cc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd519475f246a263fe7a5491afa680c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b496c46c5b00f1523eb2f0ec5a1d7f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7100f733dbdb3512f9a490ef6cb1493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01ef4a81a183ff340fa3c3bc6d110f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542820a4dcfe689dd535941bd0f30af55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06deedcfa9d785320e0aaeff37f8d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db1f1afd5f2dedacf2e0811cdbf4d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1456fb207ba99a482300f43d509198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3144cbde397efdea33c2b47a7c8809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f173e29935d47c09ae178ef2b4e54710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003e3e7160defc4cc9684164210dd6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29942cdc9061cee976c529090842ac712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ec2b4663b5297ebbbc4c45aadbc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38b3ce3ad029d32485ad22e72d24c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175d2b95f46a2ff343222ce27c5575c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a6375266d5d038b112ef98a72282e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0f7281b67842dded70d982bfc2f9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831630c4964c605d7801ab0228f4843e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fa123dc2dae641836663255ac818d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9c0d3cb11f911d922fef60548b82b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd462a27e505f8db553bc7f384a13e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4e5c87c0b6ad93eaba6830a66e9be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e813b24057bab1fdf0d80478208a4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92c3ce49e0c050281492cf67e6d75924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f194f36ff536364ef970ea7825b67425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a3e751a8f43490ef049778e68f0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13841be9dae7a4bde078add92fe3adac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64015738c8b2b829ab03e81547eda328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccea528f07e7a28908e69bab632580329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf2b0153508e9cec23830c5bd9f82230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c91ca4153aacae7a4f7e19d44b75a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc7269e2b76978560932e28c4ba26d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889939e3fe83e039f203d522bb55631733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348076fa6d1a544252e1ed41271aa2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaa884e982d23576028d771f148e9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f03133adce739fe924ed1e02f8c2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629343907eac7aa51b4e6725d2e7c3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a320115778600bc04b69d8e2fd92338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc294dad848a0bf02ed62a09c5a3613239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4f9efcacc83f331683c86869ed37d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21259a471b6ec05a83139e6c607ed7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b56c6f63b6acb68d957b5d8f4187442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc4b44c100a401639fd58f33bb1e9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcb48848845b94fbd0aeda43ec4ed044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd457c2a5766e557405f9cf98ec0ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21a4a3effcdb050b56127ac0cd518b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3726be380de065889b1bb3c6d2c61847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a589a727d0215042b8c5db60bba45648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e987b037affa492da304d3e3604a5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afff997ff684a1157efc600cf0a773150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df60c34c0863bd10512ff5f7e1be1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb0197851dc7804117cc0d2bca6b1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900a3be2eb1c84b3411b27194335f4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbfb8f5ec023a4812e5594662637be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031117bd56b62d5ead3c2588c19ec5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3867149c28111a8b19052023d5d07b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d584d8944137669267931a1b5d9f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13302da78d4ae892155cbfa46b33469058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4336a97a3e4628f5ae318e179e29c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ce5694ddafbf2f68df238f640ae7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8aba7d5a544f569415e9a01521f3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78bb4d3fb145055912db7cb35b336c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13369314e09700a7ac15fc4351e62b3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ae9871beb81c0de8a5f2fbb398a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f6f86ee99def6cc77b167fc23540b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b509e4a88afe942e0e4708f5474ebf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48b02e974865971639a0ee36288f5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b428e05fa7b455a8d66301fc06d9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee76706faf84482039e87b93fbdc9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc537f9593a549ec9d9192278cac967670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd11abf79d8af8c94dd50f7dd39d30771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dadd8217c95249ef80cd58451f108672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3fb245de5a48bc71c6341fa1d0d9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5215a1d8eae1b7996f1aee80d53630574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24448a1ccc089314fdc386cd96b676f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf2b1e3ad5a3f5867c6be33fafb3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb4e09ca8f7c4de35a6d05962c669a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58a7f4cd6ca2a8fc35cf98c89cc89f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f44d6d6952cecf3232dafcd3bcee0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa27f95ef9c47f8c99b8a889d7d914e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a14b4446adc1e1e78d124adacc652a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea153d426d2d1a3c7caad71adfd78d6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152dca92028ea333763d91c3ff3137983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf8280552d8f705efd6c06913ab92b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74367a7c81b9479ef1fb0e8e004010e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37346a6d6f734adf7a7886d523728e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ecfb6eeaa76b4b8a722ee9406c78f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1c2691ee2e912507edd1bb2f6406788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c73260b691b9642b413dc3cbacf0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5004a270db994d68996638dd0f95390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d78b766dedd59cd0d75c6e34d3cc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ed8985acf875f818cf251d383be8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa9d90ea3259c84364d8041381bbc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53281d3ae807f4823087fa1e7b98a73794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe41c5227916fcd909ae00d3408d6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791f95b2c3c647e5ecf38a39f46460596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaa1db4a5060669569531bcc91e1ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8756d9f964ad039fddac9ddb104f2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b454bea64216dc8988d8540d3079cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab459092733c22236a4daf5f549cb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785453f0e5b396d17f4cce6ac61d3e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbe3181ce685bb3ace91578979e4f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd2f5d881a04ae8d50f5be624eeca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0cddfbb596c58b3f73b6a6e8d9b32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2ce55a8b77e504a1205640d4be56d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111653c0cdfa357fc9435aa3a5e945d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c220cea87af979366f8472abe57f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67128008c29ffc1a360f9aab732e9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ed795bda4c8adc57bfdfa36aed8a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4c03689f984552d0fd594c72e3c5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669490ccd3056e3c33f9a649160aadba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f7cf66a9e4a99d6e45614d16f5126112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364be9727c3e963f8819db8be6bca05e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80c8e8906801a5167efec6df65b792114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248b2bd246b1ea2223c32fdbb10b6d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6372aa151eb86f05754822c8ef1c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dd321c26cd1bd1154c708b24b3df0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260901e4955caa462d2b7e1a5c685d59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc30e447160e4d91f32b0cc0590148d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5344195ed01e6cd599d39ef08d21bb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fcc2b30ccb049f9e3188dafa7f3a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02caa476681b319024154ea2e9d101122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c08b4de782aed84f874f4711aabbf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03557a30c26a0481e9e33e204862d89e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66055a39a993e7235d1e74664511ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b4b8a8b2a809d438c6e60caef289e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5f30adf3c0ab1ec24ec86913b9c2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908e4532e66c8d89ab35daf5639a3d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4246df8d8244c6b45dc001398eeede129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd108e60f215b8df196478b3c1cecc0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566583ff7261eaa8942794ce33b7ab1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc49e02ef965bde3002eb0014f457e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719389eb934397cae304eb3e61d12d95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5f5bab249e05f5cd9c594039302e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565ad5bd8ef5aace9d423e8f41bc8a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be22c6e09d9435d54b37d750b5049d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bdde5f372908b507c7d2bb6195705137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25519cab0ed228ad4bca7dae92136dcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a20607b1cfa88d4886e18341ed4ac5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e8c91d9874a8de6e07b026cfc572c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018cac93306e4def140944efb03cbc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526c9bfe2d5e7c5cb6ee4ecf33c0cbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8123673ec1e4ba6f6e6b11fe8982e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59ef0f287c5ef9e5d432073659d08c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fc091ed9570d51a9a2384a2450193145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbea0307e347308dfb02ef3c3828035146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a7a9d16fbaf89e88774a8a8ae9c6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51068fd1257814ba95f8eef1eba16be9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2d874cf1347775fb5cb9b2d90ce87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf872e2aeaafb50d94d5e76f14adb2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fcf80470255adafeed9ccf03d96f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd59ab05bb5ff8f9791a0c7641799c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d76b055860aeae605e1a4890bdca44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b4148508e43ae442751ef272cd4e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73f91a7f8fd6caddf716ee7aee3d0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e91ba8ae67730c3477b24f7ad7893156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b76e5eb6107eba8729c23a81f147f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99da3b4a2616f30cd18b17ed81a7cf9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c78521992e4a000892875cd4ecd7ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bea375e07a38691834cdbb9b5b103160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5d347b2eecd60fa92760283d839f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46aaf909e510cbf786e6593d890b6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e7447376675e46686139ef6503604163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c34f277613708936e0dd8c7133c466164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf780d10f7446b4cd70031cd90a774165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982f329ca4576569bd745a23968a88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4f47fdbc223651175e6d5e707728a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869376a69cbd106fa244386457d11a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d268eb8612362b2616fff2c1ae6a57f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d234863fd84ebb98b1d875dc3b32fd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e84b5028db04aa23b4492ae4686fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df325e9449656b222d13994eabb9b42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14a09572cffc23145016b689d1273b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5962b391732f351b5d2c3073bee50a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69e5cd268790b04a5b3582ce402cb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0528f5e5f57df10b1adb66f8cc28e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096ca7baa3fbd6433db216a42bb70f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0f1fec620c656186bf7e857dad983178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bf90a02a59d80745ca40a51a2c81c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea64b1f64f734a0ecd896c2268082a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e8f6b5e6fd036dd7d48adba71f171181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260b23119f0c5c1c14e22944c77db9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aca45fe63dc321b6566f3e9082b76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135628fd2899f0d67a37560182fa66a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2d7633d777cd7bb290ea89a1884b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e213186ac71a70c80277d0bfa9d91f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b2460bc29726fc175e9a9389ad100187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e80bf29dfb5e9a9b79458ab2a0cc0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32237c45b6e7ce15979dec40fa83e726189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400e76e52bebc3b3cf9295ec15ef7c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c36b01963df246231f9865963a30c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd269a4fd5933a6945fcc0f8b75ec51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9ea3ac1a701107f58bf0c6c08550193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd26e890cf9deda559a337f93663b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef4218977ee1924d573dca8e51a3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2d6e3fa1d07756324737b25483268196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c00427ab1f72cdd5d3a2a602246e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d910aae10268a5163fe5736c6ccf3c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bee3a46ab38606d471a05fcc364d2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b841b05ba034bb7043b02ed65ee6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dfe55247a532b4d3dfdacc1f50b07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da99f4e2eb77ca0ab98d7bbb67f3c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebd85ed5b318b01a20a8041aec5c71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558a1c1e04a1e1e93cd4de8a9e456d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5a24858becdaaac7d99ad7d3faf1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234d30ebf516d56b1ae60b1b2d54fed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc9e266e2940ca6e4b83fd9913b248207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329b559ef86251bab5845086b45c140208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ea2182187aafef4f08e4e74e9e8b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95882ab5cda064b67bc5571564046c6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272edf877d13d8e92c44298d7250bb10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adde294fbc3ad1247f753528c729e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3c3709e9d048c05bd38fffd8f05b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70ba2ceb0c28a462b62db9054bf900214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87918bda4f241261f238dfdef2a9c62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93dd8bfaa5ce851145068180d9ab5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4193bc53ab956ae3e008ea91014acb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff4eae78ab63e0c2a1b9de1b89c0ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca28595aeed663338df4642eb3892f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d98c56b7be100075d001a84da258ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa45cf9f9ae508b9af39718bcd2215221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed407150c55ec4bf1150d43a7e294ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2bdc3671e281fb0a5948aba927708223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bf7996a6139fe436aa371578fa8af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce747885d516a86ccdda57e1fc64296225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7656ae2acdf77c43ee7b03ce38fa3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8a02e5bdb9e9523c32109f05984b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ac9323151d6e18c15819d5132e006228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50007b5d6a7cec407904744621fc760229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ae9251ec4cbedfe2a261c36f5c8f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d13bcd933d49ca4c36730ab51a2a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85838017cf2422a35a97b13c79cfe74a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517d01c1dd0fce2b594e3029abc8eda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b54afe317b524b15275d6f93f7c64b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2ce445a366fb8857f8a58bac12ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1104a73fece909056c70426cae3a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b87aa1aa7ddbb9278688279db465237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9d0cc3c7a3c8d95418b76554b2594238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fa85e26141db47a3ef56e171fe2f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69ba808426bbdabe5f142a1b20094d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fad11373c6167a17558d2b8532f25a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2e54d55f3c9b9f0ec0f8e9eb4b552242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abf041e8dbaf4ef6a5da531e21e9c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65fa91e785f27b1ad17c8789159690244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995d431efbef718ba72a06c9a83600a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fe1375711c1f96ccc9c6312626145246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1fb5c6d2b146681585272e0197039247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbb028ca02ac8286df2030d81ad494248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43176976cd94f2965ba2f7773f9fff8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91ae06ce6a171e2b25cae7a3973e5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd49bc33cb958fbb71ae42139cd1471251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece63d61b5260e33d8c39dec80b5bdcf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f2ebe34407e746cc8079e335ecb75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef518588f4f30abc02d9ab005d443254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b952cb576978eb87996f7a48c9396a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79992609071b36a5de47661c14d9c09c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef13c45ec07048d5554209db7748de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595c6fd231a9fdb5dca841693229145258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95735094c0c1f81518f964545b79a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10762a558e08d85169ddee12de700b8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853f4c704197a77501aaa9af2649622261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b9b9bda428c2793feec11d3d9e249262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b98a7c10a43c61c2b491a54fe1256263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5351f9b8ed501f1e4f8c5d08d3942264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fb36dfeb80fcd03e09ce809640691265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4734cd1372772cf05fa794406d5be4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555868a91e2188f30818cf196127b3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d287f44fcbc8ffec0f1a6077c62864268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e7ac7428d1949b8441112e7562a11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808961ea19a64399859d0360fba443d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaa00618858ee354339f09d5763d36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0d4f60e5a5ca19ce10031b073baf8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d32efcd169fb2d1b0962e95eb3b5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e11eeacb1da98dcca03d343e7d3fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7582819c5fedfaccddd7c356b407275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6a4b099384415a1cf4bc89bcc7019276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5f5983263d07baa0766fa15f79051277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6e3c04185fbe319f2d2b7c9065cc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d721be81194454150dc49a3c35e839279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdc4f001f7fee5de2ee2a95b0b3a61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5b328d1f777662d40cd81f51975e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e675556e70cda40b4d6c37099f4408282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba8bda845b5136e8c0733754553df4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660c242e60e60ceaafe304ea267b736284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6d43ce2c0b230c45f1df256db3e4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca2e6b440cb6f5541bcc3f6369ab7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b64beda4eea7815380162f1054c215287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2490913c3dcf09294c4cdf6a0ed11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6580fd487b3e9fdf638c351773c0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a52c511e2be4001540c29519fd3ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d6f21aea286ca1369b944e1a40fbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367bc0ea8d4e3d15b6dfe31c47c9583292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0c0a7fd76927bc99720b58465fb6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841d48fce53ee31b9d8b0569017f8bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b979d2c5fda8e6ea3006f2c0e1de1d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63675f395ef9e0f61a144bde065b3bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977b8b99d521146072b7524f7869bae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e71700fe2a65f421c20dfea309a315298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d707678ad25099e038f0164c10fe1c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb44d20004efc9b6083ad42cba61cf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b329978eb5f1f72903db05e690b805d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c660592bc496224e504f7413963b10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dca34fec70304e4f35096dfe2e1cb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea6b9bd683a0bb2dd846ccdb530e85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e08a11a088d767077740522d0c5409305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754662a75adccbb7006168d3a9424be8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801c56ea76109f8be1e37db5f791fb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea273c8633eac7786ab05badba8f4c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bc8da1416efa136f3ccfc24b3b5f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d70a186ccbc6f873c7f8345365d0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67998d71e6531714a1f0bd6805a30e6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3354a27e67bc8ad4cc75e3ae7a9ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadea00ba48562246ca00376d840d46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f26257ca601301b48d151cdca30104314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba13f9e393470991f1e520538fc8f61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce28199f10660c6d61f97aa4b3a011316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb437b689f708438a553b274d138ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5875947c45a7e2661c749f4524f478318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b8e2e1fd3013ef7bb2c4bc7b8dbc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf91b581ad5c07c3f5f6fa296c29755320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d214173d6a4b046db9b4c36d5ef65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89057bdc0a9cac55d86ddc30f1c5caab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6daeb24936962d58e6bc8cdff6adc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39868dbbdafd25f1238288a0c1176132324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf719f1f12739a0efa813a762fbe501325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a3cca63904e6b50766b83ab680cbd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94346cf977a4c7e8519f28ad5735e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04152b6897ec7a52c29e08676fb35a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fa7da2ceca097c45d5514b8a67234329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d085d315d96f4893a9eabb297a1ad2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f83e0e13eaff32f842cc9176b2b88a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503626952894c0e1edefc974ef62c395332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616bd48d1bad09c38b51ad68d4dc5ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4a0ed9a5f90238a3a56d6a4a6f8b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a330431b4721b01bc9693a5e027149f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cf535ad686704998e886d222a9ed6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a6ee6ec3aecbbece07593f66efc42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c000741d4c5c2fb46d1d9c79ad9e7de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc0e777f23af234fdb145d27be21ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b536852d02dfef1731e1f4395a96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c9d87846ba23df1d9edda380a9bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b01a2a58c28ce3400bf6dfc927a7e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793c8186f9ba5aeda5d67d86b0e36d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a72b713f174c1f91ac8a46f92f2d58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffcc245b74c55622ace3da93b7fbf5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adc94b26cafc0dd22ffd3e12686378346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c92580ed42341ad11aa2953e0fd0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283276655c633dca3f11b97b5fa07ade348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e008ac8a3c682b1ad0fe95116e8d8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869542a99da16c476c3d47bccdce6c2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc52e16d78f5f1e70387ddc6d38b70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4412fb57966dc1824ad7720a6f7a6d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f966f0b4a2fec395959a63021d82b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6693906f1d108ba95e5a29b2d21ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01591a59d78a8b101ee425c91be8bc53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa903920520dcdd6c9cc5491f55fdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d357b055d14d868ac4d668128286b21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffedbdf502ad74198d343dbd08fa65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b2873c4e80ee68bf31fa84c3c1c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f91f0d96f9dec3627be27b2841cf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae92ef2b91416fad3a8001bcba7d698361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99306fa482adc9ada24ae5fdb41c1799362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ddd9687245819c51ac367b2e7e44f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a596643fe30b142df2db9d55a8f0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da58f0dd83c217772e312b339f76fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e616ae828d5176ada71227b7a10588366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a368625bb226e48b0cf08f91fbf18367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e7854dbd63fb2ed9d086dbb3d842a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84087a477c7a44a3a384206f4bb577b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16309913e5b47d1567b452af912789370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8b76780cdbca4fb12b1cbb8c56db2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5219d7d4ddabb4829b6c4a2c30418372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a0e36badcbf158e97c5ad962a7298373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97227e65f77cd9509d7c8f9bed5c0471374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580d172ddb94537556e0c5849c37296375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f606da35cfba89b7be46e9ff14277376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df9efa12c36bec26b9e2df8463afa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a561f3415a512aa984bae9ed5e8ce2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef51db84d3e91b59eb32c79108d28e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66b2cf2cee7521c41147eb667d5cdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51905c4a834563b705a1025ca63c5f5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308c23cdbecac469a6f8aec0a83fd46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699f678039a1a2676ce05b1028d8161383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859df5612dd48c00d51e945026b8798384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4bdb90aa3faeec32804e3b1b8ca84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee81353cecb17a982255dc6bd36069386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3305c494942878fc54c7da4c023a955387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77fa786f5606908dabd82bf1f83460388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d51080a317e80aacc5cb7ebaa110d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdf8a550cfbaaa435ecb0fb44c8085390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31cfccf58ff7df9ad3885ade7763f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a5d086d3bacf7842f18260d2af96b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a977b556839f6aabfadfd56626991393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae36ea2761a75699ea73456950b144394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c7698f6e55d13191d3e6b82541bf6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ad868d7c53a35e1ad202797d97a59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a20bb1e8175eea27f1fb60427dc09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326597bd2aee4f454c93ff54a803d68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476c8a4c63966a7c09b3e6ffa93c11f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e306d5787d8e6c97837854b992fcec3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27a9357336d9209ed0b7d806a7c7f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac04439746cd6e701c48488f3691b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e14d8338546ea44013c1eaea8d9ac0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b8e3f132518036a2fb31d1ca184b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2dbdd1394a2c6e6e8161d8892c5c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac1f544815b4247c1701ebece48b65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd919b1c354bc83fb10f19b9a2042e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e44591b22a946fbe197d836940e87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca694976e35924140b44695d6a71c2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39cdc357dee14c8aa1861fc8b466f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251dfe3e6ace8ae45054b76a12da313411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3b7a06d6f1e497d5ba1445d6e2ccc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f306c80d96f26201d6d9425364563413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f472e0d1536f20d1281f9643bd6c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ffb72de49118ee3b63e2efa3f84d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac730cec7ff5a8c1fdf8da0cfaec306c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4710947ff7a53e309159391effe2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52814e8a43c193a3d589ca27d8dbfdb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ba33b151e5da8a8ff5fb9c135957419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda9233c244719ed4326c5cc491b4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0416b97ccd95a45f8901eb326d8d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5ce746168945ef9a71c1a08f5be4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83714d5a10f72e44597f04d96428b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bbf4ab1c0b4c5a3fe3f6b24bff625424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bacb8ae786b4554880eea2b0b7550425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af5654dddcb449ca8acc8b4549c5a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e93e0eed2f056d37e473bfb088dc5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8deb5a889d84ec749d8a428cdd6bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645c050f8f31df5e524aa10ffe02677429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b2f2116729d69c46dc8f5d32c89f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5c318af41f9518c77dcdabf8b8ee5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537ed4644c13bb38568f5613ca4961c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479cb0b4ba2dd67a7140ec7adfd51e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25600481caeb2be3b0ae4b8dbe81001434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6ec15a580717ca4b7f3f05269ca07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97973f7eb73d5ca9e8249ab76f27057436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eb2e3746c61dd1390b9f373f032a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caf6c4d167bd2e2de8999c38461f9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b954868029015ac6a60049a6a07137b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20a5cddf918fdc74533936a3ca4737440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ff3eadc095658a6dd5efd85995bf1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c74d67a37f83c8b5f32ca886b3f7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c2be56cd5cf8d8914378bdc06fe74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9418c58bee9be88848c170d11e4f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6959e591a386dfd72cc61263d9ecb53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f00da2c2eba2ddbbbfff6ad1f67838446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adf712c0eeef4740b2c2280cfd1cce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4443ce1f78b001f9f18aac44d7d48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9c636bf38fb2aef5e811e84613dfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c71c41bfd093c5f6a3cc7f220f367450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ad94c8e92bc909d451fd6ae36d097451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a1cd8e90ad74d68a9f2ff7d4f4129452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0663b4d57dfb9c314a67ff5695009453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c54305eabcaff60aeb2fba0d4c0ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfced3bd0675933a898a8692e138e396455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee6a18457418db5100383c87720a4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00591e7c7043ec73626a055f07c73592457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877fa8bf09c0af8626fdea98a0fb9e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a24c76ad56c51ff7ae90048aecedc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540ed6221a650245eeb9800db18441460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dad039aa591a2561a80a88de9a8bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b118337d888c983c67442bd228daf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34f2f2c097e961f430480917e10789463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e182b772779eaa8be2c490591e64d73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37688e9e82deec54016555ce44b292e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068afa0b2a5a5f90b6a7e6c30312cc0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b34f2a7050ea9cd8b00e7dcf0723467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33532841d66ead39b04778d698168fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5be6ccd700cedde07a35c82d6867e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efbb3a371c9987103cd9e4a210522c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bea0f6a56d3c27014f3284a8d942fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52777938a1b2f7659230156d869a79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda731c197b910372621343449c4de51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cfb74baf8df59bffc45407f09be3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75546f0ba1419e39ee3e21c82bc22728475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c48a8c6cf40674555139f7aae220fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45967904a6a174ccf625781bf33f90e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f48226925207f3c901fccd1a55c1e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963a8d30185604e8eeb644cb8f11066479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e9e97822982733527f5888f0e09f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ddf9cf7f4a61205c57eb010edd6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568fb63260f2d7f4c8adb8c12e546da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058a0f50f454d52c93c5bcc3b1e7065483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3674138340ed23461e4fac2415faa1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2890a81dd83831b8f91c76437eec9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6819f3f31d4400fc0d5df37f34d1fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1ef538c0ebed70fed6acdc0a45b0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175235545a1e905c076587ba1272a26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89e30db4a2976848addfc5ff289be7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66faa788e7b8f3c1a0ba0722dc8b44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3755617b057b7bf118b260de608039491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcdde8ac9de72358d014f51eac88d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1c16d2c7b1233c127da8e6b7c8cd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586872cebd97f44c555bcb41d015d226494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da5ff7456d495d56d2f0a66dee2561495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c497a0d12b6fea0b779a791cae3f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9608b878c913a3d26c83f8fa910778497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca2c9b6177fc191923aa6fc96e13b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981104a4e73f121ea466418db3ed6a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b0fece50a7486fcfd746d42662e8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3453b69828b844d9abe47e660d4d192501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735db3b8517721c5286bc864040ec3de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9cf1b4bd44a4f4193227db43a066b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c59563efb01448bf3879bd2dabd75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e346209b7c3d4640a10c027e52b9d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb21841ef5800175bd72b2b9d79a88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20621035e2b7e5d7b59507a1c00b75b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbba12631d630b2adb94a9f83dc3c0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73654046e3d2ed84b2768691caeef78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f1beccaf4bef157bfeeb8eb2d3e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffb7497723074dfa6b85686dd41f98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58720e27719791c65ddc7d3c1f995835512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fcdb516e012b834db29af0baa29e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dfa74db3fc0b4c072187c5fd1e981514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37a73d250e336562095a0d51ddb441515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f0193ab668d9ad9ae741131055cac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d74a9999745d5712eeac87f66f78ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1002ccd09c6cd1b5cbd976df09cd0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3bbcdc35fe51fdb2851ac0fb9f465519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ea67c1d51afd495ee6efb3738e13d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f00b48668baf65eb495241c9cc203f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434856df8e51830ce989085c6dff418d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9b9d9f44abdad3ca565cef721f7db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8ffc5b55fbbc69fb04d5086355f5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d92061168dc310f24df7b4e4b9397525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac268debf0468568e59b9b823768894e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6b2a243ad0b352009e2eb6f165d10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb21a4f91dcc7665a226c89dc79f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b68a1b308cd2f4a360c85523bfdaf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1d1d0020549d6c871c2b641d5ed70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2712190d7aaa5d14c87600790977364531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df90294c63650085c222b0c74832f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca032b761516f2161cca30757c8f4a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312158e3c1778e2b9be6669fae5c7b67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93e4cc768884e9af196bcdd7151425535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc48da205d3537fb3ed5b5fe07872c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965eef5808b8f566e471be6802b923e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65001bc7aad1e80a3ceded2c0eee74cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60650baf92fd372ba39b04ef5fa76664539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3f904feed28cc17f9dc7b9a56a4cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c7b0b09a0a6f737ffb92137e42c54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578001a91e0746a17e8800a4d8829914542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2de35d2fda2817d7a5b20320365f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef13b7e5aba7636f94fad731cd24fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0bb1dfde20599ff404fefad20835e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb2e6b485ab9c6e6f11bd8a81f9ae4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a8fbf96bd83333cf5474205916129547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da532a7e764f7be3ace280a29ca31255548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1a47ac3c01de9ab04d2f7d7d80906549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b6a3762a140e171fccca1f214e41b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcad9f4295d9ceffb2ce531080008f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0ea1ba0097fdf9ea52fed9380f113552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ae15be4f609ad6dd4ebc621094813553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a6af818539a5feeff84a40d49427554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035f0dc28daf734163ffc61dcdf3eed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37a8fc021287b623ca6dcd52b48b81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e77c8b18732c85c551448440956a19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1629ef4734da32bf405ac3721b60815558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57f3c64e002bd235c8eb58806a13bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25665519ab00caf21053bdddc6e8286c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1ae72e5c9a2a92b7c1f9c4671795d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372866a1798c98a1e7f817ff541c88dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14112f7f10b8b29e0916fd50362bc958563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197fd63d06cbe7f62975c1ec3243e4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0385c9d3ecec57cd7d1d57e9c7e33c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50c9dce89f1ae0ad22777b1016e540566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b50d6b46910d27cadc402684d4b1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e358a910bbc0a8ac2304a47fdfd3370568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e745a53e89cee61c8f5f525bb00d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4d691cc64afc5153a47693e45f88c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e6553953ab81c62cf644a7fec0bad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878b192a080cd316c42cc54ec4133d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b31d2a2ceabe029c9240f5d70d002573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3a9ac35cf04fd994a79b81cd86fd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168387e40ea3da905cca3b56c9fb1d00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb6816cbead01171c7ed9af7eff895576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daa2810428ac7fe2a1201b8713b843577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e154c0ed7e27e33e0e363c4680e81cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dcc6a02c78edf07d58548ec03cb82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7d55a5ab27889e305e62d3bb2c3b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a575721b8276ff291e4a48e4819f93a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e81c7e6a08e217cb58c5d0b4a1d658582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d63f656f28258bf45e2a8f0bc1ec3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18418ef86497c618e07007747e5af0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d54f8c0c16c563fafcce56a8712f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c89bad5fa529c63bee086a21b7b74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d1b4df5d2114b80df492aec4c6ce8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6206cd2e1e45254050431d37270d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eff05c94fb51c1f937d6d3d2ad4259589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2182c97579166f7eb03a46abfe4e45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12698379a7c7617c330469e8c0a9171591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44872c3aba2ffb7ed3e2e5e89d7f89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c77d7cf10ba0df9b8a0c45a5d65f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae35e95e1caf447ac2696e9adbb913594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c10dadced06d08430a2b9f8eea21ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961da809d706b3f9936c8f8bee0090ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ad5599e1b025e801dea3074c62e9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3b2b16c6214c5dca06a84658bce6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e90a8ed36cd71d5c5400f48b73605599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808843521a3044ee1311628f5f18b154600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec8305d3d84db52e4532bf22e5a333601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757842bf5073c4af5f2f57afded5f6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90f8d436f9aec80f31dfd8b6af0317603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8fef5e463478769066e323f594172604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f053ecd59efad1a43d8755a19dc77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da816fdfa76907ab002a9ff4732896c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f777d0552a23db550df4bfbd316bf9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f876c8bdc96488e06c6de870f525d2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6be7fcb0c74a7a653511c51a7c43d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044367221502e32598f5efdfbdefdb39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f47f107336ce2734f1be32f154c15d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76d8ebb9033c416a3a4e4cd442c428612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd66f43f5aa6e6ae8c4c9323910cf4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d4bc497f537c0075f66606c64b43d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61a04fab216822dee21d88b797e065615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a53a15636559d656d0efba730115f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f81e93ab43e51913b0d0c6f01b8e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edcb3a3c9bc009abec97e97fcdd4df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9cbb1bd6fbc3eb130f83910ecad35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23175ae17852c75c2650dba2fa327a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2892243dcb5080c201f4066e6f313e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938695c5e1c693237794dbe00768819622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b3e15f97634f1a6b2f01f065522f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5108f4bc10fb379d21e24603b3f780624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99793c33c78b3a8737c3570e62caa0f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a36c70b45da325ba9d836078acbaad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf018a4b28ecc3599dd65c40be3208627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da396f68d00676472341be1888992f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5cc7a42b0b884c5a4fcdddc2e8b20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf103f649136f13af62ba8ba2e1571630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660beb3975542a45e69767f8b837b9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b56d2a624ba51b7ab24a2fc408cad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205b3e85126659ede2c29262f0f04bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db2ed719637b630dd69d890cab9680634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1eed4982c81944c9099443fa1e03a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57e91a9d5635ff46da712c016f2933636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec8983c584dc018eafb46a3248f6b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b881c38e2ddf675c81311aa5ca120a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfdc0ce427d1587f90199e2790d441639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833575d77b0f24475dd85aa06c9d875640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b4eef72a8388f44f0d1f00a378d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d4d697d5dbb5bbd7133af28f7fc27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643af0185497a1bb2bd95fd8f4ad0665643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7d7caecd9eebc619eba5c7206f60e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3f3cc35200d23ce3f21894afc995d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243dded73f757719cf87eedd001ef8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b240ee21dfb9735c355e56ab92804a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fad6cfd4e004dae8b60beec0578dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcdba1ccf797d2e8b8af162e7dfb0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec14fe7a3e87624047b9c6a6e9772d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022db15adf7613028839a9247eee26a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557c7b90e388f2314ec1f445cd2d3d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420db0aa410363a666c7c547a668689f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dd31747153ceeac1ee07b362b1550654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e3f4052a1ae272974b91904178817655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f382e7bfc671c9e741bda1de4752151656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eca7630b4b9621677fb2bf8f10d1c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca525cb016d87de2563461a3392d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad3fb11493966cfa502d6acf385a83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7ec14570b2140e66ccc55bda97095660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51e1fd09966841fb7de46cc5701bc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771884a75fce840a79c6711c778a8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6904970da410c328c5b10fc2ce14c5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7719e41c4cd3de36b750e52d4ce1474664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc2cf0518f333efe2ee88cee7d523665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49023468b777a5a5b655b22cb04c451666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dc2c0c5d061758c0b2269c1c1e913667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0201861337572e29c74525d5aaca2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61dbbc3e2271987ee152dd14b6a773669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49ba807226b3bb372adfd3c8b5b4c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ee22563ab6cdfeea8ee7e8db41d76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdf9b0352ddc1a870ff359d17d9422672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d14ea388f6cc28e15426a0a75ac8e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c46d863c35e147b89450aef1dc8cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ee4772f25de3d667f58c437c5ca6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983de3bbe96414ace22f339fde2ce04676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288649c1a208382520253b6a52ff883e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed905fafede6bdc8b6d0a04718c1ce70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35510d2e79f20dc6e8807b1837a0698679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4845068e2b4805b748025b7e629b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1adfe46c7c465fa952437269e43a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369af9cd015a87302fada4f013aac0d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becfa8396ee8e3b5ff62f60b55829fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4847f05d41b82bfb50b7d88692d45a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68f16c95d404365dff582f888da63a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57fe403d61cbf7ebb17874b98132f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6d5ef901e3422426e2ca68a2edd47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9a9669fe5902b7e8e500cef138e89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672620afc1230ccb5a2c3184c54ef803689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb77b23e78daca352c4cf93110c3dd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ebe9ad41241afd59df69656ede64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a7e3af456d4db83584b2ee7a54389692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33da447c3c499336b2b21d7823bebed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f027df782321291b0d501edaa40219694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2992b13f9fbfa56bf4e5eff2afaac8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94927ef16ee40f2fb9bf501b819eaf2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5f4924343f68ff4c1ccd048b1b6ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cbd0789b947261b186f92e70abdf8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3030a253bacc1580cc8025b02af46d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855419c7e1d51ec27239b318fe9f8dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e95ec11526ae48d99bb9b4c1a1fb2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b662b34a08006bcaeae19f0308ead702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae057969ec7fdf97f4878b59c2a82e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22492ffd0fa5b7ced3bdf85eb408979704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fee8c3cc4dcaf2e1addc0e3c29d6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0cbc0431d358b43ba8ef67561a297706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfb66c08688ad8fe4efc806a5b5f13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a41ac46ce29174b3ab38ebdd6be37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231e851a40ba1bfd5dacf2748e3e630709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94f816527ad56a031c40b07ba103ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4d1d4e69ffa46813143b42a53acd4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e747a844225e87965c33fd374f40b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdcd3d860f13633ea47e609928070c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc87d054aaf89e62350db4819d8f33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb3749ede6cd44fe4afb6fd9aa60c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe41877a809e7e36954163f9c075992716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f7bf92181d155c7ef7fbb8e9739b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d898d2984f1d3f216f726ba7e63851718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bbec4558fa66c4e9f35b2e38924e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18046fe1bd4505f286c09a1d5b50fda720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e688158f02ae6762a8176842ae3d65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074b04c72d64bc2b2fb4f670ed73628722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319496ee34ed8a8a3c51d5e23ef5c17c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71b4e93cbbb663a0529b36782a517f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88300c8425b34f57b1015bdf9db1dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5331919491eb3405e69c5c6b15cd9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bb6055000ed0e661cc3f9a7374932727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11ee88c5e213120cbfb2e7c8a5e437728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e43b25bd58aecb4bf266b2ce84c02c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87ebf178f6563d53c88f4c5a1e9003730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49697a812da95a9ae1c359443b4c0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af34949fd1f46be069f90c287f60d1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e0025f1a75d999b6aa7da89d56451733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919050e3c19c6257726a24d781cf6bde734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e90f9f0c11f0738e2a8cc9c50dfe5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fc7d76035cebf4e98efdbd6db6e15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24cc81ab040811b706e4fadb9471a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08154b29b1e8197950914acc2d877c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce52a49f94bf99ea5f37b22adee36f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ffb59c9c7716a46f09229c247bb9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc4ea9da39a8a45e90c538ed3950b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194ca6970287c373d3c233f59eb0846742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93e913713d852ce2d05888f2b2b393743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd15eb16c461884854a684a815f0054744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90333a5bd4409dcbf7c27ef96fc4bff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e022638142f44c00350cfb26ee5e1f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8024a94248085f50ba1f720bc429a8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f2dc86072aab34932f66fd0294ee8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc16511e66846873e1f36f89fa9f9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9eb8664081464a4d4ca6282dbe59c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fe74a8738a67a6b7e81ca39450ab8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306850efd7a9d09429b78ad2a4b6cf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aa4538ab3aacf6fa2601d657a2a58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780b8c9ccad8b4365fd5d494fd666e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8b684e5003f4afb36294401c9b28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031b016bb1f96e25a076678ab9762d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294168b0d0721064760e5a4bb23b683757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3e97d248223b2358a261fcc45cbf0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28ebd1ea07b75a0897c1ec8a9b45ab759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>