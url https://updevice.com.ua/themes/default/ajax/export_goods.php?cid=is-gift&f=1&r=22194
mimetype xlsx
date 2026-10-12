--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e787eb9e9ec28db48a4506467ea9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbbcdfd271d5d5a593f64027b07cf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5520287e0acc6b7837a7563d9709a753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7097003fe1045081efdb7f412033c9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f20373dc54f3d53f3565dec12673c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefac1d9e83ae24b9fd8035d45cf7a6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11fee7605c27e0dc613e4bd237cc0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a6988b9756585c9457f70426d74528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ae2b0e188d4392a76b51901c2ab79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1e3e1750d712587db83866209be4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b2477c700efcbf2bac371edc2f63711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5515825e3cb6e9ea27d547058883112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01535b6570b83448ff0e2edc0fb9f44313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56d1cb64d4254d02617c2c19c6845714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b6f40a0bd347ac804208f27958f9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fb71a288e435a0cd5005e54e663d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7799758b2e23fdb7599f4de59df7ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6296f45d7ab09c4b6da5785712f8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bea11f6a6188ca56139c133c2ad6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530037cd903c06e950cd8aa0efd25be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8cf6fd3f704005452b1a3640c73f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aba3b4aed78662781426a106aa20522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f18e19bbdbbe88f5e9c3c5248a9fd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bcc6beabc9bc31e3492a76be5781524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ae1f3746d6c33baaf49f59b30a73625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78df28d3c797a316441b0393f00eea826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09678cee45d3e1b2924ebecb03490c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8079ee1a502a0e5b99df28c53cabc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60dfa72955163a10651ba2c06d1da829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8baba9fcf6a4e5995293d9f00b2c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895ab6e3cddd704ed0275052f56f61a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c52460e79377b9133e92feb71adbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a702566c26bba68e96f547a693f43033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2609691ad4d8869d63794ab484d7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062f13a5be86e58b1e7beef19892dc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bab7b2f2c0a402beee5eb4fe9d4a0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d02b13797f8aa57c0bd02b898a149537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe73aa8cec5cb307bf08e2e76ebbdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a395492456d056e427bacafc35e028039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed9a025844667cfb0ea6ef4152b42040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a385e0831b1e83caafa81582257cbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af6020708374550c1fac6666e6574c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8252a95e5f7b5f047df2e11715faf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac03a094bd8f3f3ee12cfc0bdb85fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855289cd8a7d3582de892d9373a81f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3efd153d21c5a5d80a1338f93821d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cd6b154eca0c2b68a9aa13f798dac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259629c7191cc4bcf23c4aba4aba50348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaa9acac6d1ef7e1f4518fc8adb19049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f1582a604dcd5293378f4de7f786350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9548b3d2a70a68d4151451cb8f3ff7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15beb8fe9fc8ede3abe21532e40106152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9e66b9d43cc89bb814566318ecac353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d331ec8f969fa3c8877aee08da49daa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709021db8b5f15b70c2eab186900701e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b522049a82dfbfb32f2b6a39da14a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e69c9bfffdc016d661a572894ebbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d50923eb880e71cf95a518a050ca9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6f5360c52112eaa30768e460c467e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f0dd8399fac8b9b2032d28b57069c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dba201a218b0acbb2380568e735d6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22766a57ad28da363a27ac99efcea0d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d413deec4ca95bd97774c4085b1d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7a9721175d5fdb46314113b03152c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebfeb21cda476934aa0036e5262e3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8036175c018d053c1f91fd7760ccee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0774601ecd0aa2028b271c1673d1df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a663c57eeef8d9086c172f9614bf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61853585c41dd148b6fcc29d7f7e66fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce865e87e719f0b281f337d311537d9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb3540ea8f032c8cf33f70fddbaaba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7289ed43fbbcd45581ff4b5776be9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5237715ed6dae9e46152a272c42faf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc3562232978a9699bcf0383b63cc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7fb027bfb00ec874fbb49b2fef20975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f8ea88c8e95c91f34b2b578881ff276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf1c9c62c6363cb8f51f6f1bc627c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c721b10d1d05cbab2d6853cc8c7c57f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e9f61b0e3523ac729fd2b167480a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6258cc5ec5b2f874144b32c0450cfe080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6387637f1c4ec6a5a211fdd048b5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270694cc54268d0e886048f5997d5a6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a31b8c08b5034ab721b29538ace9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360064f472e251224222c187598452bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d429956539fcdee13c46544dd4cb2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ab832676aee9ab02f8015dab15fa286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb861060f955afef788f3434b26106e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b252670b19fc8ce0921eafc67c8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028351d07ec32dd587276b7cf8e49be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e104f778c5b35ede8026ea8c961745690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba9836c34b74021297bd0aac22088a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9efa43b90a73de5142a5f80392b2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3876df2b8cf6ffe946044098e30d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e372ff8d902f13decf251195e7608394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692f0f9a2025d65110ac4186b2ca6a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984708a3e54af7a9b59b0ef0e3469d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342cbcbd167cbda0f7285b5bdfde08d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf3491ebe51d1cb8956ed3741921498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba57155ba1a52466d9f8bce80e0646399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f91108ca83cd9e84695d81334572e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afdc3b376c61d6f3d492f910a38d2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaa3c4a58fa6279ecdc24f11399dc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d83774ff974b3b6e8f8419cc87163103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec88c1dcecd7823f7f577c9b467ff6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b47b018725621b79e5b90d6c359d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959b4f11f2f319affad068eb99a8c0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69e9ed74ec7321eaa8a760f9321f03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29659443b06f71b90404233f4365ed6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209f182eec87cb66b0c99f061dda972109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1d3db42c24c0b58825ca67413aceb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74283b283735b42b9de040cb899c8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1798622c4b90b69d9e62620800f7bc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274115844e825757a73ce148c14ad222113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02fc63f2f3ad8841a8276919cb8cc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dcfa9789b70d796bbaaf8eb4c41b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c39eaa9d7ac9aaf88f867c6d9f6215116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47ab5474e3eb19df5053151f70cb57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f3eaf2cbcb495712543cdf6dc9f53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f965a8157d30e59f63ca104d42ef75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b8af2e2c5d141ba0b513a436864b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7dc770d809371bb144b88de720166121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3beb71b30fa61b36b9061dc0ade83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd89ab8fc1c0b8fc3759653b75c6e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8d2be530789c956acd0c42443c91b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b6836e6b0d3e7712b4dd940a13058125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e05680c216a238e40f67cab2032035126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0773a7216d97da594f621414554eff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30871955e5001bb3a8cb1a85676f9c06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b560f2a46d3ff7c205c7422e49abd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141e5e862724867949039f42ed430f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea07a18b879211fb5fb168d1be6046131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de7dc06632a8cb9cace01db58cb90e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f8a3181c76c9dd46d590d8d76c72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f339bcf22fd4555ab4961c6d8734e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d636187f88ff3e38667641c9a16c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4623d47d52972ec4f2db0ca34742dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc4af98f0d697c9003c19452dda87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cc750afd0c98d4386526573724038138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4267b21029541600730ae01d81b277b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaca579587af68ea78944d49c0c6c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7657bcd399eb11bced7c8e311f21207141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1232eb7ed34778dd6a9f3b6833a96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973f23170fef300e7cb15b28658d17f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc675674caccd12405849b9bb74a73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d5d2cfda21b8ec0a63930de9241b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00622a0a12316fae7c7158d582781e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782fbaed171e74a62d5b02c91528fc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937fa6ab0177a0ecf2b590cd26e77b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7691ec5ace6a4a15552cfff1369fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2786361484fb257b6c974e7ee3c4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486babab0da8e9f74fde496db1e7b2ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a4b26b0535f8a93afec3bf361050e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413512aa9c6bd8dbf7095ff228f3993153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de456f89885447d33f991782b129ee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c8fe5e36483d76ddbad5f6c126d55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a233f03d7a08cd8d96978d00aca7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f48ac671016a3fa93d74a0d528f67e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f9c99aa93da2d7c2abbc703951445158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6804ca58611dfdbd27d6fe242c0a0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fcf7b706cbf52b9a5ce9e7a0411f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44a584d51392a2c82115d013699619161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aede634aeb03a7a9a69e5dded97cb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d1f27502a1bb81b30ad9ace3897ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78b4e65c62263a161fc23820074b01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187a6d5abaaeee20214a1c1b235a182165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2173bc3d9452af8e610d1ed4a7763166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243db3b3a68c608bbbb2d36b4de6858167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb794719d1f7b315cdd493c57568a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1d046d6a2e5d3d029cd6fbf4811d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b195414ea2a6d2bd2db2f73f9ca4839170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b61ae2ea489aa4e36cb045b9b182d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a524ab571bf245f45bb33238a4a5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12763c19b0c8e99df0e2fb23db83efe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08cec6b4f84b932397b6f8a008a46d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717e140ac5ac320d531e398703096a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50ffec72efa916c004a37e216e4623176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c2eecdbc077daf0fd35520423b934177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfae6e30025b158fbfb50fae540d435178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70bd26e7137fb09409c1d27e17a1c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480721efc5fbf061fe0999f765eef8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb2d069488060e0968d2509de3435c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c548520bbea0cc1aa2a44c815f9a285182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e91679e8bbf56bf7cd89c3029f28e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f0d90f62bf4c3ec35d42bd61b6afd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c3b02b94a1cf02838b5a1e12c1549185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6411992a4e9141b067a676f2d9a59aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a370a40bac5bdc6f38edea70c650a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f17d214f49722cd7e278cb2d573e0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5a3dfd89f8d66d0bae1e90a3bbfcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21acd8c2f087b63ae7b791ed9ecf5c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689e0c1439dd0257441c04a30bfcb79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3133111acc2e9548fed76e981572ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5b0d08f10d0e3c02d90fefcde6597193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bffbe9b5f43eff7077520ccc1d04e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465fca6c316a4584acd1c5e959f4a22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31bf13bf2f2d274d0f4fbd83446274196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179a264e5a0abd2185934e7e57545e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc66dfdefc6fa9982d85b6d2e5ea0be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d94596a134a6c44154ba8d70c6feb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3e34908190003086f0412e3b107ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023a0360a21e871f6e840a58f2b5300201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df772392bb64868703f6f5ae170d387f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792daffacff9aa8976fc5b3325f4ffa8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc23c14e0a03bd58d50991046c392fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8decbfb45907dda3c86cb760b8d61b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5cad4232ac6d8908a7f6866d41e1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1ace7624b87dcdf69cb5e40605123207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf02a704ba3f84dd6577a30166730cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ff88f57ab8af99c16793c234bdb0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b255d2cce95850853f279333e4b81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed9ea1a68e11c1941468498337a4e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f24428ae9158a26eced03b7bb3d6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2b4896b1f6ba2a7cb6ddbb7fd1887213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee7402b6ddd9af2a6da00a6c060fbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0c9e17c8443f6e421b1faf2a6752d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9c017361b731f274acb5569153a5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bd5fb30a7f0811c57486b01ec99f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ff243f1f7c96d10f91e18e985a73a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdf128413497925b1fbc42fe92ae58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cd5a7db34a41a381273d4234ed24f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b36d0d26592f0608207a1179fbd78d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02094bfa744a8b51e20f7c01d7ce56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812e63828ff5f56d125bcbab6e1053b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9fbee481c262375f12042dd726085224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5384b98a24e9cb84d7d4854bdfb7118225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549da7202582da8a0101dee2910678a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817e88f384dc41b874c726ae2e04bee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ee9f21a8e93144821952a4521b061228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf55e545a3277034abdbad36a6e6278229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926c66fcd64bd43a38bad6dfedfe89b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a45a1d914e915aa97ced6fea8100f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c393f636cd8df575ec2244b9ddeecab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05944444f306fff72cbbc413ce4e6616233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500a92e836d374d0dde9bb37b0ea002234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a45d92aa0e1c80e85be7ad2dd2419235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375b3d2b25841caabf446c39b3d07c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474337fd7d31340e0d2985f1101d9da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0c649276addafb1b1906e39d7114b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1ef210f6639c6ec9eda4b2d9c6a2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91922bf433d5ed67b1d5e0666a999d79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8d5585ed59997123230a110c492de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbaf73fe57fb3b24046191766da2f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b222225941d8c7f349089df71c493a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b072fe0688359c56bdb262cc32f4019244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1a5587e0fdb15a294dbab751bac58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43922bae563fbf4c6e6c5597ada823246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98276f4e0eb1f554c8e6d2b0a43cdc57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ec384c1c11d79688c9de263a3121d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79872a12f13f3c0dcdb35cefebb501249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffb8ec7038ce2d1c60946e791c542b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc93bbcadbc83f6b6d085311e01144251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221743838c32342969430331b5a4effd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fab22430cb970fb0d4d6e22668515253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e814ad3670eef453a2b08fe978bbc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d046afbea7f2824ee0afc2873bbbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9f9598f1b217635ebd2acd64dab6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082af704199b0fd6914d6a4155759859257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd879cdd30b06a75f98c1e5ead0defb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee412d9553baa5b62156d43d2ae7032259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1984f333302d5bb72bebb7b51872c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea82f41538342396cfa606441027970261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b39d238290b6a016ba2a6cc3063c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5288179baa29185385ea5cd260909263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f812e68465d07ba907e4934c9ed84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648612f49360fb1cc0b918d5df8db67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009000e025537fe016da8c16255912e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2ac98bf2e9cadc9a59fdc22894e41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb79147b756879a47552c8b88a96d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877037382a51393ac7f1297f8fbf21ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565dc01e957f39fe61573410fcaa140270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab5c77c43c44332822f2b2b50af906271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ac812a05ac186e751f220dba157a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d9600fe2ac1373e8662561fdce7f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836712cd9173a127ee7d5c81fc6fd5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f3bc701cb007d0a7cd69ec51ea239275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2a4d0b73af2a0c8fbd9a66794aa7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc85e4f67c570ae0cfb6456f404cc04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6358664140867e94a9e91a7dea04d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b192a998e605d931e8f6fb5c22389279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0661ba30e875aab6c9c6a360de79b03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491e229e5ef1ad4366511ccbb0ed2ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47195220a093686a226cfb8ea7a0e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf6a012425c507d8eabd43c87caa1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a3aab182d94b0076e899c3867490d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f2d93390a7d936540f5694bcd6217285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e4556cd7da4609929f3e24df6d766286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91018da1aec80144bc5f68a7d593ecb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6152aa408d9698aeb2dda3ff261464288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d0ea47b0b645693915f4503424b12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a5c3530f5c14aad9382d0af824a7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecc5e1d7233a91019cdc525c1c6d02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d24723acf4b0496116567218aeb5a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff45e61485e5981a3d862a52c41b58f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c7e527de3fdb9e07a3092fac1931b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb235f2e36d54d701185045421aa023a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70c4480ea803ce29a58a9e1b4362d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eec2ae4b2eab27f0f0e84e6f0e8fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4eeab712ca34f57430fdf325c55c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572116905193eb176104fc20ed17f05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81283a1b9b9274bfe40caec94c177c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc5935bcf26efa18a9a48bcf344be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75d9de169f2df4639b5b508d5ec3f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fbcb6932147e389671a78573c8cb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca751111a42fe708c143e10842b5a83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab413553c452f2f40a5ec9723cc8e21c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6371be58ea5ab7fc7c38b648e11b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845f96167460628b0fb93cbffc13624307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54909f59af394a78b7bdf94855d0585a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9e8fb9b2e9599ef88ffe733838012309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaf0621f9492e3b98563262f288214310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a50aaa8c080f9148764127c4912fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c28fd93d07c5ea8f1c2b78be740ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7954cb768a20117995a6fdbd5d57c39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4831c3608f1117029c30cc0c8636efe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac7741a6c3aa1be7b71f3b5f95f95d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e3a252cbff9b25f354d1db87f1d98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a56db7eb142d7624cd5809c60771b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833856783b14608f3bec42765a243eaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca4c91d934cb52ac7c8ec16841aab5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396fc63f1a67c6de4f394b1c27b5716320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924672b10f20a4f9e18cd6074408529b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a0f72a3a5312e9f5136b2954b1175322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26acda56be31fdc9a0b9866f4c0406323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a77a5d6ca042fda286ff879559405a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7870c8510d6edb32d89795baa0b2c98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defeb6993b406f024cbb8df563dd7ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a45a2cbf27c35318adcbe387fe250b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937d230c7ff9da656e4c006ef4522e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304468dc5a7d0e13a928f7603e8329b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ff27751b4bcd1f0ca80520e6533f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b768fe0dfe6ca0ed982d70e7e05119331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f44bf07cdfee69ae8351132d4312d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707a348575f4027ac38d71d4ea72c44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6649ea39699967a2b686ffd614301334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e85f66800ad319c8df1fab289c4e31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4e3f1732850908275f89d18a81b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dcbc1f11763c62dacdc21a83f8351337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94ce2a10c1c9b17f7520579085e744338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88f14480f7d638c513841612a725be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab39497a1c755809b6e1b8c62733b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052a2a8755c0a0cd9354cb4470f20e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a147ee24d722c25399116e0dc49e87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcbda6134c821de645e7592a3ee311343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff0b364c4bc81fb9670ba32d7b29e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9ce923b2ca952d3105805bcf6bc4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132786882ec7fee480c98d190f391f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8a50ff96a8ca08a33ebc47a0dad7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05305e95b0168aae4d9b3dd0228d9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bf77e6ca82d71599b2c9170913b09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d27784bda15e3481c228e02564d62f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32882ec79b5155b77293255dab81f59a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bcd9531f553c93e355a8d661aae7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f818350d7d5f3d959edcbdf475dfa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f796986b28ebf4f9c4094f48d6d8c9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d731c9548f7d7669c83775e782bdb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feca2cd13b53d4ad9611be547b670a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5ecb907c92dd229085d3f2bfdc6d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a26ea4702e93daf69605e145e2bd1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a2e90489c4dd416b8c1c5aba91301359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e137783d68141258b212458b7db19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a30b11022d14d40fdd92e34dabc79c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240832a86b31f6f6e7028cd2888086362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8437e57c558ae2254926c903c8bd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2427614d053ea8f9687ead5134f8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489294faeb5ba1d650a41a36e78b4988365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f68d96e16099261f5b9a396f4fd57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564be062db419ed00a48ecb6a1a9d89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7d7dc601e8f1e20ad9c0006968d25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa385894f1364ba60acbe117a00b7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeb2c59fd7f81b8615bd589530f835370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f7fa3b71c390ddaaff3f490ebef0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c77e38983fbf276008e9c21454ede3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72226cd173bba436a4fbddf64aaa734373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada84e14fe9792db04b2d9656340a51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6366bef9421923f40a7a3059f1565375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d931ff30202f1c5e892d333e72966376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9ed23f4e00aac19001436c5517596377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038effc8907cc88eb7523ea2f8f30d41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797849ef874d7531ecee3c8a5d005a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a006cd47033102d15ad6410a6fe707380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c062cb7dd851d89f85a33e7e0cd0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e911cb9776955d682f22b5fe2646fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85873802139e04d682c3ac70caf120ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358ad0caea5b687acc0302a9f28c6c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b31617e4eab253b22761167cb88c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519447bcc8e82695d2be936faafa0138386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78745fceddc69e50a0116a1a73e9be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16f334913017656aa2f263ddfac58d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3934810c1c76a542cfc03c2ba5d818a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23238388e2a925cb620baef2bf756e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee42f5aaa99cb6bcb28f5fea79750d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b5764ed2c433fddc53c13943e509c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8461e11b02390c96f622361cf2c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e6913fc428f0bd5a464647b43451f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a2ec6fcf13fdad9804213a5eb6dd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a73545c662fcbb196a60974703e088396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d4becbe09ee807f36b6a1cb3a31b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550910d448a316c5b2a794cf979c968398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea3beeef2b7739b9cb97bd359d7f83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41522f2d7dcabf9aa30954a3e065ab9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1b4a475d9778a38699fba6085b6ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a567e6413f3b5c6f6d2891568caa82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e35926bcaacc01856e6fbeb7b90ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da4e6f9d8b283696d3d85586c71bf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280897c1f5e77a5a5ec63f3f26872d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dc1aaf2c7efb442f46a7827fbd031406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d56f191cf737ad31d82b91d38a51c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50c16038c5f493cf52e46b25e7909b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd429f2af93725f383ef63ba74177409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6211554dc3ac2c01f1b3464719cfe1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6375931db00986ffd52c07cc2255f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a7d86efb74c74c93e06c0321594af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd072c91642d557dcb8a4acde155e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267981882ec8ad8c869898ede5faa77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe48a72cff6371085dd90e88ff43d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf149e5b3f6452a63211dc16feddf27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961adc494510f2321293ad0d97b9a966417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bce5993ecb9431a6a367d96f07f2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1252e33a4aff21c2b9543d3134d453419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4a02ae52b6e903103d2d1612540bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a15d7e8bed7289be801e047fade36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa4d14a567634de1107ed622dec852422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb42ce6cc5bbf013bcfc28f9c58009f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236a4553d3d75f80f19f0c0500636a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1695a0022827e4a9fbe0dfd5b406e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1837f4954a08acb4c09159f50eebde3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbce3f52d7d096f29b708a823043ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a656e880cf8167f1a378c32abcccdc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673002113f5b34b04476acf234a45949429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af7c75bd0e1cd9e459b956c774f6c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299213cbae3612fb3d56e9246e001be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae500a948b6369ec61854e96c34456432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f1b3d145872d94c4bbe2a244b35e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d24cc0e1b6775b56bc11804f52d5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc3d08ad960b5f94027250aa81fa6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e8820109e611fbb1169c219b4f6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec54c1cb4d745785ec4808c9b0d5152437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a63ee8290fb188b84fd7fdf4f53da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cedb142b6ad55aff0707d0e4f8e32c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cb3b4ddf258a7a31a5b9e8181214f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd97e97590f09532db1736d9a7efc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ffcea7061718af51160b42fc2f4a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f43a0ce12319c4bdf9514ae865d94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1795a6cf6cd49e395e30d1f5597efcb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bff0faad10cf4420e9608ac0ea68f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18549e507bba0d085ac5ed01ebbc0291446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026a6c4dcbb861ac0bcc73b5497a166447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5287a29865a6ee65b076018dddbbb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584a5e55d5adc896a07f8b567384b9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f0b51ce937c718506b6f1181fae4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98efdcbc025a368388a336ba47009e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52045cd25350654be15c77e7d626da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631f03bbbe3ab2b5326e4376b3a4695453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a467bb0751a37de4844e3cd41bcca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95c3da5ff8f4297976e9564489da10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39336fa2a74c290b089de2d91fb36a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401e0d2b4ecfa23bc0f983b3dec8312457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076e6e4c80e9444eac50eaef3b07d0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac35eeaa06176907e9c8f6e209cece459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e164a9fa0b1327c80eceacffbbed559460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8d007690bce99608826c41332dbf3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab382893291e9479766f7d0a5c292d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871da5a2bf2b8a3376da2ff384a54d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff57d7313bffa2829736649e9d2a954464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3a35812bdb4f1c4f9aed16a223d47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18864260add09c357faa8566294899466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696fd22b8dd8e86881973235f5c5f97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3b374a2bf6ec3c2e1f7df8ade9a9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06a4ad9751b7b5df2c4c15ebab32b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a891374cb0889a0d1cae8e6bf5c7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9cfb13e0b94e91184a630445d787f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e55ef30dcdb31e557edd0ac8ddbf70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4be9d89bfac9df3e2856d7ab4ea7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d40a2cb0564e6f3e7568cf29d7cec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38dcc2cbd00d63d0a0158db6e10b77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a736be66747cb78df1f6fe8574ae071476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ed4ec93174f2fed9b51aaec89bfd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ce2cd3a12ad25f34b623d1619a398478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127e9ed261bbd466bfc8b6392dcb91e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958ad0a6818f58779e65a0b70678332480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263d90a0c3cf9963bb2d0ce2dedfa5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123063aa70f3792c91bd537d8ed1c29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59135afa1b190eb06ff68fdc6f5fbfea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6906cab9d8ef7c7a767e0e19a28109484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63513a292d515d68d3c9aeec3240869a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa297834705c00be87077cc04f346486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846362db479e4c8b1778fac3c194e61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dd4b3b682c7b36affff9003bbbd66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecb666b4708f449daf25c9d7783d1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1020bd9f9b6a03ba93697a28f78e8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a01bab35f81faead5db14383d64d71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42298be5a7c6708b549098196e1c150d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9d82a6aba55b1bb02beac8b2e4473493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168d6660fb8dd00f951e27020ac44fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb5adce21f11822075e119ae986a94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dfb0f2ef6f1aedaec29123815abe0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3eddda122ea90305fbc4b4c9d88cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c248528905f2a99bd592f3e45632c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca276e1518ffd57e546e81a8fa943914499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4213dc53b5bc5af70c84f49e6f24fef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2aaedd7e88524c2d2deba428a3ac0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3384bd6c59e745eb87e0ad0cd0971f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc220becf3796976eeb540561b2bf3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777eafe3bfaab7fc10b446fb03e4bf2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57462b2ebb0164be3e418d63d2fdff3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f71bf97434c66febec1a5de344216506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77b66f018cd633c894112826faad6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf444d6a87a553738804d621c81ad1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0078d75de934d823e8e7a419237ced5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da47e8ba8f4c9f24cbc0c94c07795b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1f508f2ef49b5ec5e21c26e233407511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b3f8d28665d81e96e71149c93866d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf808f8a5daeab5ea24e2a9d30b28a4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2444f4fa00c8d86d50224520c80e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44373911ac3ed6ac9c765ba1697820b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96349f94c8c77f0437b5852b1c776c05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711dbfb74acc402ca6291e34e690565517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49134c93c8269beb03d45d52ec0f874518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069a91241fe73044d156c79c22b2ec8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f20da7d0cece339393b0e78857e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0467489de86532fd02563143370dffc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ed3dbdd0a3a163492cee9b703b892522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdfdbd42ca385a2259185384137541523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62e39d99a37380214132d879726aa3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ad9e507049d5c28fe7498cf004ab3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b071eb95edcab0471c91f8015e1a65c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ab9620f574d3c6c5c629a17798454527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5952546ed7a9f26b5522aa28c687d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aec6138c4b17f21f72d949ff253fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753daa765ab1507edd001e63ffa4577f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52760c1e743af695b0572a791363c9b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7174d060a8cfea04eccf0a08647637b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403de04f1c2f392509451f70d80c36a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465b59e4a7a99dc86d97ee7aad26975534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8737123593825463b9cd0359a87f0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddb30dccd665c97c956d29e475c1f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f518ccb20f302fefdbb410eef85a039537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ea45f4dbcdcf04ad2c27a86bb57ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd818db59d181eb081741f2b90d76ee9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577c19a4aecea2fb39c0d6785a10534540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2382e1e09952fcd94aeb5ba1bb035541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b13dcc4576ab4a14243a04e7053df3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda42fb47c93ef343a279e4bb86ed3d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aace51990d035f0108774a58477ec3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dea049618e2ccc7346356442316ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e595a77d7d912fda7313bcb5b2e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945a86ada5a349510658aa504303d02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1572486b3bc6bc15e114e84d11a1134548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a32d90637f65c3e8a84e68aad8e843549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688a35d4f741772d8539de37ffcad2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb9bcfd510c08eb38b78f6c845c1f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b97b8bf3482d5b261f51ee3e583f8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560b3a198061d9be13b981c8b301a45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ee6eafd6dc64232955fc01f996bf9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d4d2f77883851de1b3e1a1948d9e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150e3063c88d58f431b5b24fef00402556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296e61281bd40c23f84f840c2561700557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331e7ffc5ac18cb7f014008bf946bd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cd61750b46dfd06b408bfeba93f54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55072acc98876591a73029410300ad90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330fbd01ec045bfcd6e229aa55149f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f02733b8e125132125a386858fc261562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec62f74fa3f20d400efaecc9aa7a12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d3caa52d908185e8edbcf43dfe595564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d5e453dfdbd3eecdaed046bb1346565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fb33e4a4383c124fdeff83984b842566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba519b79a4a49ed4079a74a2375460a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057ec848e02d4bf7eda0d8231755ec8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff304818f2959d8552e56c17d8d6a1b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6ff3dc0ecee0a42b0f863ff4c2669570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf5c307806aaa90dde6e1005f112d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7edb8d4ebc4519dd8776ed61873420572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be55bdbafb066ac65feaf422f17ae7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0154673bd8e18f540f78837f04038d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aae4f431d837721ee207542513366575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837c9956eab03bec873b4b10e3ca495576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204ce608c23cdc958cc849f2cfa380577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533ee1453d83f220f20f546293408d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a7c991b74abc237691cb867174dd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab9c22d222cfc8e870e147196b996f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de9413ef37ce297dd945383568963c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4388e25bf05ffd47d85b68aaa26f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e250ddcc9faaf51c5295a32bcf56cca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f3a5c8d49b2e30ef5ac19c988843584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b4cc6d3d4f27fcfc66ab43b45d6e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb334d9be6a0669c3c4bb8b5a75f9b2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78481f17e98afa867b6d738f853bec0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb319b42b8831a398100a763170753588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d636b6c2a17278c638e6c01763d1f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f08a64ba70f82a9b50f46202687303590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dd30b384ef19bcf8631c9b172ec48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d854be8246635fed716971382359592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c5586b5be3002dc28f1a9532d1d71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329f6ecdeec71b07e96a2fdb29cfe0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d296b3802b5d52189926b4680fdac6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c78cd6b20913476a9bb9e0286f7ccb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2cedceef8850d926209b079bc7e65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe05af168a0c40fae76ccedc3fa87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66c12207ad0cdea1d3169796fb42a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8388205817c9d296e018ee264a4ed69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d12ddd3cc85652fc7fb427e7aee86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04d472f8c9734c06b3bb7b3f1ddb62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c79e2508ccf39bad65d8b8d8da397603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc87e1cfd233d7271d0e5c6f9af82f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b358d51a9eff1a6f0803e9e417d18605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a240e114c66ee3c5acfe9ff273920606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6fc84bc9cb88ebd85b644459a50a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca657a0a30d7b5bfe39f4a807a7153608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc63439db44a643f4a167a61406c51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41adc8dc50c5354c6e3622526ba5f5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c51e12efe91d1f99801b0b266309aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52507f04cde009c935e104ba5664e282612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ec3195e4b185ae8c22409128572db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786dd8f01aabddb0f54be59a19c6bf2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f386b8e80474b7734075ab8690c71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6f1bc7b71489111a23ebe598c7c72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af107d27734e3aa18e6756075f2ad1d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468594e0cdc47d8ee8a2abcdeda318a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4b11e8d5dcacf6389d80b90706e40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec21346fc99ce666cf36f3c8ed1c8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584f27794e256b35f11e0efe8497cc6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2f7af8e02e5263b8a7de30e2a3669622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbf667205a3f0e372ffd60a47b67ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d388d7d17b3f11f1d509c2c7decb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0842b757a59bb3c1f6c2759f4d732625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1abb8a63ebee50447b82e56e398be8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1803f62a733a1a93fd0ffe1d8feed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72bf5c02ebc4ee4e33a3b81f805259628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f195e8f812e00405e151c3dfbb4c7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253bd527af6b9520470806bf4df6d66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657b4dc51b5d0cb0864cbadc10abc94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87075733ebc0bc8257946f698be4969e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39cf268ad84fa7125dafd863fb3a6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0539704f328f34f6bd93c19ee46611a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9c5ce06de33efa593c6c4ccabd31f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba318132418ec2ce0a96b80bb76f1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f166816b39bb88ce957264e9eb150e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9249ce9be639b7ee9f1ebe2e8fea4e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613da1c30deb38b78dd72850c7b08d02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb7d8abcac8bda3b9ed9b5258785db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49184270a8f5296e68a56b0060b16587641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910621bcc728c88ab2c6ea1e750c300642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e1a34ca57b23942eec7bdbc622d6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b042d7b4250013aed83aaaba92ea1e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ddcb3f0a0d136354677fd292ab78d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03b3eec6b7b7514f7adb90eebf8820646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286638b1eccf3c52d852e8df1c02e2fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2e08d3cc9a816e44eb808df97c768648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3273ca68570b59ea9bb2af57a1191649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c8191c75b09ed15e59d93b62427e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d0e2cd3437133c6556509399d520f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74686e97de43e34ea4e45feecbe5dfec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3458af4e5d8614c3a53ee316cc259653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf97bffc3fe2ada485382022b54e519654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74de8d31dee897a1d07eb74c13e8c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a955f41268d5a09ae8fd66bbb0122d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ccd59884eb9ed33d233c8d8592588657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54080db7f9131ec60fd64313b3bec8b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016bf7fe9de5607b3735b3817bf5d08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80521f3ee34a07026f26047490d37ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61c6a9f2af4edc811daab695c806a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0010029dfdaefce07f7e4e591593b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e7a6168c0315ea82e4b3e1caab793663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c14d646ddaa8f6537f2cbdf425978664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df87cad231f1b74acce5b8c457ef784665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90346b35dfb0fc59cbd5714e3acd7edc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c2ce1c745257ebc93f52ad256a060667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341518a9bbc6936b34e193c587affae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d29d43beed868cd3f53858945d110669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040db587e0ac13c4d23db52a0cf54d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a114c965bdae908f80a8c2f116311c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74efa78ba01457077914e599060646672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58845240de131bbb7f811e3b9700970b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf7d18f3dbae14ffc06547088cfcf0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014364c5a247e085874c0c614d753831675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea472315fbf339d39ee8e8cd6a772a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c0fd1a52ea6d31579e9cba76a344e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2879d72f6aacacb49c4e420cdec31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a592d7efa0a6b664ee00e7aa8872e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466e2f8ae139550b3a509636fd6d554680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4db8742fed70454cbf87f9311f635681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb705504b36016dd3ac143f8acc54a7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865caa854ff655655065b8117bf18f49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c83417c7c11a26d7c2099ea06fa18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d79fdafccd49368044d82058d1a97e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20015c49bd5824644b9ed870fb7dc8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8a044d21532022226ac4957481b76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b8856380ac5e8b32a2526094999cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12e3b3b0cc5a6c016dabff3c3e5269689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7936fb87173c91b4f1d4bbe383d037690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee88f002d8d957e57415252cc1b91d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468628b415f44a1b8d3d62f56a8cc71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445b13b3b474267964168eedfed4360693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278122db3d0510aca09c54b5bf60b13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6b9d9ecb90f88377dc8abaf02bd85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2e54a9f965e76930c8ccfdad7963c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438192892caa4e68c755d501d595e2bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc863159b39b92e6a9a8da4aaeaa14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cb06a713117bd989c74f472cd1dad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488429f2f3c35045e3dc7b0dbc140ce4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c64c0a7d8e3818b2723ef3a981d79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb6804e32d8e5f464837eb52e652e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14649ac171fb2d23459cd86aa9a0460703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce37cc96e9db8895ff791eae53f9c4a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353eab8364bfcefd232549cb60cd123705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552314dbe0a5d0a23f8f8f51dd34b94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dc850b47c79b1727cd4247787d26f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05d7ade8cd6f50b540316eacb1c1ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342976bdad53cad2e93e5da13b27e05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d19dd640719f547831162f838780c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc773c5e03696f6bb097c63f3f908e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40278dd46c7b97e1b2bda1cec51cb625712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a8eb3d9d4758a09751561c3cee9ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea7d10f56713fb10517e71977ae550714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e959a7acb7af645c96db499eab3327715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55536e90ed24ae4bde84e812bb04469716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a0b4db9f6fdad2945d719f4fe1cb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb48493932734e412e7870986d27c54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feedc0883eef42c186df5009b825ce2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558c59f559bf4e1d4b9c03ea4ab297720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afe4e4d7367d2f8eef445720aa0938721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda955bf0a22b27eae295b15ce0f0652722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa748e9df5ba5fd605abeb63e1ba9ab8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42f522681f943d2f3acff0150f2963724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cff2a296b3f0a37c6cb6395c1b8f9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08e5f79729796f8cf6306810082867726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1777bf6ebe68ac78144cf74a42ce5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2598912518ad97c9463fb39b00f5ebd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d5a9895d176370af924ba3ba2ed8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b5f57b82c17c4acb5fa4cf364cf64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f96df7e7c6924382aa56e92a5aa0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755342cb9ed8753398032e472aea14c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024374a8897afddc3a53c5376e93a254733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e7b0599188fc0887fbf71cb36cdcf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de02c3fd8470771beb834db648bd2ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcfbaac4d94d2ce352fbb1f85f0ae3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f779e2520fdc15078365f07b66b83e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb92eda14a7ba37f8c35e2ed00e5420738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bf16c4cf5c9421da28402e8f96bec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c48884dd4534c0f5091a6eec2688c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a185654e96e20aa8db7baa47cf3fdf8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dc98144fe01f96ab5c8f2add05365742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209f9d460e361b781a9a0f65c409831743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2fe257c8d9c16f357303e00cbf7d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fca801a4bbcebeea0cb76a137b1b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d7b447ef4ef3a27c80e6318dc998d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ca95123e088af173a7cccaa8a047747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185e4d349bb54391ae9898edc0e1f90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818c2f46393585a3c333ca384863a47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ce51657edccbbea5555832bc6084750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd962cc7cfe9c34fa8f047d978631f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ec0d06cccb6062c9326a490712044752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fc5a50fa1593c44c88d3c003d1bbd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31dc20dd313facbea3a41bfad6c282754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c7e3cf61adad0021961741af875bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaeae988b87e9667b2b1fa1ddd36d1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b79c0a850ad90c2706ac585109a545757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fb170adc1469f6370aa1587bf4682758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d4c7b1a81196a055468b0e3630f30759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea30254e9a03c36c19db7a66224f841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b829085ced813b83b0d7953c6f0d2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28588d7392ad740c61d2e69e3238315e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b87797c398decfa72c8adda3a9dc1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2419a759d59f356ff5a5b9a02e30c735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fa420faf0d770870befb41c7b675e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d780243a76c5d9f741056927c2c1b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7791b00431e9933338379850752098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351fa49d51d15ebe63660ad306ae5c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cdd88cec3bff49da4ace608ec15b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb3d14005bf674964f4867f0443bb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849c705129e67e45e53af91ec31e38f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cc42e02d06711f26e2fe2f6a9f8ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716650eb4073f5a5942c0818e906b5aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142a5f90a294cfd706d7eb12a6ece1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc234fc8b2d818a374b71cbaa1a63a2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264e623d7ad3102c8b4a67fdc4e689417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df886334ad95d90500bb4c22fbe436b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c44f9169b8c8af2175991e70da0d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b166b8ef07757ec0d60e79dbc2c8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ba72714025a89d11de2907f5000a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62c3a05883dc4f97a009a954ee99a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c17037dc603da52b10913527da75f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4d462a938bcde8c4d37729707b5ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aa8979d614cd0c53407dca92fab3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b83f855a38ce866936b3d9fe878c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3281275a49ffb8d23efd66ee0458327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b30fab18c4de291ee011f477c14c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff9a4f1145d4b20e41bf2fbb5969e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd8165949f107f47f3b18bd3bb66f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed3233dbb8eabc921fd4b4d69641cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b64e5f37139c07c0384c8659d7395f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcc3d5c3ad3b04b7a1e25809b94aef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fb0a925ee0fc6a0d551529800e99e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3f61f24fb01f4580ac34d749001cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016d9053cdc6ad48a7e74a9f56843c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196925ed4b5c0407f354f10df3cf70df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058f07bff87b3614aa23cd2696b0eb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830cc3fb96e49bf30bb54baa11a4d8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e95d38b6b560dcea08271d30c3738840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8414629b662ee6ea6c7c082d4702ff141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee404612a0fd80686d24860a6f2eeb0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e822c9be5ff3c2426043e76326672543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2c23e585f3b54d7fee106e6ef340f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129f3fbfddd91854ca7c53ea540048045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5e8c6bb33b2f7750864592633524146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9788bb09de7fcdef4effee69321e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e56515ba27143197182f17f4198d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc2bcd30cf5dccbe20249a20c4e8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559ae56afb5f8474477971d6dc698f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08d15ca9d3230096f8540db436d60351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca912fa6d249c22336c570f0452ebd3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2af4b6ef4b008877fbd8a2f4edec953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73e5f5eb586460c7a9b25e8b41cfe454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be050d3bf3d37e629f24f5a0e117326b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90b9ce9f888bf1da7028041395366756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2e7c466eb38c4243ab64f4bafac1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f93d932e69b7b75eabf87c18436d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f700a05e685e3a1d2eba1665b49288e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583badc77e577fbd987c5fd20fb6eec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b39cd6dc3a99f537dbd8f9a5701db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcaf5bc7f5f7f0b7fe26463fd5011962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c802828e1702dccf0e6a2f53950c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe77dbf83accb82b29fd0eb6cb16e3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069bb9332851387457f9caf69dd5e5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931b3817df58906bc0ef12a4c1845ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56cea448f730624ec14ed72843579f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b032a30dc52962802c703b52bcd8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9417729721a53fd7bc9bc4fd6fc45169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dffe839e6cd1e586bb1dcb5ed2fbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82b292e89e849d2fb094920b53f01a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2579a15a9a43b9173e8238afdf18e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0fcf5cb4b88b7f033fc7f4f11993273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bfe738422d04566a419ffc17b3f2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fdb7ed8ca4a01c340d8661e71ba1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab37c1634176db94cd9b67f89f7da6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13641921fb8c4c43a03b20230c0586af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb4de4fdfd6c179daa2524168ad46978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaec0a7b37c060e8cff4234b265de8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea12a25604cb5d0151733156bd1d3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fa8bfddf6cb3d23a564d120a00e0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104aec84c75bb5c4191473db891ea8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d239539a4c2e68535481be7b4e1e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309690ce2c2d49510ae13afac83816084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ce8907234ce65c16541922316c2c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b98f49467b58bae101e15de7a4fbe486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad19df306c8b6052b0e309f1bc1985687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02e7d8c84c10b64fde8a41dbea71dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411c6f7f21587bd619903e7bfd4596789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16171bf51c0e2d512bf8a049dbfdff890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048e14a7bec985287775437f574556291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fb2add9d063b878e3a0ff362b98e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16236f98f502aa48454ef9494989e54693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20273bf47ea4f5dfa71bb50a617fdeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c473dec3029caa9341b4d95d7f66095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1f12a443531730afad645d6829de196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f68d293ca22eb37432cbfc9b7c0daa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa7b08fe2d6c221406c6a3a49a4ecd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e19f31caf56509ebae4a3aebcb3a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9473126944c7c930bd171058fe6cdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9eedd22a279eafcd2b4951b712cc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04beaf61a6b920ca5bad8e6a2ee32c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06638b30b7af8526a690f8d93d1f5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9743a1e423352f866ef1aaab8b925104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd66b410f2e4c552f4245e824fac00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d03fa2c09aea9c5cadef7d9b2bb17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab0e414e9fd8c5353d5fe38f313e55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e35b8c383bde11e7432ffe9355c23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018ff6fad758adc7978281e9e408ae7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df932225276b1a5584453c6c22cb096110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350c00971e26e785a5df4a0b3012928111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4adf4467522675afeeb7ee61e3e84e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3587e2f12e047bad728271cca5c6bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de408303e1068e75f870f2236fa56a5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0663abbb0ca160fc8492c84b8c9a071115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc28febfeb581f7eb227ff91db9875c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451accdebac1b0e6c3472ec09c57d9b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36debc2d4c24a41c063c5763e1b78ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa89f845fc46f3c2b74b2ab87bb0fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f9814e0f412af8393702cc77287dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148b3b33761037b7aa5cfe022d821cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b083e52f35b4322d031750968c03a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669f7ae9cf3e001a3e402347cbf6062123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a1e8d8a7874795edecff7fd763061124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d067fad9a0fff218cee9c1cbcf78d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48fc93ebb4d2e28b8770d2ff11b9a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897957d13066deb0f67fa9d30a95b04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5514d175283da50ff433bd4e27f57a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7379953e6ece3dbd52e652bd0c87fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2391fa68fda70f91c743dd3194b85be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f80fbc0866e8040e39b36f23a015c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ad343c8b39b6c8f48f177e689fc78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4b1439a4e22fbc425980900ac565a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b576faba4f706dc36c901bdc562ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74226b272a5b262dd6ce6a3995e4a5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa0a3eaa09921a93d36a2bf53758f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8baa67ae43fb2f554201961e493c89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa3394a2e6c770580e37440398d299138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51838f3ba62997a23b7655815d3c97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fedb59df9227e3210937236fb031a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e7179defcb633f0fe34396ea5ba8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89bf9783810c433d14c6d7514eea6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0963ababe52b6294b168bfd68115b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064ac391e02ebdd93741c641bd65ad7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5b5f2c5ae11182fa4ed655e1999da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bfbcf50c75de8da5a23836b014c27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9123a7b4419437b3e60296f60b97b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d7db3b3c9f549868b2830c03ffca5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9640f2104ec6c81fe8f5809fe6c3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c73c5b0751c3f9fd75f2d5471e8727150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70294a78e52777a2238fb88e95084be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95dbaaa1dcba40d32ec5f5abd2c944152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bcc85c290729ce834958348db4330153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e1d21cc920789e4557b5c67b88d84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3990f5e06db4dae598441916538eca8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454c1a30578032d9753ea2937e55016156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3735cf6d2ac1515f78fe0272791a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d599aaa438f73263eda91acdd6a5d27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3a360dfb56441dd25e5db4b5be455159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f9859ba942d65afc4e6845afe599c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b398c33059822f3cde2587945c5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a778239b1a7398a79d64b92aeb405162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac8f728abe19e7ed609b4d0ad34123163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2f19f20cb48c2ed862e5a4a1064e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98795afa76494b38413c75c78b5ff334165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddf8ef44e535ff1a3cd7be52c01710166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a06905d298d6237b8016dbb7ec224f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbcde8cb50e1026ecf1879bfd10ff2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70f55d20e6a547ccea1a81e8ee07c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b88367dca712b47716d46006bafd1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108880c6ce5a8ada6c3af26a58dbe237171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce412e8ebb28a176fc93a0462d56fc40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e27ff2fa741053cf36107bd477fb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ab804450fa67496a85a818d485be3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86b635ddeab55ee2fe92f4ca25a60f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e45de02d0e75e53248783fa4210ff5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa1587bd89187f90f0d255201b02ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5116da2cff798e939135e82cdf588178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151739ac5e2154ddf709f866bf81cb2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7ded16f7dd019d97fc66def2f1bc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81564022f91bd688a86edfadf9b03503181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b2981174e71c03ecbdc17bd257403182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f645b02e00abee8169c0efd3ec041a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b894d25bfd7f6e43648726386d28a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed9449ea7af0b9a3b5634e18168f07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f85c72dc2ff8b5f484a4a6aafe24c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa82a8e58bbb55355d83ef1735e4568187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066a4f3f073ae4e81b635708c01977188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683ba6c5a0872722a85755a2276754189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1bcb8123f8b2837fa11416e4f6499190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673003fdf167f1b347d5de19f47e2c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d58017d06fb52c97dd70e8e107bb37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef509ee45495c4301310684227284a1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb81032609f335cc2cfb2cf0cf64489194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d731b4b5d4653a82963b2c4b9202038195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31ddd47d96ce97a42667203edee269196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefe52908ce8bdafb08a9a756607eff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55777752c18a8c4ccc232b43b172050198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7838bd4623a2f38a26f5dce961809f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df109dfba7e29e9b4a263f2cc03ae4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b4417613394a563a34f082837233e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e342bfb7317cb19baf11849d02c7f9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73328f92ac6daeb11f014b16fd0903203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90b26301d69d080ad7e3148b768660204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa3654b46cb7621123f66d305abe23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8ab979a5d3964f89a90c2a9039285206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023907eb4f4d8b2c6fdb5880acda72a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9d5ad3b62f3a2f37edb1b49c1fa37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a7ffdc460978511c150097d10f2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e873e17847e0f803f67e96a3dcc1f37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a4f218d964df27053043dfef33cb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2291f6bbd68179603e8731eefa36a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a2be40208c801a4ac0868deb7640213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a5c94099247547350d228a0c73999214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe3f664f41f50d1d8dc4a109061cf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932e1c4cb4f0545cf4161465e197d60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed217b99ab63b5b691af8f2af4ba131217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa2d04bc8f6fbe59ea954b4e312526218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d42930857f40e6a60877c79792a2c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20544a4e29680a956187b9e613cd8363220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614669fa487eaa02aa48315454eb7ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153a0e5ad70c3369d4863cb92ecc859222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae801a20e145c46d78810238d66426df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c919811a03a1d42808f6b7c36102fa3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d868a8312b917e2e32aa1a3659280225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705807c61f5552e1829e4780cfb0dcd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6262350d8be3d50e55a347c5ae2b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d388b1d28a33df60d7f04c89da06fcc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb4a3198adde328828911412da7146229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351764c3c85ccbd3e2addea1e075dbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d032fb7789b07fc6a5fab72acc2b836231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc61a28631ca4ebe1f874e763117d54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb98d424294ab787e9fe746dd9175a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e86dcafc097a8ea0f600af457a36b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fb96c6a3e9e17847ad47227c85d83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0169721abc7947b74506ae176d758b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6c27851642b977cd451c4a78d20fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeeea41fd6be6a99e77dcde3a241056238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fb2caed5af6b237cf36b9af963e63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54456d890a469eec665e74d6307842240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d6f38dc949d6cd4c5655296d3fcbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4921a9ac097165d19968b96709ea6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24027d3e3e026ad2aa3973165099fe03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863200eb48c54dca679dfe8be10e8202244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4664193ef2c07105530ae6a376f0aff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270bf22aee315ae32eb037b63b77c64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397a3306929deba560532277abfd2ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc87a118707339ca8b462ff7319d18b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386c71b3e68cc6c71a450f733260618249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabdba7b4047ff86104b81596496bd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5165a7223cbed573bd980fd8d770ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7dab94ec61e348677bf23c240614a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0f719a55403f116e52db9c4c559bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaf71ddd618c66dbc332e2e115ccd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9a3ef20735e5532531a5471749b0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cf396c902a456f4efdb339f4cb4c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9195073a0bc09c36da4fa1e629156257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071617f6f2ce1026eb2044355b7ce3cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec4a4a752fdaf695c382c658811974259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d7258486ff7d568a7ab07f6a720f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4f2fc4b0a85e627cca07fe6957750261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763c4887f6cff43c1376dc93903a4a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd60a71d89bbb5031b6be416a16554263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ad45cafaa662064af67aca9b7a608264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020b92ac6b5e2299072c5ac904e36ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144de450d2052cea3dcb99b72c5093d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8dd8750a5a920275f0b02244d170267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68575c04f4681593958393b793788537268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dec9ab8b238f1e37a7410399b8534269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b514f5101f332803283d6afdd218f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2daea42d2a276248e0c6ae28cf057271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0bdc7fa5a616e18cf1f37894a7b15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa9e2e626ac80b335d8302c321c39a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b26c5c3d60d58e9338505b24d7d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee67b7ef7ca1e2830469bda2ebae96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7f0a7316bff2db55024f9fe4d6e2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26994f939fdc30d522a31f951b4bb01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa6dee59054ca8a7b9fefd55cc74c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5c81d8ccbabf4a8579801aa90de90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae728b7f84c65c505522b9b611dd2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b303c27c1371b3ba34d4453a79011a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999411af82934980318d4626a3f5f8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce79e32efdc60da17aba6887178a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d68bc5b42322147a677ae6664c4586284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7581a63e0e5fbfdbfde7632a60293f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe155347d43ed16a9f88fdad171719286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e658fb0e30a01e32ddf3408603075287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cc25e62ad755d4f9b49398ccf3c68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded367441c197381fbe9f23ab7ca01a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc52df077bd5e03069b8dad97ae5807290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d36e15ca918a823c0d6df11363c50e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe8b79dbe5ae627561336b770a356292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b11c9d124e4860211749361073fe84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7f1513e298b118fa13625dabc1293294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ac66b55a06c3c44baecf682abc362295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe78569ef28d3365d336df5c7196a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a15f097893c61b2755d1648d4aa6cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76b002079ff8edaf9eb726eb4140f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824f5a63589973cab7fca2fbfe8aa1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3dd99fbe690548ee57377864b470e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cd058322f6c2c7b4e1857954d8053301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f2d157d023b7bad903eb1c466be2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ef18d61613210285d138961bbb93a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d466fd02fe923fb95789b85652666304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd6ab059a10eebeafc3eaca00fea98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c348023b07551d7fa3a48721f829ff4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ed93e67bddec7ad4ab37221a97b2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423eb9fde4dc0ea3624139e00af7619308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038fba33fa286a52f3e748a6308968b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda88d9806788ec771ab71eababa982310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459ccfe4a7fc442a3ca79a2cc3423da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f28af4d88174879dd2c9d6cafda9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498c060212bd5678c0af6b546fc3e2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002e9a1271fdfc1b657027efb78625a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee35353bccdb6e0ef64105e6aaa591315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750817209e755cad528eebc1ea8649c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b133a55fe7a8ee623c0f7da987bc61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa2ee6d34c0e8e9773d78038c9581d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedefeda1dc072f800091b18cff3630319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98785a7b5b36d8d02a16795a92e7b45f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708190d3feea336bac3e011d4a70360321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e47185ca1ec1834e51a6bf1368e3b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de257a50103e71accb4dff1b32def3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36351db896c5d03c6f9f09c328ac4214324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf1f430cbe968fa2351603f32ece16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b6ad98a6b0339a73347e9ed1eff39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5539b794575350d046bf5b7e83b6ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5109fcf7bdb5e6e86987c2ce83ba04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a844ccade11342c11e963f0b433e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7518946089e11ac12dc840ab95858330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0455f2bdff81bdc5bbffa57353d28d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd9593cc09d43a40c3f3bdcf588748332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f359de55b23a020e077f38c3dd7f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0a20005d8b2a4ee06708fc55dace6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73da64ddc1ab8a454b0e68e1374b350335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d1d2947d4bcf823b1f54fb7cdc52a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36785c419e952fbfe9b4add065824c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9baf9d313bd2bb88086f6a1ee3727338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1d0cbcba1ec91adc86dc367a852a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eacaf1af856f24c6f10d92b0182c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c8476660f5e39eb21e4da2ffbb979341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7625605f4d55391be23bd43b3eda3ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e304bc2fbed3aa77f18494cae26f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b717cdf608aa432c0c78a2088953d7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c47fe53bd2f0e723aeb7ac77b5690345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590edeb2ca783db3eb77be25aad18ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193cf2c92943666e8eb40ab027e414c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2a55e9f5430edea520b4595aa6d41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dc173ef23a668fc26835d68135bff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af916e196a4201fa353340ac9ca5edcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36182d580fae691b26f6fb49f67ef41d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1e0c8fffed4a3a2c3e344090f8307352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727dafd73ad162f537d05a6454a681e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea17f0e545e1ff6461377f0b7eefcf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670ad48677bc9fa36eac5b91bbf1941355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae9cf13d135877b5c19923dc4682e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b07686eb7ba65f631b9a7f096d5a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766a2d0b561bcd14b6c3ebc75a78e50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65a12813dec281c58b02be84999c74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e32bf45fac4870af2f3e09994034360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba102ccb90bb34d916ddf28110a5c6b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6438ac5ed32762202e3fc36e8873e05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41ae2dfe3815803bd47aee59049eed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8395c95229c284c80a9e69303c46a6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cc52db2f76684c41bdb0366ddadfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102059212f0102c6d8f20a688c0b6c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e4fa1b7ef945988df2d0a4c2e0666367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118ecb1642b422908278d8b3a093451368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2826eb26d68f80acaff597afc8a70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91e1b916217ee869f89a18d259d7e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362da44597f51f9229421a8a13a50d1d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f58a548c1ec8cb03c23b273a51d2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28413a8be67287c14779498518942a22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e26611e9a8a662070473b7e518060374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30014eaf5f69bcd3ec6ba716e76729375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c2dd2ed08b6c12e8ae9072c0ec30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4a416d26cd52a703d3a4ae3e37392377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2cf6fa59907e2d9a74c218e3da358378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88ee8503a88e17eed8335573a06206379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b551632cbdd1198583fa1e7465811380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7d0f471b7ef3e56ba13d7be6e57e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aec34e0ad0f42848ac2d3354961cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986da2e4062f7bdef692f822e4ff37b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ee49c12a78de0e302be786386f34a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d508289445b7de3fe6106b38bb6d241385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9382ee63b32f2f9692c37f984f4c6e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc9534e38df5c9cf4d39d9fec8e8fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f47dda180f95c211b10a3e343eddc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d56a10106724dc8ddeb285af60a6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38042cbffaf3a03684b85fa3396e375e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde7f4b2c0ce66f883968b77bd6312f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bddd06be39cd282e4b39b2932e3384392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d356b3c77f3b0a7890fa0ae6e485b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef062d39db0f8c60752c2a1fb689747394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245d140d3b337b8c9bbbc71a2506555395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68406fe5be3a00440d184d91e39e4ad6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4913d9bc1f4bd86608341bd3488b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015967f22a3f5c4a31654f7d7bd13bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611110206002643b555b86c64d184fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88048aeb51b415c0304efddd6a28d4cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf6b7620384d36e519919c3e44c49b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147480cb68969347d11af3488964e8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c29795c9dec1b375ad53309c72c1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3889130884997786217d2848ef0ba82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a9b73cb1ba30193ce98ab71dc5bff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bbf972c885e59f452721ee97933d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b3bc1135d40c82a04f5b9eead6737407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f8bdcd0fd71f8c136732ce2d057b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bc1c9e9cea7185e87dc57e87764fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503dac51dee52adc04f6aaca370ca17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd6ec7d7590c749e3f86bd56cc336a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe58acb6787fe20637d2de6a9b3d970412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a559d795bf8d667598be37598c41b5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bf690ad01bf7c821faf441b134009414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23541a7201a10e2684204d1a5944b7e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc62ac9b6ded9fd19d4c0d15c541b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c6a439cc3c8a29bb46b8ee474b9e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a6fd9e3f57173e6490c3c1c8b7eec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6c5ec55eff3bf8f5b18f9d6d56b5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7008aa8fd42369738835fe02beec95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2847ff01c760c0fe952823de2c2aba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566ad2940e09001432e727e2cc8909b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b23b7556b3b8a1d8d5e7faf453533423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecc015b24cb5982efe517f16871590424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d2f76cd33b4623bc12feae09b2743425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224f9beb0cd90998b1fc384fcce0545426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84813a7b61cf5970249e8bcb777551eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29547f150f0af621587d4be36ca168c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e582d18acb942c1e991355db7acd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9ea7454940ef0b823cd018ac36828430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528176663ce769ca3b5bf85e4ec04cc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4b42e55bf03ff33918bd439b0a87a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139b045fef38518ce796f62ce8fe9f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc226ec4bb49e4b4d2170961d53b5f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6823e29b72fdbc0019a611eb1892484435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64defe27135d0447cdf7917568bbfe6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da2f3d332b4654c13f6f2763b8ee5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae7cf87f2323e4750d7e10952c4faa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ccc3fbf8863009faca38b9c6be088439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e895711ced63c5396b2ce314662e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374946354b5d931e341c5863deef96c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184d136386993f29018abc7cac703bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc497a4ce9ae21ff9fd66e43ead915b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bfa39696d3ca604848842530274c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f832027554c1e969ef79996add1bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b589e42c794dfd3a61e3a49717114446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff8c147a492c9711a133f64b5e74cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1704ab98add7ed98c08b28d3ea4f21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f78478e1a02f3043f47294981795c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2808e15e9d9705e35f5d00fb80a9e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113a20c47b8c4d5bbf637a0c5faf1e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c715684cf9d88bee8c570093c2973e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a8f53136b9378547548222179a9ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1b998ef412e30a3957e2353c734a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d7b15af90cbae565d176b29a25cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7bb6750818b58c0658588016a6678456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601463762cfc1444e38c2091f8bd77a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cdab3d56d72ac697c378e8d457a5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52666b8203949da56b62d3dd39a4c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269b3d678ea3b0aa4623a705e8f7da6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b513365620373bc4ca3b6417507d603461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d41f7f6303cdb72d6b1c94ed58e89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20162d99eb3067993cf24fcb4526e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fe2fe610431bb4887d5780b8c598e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef4c77e18dd8b78056741f3a51f921465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21be664960f89c6e0b929fe9352f8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce339b1579fbba6841e9fc791756e19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c81464a14fe4ee0644e845eaac7251468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dbf3b192715c3b09b355214528aa4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0393cc1d46eb807f96ab4f7dde5b32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46e87dc7b34d7aeb5788f6d0a5a579471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2409c47a45b7c74d4c06cf2f2f58657472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5543262e9211d5ff27599719839ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601967bd1f2c0261e9df45d58b98f5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa88e43c45415b7093a1a4fb4ea901475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94453123ec6a822624f2a70bca0d0731476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad228c46ea8e284868c87dc68cdc794477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff606e56a71b76660c1a5827d55b2ef2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429a3a222ef52aa3f005a599f372b66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f32b4e90266f6060d0b85ddaa1243480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389536f894855d5905609377d6f7a79f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324a8225e4952b296c5519cc1287428482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec42856a0752f63adbce9d6345d2e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5485a00bf9e192e47f73807f91c69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f54db6649be44970bab9d19143a3ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc748a173ca9dc898a928775e6cc0bae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd06bf53da94c18861add5a0e564f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea3e1bbb8df06be343f76057a35aa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b0ef990340f340749fa8177f9d4cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4bdecd931e29f80b25c2ac352b3b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c55a454ce58e7dc926d2c2f28b876491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a4d30ee5a0d81e8df67d8aba35228492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9a059ca11eded55ee16fb5837f651493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7820bb2534906d50363020e4c34b80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa72b74c009c2ffe4a0dc5b63f69622495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328046344ff9116a6a328e783980303496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84256e0b043bb407deea79e2f75f9ed5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d11e0b3c3260a3ae6b3082ff7e478498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd910f3addc1f8511ebaeb783c596db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54922f14c8441240523a9401a7892df8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030431b5e59e51081a1a821a7388a3aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c338e0ff755cc162bd26cc12566a98d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616659126b039bd3064c3ce9b8e2de2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e323acff990525efad6284a84f141e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dacbd34642800502754afa0295115505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90dad7ff48bc768db865d5bf64c73a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9c810a1f738fcb3df407efca90748507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a385112c7e91c673661fb2b93542c12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38705e1254a39a29de0d22dfcdcdb09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a274df5cf04be943828d8062aac81e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0e5846e74c78395b59d43808cab2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a94e402425634e134c60ae27c2d51c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaf5fbd179cfbeaa968dba09ace62f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9ffd7bf4b6d9148f9820356c6248e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414fa9199de19fb50998b93e8870575515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde44012b82da1ca7dd2c9d25401e747516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562cd6e77062cd849448ccd3a8e0ac2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60111038e0607d1bc3995b3a51e0c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c24fad34cf9f415680377dd4e8530e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaeb6ae993e341c588b3d8f44fbe33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f030c11a0c32572d0a2858f0894617521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435e3c17841ac487f1c51c10d0e00b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6674b0cad51789119c077395070fb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6723b7fecc47db5ec08693ca7e692a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885fa68fee03fccc9e148ad8fa4af49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc8150796af3fd6825e294cbe82052526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6765695775edf20e9dd2874a01009ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49444713e6112e895b08ef623d3ef835528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb610725d8310d9c055c8bc0539483529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75b51d42f908eceff41c79b85cb73c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1a38eedaae497c7dc441828b44560531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c94ce4746429fbfab1fe4588e4266e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eef0b3f1cf84e93f467e200de8509533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64a1645560bbe2338e2ae7ca04859d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a68bef73d9837713907e7587b7e56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1ab9bd44b314b78636deff95213e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4a13c988b4ea7202a7a533d9cc29c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac210c28e044f890e2f1dac857ec78b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be9b5b44e84e78309e7343e48cfa78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f21f7cdc45425b95ad01aa3c88237540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2890fb014895938ddd5bd04327445541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927baa0bb4595380785897369c4d99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e271bfac65437930abab09c258f10c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb01fb75eaf98fa20dd0d4812ace8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291f92c3ba51141225b50851839737b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320f8323c722cf1850426c91b91526e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9c9f6d2adaef727bd309fc6e03d1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601881ad152de09c0fa4ba266c6326e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da440d4324f9c567dfd45115f4f47093549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d246bf948cab9499a6454770ecf1be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929fe6c029cb727efa9cea079735b79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99be5151b5f27080b8b2b043400c727552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a582e9d0e69fb6fa9954dddf8307f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565de2e45f01253a388a198b108549e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b9d1f13a609a8633448f3bc789606555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a6baba951e09c0dba827a586b940556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30891410702ea5b46f6d9985dcc9bcb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d7b2f44af2ef86a280032207cb848558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922f267a1cd662d3da1e7b25f234fbb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e0b7b40bdeb5388c17c2b964fafe3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81b2c367757147b6f3d73c52c632a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96559a01a68710fba383f012c17cc80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbfa21541cdf662b2bff9b8cc47635563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0554155bc3196620a0d263305dfd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8927b4bcdec975aaed6a65fbb4f8ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cc2fc5e274125dbebd799ddc09984566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00267b76e0f058b945a5055b99274022567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b639c47f12876eacc3ce777ccc9fbb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ba4673d94bf8e63eb9178b3772e87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef966c86802f27c09496ac16823c95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c5f483cd66125e8a48622de2d5a08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c18d3a3477e7d0e603028eb971ec3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa702d447b56298940d677cf85882da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b35778e026c87465589c6f979bfab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4d8bddcb0dea4b2bc2bf00e078e20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddb14ef676e62b63defe61536d3873576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e179f6275d8874a86f03986e8d10f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029a94df3d7d641060083b2b76c94e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc5f2bcdf5501ab5d72b9d683a90ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f845b3366862d8107f8091cdb8433580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdae9d984108b0ed3fbe03b74e16c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcbd92b6d9a1ed2476af111e280c16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ac900b895f955309a9a85ff09d020583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603c18843277ab5cc82c412537aae53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfd9d572cec6a6ba52f2be77ed4570585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50ad4af5bc44c33e260bd542c1dab4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea5fabd09a8d09afb615910faa4eb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8610b5689d5d4a19e2990a2a3475c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308307b36367534b1afba5bed076ef7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b99cd3c14297c068009a27ad76da95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd582736fb50179539d9e33b3dc429591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e238b39139137bb8218313d0d94971e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10acbf449066151ca10efe0bb328f50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987da6b38e015e13ab853f137d4e7edb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4847c0e78b5d182b1c6b0c9583d1966595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d8e6c8f7b6d779aff580ba8e8c2bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696edc85fa8eadc48299db3fd4a1641b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674c15aa51127a74640154264cafa23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c0747bd285444a95402c17c76d4d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58861f5894dc090a60fc0b484b91f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088decd07312012203184b8f632957b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ca106f966eb01853024b8fe9d84f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23673657bbbc55a15b539e0149bb484c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080662ce53c3ad6786127549e4f0dfe1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1eee71fe590364ece983cefcf9001605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3a18d6fe306c710eac95d4bf39b31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7c9bf8c50aa69cad7f48de89fd55b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de1a6b286b1720883f59c169e4f0ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9aa5b52c135db2bf35a3389887c33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daf230f88eebcb226a74f2d6edb378610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d9cb8429f2b8c928f95616428394e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386fe022463f8561d9fcc573adee852612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519270e78c4dd8ca50eeabdc0399f10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f84f85d0da942b7b14db7a8dc127af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f208c820f6723a4dedaf26bef5a12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63275baba224655beb5072409a649f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26034869bb805acf792879c4657b55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade071729c6ca792577d4f42ff0c9e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb73aa589edfa0837e97449bee6790e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e817125337a23c575b6daaa25930d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a039b05865a6574f573941f7e88863b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec975040a7f51b6027f98780cc32e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a483c41dfb695f942b93a320bb769d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95af16a6ce9ea8b4038041a68c63d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720f860adbd64c640335d3e3d48603a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefeb1e86597e72f61e71d0bfe4fe1e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e013fdd7d81b50cd869a52d7fa9cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed816a3de3dadf86e0b5d6af4dcbe17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe989ddcf9a14dcc6df3cbfc3bb49226629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdccddb4bcb8d6730f86cdc68b8b275630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc172099b6451bef43d6cb8b35bbd8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e687e1749356975239ef9f0aec5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a439ff25f7580ed1025b63bebb6a2f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ab8ada7e4975cca61249d4002aa3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c65d4f2d00379f14ace98207a544ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d323c8660f03c7d49443ef553677c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a7293c4ad99a546829aa66fc7a079637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7267e285372ed77db50c8873afc86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec619235b2a7147638b157035d962e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1eaebafd993ed7f5d005bda78d94d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7818c35cb7ded82e49315e836b6204641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147958d4dd46b0326c726f2cfd8b726642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8caef85e82192479f5bb06ee1024a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8057b4e5ce07be067740c3f560c2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db510cbaad692a15259daabc22714f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba0452480d744758079f173e64086a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9431cb0e91469571ced58e99e49767647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8c0833866b1e754008dfad699fbaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b0388c9cd75852078bd20cd133daf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c9fac92e5fc912f4b770e0ac0132a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e3423b2a57825b3eae826d5d6deb4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34fee983ab1bc0a8571037cf8c5aef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b445c786d78ba19ceb4cf5f02a63f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1118d201b77aa5489747ce2c8bda7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720168aed5fc7659507ece521ccd623655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd27142cba84d57cc2851b47522c6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb58119169c37f9b94abef6c0ba818657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264372569e38319e966458e11b22c68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9334bc6abde2f1a5c2e0cec1a6cafbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46ad257389cd72e23ae014d146da09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444037c09dd1972fbe4ea685328e6111661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041f32f659fc8a64f4e284bba6d482a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d2e2acfcdbae9f2fd18f61154665d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f37ac7bd165e55a2c5ae2d18945a69664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34306a52299d432a21b204e84aa9c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6457dc64521326bc62ce42a71d2e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42d88af6593e5f4a54ec65be044b0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a439fccc9f077b60f8755ec47aeec6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8527bebf8b914535b0be8c0bc9543a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808ede3f9df1e07cc5dc0bc9d7acfbc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aeafdfe91b5f465cea19347fd5866671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d677257cd410e91914e3ef0866e328672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447325e2029eb802c00a2eb19ee641c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797c96a580b88a10cf058fe5587bfab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4006a640f3868606ce88fecdac8ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4ac33e046299ef0530530cb3f2083676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5946babf7bcdb19a2515e87ff1bd641677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b1bb9bcd4ba34b6e4ccbf963176cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a1be39a2941b0f6dab7133cdde8e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09244912535d37c3dc784a05d0d7fff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6a161ee906e37656b75ca067efba7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543e79a2c6c071a83b3202da0481102682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2db4cf2bad0ae37d7e29eae33b3c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e7ec1385df3ebdda995a2b53cd436684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9012b142b16835f4486c4d72c25c9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c137920e4f683f82781f63d672d07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627050d16d912a2fb99b922bb9b8d72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fac9f3c8421cbe5ae2fd3808b3585688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d71ecf30587284d7fbc74892786b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21209f9fd80db3c32f78bbbe615f20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d757b48c88776599b0fdfa0464cea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f13aa7e782757d3950ff280b0b6df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7cc25c16407fcc289f571c5f6ed3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54606913cd1c8386d0b378f5113282694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b416a0346d65878cd41826c1de02d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c0fc71ef538a729598c069dbb9af0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8a87e7e8760ddf440a9bf967fcec8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4863304b5974cd0b1054c4de2e64ef1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c12c68ce4ad50f7b23ad9a111c721699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d471f8c44ab80976e94f203692c82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc8316a5182b340a4ac910b12aa367701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec86fbe3d8db0f4c49d91dc1174932b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dd94101ecb056ce3e4695194f9828703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8d94f83728fcc1a7fb71e8224f178704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49387e63396017ac9fbec341a3ba26c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc200ab1a20e7e8536304c598097b8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db22872882fc80259155f87bc508dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb82c05c713431284e55288ebfc812708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634526d91709f3350441c3ba5f0aa3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f563de4c5d1a6a53c497f75912986710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb58473ffc81731612b5a4d0308aaed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20686bf51071c49dcbd43123759edb04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c329c827db86b365c068b141a7e5d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b86798ae33b945fbd9794be4a1b53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48848bd4d3f0904cd51daa41ae8c000715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549686b8405dc4d4b832eb65ba35014716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f2354260434ebfc3430845401faf7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc95e7b5f1706483740423c751419a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb0d28ca0992a802ab8d46ee85ee24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5c0b4fe7da5889dd7a41dedfbccd9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5979efb666cf64138161b12b7c557f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282b9ed15b77edc9fc4b1aa6f7d6b1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e56cb96783fc381b9d21fe7ececf6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d71f2c61df4163ab6f1273aed6c8c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aa825a6f68b2447ed3ab9745220d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601288b0a8a00addfa4367a982603b62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63160c748106e7ccd1792f7111200a60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fe0c9b08b91e0c00625f31838e628728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74b28198bd59a07c26da6950e2aaec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffff12cb2ff619a75872eab129e83e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd28b27a0c8ef658b4f13edfa52db22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f71164876667fa63851fdf2aaefdd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615669cc7ad48f3388ccda9b9368e11733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462965b95f4bbfab3227f77873602ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390b869db4cf791ef5c87a189f80f82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad745931ae6bed45687636ad0a98d7d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399891e2c4bc349f157dbc88448688cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c77c5c423efd5ca891890a9300b9b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff39451f11415bc298dbd63a159e7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e5ea3800850dd1054435738f9b50c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f922bba7f130421201c990d2896dfc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c11f29861fb0735ee3a0e20b157a66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0224c08951cf6fda65d08a76193a9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59fe3b38081b18e1f22c059c2e6078744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c27b3172532a101215d62d24fcce63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3f95945e6d09c2e15db0a430b9c6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176a4e20de1ecc8787d68f02b1141f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1621fdd05f95d0e6edc7d3e87ef196748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f074403b988b1812d56795dbdc554749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dd44054dbbe3aed51179f907ccd03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce717eafdded435b9efd468cbf5e45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fb4d0a85dfeb1316c083bbcc5f239752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee1a2c788415a96265aba2bf8e1efa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83336efe6229154fd849750c2953ce9a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6f5e4b085cc6ca3bfab4f76d0051c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d79cb21dfa0a63167c8155952dcfbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3cdc8bf1ecb5117d2a3c70ce2b120757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>