--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994dad580cead38e59db3887991f67a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33cee2e74ba2efa91eef3d2ac1446e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e4e8b1fbfd12b6889baad128ce8cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52279ff0e51784917876dec5fab4625a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6ff6439775a459ff2e166f4aafb945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a02b858ab497472c25ca77d4d766696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8e5553039b07d700cf3d93d5eacc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1bebef3f3754df771d7c4326104838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc125c7aab4e7853d06d7fcfc784e63b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c53e2283bfc561bde3fd23818d189810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3373a25bacd3b7203bb47e2a4556ea011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce85e1f33257e5a3df74042650b0d7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479718ba4a50e6ebc8b1250455e295013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ea588eb538801d906d67f3f8934e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e70c1f2fe96d8e73eda8dad78e30415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ebb136ca7dfaa4092c6a0042cbd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39c84eb4d62ea4cfbfa00a9efa45ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce98f67549d4f3e00477168588409f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29878d5c66e083fee18a46c70c62492219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44c304497d9b69ed27ef412ccf580d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dd0f37309be0c1e3919f41dab5c2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07969fb413e05a63d1ead9d0ad7d8ca522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18a8187bf12e4d1c3dd3313cc5a9cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b57999517a73e2f82f624576da27d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc83a15dc9e02a30f3dd55654aeaa425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9ba1d9bf42fe3f40d30f878ec77fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b0e85916a360a319e991bd0b562cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f6e05b48558488ed1f7db866b035328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ec306ef149df80e738648e4f69fef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bb6a00b97d49161af6ca3897d960330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd611b242c9f271b7a1aa05211ce993331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15bf4eb1167c4e7c0a2e71013c853b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240e0cd556cb1efed2eb22a26fa84bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef5fa789644db34e9e96da11c74bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d0cc82b95215e8cb462adbfc8445a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c7a833d297c9cffe4aff1820991c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb8a2d36c75ae78bdee2a9c6f734d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e7c915727cbbfdeaab51bf1f1dc4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a46eadfeb1dd553df7b8436e3c10f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9881c16e5be5dc48c41360cd78421440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54650a63401aac02adf7af7a31c8a7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70988ed375473ed96fff31bebfe646542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98754154f5b935405ba3b716669e057543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9f05ebeae243f057f5dbe5738e13944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf1e37ecbab06cd342b315d4d10e8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cab2969d6a55c8fa756d6e912ae23846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f22a916731ff43834713b6a23140f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e2018635f27b372431abd3e76b17f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fe161de17b9c7c79f6ca6a23ff8cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135aee70b26f0291d8d372dced9253c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48ce3157380bb883544cfb98df695751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020907e9a9a623bcad9481c0a3007c7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e4a00f8caa9701673861e785e45c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237ecc4ee2532f547bffc16108d098154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc439cad694a657551fdd2fb924f93a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ede4f3c7f9842df03f3951f29a18456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33269d21739a888a8c08c029425d5afa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1ceb749dbf2141aa10eba06e6892458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ee055f11f71838a6bacf881f8670359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff258b457bb24a330134333ea023f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad59d9f5de319a70ac8e0eb4fd7a0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bd716524826072c499230c8462b1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713c3ab9025582bc0dacb33771275e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6073cfa320bfea4ae91709ea2da0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa68357395e5501a55cea96b6e3693365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f81192d35163b8e9555a5e166fd9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d14b0357d83712876e0ffc4ca2b9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776f0f1407218b2d692c9d8e6a3d86968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0060d8b2c1211af57551402db436e5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ecac8b6829f9acf372ebd3f3dca1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8321fa52175ba6518e7bdefa8dc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf0db2704042293c5140858da5367172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b478d0673dca728921cfacc72b3aa6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985fc65134a4f17714cf4d5cc016d3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe0c2bb251b72bd3ab648d2c846fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6e1b68e2f203b6da835a6c0d01f9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ac4895ac7156912f04bea7989477077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa8a791144dc7dbee394e4d0e465bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f00d38b08be0886ffa084f583406fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b5eb66458084bab463ec5a3fa415e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5e8f722ef9bab0148ce243146b20a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389b8df907169a38bea40dee799d13782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4eb7c056a4f253c38191d132f9be683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f029a9b2938eef9d391d26f36b2f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399758393114612a5ffac33e9ac385c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544a826bac63bb353a9655cdc4f664486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da6e841d1367372f165ed85f65a5e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4698dc62ae9fba7f6dca1d710c274588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0136b9b8ad9e7b86d911460811ea889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede4897a2622a396c4ad40329429a0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aad72d294c2489dd2e91846702f4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75888442e5c2786206240429b30569492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86ff4d50c9502a2f3c15bfb494a04a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a82f7e059c4d916a980f1d6142da494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8143de1f43803dd2ef9db31296293b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf63e96196f2fb37c94935deb13c5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98443daa066a52b8afa7cfc8231ae7cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72253c9849c3f4d075fe64cc1194c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bf11c3c5d87806cfa258db9a994f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee04e023dcc0acbfab6f826c37892cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573b22809541781df413afd7ed82468101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764f1b19faafb3797812cf7673f4d1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93416a9cb381cb39e108a9d0ece745d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f8b8ca32c10d9dfbdad41d1675d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5034caf6756cf62757bcb6de9cedc7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50704ff9db62e6bab8dbef999bce8136106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a433d07813d733693026026f6543cac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b523abd9d23d024cc670ad2092d321108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80247d31e7648e9c4e537359e8dbaca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6978be3d6674e77eb8fd61c1597a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a397a0447e48b7bf279bae82eea5ad3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ad84d6632183d9da123f70715279112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf25c35bc2c831e39f64b7080a9f951113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d884c928595fb521646c87c5472eb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63269a7c0cbe661f736c3f8e716d9569115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb27cbe23ab365cc8982ed7bf52f866116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953d387cd7bbd7b2c90a8ef9faa7caf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6139c0eb0f7918a0a873bbdb4f6b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa13a3c7fb951c762c73d2718a7b6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49ae8f6f1d689c5c56844e3ed07845120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495338125351eaaa60e634cd9dcaa91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f65339fc4a725f761bc5d3731bb7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db672544b40fa85ac0fe4b2a877f316b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0976a3fb0351244554ad1e9f245faf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c5d0963487e4c860a7c461dec6af8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acb8bd14717579222caac799f65bb2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e2ba0694edd18114644a909002e35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667a1ef7eb82c404f509245d0dafb21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62804a2eae4bad8aa056afc8da4e62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aac5c1b6b1068aab425fe44756861e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9419ecc61849965afc4d12e204e19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca1739450b452ab2387cfedb6c013c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794059f34081cdd2b20d2d932ebfdeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea0f070f6328d5cb8e684749e3fa57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc285c2a109c4f5cda6453d2e2f62fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7a986433fb596e6dc797f3f6bb70e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfc39313a62f8fdb830179720c21a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465b7f5f335e6dac323ea78905d663138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bbe70915e8643c8aaccc6f936ccab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bc6a950631015ba307f86cf239feb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22bf1628971af41dc824dd7aa4c202141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792ccc24656c244595cd672c7a5e21b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856c7fa9b9230a3f273ede2f56b1a47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64800f7d6027e55c3551275a20367eb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31282f0d6dab5d7a456bd373fbac329d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d067ff07cae2b1c6f2be1725d9cb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640f3d64e7eba77ec3a7f2d328c184d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd3e1d672b6e0245194bc2d1b5d004148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699936d32c691e9b8e896e60b3238334149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd616aa745949432b9b76b45cb6c3017150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b71d81b5e55143e3884848f3cdbeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0dcd4794f9a402ae942604e0c6475152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be21e6a14788853fb0867853e0314a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ff86b9a632919fe8b98b0b8561a4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7012d3d50c2842c8ad3337e00fac31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c76558a9c6b19e3cb1bcfc2e7217c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19272ed9680e2d0544c4b2137c364d33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13334a6e649a29d3b72debbc60a7bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f567bcb0edaaefa2365ef05c1cf1f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab369b84e790f458f42bc7bb0125ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba819022bf8e19ee5118cb51de0398161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110393253402782dd9c0b98ef2986b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467afeb2385b47ed424b9a21907103d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ea860cdaf83b9cd13133c01462767164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a946006107512bb8cee67c5048659165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f27d32234acea917662ded2e928ca2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4e22139fe9822385ce71b63621792167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1e7a143b81d139061d714a9763cda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2058c3a4f24752ea2badf4529adfa2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c01820b953bf5e53238ebc047563c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efa4f05f76c9547bf32850fa2701a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f30cb916e9b5e82afc31eefec3ad0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc853cbd8d9bb8c790687fe1ab9edd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65691f9e631f070592fa8fbffd1ec0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14585e4722d1c253e02f69241e689a30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df049c0503d42303e9cd826d281e644d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052895b5ea34854d9b8b2a7778a53a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd9068d36cb13c002e4f5d279ed254178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6bf06dbb2bfb7be9e41dd6e612a53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4254d78dbb748edbee29eada8fa726180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3f85590855e3dbb7e5b86b6565783181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510979fd0d47b7004c992c5f1105a61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211758f6a7afdd8af7fd9bc1a07f919183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9174d064b2838d7055981e4f2ca9d6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbbe73e99c8c67c6d0af50fc419172185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041c3ae077cf789ecf61d6609d52f34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec06a1dea46c53c965aaeeadf64189c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf266fc19140da4de5cb26977869a4b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa95b484b864858a1f06312ff52379189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60e2f8f77a84202060bd01b1a2de2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884f569c4af7ac01a2249a87b52af3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207cb60be56d95902fda9ae82f6fdbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c93cda46eb55cc9e1456eabfc2def3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd041c80ab91f091d76b49f70a3b219194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5914041c26629227970c799960f21c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14c5eb7a959350c45d3887e7cedaba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319196d8186775f1a80a221fd40e54f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73752969c373cb34fb53ea1cef44483198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202d93679ad0019b679476d4e50b672199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c243104a3ec4d89b23e0b2c192fbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e010c97248041b8f8941e5fda1b30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fb5ebfa06b05aca363593e4d891c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aedb18f3d6afd6d80aea4da9a5d64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e5a7d0c475ad1f8bd2a79b6faf9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7036d859b50bcb69d3b4de0dd2a9ad5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db3e90e9e347c29d799f334d38717f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c1a2fd37432e9bd3687f515c9629c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26ec787bc40f8723a4fb83a00ef7ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67684b834997b58029e48f4723804dce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a48773c84d1bc96b155d1ab1785b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1de49199695cb03c1b8711b55acbfc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bf6e0482c980529f797abedc87485212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27430f814878d1d5a7731fccc47ba5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbfd1f89fe2b20a2f5684ec7586cf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da5e4f9152ad106b483879d1c02992215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0719e00bfd368f8185e25d69d142f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03e9d4f6e99e421855e36699a20a14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cf72b4dde4cb11ceff65fa20d619b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6717a5ee4b5d5e89edf06bad17521d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb71262a35634c665d8a272c12254c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55951a8eccb8aa4a67f2bd0c51ae3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122260813426043ad824d34668630e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa787dba8b42d154474cc5b636d2fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f34175eac15b129bada9f4d89c8a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e48ee51195f217f8d7be657812f08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dec0a7dcfac093d7b21dc88ccbff42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbe60072b02f256c08a081a5baa9f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e18a356a1e906f94c2a25daf3889d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc2fbb1b28ef80c026e9c9c3f09d7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3268609ae17be90e5d237f5b306cba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5548ca567cb728b6a9126e662c2b56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c76efb2a75fe53dd9371b4af697852232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42723f1bbb25200ff8d109815224a5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af5b8a85451726548d9b9308f0d694234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ffe4cfb9ab5c7470178dbe92244a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dffe521ffb2e2fb7fc491b1ae8127236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16dc11bdc4961fb50ecd4057647831237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac12df23fea857aff9acda787e5eebc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c62ccbed860aa8a287339bc7c07f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0761e4ca79f940b10f1ccb54ca72e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37274382aafe1c4fbfece549afd94cf7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8450e062ad175665b515285b46eb585242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef05c2796cabe834b67c5c453ab30c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ac5bd0859f5a435285efa34260ddd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dacfc20ac6007642fd7f0cb016358245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ffdd1f8582a779d95fba3b0401c8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dc1525b35ca5f3f51c8f16295892e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b99b25ac9d8a7386520dbdd21b924248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee610fe30a768d6c3bdc1a86d3d6516249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21724287ae37fe3c04cae4974d8cf978250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee3466a556aae346cff4129e6efb90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14924813825a724770fc689ebc9ce106252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7d9c8ddf4e7f7748ae7be87bb0efc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a32aa3f4b5c586353d8de3f1427227254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c813c7887867fbec5926875418b39d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33833f03bc9edcc08522d655c1e07197256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e2147432afa262aca908409fd2bfb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc2e4a5536d5915704cdef67ac7c6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9e5921ec669a164c0ca5db492d7ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb259cc5532dbe128d37264b20c16fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce592f397a442c24115d2f2a5cc83b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d10906e0d3840b27accbba144150c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cbcd745af778a3872e61ac698c3b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc13408e911474ca5fb1a6cac30e8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289c7f458b52dcf9032c67d2d9bbd22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d0df2d588eabce5a734ca5b6668f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab87436854509cffaf836fdadb225e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a82c8a5e3c9168856a937d6bbfa45b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3df2cd2fa257d6a675242597eaab0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc29d23090977c475f68c2f942f3ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc0329cb412e62c0a39725a79e1ed5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dea02a83c58a1ce468f213991d7f4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54f29251602cb00dfbf9ac83197da1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f59534e9c3a98f932a7aee8de10e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8619e06679ae1b9329d6999ab9706275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b1a97ecee12b1db1a68994d861128276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad2fd3df3a801087112dbd1400c619277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f5aec3fcd6d70b4363a315e622809278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2559c0b895e8b1bcef88477040338c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324c49b9741ae6e871ec08e87194b77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5450eb49ed20105225c982a89e193281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4ef3f6bcf75cfa4be4190cf91c6c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeadb9ce77bdf30f4e919f67346ae8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a449fb6d17f4137eb68a94c99782bcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638b9ef634492eeac225a330e7f86ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220a1a3d82525879098da4a6c0b5cfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dace900b1d79ae96bf4065eb78fd31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd59ddcb878da6e9b096e4d5f090b49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242480005001967db342ce0549df16e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d72532387d5af7042ec5bcb360ed4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06728b6e06ab44a7d5eb6dd91d8b5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622734e99f8419d2f60f3a8c3c7efde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b92a445d2bd0a9f2ae95f646324dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f7664cd87af0198d8d69f8845ebc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87efebded757d2bb2c1b157801865d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b140602b2cc9f81ce4b0183e8de16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963877c5849c1c1198e7030741d6c37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaed66effd5701611242fea55fe95c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae1d7525439b8c68dba3e8c5013578299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aebff9a3b9661add686aa601c907c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081cbdfa2a4a0e6e42abdf48ce7e385301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c213710bb3c2fec94866e13ddaaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6bff6f64a9f8ed440fda199133f31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9c870de122202b63b86611b7e5e1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57590c2600fd17d2ada8b60d87238124305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63093ef85e52b4120cbdf46361ad37a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f26cb77393f8c03d00735655b2b9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee0a4da69fb1591d2a09864e3251b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7cb3d9bcc0a04438854685161abb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff6bc7a88eb890ddbb9dd930505650310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424f35f0c00c19fe4db644ccd94622f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fa2eb5c6fe05c2dd9e53b55af5ef4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa782e4882edffcad12eb000e46920313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e284a056becc2adba3de9242585dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d5b14422443121ff1a50970feffe3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a492e63d838111078994debfc894316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623363948dfd813e27882af35f0881d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666d3e887add8552a7d0971c0c90e74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc6e92cbbde18f8db732ccf631a596319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329e712f6b9c4d48a00372577bfbef6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de6f96952801997811adcfb3d659aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f829d7968d045a9fe7e53b52ad3ca0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318f911660bfdec15d40282fac16b05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d06ee94fb2e715d2d8afae9cf2c1f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4fb3b7df03270930e1e5e517eff0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a691a5a2f2350d65f13bc136f42ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104458223e8f1ac070b073511e43dc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5243ef2aeedd1ce850b7107c04d8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11efd315f6ca8a7d4ad347a1e48d18a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b645a6be8d0c6ae6dc005366ce942330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5b127bb385556cf84bc0c20e83560331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6dcbb53ce0c1da60a812f38340998332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3b8b42961a3b6668fcda065193c00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd603c0169c5947ce04de4c32da9c81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb71fff701702a3028eddac051c30f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe52c8173d7bca4d892a0bfa1b3884a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993550920bda35ec48e849c29c336e5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21248b6a8fb5c56642bf093792e822cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb09fb7b5e167354c38389a7edb078339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88dc736ceddfd8e6ab24989433d20d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a76564236346e08392020163f37dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101453d4a3058c399fad3330b34c856e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ed8f5a26547f94bbf509faab7687b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb704368a7d1c1b7d3fb3af4a3f8698344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e173643408c402f8c547d5457fb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fda248f7538b7051ed862ae6720604346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8a2fa95591074346763e3cb0eda3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2b3c3445b5425d5ae4abba1a0cfba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0b6752d66a873fc351dd17d7be7d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09a45c8207cc10a75a11298a7e0fb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991a92465ff5899a5035a79c0659d36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bc4edf1d1bfe4bc1408389479cd1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbedb79a7514d322ba7b5228327cba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3833e78f287150296972e6159feb88c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103444875caa6bc72e6e7c5eb2a90d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdffd98f8eac2de0d658a8e668b8b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba4b4fd7d44c8bb14af2d0fadbea1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932003f21891de07efff838eff0c718358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f899b6f6d5b2940cb1d9e8e4af370359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e1cc5bfe0b6fcff4846fb941d1ce5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a2d9ede628d4d3ffeccfd58d27aea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dce8b8eba91ad90e2acf0fd95081c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254e377f90fadd0f50ace5fb694e2b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29d381bad745dfbcbe9a341467a7aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f9d0804df7179901f5caeb1dfab61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbe366456430911b37e6b988ffc147366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cba3e8b7dd2c67b81e5b4a3ff8266367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b2ff02f0f9a7b7a1a1333ab315726368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78ee325561cc9341e3858df1604832369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162710f4fe77cb9ff03787e862a4c74a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee6ce0b9d29a0a17b091a824346ee2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6156bd56657f6645fb1d52633b67d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791dab3aacac233aea0447121e7ab6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d96fad69174b749fc7969773b82fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f169b959ed579aff1a5e18a570f5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a57f8ff9c702797010aa2ca824988b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2873950121843d27f091b1ad50ebf17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82a858f8f86114a669e7cc6ba9c8f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f19fd3b5229fd9d1a5d21a6430709d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3d09edda82abed9bfbb706f7ecb78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f79e5f012433b6faa8327f5d02cb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e20c848753ea0723bdb0c441a15e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0526312e6c7ad918537345e3af9672f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5ae17f2c23a54207641216b425476384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aacb217d777f9fa82dbee9c6f7d24f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eefe580c867c5c5866334d2be1805386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93815bf2e25a85ce866cb118462a3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a96f9d1d401c2d098a470127873712388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0258a2dd641f5efae2f52d19ad408389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a056ebd2e4f635819a50d77041df46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91189c3668b47f6be23469bb599ebf87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac449f00c49d129e4054980f0b0dfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2479d4b00fed7bd49f972430a98968393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e4245a6d482c01c66ebc797896993394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c97a9d251032720058cb58bc48fd5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08f275751a31c4c08ecae48ae6f356396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61810a803d0ac47d9b03d84476f34d97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae8b02bf3ee9033c1ef3b7c49e3386398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a56e05ebc5e7fdb600bf2fa2bdb241399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c0a7582170aeb9f44ac6aa10036f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25abf856668da532c60f5ed2956470401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d058d59d1db5adabfe9b72b2cee483402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487dd66c59d11dd71f694e5ff0442dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd3b627cc33bd58cc62ad840a7d376404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4184fd8ecaf386297940c6d49be27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899ef6d5a96b9a8e52e7952fc71ac4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccfa4d9169f4e7da0691cf829e9941407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaee479a52003dcd5c9f8fa0780bec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a66e9462e84a6e5e99918ee89d806f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93627346a605271c025af3fd687dc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e762960994c1d9b86af8358004297411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c0c3b27f32c7f0b0ed73d43b420e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec90bca88eb69de00cc72fb5ca2d30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee593f3c8ae7cabf5d10ef6c44b132414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ab5673a351a1d8472c6b8fab933ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83014e24e19c8905a378039f963440416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae72784eda522babafebdef82a6bc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad330adc587d52f5ac95b54b0f46348418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136403a80ada1655d66ba6e9ef41a3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7a4742f34db38898a060a2de4efd6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e53b07e60323df6c876354ceb0c221421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2607b44c24f543fec051c346dc72b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a999ba60124d01a6bbaeeaed538efd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf34bf3c0fbc1c669754c3109c25a74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e68c5a533614b0b5524c824ccbcf77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6a4eb1c34ee434d8ec629149f29a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17af3d3a77f176ce38493ab97b84ed3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144050a9947fa3b3050c211c6ad05ce9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312394e7fad1b874dcfd90f6b140aadb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9167b80d50736dab9f997b2caf6d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9482d1156112713acda4cef35f7d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3286b30b3f170ea2aaf6f547c3efc64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc15738bfc940a6160c772c9c58f47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ae4f0e6661bc91ed8336b7cb5ff21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ef51c3ef1228687894e6116bc8aff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e50464bc5fce2452b617c3f86539e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65664e128cc1c8adc696e148e3fb9886437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d24762a1f77bd26ba5617b428a169a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80058b695c9daefffe7fe65245ef5500439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfb0bda45dd2c02dad5e2b82bf9d87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe06daafd783053a564642707cc724a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ab6410b33f7284b451009bb46625b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d58e60de990454eef400160e2315e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1c8e5be3f7e94b57d6f2ece6df210444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef656f89dfbba67d97892f74ba49b72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be02d0183fd1cdc6cbf5177d5012dfd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43792c59648c66c5352dd9a337b8da8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15814afd64b2c5db8d5504e86ee13b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4d0665df6770ad6f4391924975511449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36c8fa8476b097f19fc630098744e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a6ea2366972f824811cbfe2c74777451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da994a1041440a8824af26cd7b45f382452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c0549d75c170df24de82da301debb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be2334f9d3f94c94e2fe19d17b60bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489217da513df90bbeeb2024432dce7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46f6c5e392b1c5655c53751cb510b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64624162dd69116ed96abcf441e0e19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d1f9fd282b40b32f261652791dcb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263019ba9c21a24eb1f25eb11e61b27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e4062f4b44d1d1bd37759aa249b1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e5cbeb78289e256d147f93f681185461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e59ebd3afbcd6c6304e222947c369f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd12b249a3f3f9c2f2d88eb50c7f7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9e587083f432231202575a3481975464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4a88be3dba1ef37e2bdf0e03318a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be033c1e1d736a6499056f4c5a21669466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4bfebed07a464580b7fb902e967a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bf2d2a4ea2dfddaef7aaabafedf53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6839e49d45d6626c62d3c945223c98c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfeb2a37380dfd1779bc9ecd4ac205470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c3d9928e9c45098ca48e47f77a494471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107d9c13f026f1dd72f3c3fa4f01267472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2f12ddbf53466439ebf64db0ea677473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df1887da5ae3d5b4175fd677ce36f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df490a5e31c320ac13391380ec6460b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaea41aaca8584f70a658921b35969476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a42634bf7b7864c40dc06e4b10fb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe98cea5134881d9a18c5755280b88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd5e9d5cab09bbb816b56f6a49342c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2a6861d3e40ccad632fca1b84ef0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7b24ad8898956a83d33cd74f21461481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de320e567fbf544b3f5c23d77376889482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd630fa63137bf33881081f60721543e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f4ba61a5d8386d6e589db17302ff7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c942b9a47aa4fcbbc84be8fd91eac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e53f42b7c6ddf2b4011eeb8bd498c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07129c03ccde6fcca5c172319b4c159f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d78f901dd8eb0de18d56a8c33e29d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45705182e827ebe7c690df9af300d90a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5258ea95ffef26361c8439111a02b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d38877f63a2a428db31b4300a26a6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a035955588ba9f24ea0548195609e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f22ee1a79e157bcd6357d5fcc7b93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350bedeef135ef883e754d0be230cb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce09f8d4ca95c9c2dbb2d160534281495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d3c766316c46495c7e1a1efc64055496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66abc4f715529e64a736d25423d873497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e53e649d57a3559029314e8d55fa6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e345d29f868b38dac3b04f200467b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d7b7deafcf04558938dbcc072f7fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afeae698f074ed805a22d5c3fce2966501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04b816546236a511bd1307adc59c8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de1c788301f926ffbec03c3f0343c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf558439276ce1103f5abd70dcade504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0643a40de2aac33fe5cb8e6041343d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84321a4336c92d42753db575191ddf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de88f90efc017a213cf118bd7cf6c1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ea36f8cb32e86704a5e9f9a55e512508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49708c1d4481bc634f91228f5e401b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08281289d7709773d1e0e4c497c5e5e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5a7e09b6a31de5192dd949074269d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c7d5824eab2f02e76d16a7e3d9fcf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69d6daa17586a0aeaca6878006f21f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7380fff26b596b7a5bb6f60be56bbc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbf480d59abda40a3d30b2f31ac57e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e519cd1815939e6845c7c5cc1340a48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1411e1647d9fddf9655a919160fbc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b81b9599ef2bfeae76c01397f10db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbdb0414f0df7ff818a69ceede696a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3926fb06e89c4087b186c814bd1a599520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95fa419bcb90455026737854f2c045521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6ca9a2d3c86688b4d17efdd3f292522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cdacc40afc70e9375cb958797d0a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3506d624dff08392ffdb33a02b183524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52979635e2ed0f313e6af4f4d9935f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1ed4c19f4814807fc89d3489dd6f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829a4d692b389c46b18f51a71ce823e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b45e66aa771c12899d4af66e900a65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc1ef0d043a5ef442e51e41ba481e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1237de8ffeab1f569b5f8ce279461d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8e944ce5801acdc82ad8d642323c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37995454c23a58deeaab2f52b81f76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02519948c2133547837fafd91bba375533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e563274bdf9579b8668f9b283e308c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091ba981ae66e4bef36729efe249c13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec5fe9cd877c43a7f0550501a9af61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bced33ddcda1810ae31cc71a466a3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8325f0caf24f90d3306546cda8fdf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcbac7147e1185043526a57124454f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467b365165a2dbcc9ed3539b52570e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1825396bd241caa43a96dc2be288fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230e71a9721a5cc7a6a3641deb78c0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e81edd42add7b4e2a4d38383898fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3ae7c23f0b6ee49e967d06258cc56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00c569bd5b62b2490c707305cea706545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3968361b8a4dfd6cfcf0deb4f3c603546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8be2605c0ad0e0388e65cb223d265547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d092d3b7af6ecde9f492f776f546b88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91dcd372d44466792cb85337e975a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d7923ad12f1c734d8f20f460047f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41fd0a14a56cb5b9857c87a5bb4959551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be251dc3f87713ec7c2b2b6f08cad4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6898a199081851cbec990470002f2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e512bf79f7d571bdfe478f85373a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fd81200bbe069305a00f3fe696eab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa8e2fdfc8b4afd791e8c605c49d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3d3298fa4395a7bdaecdfb301b0ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef982d73a24ccdbd74aecdba4b8247558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45b035d104bd65f2c7e36309bf9aa8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670449855cead144a9b9ae08e339429b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990337a228ce6c0626d3677cda04c60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa3628c7057f714ff180bfb25982b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c303ddfb85b92405bde95c5bce8c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fed82bba2d6411be46f1fb4455b2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014136917b669ab852caf0532ecba663565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27a059c5bdeb3a47521e49a87767af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f803040e5774006928234f14ea7692d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24cbda553e10e4f9ccaf495263d00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5f2900fa97dbd1c32092da4bbce4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb38b14b392356bc5ade7714e5e6e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662ea5df9a68bdb542febaeef8e7d01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956090fbc7f0ff944e8ce2a2953ff21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed335a7a5dba705b879dade84a9333fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384c9f28eaf0f76eec0b599dcf0e7b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d453f2654e5748074d3201bb38f72c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d09a1a61f46302345000af611c4b09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309b7f634953d052010e4ce16b77e19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0282a87583a56965083bb4f282be7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec949d6c0ca34663520a77b6694a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e249f99e63f221cf8af1287334fb2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073e9f142a140fa0420075208d96cce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f695436dc0dec2e5a4d85ad62e1d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d433fe46f20e47f55df364ac53a94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2803ab97f91280169fedf87a7e35bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3a9396bcd18c8c195ff86df147f52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c47b1d7b2165f8eb1b4ffd88f8c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8da82a7a88620ad9b96d69adcf120587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a051638316a656c865f5833ad52d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ca48000500b7ad476c145f53efeb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57215e1f8134cece56b349e9d2c4c833590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669911c870827f828213162cc402db07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffab84980db457f81bdc5901bc9cfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930890f65af59fa71e55ac3a3aea4549593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2179f069a5aad083407f77eeaa68fdd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c1ab3f1782211e50aca7576cbf5ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35282c38fccb6458c96839201b0fd566596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84575449a5e82feff1e8276a51a42c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243355b863d5fd0211db1cacd78d7a8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598a92567a2d87329f601548f9f919a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96422d065a85bd75db11db16f6a1e786600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1bb9a863772d4be6aa75fb927c36c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d443d61b90ec7c3b12922fbba8a33602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc5dcfab09c4bd70d263e5990ed0fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ac13c5dda88f4d7227ae8fd4f7158604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cc018b20787a5b145bb77bf45f858605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb09fdf3bf0dfb72a7a23e5c5a530ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e7498f20bd51ea5f2cd47a0a1c1be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f925a670457d750fa7180943d2de91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcea9b551bb1f019ae7f9941afd630609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb379ec169a82554a1d8b8549881ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0c62bd41061c3a4f76b6a9ee48ec6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e415745442192df70f98fb54be381612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf35df981f505a372923e7abc82dfa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27470c5e343dd7c2778514a40a4cb5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e412f13809a534bc3f40913d3df69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c68866fa06e2f07ab356107ac514bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad119e59205a68420a9bc8943356f5cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a948c16b195330e8f3a3225ccb669618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee3789729948692b17c0731a4d41fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f681a8094568ff6cc7a1f698348f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4e2e940738cee6bdb567aa48a08df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdc2bee9e331b7181105af5cdc3ca0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2eab89287e3bf26e86fd0864def8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff576a6b4d31afb04a9ca76ece300d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b395df12ec688e7f50a1c77a4eea6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf02dd26243a40b50fe6029cb495959626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf98e0766c28d3b5ee437846ba08ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89106509f9b7bb018e05a40b76b5bb9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbab150c35b1bcd206eb8767abe8d9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7d78e56fc9c8680071d5d904dd69e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4c2a8f7a0612079a3f059b3da12ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ed9462d3eb4665bfddc09aa6909e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d9d4a8694baac0d6c0f686d7a59e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f11195afc47fae75ae9ad365a522a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a038db0ad3a0be77249044c18626684635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6ac35ec74afded3eb851152cf055d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e986dbd75dbaf2061d53e10b6a9d5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fd15bda01bdc039f8099db15742a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c1825b24c17593a80e59d1f46919f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aedd68b0fb2f9e68942cc712db5807640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d7d002297125e74466b0b24f1433641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c7b609449982010117a03d6ddee74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66845648f53fca27a1735c6198089732643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95489984726a2c09b8eb72b29ba7ef2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f83492c5a1bc817285b32ae4672d30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69a0217472b4269e57f7b54525df57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1945482fae509d494519aa0b164d93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb012c932ce5cdba8a8f572ae58c7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b8bff582c4b65927982d8c0f59a2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e51e54644ffbe95798e22213d4e999650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bf311e11eed064fff2cb46ed56de7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e751dbc9e1de06a2937b87811f75d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f565f9fec291ff1c6bf36f710cad72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38e10ebefd542a66f87597b6640e73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf953dfc6c3b41fe1fdc2e7a5a5e58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcaa46dd97d69c0759d745d5699dac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79747f7c0d6bd90149ca27ea9b2a1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349eb66768aa0abe3e9d49d04625df0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fce09af5899e710023e0c73dea145659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825cd637bd28f105c1913fbbfa06898660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035198f302a7aee57d530f73a0c45be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a69eb0d03286a35265aff649a0740662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295f2cd7c7803309e96d694f7325849663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf512485988017bdf3f73aa60becbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343f931ed31855b0f1afa3f9be599be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5dfdec726efbe56ab01ab6aac317f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e31157649aa7a19a686a7c5289daa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7f2a1e84e9b85cda94fc5a5047cf3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dced4ad44a611d4555b1b3c8644ca4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c0aa2a6efabf194dd9aaa22881831670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56799697aa856a8dd44476affaf310671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0129b6cfd4987b9acd5e5b6100e3d81672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a10edabccf120997aeea5f40cca33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d0541686062d89161e059b7a51ebc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce9e74ac86ad8f3218e4b240c7280d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e827845a00b2ab0cfa8d5dca18e8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbc4021a84c7c95fb1d030fb8404e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6bddc10b3fa4fe27d0ac17122d148678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aebcf9f1dc11d3ae606c93b68a811679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035104a145c3e7d079f51b57b4da48f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa79b751589c58960fd4372619f37c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21487655f4eba624aa987b63758160f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210d692b522f7e48099dedfc06034aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067069b1e436c4a7fdadc326a94ca951684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193a8c0f972a6995b64b1a5eae76df4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08591e93cabf2be873ad85e9716561686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ced86e340424857d8918b059d1a3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7e8fd5f55ee06429196a65a9d499f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa2470d30e8e68dbf1073610712357689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bc778909d58de5b2241077e2eb2fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953ee4c77d50cddeb54f071acf5b7bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91540b1687f4d5e4f1a30b08d6d1bcca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec184a26aac2e874406d486c988e483693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017acc3b38bef2de956be4f0128be81b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0ed2165a433d99d224e49e8c4a112695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528fd8c2a03a7cdd5c47a5d7039f4e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b284104e093574de979d2dadb29d38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d44f909bec6bfe1da752db1cde07c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8509989fdea0c22147695bcad9d283699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be00ae74898e35a672aea58309d0642700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91925c3f10c35a021561d7a5edefcc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72961a99cb299d755ab98ee8438aca9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed02314b55351717e41ad8a3c02389703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ce66b09431d6455ce70e86cee36ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f068983c2999c01e1c9611a1b0b48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd450633293b28cac983f342a3e8f6ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f925c8f08b629f0ebc613a27e99a083707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9863e3fd1491515fcdde1931b1c90a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0d1464f89db0dac1392ac21e0d0ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62359c464eda42ff6ae1bd29760136ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ad107077c11592f05566cc8246fd2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60d8e36240f65c302a88fcc8203292712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b223170c86f8a74022bea647c8d0ef6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32012eadf7855d43f719001eb86c828714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a837fb04ea005c5a75822767a327d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dbabd33457e33405cdc6b741840d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a3aff877ec121e496b242491f82ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad15cd33f5563eb0ed568c8d9161275718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ebfbca349c45d0858092b23b473a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bb605f38552717d10756aeb8340fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7947a39be46704b0c638e471c0b4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811728b4017abec2e20b0fe3eacd38d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f860e4ae651af4809725c2e1d2a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63efc1e0112b85015f9d95f414182f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d20b8e5b4aa1efcbe695d995731063725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11502df35f20694c1504a97b9a466d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f9dd1e338a95f87c3c4dee1e1c92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62015ca787f5e64a5741e99e9be065d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb8af68eaae0a232f40fac019140b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7445646812db6005682bbef0f8952730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc203b1472cfebe87cd90288f62f740731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf90b8a756c5718a0447435a89ad19a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fd59cc21b5406d0a0b2c61b153e6b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaac05a4c080058347f40967205795e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9593a11b4cad1f9c6e7131b0dfa3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843dec75d840044107def619fe87dc7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b873093a269b8408fd4621dd9f0b37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e021dbac3668e6e03cd597c6294805a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ea5fbf4430ef92218160644cc8036739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820aa5c96c2d62eba8f4cf24438efa5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c74690321473901bbede0e45b2700741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b248ed39218a3a5a258dd53da5cfc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe5e1391ff11ab48e30bc198965972743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22759399e8ad2b904cf419929e8579744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c049f2662e1784ac127a7c667e2ec2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaf18004797684dc245c8a2dc5fd77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50545e00042d94885abf20f79d7e9f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b109cecabd90d358fa738720c1256f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee787649ad3acabdc3db6f43635a8da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccef0765a39685ac138163459206392750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017782e1e3531d93cf004c4af6fbd100751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3f68602843ea2a9b5e1ca2bdd0a45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa2b3a0272871287068fc8003d4cce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80037a4695978e4288b730c4ab589963754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a132701fdcf4adba9955d7dd5f756755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474d21fc0f3657a681961cf6d6b4a06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e361954a88e89382d6b7db8ad44fdd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8e2d9b3352a56f8c47777eed74f3f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9434ec575e9bf2886140d95ab3eef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca49a4b1900d60731e7d1c420afb51e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce91a890a38e2bbf67b2583c371a382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f32a4e57c7b62ae122099aaba9b97b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddc60e560cf4af42429cc4afa97a904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f84cfcfea88852f8597c11a9591c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd850456143648acafa15b008b50f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcddba0d2abb1be627395833a69d327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d75bee1efded30b21db36b2551e518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48758c5207b6ce5fea176e195e83b1909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0673731cec124d513265a373ecf2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b595262cd5c24b25a88d0759bc6e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53225209dbe15acbe4e09131e4e925012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba23cf89ff0888d1c82344050e5b4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950042ec3cb70433b63422c343d808c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe66aeaec76815dbe16bff67d3669ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e19276d737f6efd490325538b0f19616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf70b73d7c232ddf5ca96d47e7033d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5ba65fc0d7e0fc639154fedd3ac5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d086a697524ccf426110b52821de8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0478d33c2dbc3b59a635256a45c64420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d1999e9d89988977ddd41f4a06e9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930417c5025fc150a58810e21f33c8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b7d4ecb97078fbd0dbd043751cd3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0c3ec789c974eaf428215cde86edb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00db1d10058ab4638e25d73e7f7d9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f79f61e7b1d6fe94c2b2c8f4928a2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f2e128f81313f352318bd7f6064327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d423c2e81b44293fd83917cae03be228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dd6d194799085ccdf7c66d7d1d91929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7211ed3acf9a7fbed3f54a4bf296c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4960b1d01e24d99fd36bc2c7a9d5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84defc407b06fab1bbd8fd479a9ee432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495e090c9c0fde6a0c0fe1c76acf06933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d2452d2bffe9657d8e8707d04c76134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a7085e2d9269cf1e06da74c98d7b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea017bc50f3c8633bac64b0cf5c43536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9a4594b3192a819f9b340fd59c2be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe8919658e8278655951dab47504d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219b8fbd9bf0b72f7f95c74d2537fbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eddb9cbf46bb4818af1e7e2f8f761340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c947b3fd7a8ccfacd34d8569e748641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f032dca4fd8f393bd7a6ab204504b9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7375455f5546400a567f3fe477f6e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c20581cbfdf2b80ae712807d1d7ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0868ecef3244fc8fc1abef741f8d96e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28373189c5281df7c7488980d30cd5d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304719479c7e8e5fa74bcd47568adef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f88298c56f818d479836b9d8fce3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea67d32c6fc38fc117a1e3c5f3441c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b1feb8a24e7fe63eafb8bc2e1bf4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eab2d0e3b1c2db66ae695f2589d9db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1da077695430cd49e1471bb791b14452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32102aea14c43f8d0869169156ab375153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cddee63a5453420798baad962740354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf9bdc0e796926e008507661d1323b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccf8a929220d0c9a6dee5f53fca2f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2517b90e71814c2ebc6578c455daa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d6ec8d087822aa8e46a6901b284df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e494bb192a64b8a16358c27c2da9db459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cba30adca508a4bcecdd4a75fff99260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1dcbcbe30ec50389feb8b97028bdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa041d953dd2d7b83d706740bf8bb54e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4521ee6914693aa8217fe38d3ecfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa522e78c194821c87f9950de18f983564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f256aa7d33bb3131414be488737951c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c01a0bc764eef37bc7f089c6609aa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c833d3bd1bbcdd7d9b9088b87e9f7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca1231a2a4dd57b9becc37ce6ca8fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070d4a8d55f7caada24744728dd268969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04298d05e3ccd5e694d1736425f95f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa786bcb2549db90e3acbe562fb0de2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f5a29662c46d0986ae4bdf6e13e6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acc605d41210bc4f740b100b8b770f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ca0e408cb4addba303c4287290dda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a6bf210b801caa0bdf217fc330c3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32cb86983ac51422984072e85a1d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620d556d3bb8050cda556b27547a02877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda00051cbcabf005e4f76d475e3cd7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c8424ced8b267ecc32211a5172b8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6993a5cc1e4a40a891d6293b69906780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07ec35f0f70258be26bdc2018e3f5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698920941ff8fe2d309e487824c9471c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7c69dd41782eb835e058472b7a29483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d667c9064277aca973cbde41f3cb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960a96b000ff800faf7446ecad92b5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979452ffdb349eb6790a1a522455266c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1bd0b7538ec3973c95c057835e3d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c4bfe176d2cf2b5ac346a82ed55ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4a11e8216eecf920da2a444b60f3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1e74927c9e4f557683808530ac69490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7451b15a73bd51601a3170738408891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e3e4a237eab1d1104f4244ad8a41b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aadb9ccd440084edb14a3e8f62bb8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186538743a62b72bd2e0b632a758b4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b0824cd62d63ee5b32d0d497ffe6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146baa71eb8259508ee4657d8701cd8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88fd8427a39903353a950f6686c86e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d02f7e46cb646034d33bae1f7782a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd366a55c5b10dc818041cd9295286b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b721ef90432807bbf5462b5a248d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b34a2c4312a43c1b28873b69c59662101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b81fe20970ae4a835b461544232447102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a83bdd335dcb65f53fe7c90ef485a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29451d060bb37db31a0c0e0c3de9c17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040dab8d3e046ab83368b6ce357dd09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595de166ca07382c297a39b6d50de938106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069216fda7ac41abcc6b37fcd61922f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940c216240bfaf0491ddc8e4c17475f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa125b841ccff6e8201f15b7ecf2f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fd5ed7e0497f5906c64585a00eb2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b5211ef6f93603f9cca143460ddaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01415133a76c0b97b23df04d67e00556112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a4d5a4a99e4e69c0498d3f0543afd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed3d38e17cd1d0ec2360fdea881f09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a7dc376045e2004d651bed8d9ecea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5ddcad94b574f23439709d8b07df3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39a7b0755d0427cda4ed91b5db84f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7cd5ba4c004059c0ee179f6a8ca5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7591aa5f4f0d751eadf975d93187616119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eb37abb63e935cc947440f2f3b0c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31695ff5619e983dfa51edf9222d816e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb91a2c92ae6a103f3c075a568ca01f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7468c00c51c41c5c3de3b372960a7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27f7b3a238b117c27447f6c4b7146e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30748eb95a59d492ba66b84572510b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cd9b3077d72ae6451b089b6ae70cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a38cf4864aad3f750f5b6305386476127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab8fa25d5dacf409e2847c25763af2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a2db15fd5ef03d5369b3865aae64d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb963d91a185eb26782819e60f64d4c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a7d1e338625b8f9012209b0925965131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da8c8fef3fee842a4a8ea4dc99f8b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f546c61ed0fd4afba10bd41b2a6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b96af0d3098ead0e8e7788c712cbf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739f6234c42fb277b4f886e2e3017cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628359c0f70203089a05b9a88d2520e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8652a1c07ddbc391127073d4e89b71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b7b4f79076ec090edecd58e4d47bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a585a2e701a66b973cb12cc17c55c36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ecfb4f71d0bea40f320fd1cf814a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b47f169d14907cb28f1ff0393ec1a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e97a010822b3046adef7e18829b97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e427a9625704dafdb01c5497691900143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a2cd296fd6f77d07d22090658409f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714223f1cdc669079a0d64ba1756185a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf816158d13936182d9914ff1cf1084d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ef31e5a7cd63f111180c7aa60bdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e96d025cf62ab84aa1fb4b344c727148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8b79b866cc95ab9aa448ae84c9baf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335add6a98a2b4dab283c2369165fb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2149b5ede397155ed6d90341b7cc5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d150faae4c2dae081006566ddd615f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bddb7df0411ef3ff64951d96dc151153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699d7d029a87eb370df93d7daae59c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cdcc39d51fa3d42368c8ce2b3fd64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b77997de4920a875a405a14be7b24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca48aa38f8b3075ce080244135405c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c3f9b27d119223068a36d563c90a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a4c5bec236433860675b302e7e84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26600dc52a553daab0cb3e2e15ab5d05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc95751d3c09433ce8845dcaed95393161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de0f6c301301b8a1341bb4af98787b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7483178ca13c7c17cdb416c2e0558163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7b2b611b3bf449d5de0465631eabf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe9673cae915458b5a7f455bc53c18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf84bd26e1af91897ea2dd2d357a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967352884223562e428e4e2ce65fe88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088757726d3b6b3c05c2c802b934b57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149596236fb3abe69576f48daa56553169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d85fd64910cac55be831476fa7e99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a02d86774b8adb373b9d30d8f6a93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e93ee0f8af5e3b768872bd52bdd038172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83decbaceab6c7a6d26ff1e9c953599f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1054207abc616ef6aad9627ec67983174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25051bbebd558e2182cb94c3f12e0c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8ff2a920210893604059c19fe55a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdb9dff70628a2a7c6ce658b20df12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69454a663c1a17bfb2aa71559a7a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127d0243bd009be62e6351ca122fcc1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617369df998b32c8bc963a547362703180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115f8847b79ba781df7825663e4f5f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddc697bdbc1cd59189380dc8e24054182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157cfb71e4751ef167b2600b7ed8d33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ebf00b2c1fb99d78001f4c64e2880184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7533ce16ffb45d7ca58abe1017f39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c860b1594bbee974914a03ea89d00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8316a53d39f398adc6427dcfc41421c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e36101acd531e3ed527726d1501be5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6669b1853fb797d34986a4b7946d59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fe3fbab7c57ca8fb4a16c6dab8530190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d950d1c6318827dd84aff967bf21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b4c150c4dcbe4af9af368c117e3ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fe6441c9f7b6b25ec9419532b98a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b7d655cf08f8ea19627048e70d450194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31ef43ac75e5f7ce42ee7b4c93afc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a6067b95b41ba1a02329e90497fcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b742719af81368ea182d9fb5d27bc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51495586b5be5d67a644e30b72ae964198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b0fefb651105bef3caef5cabf0c1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14238d1dc04d8c739ad9fca3a7614a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55065d2f27d124747f0270907ba8fa66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dced01eb08b12e4cd48b4c549e94cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3176193f36d94ea0da259d1fa99ee5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf950749148f62f6e31a3c343480b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11242e9dd38d68ffd699883d7082a264205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ab9c354977dd14fc8466fea8cb657206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2907f23c33cc60eee27270ed665fa4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8981caa206fe9cdc7eea0909caa54208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87850e874f5a9b567d79b0f5c0b1b157209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b00657d7b8e43bb26d9d4bf28057210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8077e6042360c57ec44cabb0077a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8d945ad3eea08df9544c77647de0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db62e8f9cd4524956d41d0a56945e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6c5a383cd04d55061d3df9c41c6a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f98f6c9d72f063c4f16f0cea45e35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81839c18264bb0091284792e1912e407216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece778f3a29acb651705ce825720ac1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3400054169103e5605a252a2c0bc5cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251900b63e3aa621dda0aab269ca85ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b526401967594868f04cfbacda63d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4e37c3b9dc46256101b5466c25679221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53256dcbfb4697f6b4e4befc8563bee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d88d8ce1b6da8f7305f1d48f078f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211ed6428611e7c4ad34bef2d3b03f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d4b3847d52455d5b1f2ae40188ce9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25a23d06bf8907c46437632895e3f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d222c59c38b7a2fd3109157bd0bd28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d73d38979f12f6a0089d3ebf84e8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9e0610d9f8b37c67c6cf758d9dfc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711661ec5deb90f65fa5202ad8ac236230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7333ed7a37eba3d636be9a640aa046d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd5f0959177a6859fb241c5220152d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8340d4f4930129e1fff2d85f1caf51b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075048f1e9fcec33165d64e840d501d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44982e94b06dd254a5f3329581daf53a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1b4ed93ea1e4e1c28e4947a6d180b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f704b7f68bd06f5a8989d9d00e1ec0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b871dfd3df63235c2e94ea32e621461238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc487f8bb22ec9c0e498c303daf0d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864d152aff6b037b83939f72750959240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4fe5969c160d10e88831b7d76f6a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058e942cb80a147d01c882a70dbebe1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b35a4c7881b5cdec993c1b841beec0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a3cf5cd26128dd35e6002f7b41c9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bd7de4582e99af05c807062450ca0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7106c4a62c71b0824855146b90d6755246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189131886c1ab0aceba66835891509ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a84495c742d90745e8ac139a7dd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875f259aef6f8e35c34af34604c6da5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368c6e5e9489fc927e4fe92a8baa188250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e535c5f62ba4e75b47298d7738f0d35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277fc6f8f9877fce7fe451530ba98be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c65d0593196f0dd88fd684502174253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444827d5631dcd4ed60e393a0c22a18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddc997023fdac79bf14a206337740c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a826e6a62bebd1601e861250badad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87bccdc04ad8fafd620916f179bd26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a45430c57f0217765c9f9329608f32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15981dd8a7f33151e77b34a068b64e1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452a5bd34d53ea6b7e5fbd1784d671a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6d8d4d9215b1cb09619969afb790c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa04487b92c025a5a5a43a10fb241b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbf3584c5a22c34018caf9362a4e4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d5e15499e0fabb9d7292f2f267e5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed7b9456fc2f422253a95fb16f5b5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc848b1644e2e1fc29fddc2e19708100266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd1d5eff38a69948f2ae0e3f728033267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af77e3189bdcc18d4461897857f4e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bdd85cb25944f7194da5e3bc3d91e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6a9d04f0b3f2f36d5500a4176d7dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96a5aaa48ab72b269b7e1794cefc74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead3c7e06f0302c2f932de2f1aabff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac5a6833e2df1eaeda8730b97ae53b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa7a504f811de009a1b1c511e2e5f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454bfc19877be2560b10d0781432b99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeafffc9c01259263b121e82febfcb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8b9a8456908e1ac16abdbeb966b47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec24ca91ef262a4175bfd5bcc5aa563278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce98b435ddd6e5cf0c46bf0e01e963f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36665d59863cb356e95f3564346649280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893fd3bfa819b90bcc40cfc1ec04a02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0117858ce0e9703eeb18e1fc0c7a60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1d98d8f4ec6b27b1b73c1bd609748283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca87528d859a2dcdd0b17612e88427284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef28b606de33bc00ebd70ad30895ab1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cccce4ae337fca6c184bc0761a39b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f93b01e47c15d8653041f52cdfa68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce556ca72640abb390dfdab58eac45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9acb6c70d93197b4d85c4f75a9b64e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f774ce821c8238bea2475d8ba4212290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8ad05690bd87e1f9a394dab340329291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491e9321d602f60d7390e5a217413ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238928ef3e84f23243931215e17053c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbfd56eebc57a1786da385a7a8e7f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e786e0a4dd160d5078726d6af0d6a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b87d0771c73f9795476800002a908e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454bb03b1d85f387c65e793fdc021e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e5cbf7cdb2875b7a8836ab0dd29ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ff3907a6257392923bebb16ef688299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c1e1acd1141c460e5984970687b7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd32d251fd0b3730e3f7e6ce704197301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4b3d04a2ec7fd166179ca47ed6385302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec49b5d16731f56f1085dd8b0221aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e4176d210df2fde19094abcf18b12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107db6b58b3157314a7fd697b485536305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8b150e5b76cd090eb9b8a194631a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58386ba42d091f8e48805e9528fb6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144c751d1b2e067d6177017bb19dac6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ab66628abe2ad2c33075d2b3a247c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc850ac16d4b967021d0ee2135a4c2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a080d0dfe62b2202d88d30f4ebd994311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf9de6ef4f528c672a3aa82ddd6db1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4d92e7f658d133eb6e5465d30a81b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54718e7616ca0f9eadcee0269dd7cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7d2243d3ec1b71ed2a56a3a5caf77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3293eb1e266647d05dffe690116d602316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68485f17206c962e262ea8330f0de8ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec723ea71a2ac2e3e9e2a258e113085318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df5e8080b6f6db058e0edcb7f8941319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc2435bf73b6ba2a5860ba701517e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73f01d30a89e131506c6ab5794279e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59053f7d4bbcd022a10f5445f3aea74c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a9e3d3c6622f5d218c8e281892b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a39ca1d1decfcc1e0d83e744bb5fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825abbedfc2230cfde048e8d40d65cea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921400e96584bede640583c2c047491326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170861f86b1d612610429cd9cabe3e03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a8c271fd4fab0e852d72ec0dd385f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bfffdf384b049a1853a1c383d33d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7536f86a7cbf3658972b1d0d0bce1fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00d79cbe752b44369ce15adb38d831331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a14de88c709824987bb1c059ddc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbec0eb02ca07465511076f9490cbea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e3d4717cad8317534fcfaf6f85c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aba991ef05fde2692f709acc855499335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a397544116d6e068d6210d89cbdacc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e121796d9af407a6800b1314d7efd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4535b9a7beca984f297dc0022f7418b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27344a8142f572f13c81d9024db2894c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcd1144857f8421aec364cbc69aad7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d4e95190cc092c98e914b710f0090341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6fce7195d958b923e7a8bac3dc714342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d37c5c0d730ca25df108c25c2364343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce99cb0bc162c3ebe79375e207863c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c49ebb27d159f2f9a9cceebf0eed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed35d614203bbc292044f72c0ec0cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820ae56dcc4074cdcee8542bd86c7c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3419f41c5355f53b5c93b1ba0ba93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f56a54d550d9c95bf608d8150b88d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a81003c53e1707447f4aa5e458ff2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776fde7f328540c3ee39623de9a4800351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1fb4d9aad71b852179aae0e191b53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3bd39a20cef478a24a261371f52cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb253e0d70642237e98eb2a98e65b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb8caff703483c4b4ebfd3260a30d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2b7e8506cd04442e2f823da849b93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310012d2749a87ce08d51619fb6ec9c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c06ddc21b994ffd4519e60960f20a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb178ff3bdba40ee48a2de71b10bb4e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8792fcee596df14fc8b34f7dd86c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cf71c855e41c4516c7f321485a64f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be294e8ca48aa182b07d6d7cba1f51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b3ff8a75313271d78b1d6c5867561363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82ab454cbf04c00cf7fcbd8a6b660c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f2745c0788ecd1764838bb8fc9d48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf530a645261798fe20b5367792f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d98de6b784e8e634bb2951593b1126367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ab08ec101bdf467138d6ae0df4477368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aca04da3ac89af6762ce4ebc81e4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8811a013ab1250a7f00c78708acf16a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227092256820af1591218b666ffe0a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da52b4205bd00865b096914b293e949372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484adad08b25daa07cbdb234b2e0d896373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9ffc4ef70adae33df0af1847de7b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f12bb63a7fef8b1bcfba2711f4c65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccb1de7808ce4bb54e8ac742f5ae95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335e9798db362d7b1e4a5ec4b7fa979377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c751c21cad6ec1d4d713027b2a6fb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426b2e3c2cfef8537a3086f69a82c04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32642d2afdeec4505255c41ff533fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b0ab15b89069cf6613e49227bdc69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198367f257a3a150fcb5737380b1391382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41faa487e8b04a4ceba077781f168b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1105d692d3d6d98ae19741bec86e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9596eeb426ffe8a73b3d713d2befee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdf6d35ff17b5f7f6b695373a9798d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b1c47541b28a10787eef1a1004e55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498373320d64b6a19ab46322e72b51d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1a23dc69cb50f012dc4098324547d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05e4cbbce1065be893ca271da92c62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094f9579417b6f5966806bc9c3f0f43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c64f9cc8f796e3478dc3ace53d72c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1b361b3e490bd48724971f29e9f78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391929348a287ed691c6f3066e575da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eccb66d2b2b78dc750ae1f90d733e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56434f7d973eee6db4eea525b170d5e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c483ca0942b71d7b9ebce3003577e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb025e699ec13625ca2f7c8d4a63b93b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb8ec463a9377fab951e3b85f606ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a10898fba1573f06e82377ffcd6754400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160cf62462fa1bb1670cb378417c86a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f60ca6609c589b7309a69cf1c7934402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980886b564f4f06b31d06986a388dd99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae6b532bab16adc49f098fc07d543e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2448b7fad74386d2627edba531d1ba5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d93770137f60a68a2954531601094c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add6f0ea48a318c987a9f817d7a935d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8062a275a015ef9e376827686a77e00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ecfad243492266f2b4b4dc800b823409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fa6c74e78b2ff89b1af02f0f7e5b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51130885609349741bad9390d7bea3fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae43af1951a1bdc093f2cbd54c16e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880cca534fc93374920510b9e1bedd2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca03215a51cf0f58c8a387949c6eaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0c1abd0649f282b5c577719856533415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37fc140b17e5494834413fa54097de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed902b3d702a94f0d1ddfab9a6c2dab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16066566aa7c26ee17d416f23a94c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40837f06a2b155c00c6636ce9f84b7ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5969921e982d51564733fc65923467420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba428c6e110e668e5a08ab86691fc880421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a8baab528fb8edd1fd8061d4bc6ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68feb7d9a30c454213c5bac4c74780423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c398d0758ed7779fc55b8219f5c0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d65b03bef77336986a3023b38f0030425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d643e23e71533ad99219044c12fb95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5f322de1277f6e81a496195713ac4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dea43f1c5a056b3787dfebe4ef6e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c9a174b82488681e8203623836b37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d044396c5913debca30ba21f044901a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c17d3fd086072dd0799b072219c3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58027b3c52357f3a35a5bbaf75e575ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f95b7812a45403d09ea6611b3c5dbf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2187dbd2ee13d69deb6a1fe97d14b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc39633b7494a0a1e8ee70fd2164817435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c7c8016a35110944f75772a708cb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932712ae45521a4c5a5200463b95e02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691041b74460a96ca1fb794dacb549a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a49a0fab4ae2eb4cefa9cc40aa1a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f6b05eed4473accfa72d00d5a5ab8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf102927d2ac978d8d2b6dee974cd202441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb7ac8e7aa739a6dc53382b639aea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a640f57a8066e17b4957763b54b0b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292da096d250e61999f7afea75844c0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55095bac07638230d8f91e72edc33f8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbec8b35a62eb617831be9c2ee3e637446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e702c29d49ed4b2eae4920e9f680a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141ca72eabe4afdc8a77a3c7b3893d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85407ad0bc083081cd8c4027194b987c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0f07e0a2abfb64891f118106f4432450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0d096779d80f6b7ca7cd39fea58ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a513240cbf4cdb89bf4700f5f0299a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1ded676a2f031ec5dea7f1e8b5b0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9669d83749f23e568e588a7af4721c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836764136ef10f81787685f043c8f8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3911ed56810f05160b960f9d525ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be4cde14f1ddfba13462c13b1ef488457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4a8ad8e478931eac3226390e6f785458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d52dce5aceba601df9ce0482975e3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9f2e7d63485fa61cb4fddb31e9bd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083c45ba471c3f791ab89229905d63a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e40cbd3f4e87f28e6abb4f9350c3be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dda8dbcf719693fe251f53d79dfa92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5ff82fd7171892b75773e5d560262464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e67de85d9409a72809bdcd6a31b58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb26cf79692bece0e9bb32a4c0559b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55c56546e70765a27a4b5e65c0bd81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534755c53324ac82b0976d2a47d9a88d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5503763bce073d7b137ca58be322915469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aecb80f83dbbfa9ded729b59ca053470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9004267b37443ce775ccbfad21f971471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae5b0be5517c0d96ae1843e32e64cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8eca4945412b169eb4c8b72398d9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b96bf231d95d4a230e8150067993b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e6e15fdcb1b9ab3546ed0835846cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabfe20de5fcf218492bfd5b5e95b6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be20874744565d5f73e5249fb703661477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793f214b2a87111c2f9a1f540364d8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1beaa70fb673d86734bc8ab983bb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b03e311a2da9defc1ce304619baf6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e1c943c04786ceb2789d7c9c16281481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bc3544e30659759e31819d8602b61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb67c9b326214d69b37c4e69ca34a2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2789ecdab8acac2c3df8649edc61854484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec98a328524c5b9cf35aa0afe52ee9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79520edb5231597676bca4efef3110da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876506f4919e82a5e0497f06dce9dd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a844f186d8aa430ca51aa7fd5509431488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b54cfae4b514cf3e7c068f44f20397489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada5572c0178ad86913de30ce2e502490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013383b2a2e3487a737b20e84df5fda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412f482989eb2e73b52f8985d239138492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bde15c8ab44296b7c2865d1d15c316493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0cb3a987f3fd21c14958ee424b65d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d8753ef88651cdcd0a01055035f67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f06aa87a085fffc456a8fd7779dfb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a1607748079ab3002029d5955d2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed28a5e03240538acf1333ee1fca39a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb9715ee9d516a8308d34165598bd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dbb871bfcf2a8af09986f0d7b5c5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65348e8b5e238749b894c71931482cad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f450e33e9a3d192c644ab44e9ff99bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d5b14af3e50cd76475598351993df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096a0c92d0dd2bbcde07d60da68fb37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b834794da796c7375fb3d9ea9121d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26bb8fb07b4f6a85abda71c4b0fb32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5325a4bc788e1208b4bc02863a4fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c386cc7ab9daee1f3cf45a773bf89e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d46e810316bd521ed9a0076189204509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8f18d77191191b9581f34b8f05ba2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636ce4cb003a54a2585410b5b7dfea6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef341c953462af05f6d0f67b58852041512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2677ecfa2ba148be1e495ed08019e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3117d3d18e0e83ce85ec19dbcad5486514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408a1ba77873d16667b99a3fd7840b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a2e11e85f533c9dae322b1229ab15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013ba4e5cfb4084e5440df9e354f8b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98131160244a786ea273c91fa1216ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4224834402e344956e6652194e5c7d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f895d2ef265293a4addbdafb996c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80c6ff3789b0d0c0b0e718f8aac20a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c0d25720687f41237fa660ea983f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f091ab2032c81914b8447108ba0baa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3b1d46999c40a6cd1aee1f4932ead524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32761b48479f6da7c574ec981a0a878525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27124f54b84ef039bf0f1c5f9617fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837391e67c29d52b097f66a9169e89a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b5927a8a53be508018e3b8527a17f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002e4bc41530ae32153ff300aba2306529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e5cd8f15906320ecbf3f0f28c6743530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f420673f962346830455cebb347379531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027a5b6754c0ca5766dd2d58e8e7330532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657be8e85b97c27ba4994c838272de7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e656c26decdb77fd19a1a05becf39c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608683c15b2d3e4a624d20028a2a161535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932709f8a3eed81113453330bad9d5e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e9c1d7747fd4b70499375806f43dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e60aaf0de403dd6621b472d8f998b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4be9965436da254487925453350fca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec40e2069b66effa495a1698e60ecb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08be96967066c243627116c2f90028e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdb9b5ceaa83bcbe5980ab90df516b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef115798eda18bab7895fa0fab21a61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2a762e84c4f4d4960baca5ae32c8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01d97614895f55d6211979466ceb80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a888ebf65ff0b265a9c6d953c47cd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce184742d963b7727097bbc47722d954547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da4eba433d1c10fb229daf809c1d9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc9a0b028c52267944934048d00e29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978739298eeb1d078cd727c077b4ea7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d43ab0ef780de4217e7886a93e213b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a8000bf4610b6f1b7d9f909a2edfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646520690db7427016df3d410aecddbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd62aaed46bcaf8847e26d4c7b728c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52509ee951adfe1b45abe12277abee55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bfcdcb39616dff24c50e581fa86cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd977b50fac1efac2a663ff180b472557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47f43359591754d5e6931131086c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188bc530ed48995403741555c4e5597559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a68e5fb07225ad7fb74d2b0b42037560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32421ff55e6cbf51be125e471272b36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407fbd4c4523ac33a73a5546465bc2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6155753d72a92ef4a9b3308d43a5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf1ed70bbe88cea7b70a0961ccc4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e2cf54847d68a72a72185ef1b4e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035c8dd4d43371e209be6e8910ded4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2c2ce763a3e57009ab72fc8ffd558567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f85db436d9301ff7c423198937822568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e35a241874dc50b0c1151ab412aab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7633b7a723f188a2773cf5abb7364570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dc273a748badc68142b1fb525880b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdfcf592b561998ae957cd4d51b174572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31606a85f2dbaf3f6e6b2ae1beca479573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6bea72530e3ac25a0a382ea8b66b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a1415c62fa90ebd2919ab22009409575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546a37391bcaf522081cef395a6c683576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8b83aab87c643c092cdb30ed005df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23650432287781feafd9d12620395de9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf62b4ea540930f6ec6a58fce4848d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e2af035d239972aa95b9405e6ae96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af39beb9ca4eb825be46571bbf85f63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ff812415507d69252687e244a2f08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705080226422fcee41e2815364b93f0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65122c86615251441eabee97e7176b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e1c46fc64334cead93936694abfc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748db5f8ee2becfc89dd113dd8aceab2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa0edc2ce69c576cf5d6b7176d423587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693f0fecbc769fcf7e05bc643e6fc6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78096f09e780a452c07ed07aff903c28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd41fe201f1849f4c7b75d033a1bf6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa877cb3988bb66339eeb9851dd1117591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095272d3eb2d8812f4fb3e2b5a807cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb910b6191cde1cc6e42bd646501c25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0060e3a96be41f01f4faffb1247c6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631a8899a7e58f675cc84676932a847595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d893f9b734b1031c031f75c7a1cacc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eea95a4623348582c2337af03a61bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79650f31eeb30609dd1292005ac1db8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61e4c9d985f1666a459003207124f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25110619ccf9be70397f91a086e816600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e48212eb00bedfdb4c2ad0b2804319601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c711ddc7539a09e01a2193e3c7ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2369fd716e5f2d0c1b3de257e9f47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad37e7d035666015646921e73c2ec09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1022d066de7a694a1b4989c2496013605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cbedc2fe7225936a07af424aab41d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e24f01ebf681dee9fd6c3c53fb39de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71a928de7b8555dba0e590951c4959608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b905c2f99b26856cf7871db7e5d5c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477f3b1c5d25ddd686ce14ab403c1d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9854c3bce63811c8975aee9ceafcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecd171cf2455e789bba296fd0d30d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13756a1bfe1dd65b9a597ca4d1b423b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d1b9cd075b779156845ad2052253d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9ea7772c55bbae948741840bbcbdf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926701c3a6e5e59cada17120e5557d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782bad7f6ace20c21ec03c22ae9a442617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230220b4bd375d1fd66d44e3a7219ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb4c713781949ec65a9931ad8a8b0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636ca8b881b5c007139eb9b9e86e11f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef8b67b3a4fe6e817018e1da70ff94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cbdc0a2ea821c276470c4b3f9747e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086113640d7e93b09b3798764af033aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd486291c0dce2ce0659a8712f56c5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f929fc1ec692d49c34cd302f8c2c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468a0c4afb4daa7c160cafebdfc125a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0727a2a27771f40ebb03bd66aee977f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee47e750c29841eac349145acfc442628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dda1199cc1eace4d5fec79bb1c7fc5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca97ba1df2d23647434bfed4b2f7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f67496ca3629168fff2823bea9e613631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd9817d5900364cf3ef6e80e4e26a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99277ad0926367cc84f63984d302a1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99db6603ab7a0e1720ecff0214d72f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca9b856acd00b8f14ce436740b1ce2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010b18d639e72b738579c032ad4079e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a201abe05b86cce540c6a5c41970758637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969f960538ccd7a858d718567b02236638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc8ed1e93ad020fed5d8b07787f5a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3deab1c9cf7c1b9423e072fd6ac09f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f96cc719322e84e5cb1e30d75d4e1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc5b57ff2391c657df35d5c30f841a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b3ac88bf0fc9307b00e58bafac28c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328dc973f6d579e75e3f431eab51f36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835bb0bac888c38501fa13686181edb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06caf6bd45541657bae7296366c31a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cdb88a338e77dc96b45e49a72ae15647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeba07af13de1a3ccd7594431caf26648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35ea6b465b161d2fb669d6309cc9ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100f78186493ecd152b6b9cd76e835d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44c2d4ea0b5936a298383c7ddc3023651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03a0ea4adf65637206bb6eefb05951652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9df52dcb9a7f2eaa5c97adddbd27e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab5089e8292d6d7418d63b5b4714f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c128bc3143fe988068a6489e72401655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8485df50dd1dd39c7b27e94b0b93b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d26be10230cadac14bad4f345b7989657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365099ebd959191f5fcc6877599b86e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc586f5261f5dad5de42f513b8e3d508659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33701dd42ba89746878f5d2a8b3f8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb203eaa7fef091d06bfd257f681ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a44d9add7cc0223b06f7593763324662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6828147da221aaad834a8de56fe551663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f46e07d3d4ab568c4b6d8c161de438664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e53787fd91756709ac911f6bf97762665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2e6f578980539d6691e30cdcb2150666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5912dfd2347142bb1bf4a703c5daca6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8ee2a11d781b0d1ba4d70345ca4f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d84210bbcee980eb4aa1ac0ad19361669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9869d1b372abf226ecea6ac7abb8f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998fa0c0dadc35e2009c9a55043ec76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66099e57c0948acc6c0ba8eef0a07e69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d205ade08471a310d07ab47c53a1eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa0bc80798256375871d40c2cc02a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8ec83dfd5e9fc7ffb30872503dd4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205bcbf3f40b8d3033885b3dfdc182b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dc08a313832035d288e33a751205f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a87f321581ba435cac48e3e7ad0e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33b62bd66126baed51c66637618afe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b34ad63263fe9ba0897f1525af3187680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e12b19a436e37c7c67d61abd2ea2d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a2a70ff765fbb322931523e027853682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359da437b2081fdf786a6ae6216cf9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bd81d89216c842d775ac051d6bfa9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadb8c208e5c94dfb4833bb9a6e4789685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee251d3ee07fbd25f9cb5f94ce308b26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a5711c4da19ace15e184bc5bbbfbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad28c78ffb1e085cb49cd64b9b36322688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6befc1248bdcf3ec66fa4fcd51dd5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77a48484eb3a0698ff1356394734d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c83095dd307cc1dbdb72c3a82249d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba303890635aa650c4e5bea737344ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fb22064b6df09c22ee520e48d30b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bedb0f7fc1bb17bc7faffb7441a8af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d0b9fa549cc2047af1e1e27c581fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8e543c74b47fed521d974d807fbd2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c219c850743b952cce83c2b82edecd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695e76b3e91c7073875240fb5c62be3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4ee4f0c04a4cda1bf7ac6ae72a90a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5fc81686ef354ef656dcad6e565c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a865bad6ededb21375d5da88acbbb8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea084c4bf8da5e583ce573df073caa3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ee8111a4ecb495c0bb57126065594703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa996594feb1ce85ced906011e7635704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b1bb1abd55a0a6fcc9b094cb158c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae965c90ccbefdff2ce770d6f4005ff4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbd141caee4691bbf527d86211fbe5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae76439981aac8b5b15265327e536ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d8e0b727ad3482d9f07d08f20eefb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd55766f9c6570b08a5c738c28817c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561082d0582b3b394d9bea154a4b499711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba34d73da39d6a75e9ae5d83a0a87e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd481972173708c2a81be75143fc354713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc21a2085d547262daaf6f837e7dd6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038d55e09f5862932441f70a24d8ac0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c092e1e9a6e73f9610ce4579f9e259716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ae4613279c0bb9083dc2d3da930ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eba9bf2746b5b4944b3e2e30c55bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec8387fb6bd436720ca7384156a2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890095a3684c8d698fc83f3f088db62b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8f1a51085c9a1f88699bb7f42b696721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c326b7526a1b3497ceca1c5584676722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33204b7091c28993069dee33730e3a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ec65a284059b342631b13b8cf5e5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98c84612d513168eb69f6b0842db04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b885e63192f962b2e13c8d3e16ebe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c21bcf28c8a3807a2107ebac14a05727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848d8a01e01a77598fee7c11a8efc12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f245695622ff9b9ce85126af6f1fa2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eb1455f093556287431514c9d7631730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666f9237d1985644df85f8a13af424b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00e9fde7972d293cb51dfae0d716b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7c44c12b172a68508eacd8171d726733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab67640e4091a3638d170bc2b284dcb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39672fe13ee06793cb2d3353e9ab81be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c1661319f7ce2181052fd75e7f1bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f265642f444aabdac900be819ceb1c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e678f68886f0d10d65ffcb43c2ee6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec598922f26de7077f93cd6d9ff355739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111adb715c4226627a13bb74a1558054740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd570f37cd3d652cdb5f3ffe78b47e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3049d8cf691a8342aea197b00161590742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d1dc97602d10740cb44d976df661b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aaf5f526313261c03379e2492eb7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13357849abaab215a6f8f10acf3de7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b4b2f9971435b229a71c3e9cdcee8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662efd07f1728c4215013246c29c8b91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297ce22a4ed4c252efd432a62b15377748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389e5530b8e8be39eaa6e57af8117e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13933704dae127f072b3daef8ac11491750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0260ede69049123c870216c5ead97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b95629c1d05dba5b36ad971cd5385752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495797a9d49450f42b117ac27cb0d839753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9a840070a04fce30ae1911c464981754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce457a9ae27a28fa3ff2b38f2304f648755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8edae3a4b6897b6370e3699cafa31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac476004480c7d37a5df189eae03dfdd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8be1dba93b37cb542cd42464dea8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d726b72a6fc252d306cab73eda6ca51759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>