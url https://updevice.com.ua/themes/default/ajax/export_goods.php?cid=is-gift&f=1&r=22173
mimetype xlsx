--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1825d40654f972421a8e6e5333d22481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530ef958a853c460517f7bebbaf72a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363aa1f853674dd9647d170dbef0caf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927258ad8c851a6e4273396739391ecf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57315101ffab68436c703ca0e86174025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72db2c47db868b9a75aad81b8f118c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c42d4eefc0ba2465e3448b15a53c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42578a8b1e41001a46b0f11ab4a042048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bf91019014ef1ce218710e42447a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de95146724cbf9c862676ac48cb4c1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79423a33035832cd6617d228e769c17511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa87cfca48297904244ca24e7fda1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc411990871195ece1e90ac2e66f2ebf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f43bca359fb853c51f646fec23c2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843284945ee418d6b686f1ec8e4e23d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8a7e629008760f72e33151514dbd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154cd9fadc1141a99cba3a149ca72aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573f2a57e09e73e266ce9d7163ec68518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99573f9e8928def8bd4c7a2d019170ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdc079f60e89a0c4121c4042beb11320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7adae4ee86e33161b1fd6b9985569a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d2d6dd6f273c6b9d5e54939091a7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3482ece4e115dc54d8e87af724291623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b63f71382c2522eb2bea1884a5122324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334e47cfb532f2b1be9414eb15acc0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1ea594bf3032290dc78621383f68b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e52d8c12916e2c3369b6f04c7803827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e46b221bd2fbe42bb8ea0d74901a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ca8997d21541fefa919ac4397bd4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bf842cdb192078c493ccc060925e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729b592f635cfba237a826b7d64f7a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97d9480604d7c382054e5c8785619132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed8d52d2b54771248cc0f64544a7f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eb303d788f01426d166d052f2b4a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd366f807bb407cfd730cc3842e3b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd32e5c1bfd5cbba0367479ec4cadc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba5b38522342262fa578e0fd900a6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58119115c41b7fcf03d65c2c31a05af038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca6421e081b04ec8fd45c184bc7d9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43899b03248cdc06c869921cfaf12f6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eb3784a6c03e925be5b3e64d7516441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5f17fa441ef4e7de79dd045a1864542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d01a9845f667f4d631300fba7ac75843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e670589f45ad6771e65b4f426dbccd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49bd577ccac142df74999ec781e15145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06637cdd70c5a11bc8a25c9641a411db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c46823369f50872acb81dced01a5d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36e4b95b08a22748ea405e3ef8d6a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181967225fffabe6d13fec9fb6d0f1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3b7a3a88c023032e65f9d17344acb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ca350e1b35543c26b4e9c3c319e6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095764dfafcf08642b772685997b9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef19999067993618232d184b0cad05b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ace67e96be328e71832f201f5f05854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d965f45aed852bfc4073112d4a82dfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f785454325c1999cc5eb6ea311140f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2b7d987913e9ddb55dea2acd6c77457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db9dbfa0031ca26fe3dfe24786264058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69703b579951321acda58555aff2bdd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa737e7fa2d8e06f8f4b5f9938ca2afa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cc3b680ab45a434d944fc0f6bd3ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ea21ef8ec1d5861e6f0819eadfedc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db794fa1cd686f8259cc3e122b13d8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7891bde265ab933142d6d164a30685864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53239b4db5055309f5246440c7a1c75e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db78e0d3ae71b0f712897f7523a4a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad04898b73430f5c5dd6061c0195a0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a250624e30150380a06e90ec6f63bb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02759cb046ecfa0ba69153058e88f4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360504e927a0edd5f2012abf7ddc510a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff55ec2bfd16404e7fab7bf0e558cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79afd8ef70cbbb1913d8ffd967c3e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c79e0145c2545ec52d53de3f654d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852f007a2bf81c49ee7ffbcd608f60474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f53cda1f5af35e0ed2e8dee93328475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b49f8371faa66e4d41d0e759d833176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68606b75f3cc8de45a031ffbbedd08ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d52c0c2c3d1ed92a16128e0feb892778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a931be4b88ff8dc35dac591e84fb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d25183839458c61ff50026ff7075380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27f9eab1958e6e7d780f695502f67281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccc92461de8d8faba52d801de9796282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d4dbe507f97e46b83e021c94999d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202ec312fc14f828757ddb70dc7aabd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68121a354e40dfcd514ea61bdfb43585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913a2cff1d2adf457a79d181e424bc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a7fd52c3079449fdcf33a6bb5cd5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a4ffb5822198bddb3cea6aa978e7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da092d0c1f2a4ae53bd306650443bb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f408b94b66a1ae2958f760cbfda48ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b8c3929f8723961dc8e20dd51824891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b32545a9bd959edbd1c4b94d8adbad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7680da04b2daeffdbd2848a06990c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f65135c51ad852e987102831f3c91f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e8981af1ad399e607e08a5045337895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31593db5740520e54b3c264e7f75843296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2226452537ee4db91d07fc0d1aa2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fc71a11b51b4fdcd0e15b278a67b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f05d2e9dec7b753820b6d9cd4f712899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b212e31131acba3c894eb7a1914c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011c43ed8ae8b99a5c299d01b58c0b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdafd7423500a413920be75815d587b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e37fd2640088f814a1655daef2769d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb9f7b2b36cb7b18755595cfa4d2b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74bb012ee346abd782d7f46b352778105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8bf8ffb96caa22eceb95b533145dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfed2dcb71b4ad51c8e536ebfc16a50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db1d90ec1c3ab0197eb40475412964108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535b509d1315f2584346570a334335d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd38259a2908f9859a8af6dc7075d80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2839eb6445841275c12d8c2b96b44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184c8463826eea46550a534edb6b819112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c75fc09b37a48ff2205b71c19ffa40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b118dc8ffcef41f253e9f408c9d05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38816f8d69f36b9dbb9fe8a15b2325f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a1635ab7ccf83ad74db6b9b104237116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc8d4032bb4773b3946910e9398698117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a460c0d6487831e2a62bd4df3c92cb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cdfcdffd0bfc0cfe4a3aa0ddc5713119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d784420fc0bfde2071327742ddeb45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597576592f705d5cbfef24250054511121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a93fe782a47ac532092cd73a14d3c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131822e6e8ce3f3f04cb750d86c2d7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d7e1ec0d04689ab50a9830f49b5e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb17542f7b8688cbf42382ff6691fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1f20d0ee954354564f9ec9b61eb6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dd44c7ac4df43ef63fc3396fc9337127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f1c3327c487d39d5c92413ec6f3fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26028a5dd859aa809f4d5a480e683a56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead119c367822bc39854c82d3797659e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107565e7321e2f4e9835f9353884d894131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e763cd2c1a8eb02d4d46757e595a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916af3c5987a7d367cbcf2b3506d30c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f520a59eab4b0a15ff6e56516e545134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa78bca73f8d96742a84aef368a898135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41358b807c2d00e8df319c4f84d6d405136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7de140db9e0c7862cd681f9b2e05d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a50f1482a05f18e40bd750d0d9d4bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589186157085ecff57e191e721c4d76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61def120f64e38ca0d2238563b1cf296140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4942647b1aa24d7c1df5d21db624459141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac91c32934065c91963c921e6ccffb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a286b78d141fc926737a1c22ef44400143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b135ec667fd357a6db4998f13e5474144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0cf32dbdfd43b2e97772ee49ed857145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728648d767dd6825dd8ffa449130daa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94191a6f1b11a2472b0f1740289dd6ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f69049f0fc557a3fd92940cdf39b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a578e7ca8d96b6ad3d3b128def7edd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351a406f546c5177a565a6aa46ddb0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394194ae5ce77abd6853fe29d85de1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40ac6aff42ac591bdd7f13483b714a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a81493424959b70de36474cbbc2f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50870b0a85ca856e05aa3cee69ad231f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414e36b3131a3e9a3846c2b68c81b8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09bc2123665c3d87dec72446d6d2e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1363776da80cf2f8bb363dfa089da9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f568239050b50d3adb558ca67367b6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08f586b31459a4338052f3889fff40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b93afbf53618253d3a9c8be43d1a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68debd4636f9c92469851a4398674e81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7bec284f1937a871603ffdcfabfe4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b21a9720176839b69d41c0b611276163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e82414802ef11b1ce97873947137f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb27decfab80d6a7c94dfdebdf062f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b47ccf95dc308b3b0cdb65238bb144166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402be2b85e211490572526cf1c96eb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563f01020f2e7ff2b3a6cafbbaefeca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937791eed13a61742428c87fd9d63c3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a928399e10453d1e7402c25c9b2f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d269186d34304403cb035dc57bcd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68c2a669f1c51a540cc632de1e1eea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea734510317c819795961dfd154e762173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aefce54ecea8bd9f92fd95a2cdeae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbd6a994c509c27bd5fcafc2f83f76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689982a0b71aac18a014030b864beda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ebaf0c04863098e81c24fbe2b1e48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75040fa277725c6fa35967b293059887178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a70873794fd3961df2f22d94aa39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ca2cd989459d529df48286e8a739f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba4294eb35c1cd2ba241b6d29f393f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60506adf13726a7a82108198f4506f29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1213465a84c2165a8b96a29abb005b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b2d5e3de40955a165273f397f585a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6530561d08bbe68f1fe476ff21cbf7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5b39eac41666964ebf151e05f381f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bcb4ac719aaa6f4008b14f5ccac21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fc2e8f55683338a411c38c0dac496188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc77e628bd1cea94053113972db41e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc961618054e165593152d75f2052a4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985ff2ac76d4e293435132dc053a317191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004b8eee9bd32b946ff07b1c364427b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d97ba55589cb758bddcdc2760394f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6f831e2ffede72fd368e0ce297af3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a09f8a39ed308d6d35fca5d739512f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee55618140ba9814078741887cd0d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6e3cc419264eef555383e6c6614ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c71ef05ec55a5f6e39115b4acbc75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074a072e3c5e81e097a63377cf24111199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0c7763f4dcbae49c2a4acfd58c046200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a71916af1d8218c70e6e870458c17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04225e8c6d3afd7a869dc695065f1423202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbceea5847a431a885146d00a4f43e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b23986ef79e19681186cf409d1ec3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97636f59df56c9b07011f2fc8c771361205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa691d720a1f7ef1112968885a293d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bed86d28f51031ce3e30cabdddde1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ec0345d379c8ff88749ca04162494208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32b539b7a46f18cd904f02957d9bfe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd1aacbe60daf45f28924d5d8abdfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b64d35c4c6b8506cf4056f5cd78b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786845335720a82f281d2d0758e144e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4230507d76fb528bf59827dc1d7dc27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef97ed2907163250bdf1a5b51bc3179214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4f6cd186dea6cf8129b09541ffed1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c6a073fdc0398a04dc3ece3a47464216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28e2f38f63c0529c575f4a2cf5e0cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49da86d0f3d0d3501efaeae89c22b0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa787e480b61c84cd5b96a8e24cab313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a0ec20acc9ad879176879234aeca0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610f39bf050aca7fcf2d94c4f9eb439221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f7d4e3a2e690cf44a99978394913b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4e9e278bada5917f752b70a284ba1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b14ffd146dc594df00651b5a677f37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f99fcdf3320d39aa8ceea733fc5dbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094d666c610f4842f3f5c2200243cd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b6dfff5fabde7295e4da0d611c58b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9619c9236d8cf853161caa42fc7e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7eb5b7f8d9472e71d2dd984a37575229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efcafd1f9149ecd9075c0c841bdcca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18384687ce5a105007a9b90a065fe64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f3529d23fd334efca04296c459e60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a3254cd21fc7c7b403c90a2761d88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6cd1c210f7ea244a7441651cbd68c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e210dc4a25de808e62a3570411397a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d8983189f958e2261b8b6bda91367236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59e413e0bfc32b3ba922e7d7f48b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf294e8eeb31fe5af84a4468f785ffa7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141ccb859c8e10105145d707063ea41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341edcd6c09a49f04e192e32ad5821f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8cad421ade71d9326cff7b20ba7d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c3c58e326fc2a5f927d98235ee726242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ea1f35b08627a5303d70972b5b3f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fd7b00e0213072d8842a1a8517b97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd7444ea74c81415c88afd8b64287245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235d8d2fba9b73fe5c5742ec0e30a51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa330799e77b903c330af61921dc25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd030b81006fb8c5929107f39e0cbad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db640d02937fe6e36dffb52e8f0fca9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1c81e90e6785d74f5724ad0accbbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7394a5545328bf24fa30137878b05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da4d55b4273a7d1a2db9aecf9b981b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bf02d87b9727e8f7185024b7b65dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e6663a8101683c8644e2d65fbb36d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e910f7371aa922c636ae0da143fef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60269ea83376e2325080ce5c5eb1ec76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b48f9deff28337c605fa1d6b54faa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86a76bf6a9e7beb1d1efddbe32ef31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec586725b6859a43e914dcdb1899040d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca36aa1618f9e98bdc54217d04fb5ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fa2f768da48c23f3eb05c5284f0e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4f97ef8f6b6706b76920b9fb166b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81391e23f9a6c11674cef8951e953b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f395d688936e213b53b0d4a96e9f30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e630c52b136c13c18d822544d89dadf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e75a43b152876b6a59bcfd45d37b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce606c9ef07a5043730aa2870e71ed4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b2c1a971189885c64613838f016f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dd0dfdcba459dc9482a0eaf18226f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75b452b51df261880c66a6d769326e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d57b458fa3679f22c9f8cbac28770271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dcfcc85f80ab3642a633d12ccf2c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e56e60bda3e93169c38bd348bfe26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4865b7b042efa0718e8b9bf6f9543274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e070448afe74ae997d75b61944137275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967baf58e2b32a68574cae9aa2c179b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120813c9816f717d8aebac287a45c14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed078f63057ebbcede51c3a96b58a975278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae2655daaa1591626357c01e1402b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa02149db572b8fa8ce3f66d14c3a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c17b13f8652b249885fd3093804ddc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7351c0ee5c3aaa82dff4736b883e1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325ff9b38937fcb3c6dd1a218b62531283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf54cb4fd60e7b271104fb486dd699284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75064f94c003b0a82102190d25685a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c79a1218d37e42e8c2865f565a6035286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50ce5bc3765dcb3088ea9b463dea12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9df447f8fc602cfe2ba4f3f8b98106288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecdd93ae2447a0f273d345c4e25358289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3ca16d6284df7a7bd3da8df77605c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d920319ceacf42e2f9a1b7aafc69c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614b21fad9c5d9359d5f9f0cab72b7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e441bfd04a5af4b2f247115b4ad06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079c73c931aecfeb8f79cdc453f83af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371a108910de7bb70b68a3334056ee1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23823287db0183041c8f2db245fd7b5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be82034ec59a04380ca53b3767f98f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a0f0af52ff6cb6b239e381425d9af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ff28d85d4de22c0e18192f680b97a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c64da0e1d7dcae1d62a731398bab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5a2d74c455171fd2b5b6843cf7049301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec0c9d9ad6a2e79e5b66699c664fe2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fcfacbbdff17d063132a9f66cc93c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33a9a7043558e2b5d0d182e6dbc7ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9476caae61d0172629a893007c46c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a05019636c05e83d85d632d7800362306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761148cdcac8c11f2f79d6d95fdf64e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101d525a831068740f377f6f1b12f31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c33e2bc948a53d92e39b55c8a3141c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cf15cc2260231a2a86bb650bd370d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c83e23216bf89ce897053bd752fc57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6866c9d1dbab4e98783e2ecfa9fd850312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753112d095c870f854eb425a0832319313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798857a0af5e6b1a41f49881d2a1fb6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f59782a1e290c70c4b85dae356e66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef342fb16c1af7ac3ecd3d8417df88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e60ee8587066f3da02d6182563dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf6fab2dcb8b5e67a7ebc1abc3ebe6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf5fb5f1e7eee85b2f900d02445cd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b4e149afe9f7d1465af86271e5c1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18542bcda8ef243f76ba535dcfe81ddd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fdcf0bd3692a4a41e680a075c4064322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752259068aaf952b54ee8b01bafcdb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5621e1e9154ff5a766d9aaceb41f9e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315c2c6e37415de52f60e90b6465369325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837cffe957ffbd853353498b844391d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5604eb2ad28dfdd455bf3a98b99f21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8cd5774f7f80c8014628160ffeffb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e2bed0def16f29c4e30dbc1bd9b33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fcc551409a9454f19353a3f802b99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a033b88de158522af53577c8972f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175a402082f4903fc50f04759960865332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b434f03968b46dedbe69cd594e763333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f433a6750aad34a20fcea0c888ddddb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d46790ddb339ff7c4e992b3c9788f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220309ffd4c0539bef9f97d6c5a19172336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5918a078647efab862f880b14a8d11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbba511f05ae2f9e3f83510d80c00c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f843489d3c2fb2a9e661d6a7c1281339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62206b89435082cb69b9bfa39045b5b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32c05b2ffd3b41080f4337cf357045341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe83fac794129b59a52dc95b821866d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76a8b570357045bccd18328ac24694343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d862f0307bb3038b1a67bf3ef7a4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011e757c28e1531c942ec0511c5b5f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80eac8940ce31f5655f79ace92b451346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c409cb4bae11d69cd579a03b78d0134347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea1fa5e04836b47248f48432ccf2d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c6c4782e47b850715feab3424b903349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d06d7b0c85bab507222fce412671d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c6fafb1dffa5aea33d330a4859742351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f161f271fb42d9ade45b39285688dec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ff8d6a40636a6b1a1fc68aca8e385353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cafaaba5a1dc482f35ecdf8cee245354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8a59628ecb9800b058876d3553cc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c114ea8d25131e2def20fdc41712d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17190a2dae28fbe5c6f4453f4789f994357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597d74a79dd3e63df060036fecd2d29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3ed8e84ad8eb6995d16a344677709359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4fb283c603cac585df03ec35f16d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9d7e00982d6cffa0df38618b65e20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8313ae08f8052b2087b2851197522a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae685482ed63d1e6d8a538db2dc4ede363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d848813490763a22770f10ba6d04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0605127a1e8f5b3b9745a65a179a9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd152a2f07a720e548f6710aa4b13f44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a7d34dbfe8ad91cce5dd264cc0212367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eece0261e999189d35a39368ad42910368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c0550d386798803223f87c5c5cdb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64c97eb30e6223fd3685825b4ef2d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f78e8f13fc2101a673dd8406a4ac83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243abb9e5f51aa66e36416117de0c02d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498648061e9ccaba2198265832094b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011580c15d6bef5a9a5648da0ca0c945374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5097e78f48c7ca1974d6c4b8d572e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ca7d2f44a72d1f945a14197a9aea7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30817ebd9359fef278e19d18e217b938377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653899c82041648a9a1e81d92743c15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d24f3e4dbd81b2bac54266a97b87f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511617fcc0a7b0dea78e96b6c895136380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4276998afb0d669f5d20ac33d1713381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4735d1eb485f10afc86018bd92ca2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7d0b1ad51dbb963a506d34e6707bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7526d1871d4a93a75c65febae7371c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac6d3277c2027cdf4ac6fa29c6b9e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c6330b0ff0e27e9285d00300f0688386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dddb14c79b568b2395d8cb26f610f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590a5ff75c4587ed99a30cd903c8726388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7736f8cf7a83c906ca7cdd07ed14c7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35877b90f129b04ce69d44bd93a7760390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5252b31ce5a713322f7c217de60756391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3454c0581bf5c79c4556548c3d7d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e2032270ebe902684c8d50989d5af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8023bbe7b623d7504448c2bcb4c90c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247d476bc81d87624d5d1a77dca75db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6e9d2b1feec75108b46f5e8c12678396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850b09967df33c40ee45fba2f82633c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f0d3317e4a6ec016f15cab8e904e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853597142ac19054204fc99475b371e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f0f20886482851b1d7ce0a2711402400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca08a23811b5bb2bb510a5eca820a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd24f748e4f259e5b0511185aaed29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21756d030f7e5874516edabd43fcc5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f99fbbea75ecb37fb5ff03ba434038404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53709b40b7f12135338132b6726820b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8694805adc13623f47d73baff7a8028406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ed188eec3ba4fdefecf210a78c9f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1f12de5b037cf58f216404dc4c433408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4f6ead6c76c13fa7783287b6c8499409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93ae7de4b8497b32d287f1561c418d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885541c2bb7a07235294a757d34e8215411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a705f23cf1e5121b183f5617d2e92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d9c28efd9ce9ce3d947a47e7626e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4c11dfa9482b731bcb5a736210283414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586b5d7140afe52ccf9c244e9e1dfaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a71d3b320f92a923232715d6851fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdd82dfb78a34678d2760840e02cc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790fb08f9eee7b5265f512a7028c43f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe96013bd3388d795646a1744347f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cc02b09fdef089e0675480354431e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d42778a046b0203099b33d401ac78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c985e2e625df621e10a42f663c41e37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7984ef5e1ba2c06fd4607906f29b4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bee598dbcd5d8bbe4717cd8b6dafa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f9e4efebec795e709e64508b2addf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd071220c8f22dba02caac0bc67b6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2887654226378f8407ebade013f1c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b60a4b918063ccfc7a77a574b62d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c24aea48d3d5198908e4d9d52b471429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1a167c33525f8873a3970d032b9b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da5e03e70a935c7c783d5cbd3b1eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058b2d2bdd8e4407a4277e353e96119432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565839f6706d3e55ec352524a593745433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b398c20a69a6e4eac5f8ced505c081434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81947611ae060a699af7b4d82d3419435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c15f1ee3e8e56a5a48d981974688dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d793bf6d75a03ac7dc538235fb44bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94131b8b0e1249bdb7aa1f7a019f97d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f8d0b2086ea0b07edab7085970262439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eb43d425ac717eac8549f53d42637440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e07205e20f7953ce4a1fbfd2f63deb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3f0a3f705192304d58ede6ff34ddb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d33511aabc47d0625023a3ff5d44fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32661b33e2cf4efc40d616e501dd416444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdfefe3fa749172b5882f86f33e632445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc154d2a3e04c4ee6029b6c57ca9d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71080c61cfc6dd1ac0fd896817b4b117447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788a88dec0e9db746fc87f4550e8a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a720c24f0ec3859752d7289a91701f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e4a5d2917c2215f3124692b7b1eb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce0d53dcd89befa7813a77458fa0c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36365eea1f9ee22f7d54f023bddc4b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a3672123c7242fd3e86f971ee8702453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baaf6ae5f0a91d54bc5034a368cb01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978c8184fef17db7ce9a84413912149455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e10d9595273dae852b80b25c8eeb0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12d036cb2d833a2e3cf72b7e866979457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26450d9c16392361451e0eb8cc3d6b14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785dcb889d9621b2d37b8c82704ab2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154fc8e3b5da81ce24911bf3692117c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0e406561cdd1a96a17b79677573f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d79ea2786868a3bf2b8053b5709fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f79995f8f9ebb0f1ea25cfbd00eeb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc2ca4e41993078e1c046978b7ad2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90e97df89d9a78f437704c5c279db5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b5d94c60773b0d5b442920628b4d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffafaa039911a2c4a455556faf2663467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbbf49f9d280586df9be59d18aa4c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa6100acf8ad1c5a5920170902603d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956abc95aae158e687cf199b863df105470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2239d62e3dcf42975ef69efa7e93b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b877ef8cf7c0ca3c90e49ef67b4c962472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f28243a01920cfe0f39cf809ce8df3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807feddfb41d5305ff7064f021d6bd0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b52ecb788c202cf3b360a5d67e394475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27ae656f1be967c5488aec82f0ad29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a62df54f5dc07fd868bae7d9556575477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c99ef94d66d3ad236031205c536f51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52be7f8e012fb2df5d081f9a060d0a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac886fd69a218b75801e8d7bf29e30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158338e2169c0d42d2295b42e12e4059481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b98297b1058e25b1372108cf0697b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb716292e0ff38f4cb7363c104be14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698977dc07dd8cae2640af32172d23e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46200a1973ea6669d40d45ab26558d4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7567755bd513bc569b661c7bfd9dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444768f64256251df18a848a2f5e0dbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32b13d2f07b9bec72021ed6285dc09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12faf3d115a47f8f66288222f10f57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a756e61b9ae921c8258c790264da5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fd95f48f113b7fe3bdcc0ee893a62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa4933a6853e382286f644f53b7d42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f881f6ac095bd4d22a7df77cb96b541493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587911208dc129c3f912bd712c0bf7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46249160abb413676e667f17d9ea58e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cc0ffca2cc276907a909fc9f8bdf6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9d9922e9598f3500c3267345cf89b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c6ed6a606a442ea6369d49430bf64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e942b835b0b6d70474a2b8a583f17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1b51916a474c9deca27097226e8ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a827a823cbf1e66222928131fdd10a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78608ad9979de6c9d749c9d0e4956df1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d18262803a02075213b751a63f4000503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9366a1e809a7c13914b21eb5b2c0ecf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be243c477f3fbf040f19ac9839a70e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b09bab1dee05fe8a1aa087a561a056506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ba8cff3819b8716320cdc8dc3a99b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7f52f06c489159b3dcf6d58c3fd15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c13c62dd97107d83c7d7a482f71180509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e09b52d614f2df6b4ad74b32befc01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb028ff06562c5c24f501cb04f32be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68d55d6ec017d4e6694f9013a1fbb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffb7af35a33532b7230bcd32f3abc0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ac6dc90d7b836afacddb3d45750a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3658d24725939b7faff81d57067f916515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ac8b4df4e65c7e5a6d93c02b1924b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa1f085caeae58ecf9ab1abd8557b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc89d7af49cec9db3ed5a2cd737543518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61160d12229b77e051dd40466f3771a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c1f9f2087ddaa756cc28cde4b43f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c97f12e85e3413ef61b9043f4df605521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf3af65e26658451c22ff26f119686522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa4694e0603c160f1bab40a4741dd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b406f6fa471099c408d50e53e5a124524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95137bacfcc686c547747a4a6b77526d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fb2895fb5fe449a9409674d70d1fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f53022ce0f6648125478a858319e20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eb7273dc3583027313321be1ebb8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed34757ba62f8fa8aeae89d0f7c71af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44f88a537faa60c0e3a001d2efd0fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd710fa56889f010784311ae2d65374b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bad2a0b00119dd24187e5b7ab7967532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c037d1382644c4677fc811bd0c29c84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90412954f13fa76604f80b22551d5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc380dfd1f90d83afc760123b72531535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe55a384caca4c4acc34c926109cec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6320cfca1a26960a06e92cf9f0608537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dfdb2b2b616db8ef8ddb9afd58488538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9578239831dc03511c140e6e842798539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fc0e153458b759960ab9c2ecd2b98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efa6e94d2f817bc930fb05e29b8e23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d10623b5bfd71ee79b82fa721f3203542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360b8cae93b83a0875d4c82d2c37aed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634db57ad9d498611e62955f8a8d5148544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94ab3f23c7262b0459e8db194d9598545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215c16f98b74919fc54527d64708ce1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb98872ffc13a0517f0dabd4bda0f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17574e69fd4c4831e37da80a0b2a70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449446a0213f59e1c730fed3c7c66d7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf855907e3c2813b3e1be33b5d61682550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99d1586675573b6b78a23f0f2038dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add376a26d92ded18ad4014ffead24ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aea2a7128e3a1150befe331b86418553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c568cabd3409391a5f127d48da936554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404ea20976fc8dc5f83bde95a8fc9c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde43350456213d8122689cfcdae4ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ccd1f51cc80e196187cd2c486ff64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e24b7cd2376178bf1d007b0485a7af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1155e6d2a514287440472d069a9dc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60aa7bbcc7c2331900870e0ae0fd0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb82aad0eaf23bffcdb4171a2b16ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3529463812ef5c58c04b59cbc33178d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2742b95eaa6c56e43356361663ca6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506e31557ef6940e93979f37ff314d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b90a8b7f3c236171f15571f30adc7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1d6bd8bfe4ef9f2b2adbb71ad416f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82758780cbeb10538537a481c751c61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90bea9f121cbf65f4d0f8fc26037b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b4c1829bb2634ab920770e1dff64d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3896051738714f3f64f03115f49bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39496e440edb90b700f8c15d400a43ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cc4aa6f625d40e4160048eb679eae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade417a397f0e1a23547cead7143849573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4187bdf25dcc99098014d1f08d1cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d293a8275a549cbd903b4d1e78ac0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0e911e2504f264cefa1a54d3d48d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e550f02ccba17ea0fc6e6555fb2aba3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed690c53ac3c6582c5f8f4bd76df28b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf80b77ac536774d3fc150cbb9e0288579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4965bcd8b9805d1316263a9b3894b81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d4c422a0d224478c98df1aff42d07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c050ca548003e87b39c77e6afc728b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6e02d4018da1ecff30c79508be09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83353333920f8adde4d3022bb597cdae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539bf19067e17c0edca1249c18b7a90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff022cc0bf98688e2a077386c64c20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585284a89717631f09ac0d82bd95cd60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b824b787ef2def32af4adccba0f6a7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789523babf5c2fe464573cae6d2f9e72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a524c7e95ff14ec706678aefec783590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92f14e3c278b2716dad1cb71fe1312591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5052d2a7e254c7ae52af43b08a322e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24a666b86fcc0ac2eb675fb6025378593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897d6d632f7a04575f162abdaa71755594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc4378527f2acb77ba010780a5b95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732998b31c0dfd298458cf9b2fdabce0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4c7477967be05cfc3cfd8f54ff6cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e86ac5027480cbda0e4f9b037ce10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841ef09782370ff4dcc2930fd695c45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e515fbdf8c72f0c1ccfd8ab214227ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2844b4427a5fd0d54446091bc05dd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d39322b97fb19a8269bf57eeabea65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce6934194bfb326fedaa4ac6b6a148603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b89959ed157a002f8d1adb4df8f35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeafb110fd0e7ea42a237fb0ab6b2b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c804f6a0508492896616b79d837e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378250eaff0d21d2b035cbf350a2c6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9f4b5b3bae1257874219d66e668e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d314273a59487b22a2f17270cbd4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6b86b17fee152c76e1f687a100777610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1110db91b2231f3b43d9657723fcafa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea00aac9f3861df633103976a702ea4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876e4730e2a810f1ad2241351208e87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a861ef974a3b2e9917ed87a3ddc8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8573d3e8bba0a1338ec158362b2036615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5489b40927d93bb95aaebd50ebea89d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5211fd22788b18e016f59bf90cd637617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8977bbbfda507a11e4d2f9e7c0a36e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5495a38afbae181fb1987322941f19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cad053b2beeaa6206529e535288a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84823a0af934b24ef1455624c6a54840621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f715c191ae23feff7dfecbaba17b96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ea6dd27c78932323ea6841ef88864623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee164e167cd6df760aa4e8e1e9f6783624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb601353b59b16767e01d96959cdf607625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503eaba776bdcbf569dba2a522758ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6ef20151c391be9a1c6cf9a470820627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce0f70c2d12e522b5c81d8c19a5c13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ff9cadabe8e4dad9eb0283e7721a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac5824c7c1732adccf223d31eab0ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b87525d23adfbf6e3679f80a467e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493143fde3fa84799ab269ff13e2bee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb380db2b9f253c95030c363e42c277e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fc0b9b2800af8861c91c4b3a22cf4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df04c6977bbc8c17fb420d51af145d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d6bd51eac9b44960e6de7b4658856636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4adf953d1d6f6d62b082aeb063def6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808028bfb007832dd6c9013638d3a1e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14201bd4e4d8df6d0f0a6b2bd74c95d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d55a2611a23332cfdac068e4a1199d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd456efcc6c38c6f4b61f07094516641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd41418ff9a096c1a36af77bcb2f77c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27490081ab34560648e676d62983419643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d800817cc0c3095eb5f7262698599d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a6a000be058028aa37f3343fe29c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ccf5be1c8c32491f62cc6b19f9a58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9343ac5521db6e3ac15e3fac5da08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999fe1aa62148f4d27a25f2eec1e25c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd37eea0d260aec3a2661ef3ba0c79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63744425aa6e740e72a90ef040259e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3b0e035c897aa092e81fea2948935651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb15e85f4cf278fc220cfc9610015a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c186d29ef8f904d5474f54fc318ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3647f5afc0b85ac9171b79309d30da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c905a9a952016f6ae28b3b99b65d9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a1fb5aa2c9269911280cdd9ac7ef6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d772abee45d56846e52a1d1decba527657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bdfb04c3228a3a1b411aefc540344658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1772bc717e3426aef8aea2af2a1a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eae6461f05e05a20e98f1ddb1ed8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500824231c2ae9dd6d15c08ed9bb052661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac6c18fa20af1dc841e4e24aaaddcb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2860b18196139a4b88079541c9084663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1664bcb3a665da24be5ae17560e4125664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4491dd36f72a2cfa23168d21a06d761665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55839e0b5e72126e1a6f5715ba745469666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82eba5fa7f06b8b8be0955ce3c5718667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f58bab05248f2fb3216267cde038ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cfe5f1743d0b2057da784268350a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd721d0752d13eb90511ecb6ad77136670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b452d53f8fc2fa9e7ad87158b8b778b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7ac4d473d9017a20d56d2ad5841eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1e18fafdaa87e405ac22d45fdd4dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd90bcf673e2b7fb31fbf8352a3e78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cda93d45e21feedee363d76840de7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dd2d87190bb54b17d53a8acf4d117676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65ce8f67299370ff9b97b7bd0ec6ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bda592783ccfba710881092d4c80df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e968b14ff1f398cfb04075bae28acbf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55038bcc234bb42e02b838013e0d39c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d458cfe325e75bcd7b85fba8eff6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af64b4d7eb1d89de7cc3877083c90f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c6cec87c2cb97be0826358b520822683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55367cfe8d2457b484b7ad29f1d19b83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b601a836c835b6e93d22ad3d43431685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6a82e7bd868fd333e8185017676d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a37262c7ba7509a7c02cd114563d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab364e4faf32857890687a53596773688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99a24614e42893d4a95f213a22fea3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca21058ae909df698827744a6415e43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc476067b22f84da343a0de3db1405691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908683934775756ba5f2f2a622a124bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40002401d778306f7b561fd53e6a076f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ce6d35e46da4a90e5b003c7473dcc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc93774b65a503f80fc421120bfe288695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e063a4ad016508f4b55cad4f3e397e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e510f981a6295b79930bfdcabdc8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9876bdb8f5b57f73bb8d6ec130fc6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167f4da442bd4057e07944c67f1cdc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07b77c21bd765fe24e6402dd082691700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37ddec4da7e58e251eede8bf84aea7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d9c9b74f1bcd7f580d80df263ea46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e866dc6d21247072ea96a2eec1136703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a3cc19deaaa5134f0fefb8c0f2c04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158731331fe9c323eb22b07949e85ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf35666fe406d50ae3bfb0e3191e7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1119b4cff91e08505223fa9509da9e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde4976fd466548f80ce801c979faa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ffcc5746c6845407cb4aa3703a087709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05306d1a1d6b8238938337f805144cfc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721ee10d04b37f0ab713f6e287969c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b700ea901b876f549b687d53d511cfa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143b7190f5c3cf05076346d01a905fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b76932df26168016b26c9a2cc3f206714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd831e24515a0b086c915564ca3c8288715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45576beb4281b201fe100741108d8cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afc999cfa9726e7bd6cc6f673581fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425313bfbc607c39ffecc5a0a79fec6f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd334c45583d4455715eed7936a487719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7448837d0bcf047ce1d86b8f3be17ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244d4a79ccab5bfd125d90ed48cd83e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96342ec3e7d48d43a6d4817de3bff9ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd014baefe4fed8e7a288092fb34fb0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dccc4c528a081d92fe30a5a71bc13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd20cdee96bc2e5783061ddd7cea8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b528386579c0cfbc7b0251d196134726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef03cf82bf4d8f6eebaffbcb03a814727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4498edf5244cd1e24e32b50d3f701728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b76168bb3f34a62e6888210ab9694729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dbb57ae1b7b6c42e4b2188c1c830a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947b6c0cea1f45b3eb78af789f041db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99899fdaa427e8e08b5bc0692d2be3f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d222fc1be4793d723507bb59eeb1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55881cdf79c7dae0c478506a8363dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1d26d8e3b55c0a6cc6fd0eeebf93d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da54a89104a4ddf9644566e0ca01fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebc653f2cb4bc264ae567a7d665b8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914caadc66e7bced016f6426f24a505c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c427c3d6651d1df66f0d6608fe5cd52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6bfed629b6136fd3c6d4b3b4800c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bb9929ecd8c2070f27b8a5eee2f05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152f03d8c073ba66f25aabc8e6e609d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d0e471b58b5ce26aaa6d35ad9a588743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f83709f3e7de2308d516679f4c41c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aa1b5cad013a11c7e2b9da012fcd6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba2b461e50fac7808fa94bcd8014b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536fb39dfb0b2885c3491adf713727d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324f0ccb2a2fd6af5b40f45b85b78bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9e7e7696649fe1a54840a89325788749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e6f7355caa55801056e47a1b7b01f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd21d457e12525eb09cf217ca655d58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2da3720b6c2d46c9c91bfa45f6e8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cff43fdd4b68ced6fdffd38c803623753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c12e2c45f799cb7f73e56a9526604f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4d22318bfff4f7e5811663e25a334755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a6380ed1fb33623b938ad34fed56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261e4aa5cb37565ac7a3899d91f9b1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49725ab98a7621341e73f7e9e5d948b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce59619093aa7021dc3bff3f5e0add759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d2ee58fd5967f2fa746020048ea211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699d0b289008e521b87c2cde74ecbe62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa034a6b47a14f449617ce6b1f0b79263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426789140548af31f2dd12a780b7448e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa6f9514fc9d5eb2789a702506ffa45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3e3354fe82daefb6bc90a351231dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71945863a4b2821a3d0e11f150cc937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8000aad8240d2d74d8588466d89ce68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab689115653f0894434a41a261b7c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929cf7934dd2c2832a02ed3bc59c44a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da56f625c63293ccc1836ec9cc2a4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f64635d12cb0c34ecc130837b35b1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd67ea3b6bac356ba07c6238add13ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806a0f63497be82a0689c573e7ed09f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f887f065ac9584a8d9d3364e1b0a5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00064ec7236e1767ea48b47b537dd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eba1c97c031466e1bec53a00d3a93117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ce8bc6621f2c23c600425225d4ff518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e7020f49e82f4722f3981392206d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948571893b94263af3c8ea90e4cb60e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa5a0952381b05a913d7b8e17b0d6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cd06e1f3a51ca880824b3825bc7ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba090c6888417d02141b215f89d668a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824811cd197dea85244e897942258bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36ccd104cf6e487e016b2a10e0df7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e55aca027c2c98e9a5cdfee2f3dc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5153776b471ebed139a9ae9ab45fb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc317a9a6e698eb462f5c0473283a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0ae67f91eb1f44fe24df567c9ad7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146f74dc09dc5b2291e2f4d27a4310430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72777c956dce36e5ad744117c894b75731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0b22e1987897218d22eca505ad8b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79c1245a2a5792f21f943d303f60f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de968042cb73c52a3563b6d5503bc69634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e1c5b4f085f57284418b114c1dd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345bb673c07109d0722dd6f0f6e3bfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd92d34125ebcc7b343de707cef670737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3660c25cc0c1cda88b729933cd3f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824891fc34c9f9ad945abded2b96e8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a391a3bbaf4730259dd485bbe215c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79918fa5f816d54442bd18b72763b59241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836147fcd8631b4b9fd3fc2af6a4103342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3f3261ab5225c95cf408df7b25f8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdb9750babb3b5bbd92913f00f966544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943a9e360cf28dad89f023cdb7c0f5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab564df6c705126e87554c006d9616c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe4b8b03e003a18730e585e183f3c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b00ee749f0c8d719505be0a8c18448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274e0190749ba6c069c0454569434ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9b700091ebfba232bb09a18786d4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6abb455e215aceaa6aebe1f1184d1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c1443881ee76711dda14627ac803952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf6c93e921d0cbb49dedee1428b96653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b10efbb48114b5c0fef691805f7d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00359cfc1bde4b25fb0ea280eaa874cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad267a9cc59356936122e4d6718304556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15cf9d35732fad6756098bcec52eaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847e0614ee8fdfac68d3454ba22a58c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752ded31a3d859ed00d839922d831df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6def5ade89fd3b62e9bcbea6ae222660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642c51132d601f20860a7320da2958e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aae9cb5a55ccb336d59f179ef62dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e867e2d307a67f5da9a9581d3eefc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b81a3ce16968195fb2efe1db72c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaec3d96600b54ef8ea9fc91aaacdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4d146a06db7a761d68fa083a4dcf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8e994ef7e7cc389106e32a09de4ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645f59dec3559099daa1babba8e214468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059755674ff3afe0af3c344380cf80969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2f8aae885ec9d85b7bf8e4dcbb52570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef40199eea510c1f968e1bf401c168a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d30fa40e40a3c9100de9a17b3776f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561016236af76ad59914b97ebdfd82b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e73f90ecceb34c0a4026598d45cce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4b1f5616bcbdfa86fa969d79a759975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5f6456e7894abc4a0d8e09eca17d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386cb122d4e4852cdc894b55119a9e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee4f8025c37cead07ddbc965e04ed278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69e0f14d6e88559f3eb21a392a552b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649d30bdc5e740b002ac079fa3877b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc38fd7ad47b610cb0a33d9c087d5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc8b6a3dbaaa071d14f08bcdc6b3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688ed476498f5a6118c4252ee4ff5b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88f344bb821782c9db781a180a619884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95d85ea8ef76d456fe3f22c7117ee285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c254faf0a81c8e111dbd4c719a067586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676456fe478a5a8d2525a503c0bfaf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41e3df6535e25197cbadb35d88186388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb35d2e0fdcd98a285d231cbc04148b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085bf932226d93100421ad5057c21d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c888d3de37c48977c8443b343d545791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff1211eff55a424e4de976bb57565492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee335bb1f99d29d43b93669de6469993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc8b6d38b0afafcf2bf3eefbd61f8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9ede3816285bcd1c695470090e2c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1006d45fcac01f16173d1c03ac967296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21859fb91252a297ef94a512461a087897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eacd426cdbd2b7526668ac0c17fbca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7d44a10fa1d59b7f08d02ba63899899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ab7e0228b8dc98387c6ceb0770553100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe427b08c5650fc745101c29dfd0c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0665d508a499ceb300cb4c87f433e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb4f3eead039e97561e4455e761efe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734fed01119031629ae97cc607cdefb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662ee8436c807cc49a22715b5ca811b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0e48dbfd432489ca73f8eaa1a4dd5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43126be4cbeaf11f61c7b9282ed1dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6006adc7790a81fac36172e39baa772108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cafd404a8e17e439b8c06b8f64f1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c72fe20ef1d95bb7f9156243ad6c34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ac653007ed2c2ac33359074eef7b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209e53ef0fd7f8a1796aa60bfd671c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d0382ee1006a38a08ebacf2e7727113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a59bf9a597b084113ac3d2bbacde8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4dcfba6b8dc3d79f958f9c8e10bc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aaa7505c86aaf2cfaaf050c4c31ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b5cd4589cfeee3cfcb84adbb0750c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c758f82a14f7dfc1b80b7ca26eb3be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8f3d41fc1d22a53a506f3cdb48592119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8e8f15a65c5f7bf359e45865d2ac3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6db2067f2e3f52e9c081663218f78c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0962b2faa368c628c5fd969f408c7ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a101646e7dd3f829f8879cc98f6177e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964079e6584b9a0ce8b380002794f5bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3644d461c04b346749c0570cac222c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074f10fcd81a7d715e2cae76df7ae69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e691f5aa4a8f30071d913ac646ad2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb67810a7d00d568e2ff4b8228c6c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c75a395d882d3ea8473b777cf5081129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df93fab36c87545aa01947d4d2f87d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe994bee45e9edd01f593903819aaf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b66748711a3c4642737112c30ebfd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3f7fa8376dfff05c6a347baacf95c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfa3ce2d7a1ca6bf3c8e7df5178ac5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c64e55e5d5f30b6c86caa7da79e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfcb564e79f38e729a5a19768193c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58cec3610f311ae53c21d01a8c588c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf5a8c05fc9aee9a5d85734eef10af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925055cef60dc305a65b4b30a6c6ab1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204b8f3f53c8a6f89da1273a192f7bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d532e037e1948f72709566af0fa4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9f65ee20652da994b9e78c4a7568a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d72876f7ccb84af03295f8c3ad077143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ee5694957c8721b0a998c1d24e93d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6755840da50be98488039d4bd9f028c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f8f334fa7bfad43ee02612638a7eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654da8d5e1633ca760a20c2344692190147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970429728986826f2216db3363c12e98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091f696536a9ed500bc95e3fdce009e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795472a295feb07a14dff8c362815680150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77d36adc6fd964ddac34701baf6400151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e58c361d8c9aba9af79be7ac51bf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2d53062e451397f7b17795516dd2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95618cd250f7e5d5829f4b8848c33208154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56980ed92b7c1845b14eee5c1a345fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e7c4ea368bb2e379d566273e4d896156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54b2b76218c3877d733061e93c9520157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b361b979afaaf785a1b378e7c36d151158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4e7c4829a82bad903691e791ed2d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491e827fb549a024db5f7aea72cb344160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76b34be4cf45813d0a1fea673ee45c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6401ccfd2c44a1a7e1c70ff216828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913db9927de40807cd9ad29f8ce0748163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441258f5568f99ff10a3b741265a878164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177712f642df1e6704ee6b4b80f06e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443393d3c8aeeffb3dc95a9bac64e00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86a12eea6322d9a07893807529ad92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4cf99638aa7cdaf5059d019bea7bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deb6ae19964c493112d2e19dc495ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832df5510a1678729f5368d3450a3a48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c319c94e351364ed757429202cfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e4dc498b8e15f5069c1027053a44b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1db269def9d035dc284a50d9ef00f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781d46722299778f19f42c1990c8e7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e05d9e5137335f9ec0774e5cd6840175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61450894a7367f9714590f3fbc30b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68ad624d6a98020e17e031cdd66e42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734a51a262b668c5c052f38ab027587178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a512d4afbd7aab266ba16792af89cd9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218db180c13fd68cec336e1f29ba0d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c02322cd8ed53284213c91b618355181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6d188a7c4b76716d11b07c7b54d35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc667869a6f710b0b4b1ef9260f0b65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226920217b9c09746f644372f53abe53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fde87419042b3acbeaabdb5b9855b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b2bc99682c505f778dfb95fd824ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980c8ae85cc12acc4386a8489bffae9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5063fb694dd85d9fc15c9cdc02650b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d4180fa705b0d6320fdc421455410189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0ee2fb3b63d90a785290a31b9bca4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8298733fe9594580c51e9e5d67483b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a9594cc869ae9209b50af918abb60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fc72321b191fd30038e211104ba71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bd51a73f9f0118d9393917f57a47e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaccb7f26d470607e69a9db7b6b16f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977097fc43c1faaefadb23096e207b32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e153c2707008b884804cf159380189d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef049d9ab40501119250735b29126f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f518eea9016041cbcac62a0cf3bcc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e08445d3faf19434467e5a3d6bca5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779776b913389ce2629b722f13322e64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213fc3d6a5617a7c814376cb2f3740d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2c4cca2ce58d301702cb6fc947d4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6611c1d2715f916f035593660d8090204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9e86a1b80ec4f556b1051b939aef9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb6fa5e29d6f852d2e6019f7f823f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3a6172a4bf8ac45745d19dafc5cf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d3f7b70152e4b8feaa13106c12e29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c71c46889fb9fad27dcba7431944eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6197ae4df669555bfa3cb75d041b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f45228741265940147f7294dc05d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e014ec237fadd0213e2222b26b506212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad2b3d5dc91823ad4dbffe20ecf240213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5af442448ec20390602f7e97835966214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874e89d00a14ef57448e6f27cbdb60e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fc394bc9987c456dad40a9f2f99ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c84143568b64c3005b25637bc22ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dee57edca0dd2f575ca5d51dcdaec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa44789f2744528b1626f468664931e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e8d10d38daba9bd4a8c71e6401c40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8f30ad49a0e3ced164e6bcaee1c9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c77a74776635700c03d1f598b3a2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c08f87b8c0ffc60eedd9d26161b47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73883ee4085c97436dbd36e6802b0b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2a2d0a29a60a9cb947f7b6d1c68f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c8d4e32a29240ac759b0ff23d3c6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a1e6ebec07c170199c5318a810d8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90389b99754e4b5553d8749f9115720228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b29ff82c040980126880c2b75a502d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e72f8514e6244a6ddc9c46c549228c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4e104c10c7cabbeab858357a6d91b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9df0cd2c3768653144fffd2416a51c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0595475b69fa0724171c513c3c867233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4e3eac15d7d69c8ebfca285a98ee1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ae18bbd1fa8a5c9aa105388a5320f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab088d3b2aaf1b7d1756bd4785ada9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f706e68672ba7927acbb790718427e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12a82cc09373ec7371b8082ebb2f17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c26641cab091a22d386ad18ccd302239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466c898607e9f0eb99f64aca6d01ef5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202ab5e8f4b11a30afb5da281c764fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484709419a535cd494488d198d484b22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922a35e6c475d185318996f85ab761d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e4abedea6f6a3ba9ca19ae8d7346244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaed2d72b5729608af5615d4f5e5bea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e26a550e28c8f37e09a433265d9a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079b6bdb5ae480124946c2ddeecd11d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd6c9056a893242049b7fc3416b860248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004ca8f725e868d4e5b9a523cba290c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c22e0790490547b0b63e7d4bbac17b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f1e35abf5d1aad3788f65522db5c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d46edcff354f3dc5a96887fb2ff97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e4d27126cbd4372f6465d20770897253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540beaa474253785f93643271d9d361254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4debeba908a04bb057c120e292978e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292529934ee93103f3c798e650ab8d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336694fde37b8d1c19f45728071f1e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72d278e51e6254a942c0a5f025ee4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b380edd768ebf4989b2f151115e8038259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf3017e4f9e0e060e5cceff9f8bd73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7865bc1f5373b01b50b4738dd3833261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60277f704fa49b7da075f7b564c99e08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c91641691fd1d9bff305738c0dcf67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cd99159ad5c44497145cd53326e0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e76bd842d6e759b379d8ce3d23d984265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcfce30cdda30d3261fb8f81cc5062266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a1fd8958bf6a7a81ea7e1312d5056267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087507887e38674d3487cd7f23ead1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c81fa791ea8d7d38eedd594b06974269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de387a592e641d2c60a87505e4ad1cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0da35fabb029842b32cd1c053193d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6349879a6ce56ae9f69ce9b827b4347272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e5c21ca7c97c1befe370bc2c70e86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b12e8dcc43f16b815122ecbb4e8d77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb638de8f76ae08ecf938f1e3d9e9f9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2cd2d7cd0cd398ff94e96abe87ae7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89a2ed1ca73f95c22806451673db9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299190f859074b7556126d525460ba1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0a4baab322837bf8ca10afb42b0c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1e60d674e15677b9c8284a3dd6c19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce663a1153f0b0120bc06a8ae466da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb00fa3da9e2655e788357d721b57f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac43a6b54556948d3f31d09592768e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc09eb395ac39df13402cf04cca9fb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4ab2e6328b21b0dbe2fe0c371d17f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458f529d6fc3e906a3564c6972466ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772990ac00d289da7ca217ab712c37c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1f2bdf1fb251172d902326d60dd63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05150c06d40311402f43f7c56c65e54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00ab2ffe1180312a640d9e5f6dbd79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcc893242e3d7654b17d9a6ef538f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992641fe94b0c54e3e90114522c49bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c04d130482417ce6e634bd24ac4ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c645cb3f42534fca94b3c31d53c305294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2a3d9b9d596060c6071e6c6030051295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9085775d0419a9ab8bb02f88f81faea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984225b89f3ec4123180e7715bc69ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabab56d9ed2f5b651df45b79fc40b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a4d05e6124821082b3f24b54d1389299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1b581825654867d2b12a70a6bb2d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ec5c396ee2f96a563bc264fbd5e38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3acdeb2462b65ad110860f58d92792302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fbca598cd786afa3ce7421eae784e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2a2d7667c1044d1933605e5d16c3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc782d1f9b34321f63a35cf72b76c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f73eab30853d48e7e1b0269e72f164306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64438ea419e507f4cd97afbc81c2466307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde92af44372fe1e0503f51397f6043308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada751f61103c550d3b8588f69a1b388309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56479ed1e6e96f96b50e76132dfa24a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb6d4d3ce7299355e683019f50d775311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56722d5a9e490266b77348f534ae664e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5febdef22de0c3cf29164a81fb0025313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba1a27d667d3546f4283bce5f71802314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769df0989d23c8658ac46cd8ecc519f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a71085150fbf0485c7c1ab37bcfcf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d3dc0a2a748cf3d702a2950ac464a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5851169ec3dd633732b645989909b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c84d2b9579638187bcc5ca658d8f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de177c029780e210420c493fd457bf77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90474c96acfa37fed2c13cd3816cb74d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0494819cc412c85ec9c3245bd69da70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df7bdf72985df0ecb401e0e00b52c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fe41188e87bec393efe57a37165af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c6a92463a5306d6890cd2572077bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2ff67f82f453cd41a90364b8538b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c447d2d281e904d857c7e03cc92eec7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dfc0a69eefbd74bbf844b38c2552b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22429d62be00c088dbeee2ff6f3c3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4749124415ac065f82bb174dfe66af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399311a8b1769e90a450ef95a6d2f87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd2fc5f7317fffc17e3f8c05fb72f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0caa285c78b9528785fea8e650746333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473245293c30a2c643a672d01d4346ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6fc60f2057f609a98e7831e7234a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d611186345a51646f813923fcd478f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08604ff7ced97129f8354628932143d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be652a1914e63f506dd5391cb3c8df6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf350d68f92cda0f066683d9ce3dcff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b0ead39b4e01b08285736370dbbf1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ab727fdcf50664984e07b919e6e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d408a4747a384b9e44f7daa96593dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd54ff9540b06a6607a281d7621146a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f88f9bf9aa3ac9bbc3b27cc52bb16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a51ec6c7b9d933e5ee7ad615b65c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4a7eb9b83f67a5d2f63e0c9db159e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d30b69bcd603fbdc277e070c32d1df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e28c1d6103f249f78a5cb2156934f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c268abf83011566b22c748b01d87f61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e30edb2774517d040e21c5ceaf4f4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d654713a085aeddaea26665cb9d56f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495f113ef6be91b0955707b5b6ca204352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62563573a6e07ad87a3d1b9f773aec9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b7c650db0cba8e9135dba7111197f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfafd4e2337e08e1da9fbe91e880f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a50ae92535bced80d5bf1ea71af4af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7af552487367649d0fd1b6f4583e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baafa80bb673b543036d4bcdda4c6e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f042e961e6ac282f4a4a478441bf9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bc91e818afe0acbe9c64f367863d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d4970361531a9a7bb1dfbec240da4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f21530e2513d1c1bdfe47d050b8342362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feae4be543c8ed54f6dc96373ddf1cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a06c87034658053053e1432bb8b16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb925731b8cc8e3a6252ad847ccbc754365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591ffac23ea2eba7d81e894d0d3fc02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c1ff51754759745ae7d4d4955ccaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a75a7a396feed860394aa909dfa345368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd31bbc8d068fba8a7483b7ce864b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d4e18cd85f1dbb2c6a178c78eae91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded73d2135ba4b8e23c42849e0fdf92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f822e1124990a56c8c26878d3a9d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fbb58de15d540cf124a9a40e94ec0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad1959bef16d54720b3d623ae130c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c166018e887d160a13bfc824cbc2adb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f288374d7fd6b5dde448ea86a4033376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f275a66d48530d57f7d80f4666b3c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910994f72f9943bba96f4308476c457378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a3aa8bd9c6bec760da74698b4122379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e88d0936118f93aeae79522ad4715380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f1998ebb51630744bc520da0d9f50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaa2a68cfb5c782a664a388f3cef3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a018a3570961914f17f1a0ae24f2332383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a84afd265c4f8f6f217d8678134f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1235ff4769dd5ee75a774b1559eb458385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56595bb10a327ae803bec81f3c0cd4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67db6d69824195077d5d498777db5f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab1041b3323662ab2c990792e911bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caef07460cecf92090ef9ed1c5f8b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aa9faa69812323e729e8fe14839d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f7ca3d24c69435d0702d5d3420626391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d03856a43ecfe24b6b32b29ef72bac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c29e3e0e143b9c6bca6fcd41ddbeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c8463a1c746a12ef18c1d71932f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac3b804e1e88ffc64ae97064bc8ada395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc2cb0352c5e25f3bdf105728f1074396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfd88625e5d9b7b06cd781c048b926397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ea96464dade840c48f13155bd1f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283c02a38d03542165dc78b502f1a85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a29de9e4358b8342a2ed056705a76c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385339c19eb875bab1f65971ede80d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02469fdee0ef3f58e22ef24b4f9184e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ffe567d528ccbc67ee673e3a35c60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1165b2ae684abfe50628f653aece4d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c07882c6a3d2139f3c302eb8cf8144405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4db7ae2c00720185174bd76ff57cd5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387262832cb1fb01792c6fdabafd74d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79446ebc176ce6b892a2afa32d9beed1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d6fba09bf47008c935ea5c40800d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ba2c8246035a6921af79c4d22ad1d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8627f7d34e2df316b799069a72e75f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acf6810bbeb670eff35c39ea3d1a32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309f79253b983d3d0b64dc0d73de9fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c843690221684955456d0e0db7d9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2a49c2469e548152ed1a11d32dd7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cba99d547ee2c0ef8aeefc2e5cb883416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9394def6e0d0f257f7853dc12d62c13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4719a123392923aa04686537ddd95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed2964badad94bbdbac2a5b002b47f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdaf97b4f329e0d528b722f86692e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db3ee9f58704beee65084580616677421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c52bd76fcf7befbc2752eae17a7053422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b318f6388817fc7bad62d8d47edc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b79f6ea5f2e8ebde19bf4ca34f32b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087db0a7095fb23047865867414e165425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742321306ac3f79cd0084f9e16296078426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a625bcb9850cbd0306279811a2eb28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955b729c37681a68aafc7c2dd43f255428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3ac6d42ea83a61958d433130889bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9b2671bf8a950fb526724395a2334430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9771637c9cc03148f5ab1c3711bcc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca3a9485674bd99a877b3a6f68c93d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49458b2876d133993d0f70b48236550f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0f5dc1278fb4841bec1df1907c804434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b0106eaf1d1cfe32737ccf910b7fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c0a3f7f0bcf721b2b0091529f776c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb176da1ca5b9d0f917e1dc60f72fe18437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ca6a718ca18facdcd01056e94db20438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642a97ef2a6fe1d2653fb1f2ffa146f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519938b1779c28467da87361154af8a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd42810f1d3ab91c9975c30cfcaf2d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978a7327317b3d01e9693b8ddc768fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d0c8a91aa381668f8147d3d7f79e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a452c51de658033e5a534e77a5b36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3bf21b7bbfab351c6cf9f2a8884ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed80ad3fc575321e3ff911417687f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792e237453bac3f407439b2823926c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9b57609287011cfade8d13191e757448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d11f256bb69c55601c31f7a452c2dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af414ff28704c50ccea820764db74ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2550d1de2bb461591836260af8c0f93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e32df1c11ccb72d77bcd72650be8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e9686c3859e88806e50a96503de02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa7313f905d27bf819aff231a5f0ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa7956acce2a1f2a9e47aa34f01029455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b05de546492cffa590a4f9feded76d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8bb2275c7439a6d54e6008239a91e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0811381da5cccecc7087dc59384fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed796c8e63af5c4f45d422c318a23a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cbf01cd8ed9349e78795f0159411b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c009c4ca949fe4fa3678617f0c96a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c024f7c3c5067230c607fecb93cbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa58cee84a8f73af4e35ef50f46c97c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587492a01ba2f2faf7169f8933030e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cdd05927ffde3ecaea0b3852af8e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf3961afefab0ccdb38aa275120548466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a56ec40a0496799b48f5104cc5a4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ba78176a154c288625e3ee4b08170468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea0b845e7429e86d49cf2c1ae3285469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96ab9fe1bcda459c47639e1727f1cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5676a93c8dfb82661ab27fc769407b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088ec7528077f92fcb2b48bd4dc58ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f19e50d2b7955e3ab926e3b75e7b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992cd77a275325e1b25cf0f1b55864c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df68a93538cdb5ba3f068a8d1a2af1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644724bc4bd780b586177830f92f914a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57aa58c6dba8c7eb8bd7d0a4e21d54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d0c4c72fb73e2f7b23c7197af2ba6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d6b8dadbc42f8846b5a87715788a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648c5d042f24a1223b5b4a720009ed9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a7488fefc6b314ee5cdf46efa361b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12951e54a1d0c105526646c13f9a3645482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0147281f3eb83806aeb952ab2e68df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e51bf5a12878e8c14d858ca41628c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7e0db77311cf7eca9a5ffd1bdb896485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5852626b2a069ac853be391967b06c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124c3e47a168d0c263174cbf42c026b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a11e566718160678f4c7b56044f9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc7028acbfb04d9d163496fc4e8aa1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f85cfcb356fc7b517d8d76d8b3c40a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054d9b5847bd22927fda02ef0608d00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dc78bc98caeec3859a971de92d436492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b4aec0338fb0a5b59f498178b5495493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26ba91cae5ceacfd8fea56da78628c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697d9be48ea956559ab065b32023dd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c6fedfc02359aac72be3e7c947a89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819f2e3e27d505e8876760abea9d495497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ff7f4cb0f9311df9d1fe4e647c5b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9ab993a118441fcbf7f8eed17ee5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5182126673ee0dd56c1224d028df43b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a3ddcb9b5799bc0a0ca34883da9e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad490b759b28f6ebf34c9749215dee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b680e2e89b2de46b36b34c88f9993503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2080ffc33eed87f0551ebe0df73d585504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610b747267bf77c0b37fd315ebbd4c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b65b2e326ba80385d1ce69d7f8a50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fc4ec058c00099881b056b6cd1238507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6800a8104c4b372c933aa5e88a0a8ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e4a239a276eb89806255473b34040509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51015955edb93ee3b776775c0d63347510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178ba16b5c12fd333496dd13264e1fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20205ccf58504cc01794f7b0c8592441512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c69a5bece9094362ff7b5afbdbde9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46388cccea837a980bb802e45b18d4ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63e48938cc4819f875512bde3f1ccd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831fe384c83b87ab721a200eba4f666516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077ac3504e723c312d6e457e49a850b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f259f0e4398d5ef5cfbef5ec09c707518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480da0ac8f97b63a09911d9ba4b5448519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab6c5c328c93daf20461238c8a6f11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c25bfb2bcb3177948653d950dbd9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe7b2bcde25f89e4b870b387357338522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f7929ac2b4077d3239a86ccd58846523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17265626e7bc2122936edf08ffe658ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12efe16a9e5e68ced313e56770aeeda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e353c847dd34ebf7467a48fe549a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f8a4c9e74339fae0a1e1deb1cfbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cf65f1ce0641d775c902ea16c5d6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763f3b642c21fd7fd6a85be9728bc3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356d49bd939615552419349e78dc835530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ee4888302daf96872abfa82894e58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be248bacad795ca2eaa187fa6247e42c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3441e9638d5e8375843aa5aa4e7cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f0cf309574ba41b0bb7e6b0441714534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f4b56231b10708c86ae83ac6594c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ad147ad34f8e4e5a52de4fd1a2823536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b06d8ccb1499a2cfc8f65d8eb2653537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e50b7c45941d5a6003a59a9b1b40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454443ec046e1a35b896a622bb5e77e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e432556f6792c0d54a3ee5c162911540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db35ddc0afcd97b68b1532b8cb79bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06b0480269b1e9b73b20728c063d2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc82b2be68c1879dced4ce4d72764543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc78fd342dfc29af93171fe525311a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418776366a5c9badd8f90e773e7babf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b287a156c3eb7f2d2fbf1965241fef2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956803fac32d50e4f9884c147122201547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e2155ad509fe2a58db4e6880acfdf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da475b5d399a9a61c560e0d01156c6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996581aaf101067798bbfcfce923a1ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69e4b1d90e571d0bd1134359dcee45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f04bc01c17b5a7ca7c5d5ffad8013552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e624ed66e364ad35341d19920a804553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71c698eeb1c47a03a97b7fc02f3157554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef38f3225a47d88bdf9a62d5fcdbb0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade15dabaef3c89ca3ee14ba96c3b5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c590a32d12291052254b947235631d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662969215536a29434eed4d4bae6fc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd73b6ed07915039a1dad2700d4157559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7c3c85be0d988000c6b9bae842a6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96152efd6c5638754185c4d4cccd2fb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da49ea7de743f0812b37ac9a7c557d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398f315de9ab401772993f1b1485efd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe3b241002efc4e818dc789399cdf8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658c6e7e1949e9a0a144a0fc0decfef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b818dae369a5095d206fb581cba1c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c923b987ba7423b216d89b6ed43942567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4980601a4d116a36b679b6bab9a74cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39085956a80f6ade940b7f059e62cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca825beddbcdfe482e1264d238d0e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c3da8090123f6d23e3a923ce650c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f863b98a246c235133c104a1d8a34b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d2c2b9cccf2af7e02e65aece52186573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d44381299475319e5408b0e8f1a9ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee083a8ae0134fda5f18653001f4bde4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32a9167a7342fa12b774294448c115576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ddfd47873c2f659a358d1b46b188a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f5f2644f2eb8e50b8e72fa423941e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593dc7db71a5a1c0db7a3f9b20b28eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc821cb7c4350590719ff2583853d837580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9220ed5357d47adc3532de78098d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a462c427873f1b507a6f7244e0d60cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b4a4c8e68483ba8ce41ea0500997c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1400f5d209e2bfb2a20f896a6a8d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb18b43d5c27d84d1c64ef623b99c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ccfefe8077ffc69625077965ac3a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84d9f1a35e5ac68b1d368e5d5d8585587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a0d9daa3fc13f490df8b496768e2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8085dfbff2395438b5e8c67e9f2e6a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b42c5e87a213ab881927b74e37f525590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9064d1625b744d00fd1356dddafb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1df2a7d88596bce15a73ed77ba085592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d8fd161970eefca1892869d507ac0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630605a7d8f348b5f0b5968b2717c36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435f67bf074b5444f335340ddeadf9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e975a86312520f08192f07629f44c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd8c450f01217311f16efb18871884597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16276aafa0cb2b3a1875d64f4d3b4843598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbba137c15507cc0a6b55abd22943e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a59dc55bb72bc5b0a31076da5c6394600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9afd04c7097b5dd64db09ce5ff826c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658777b1c160da641251f2932b83fd1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e71c016dea0b285c3729468f5f8b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57377d41d05a192feaa350ae657ff81f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237b0c6ea1bfc44d67c0d346a5d197f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbed1a8b438f9668280dbb41bbd209a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e2ac2a5b71221f5ae9378e652fe7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65fd092110a031042dc1ed7a8e62a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec82a2b0f83efa31f0d026e39e6d6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459160b549a4d211c9436f781f397af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55710f92d69a298f12e577b42024f5e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028a17e2b6be04598cc376b453d40cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf885bab3dd57606ada2bae9b761081613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c99168c896e1b45bb81b8506a11192614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5490950421d38d4098930c2952c3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01f18a8bf915d904bbd3b04ac37b10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e7ced9f25b17a3fcffe472438babc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0292b7e5060847d338987d05870d057618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55af7a8dc34410d581788c5b997247619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe40717f177b2d49fb2c68dc1bdb9fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411c10bdc9477a65aeb836e61d00ed6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87a4e9be315c80ef68395a95d5b66f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d0d9ed21f7f9484850ce545edfc08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8e6fc939697f7abe2fa67ab08914a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d696183e219d551e079bc3282f9af61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb02a95fd0aece3424ecdf1d35c197626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405b126a53c6cf7ab46835a1b122e34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd00c09462b3b18106ec2180008896e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be465b5a8486cddacedc74b480f5db3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecf1d7f0c13994c9fb99e5943f3b56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112990cfb3e187c78b8eb63fd97d5926631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c807b2b510dfcc645580b8424ff99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04725e194c6ac111ed3cf2603e482b91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f31d6e2cdc3838e5f368e48d660d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03da7b3349a3bc3bda83e6d2c702b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5752976411b7f7656fea598927b74ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c52542d532cdee687eccd12978daa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8efead58334166a77b35fab5184d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f69b39164d047afdb4ea6f999d9a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aa6f72a688f73f79e09472d411847640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984df9eeaf528d56aba7f607100146e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61798b8e399264a2d6e7addd4b7e35d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c8e2411be03c682fab973bdf63a7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe962cdaf4e4a0191c376b6976f2bbff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c49b53057c3c5b748bf48f96d74a5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23953e43062d3efbd66567d70517c46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b54c436894f767b0cbec90dff7f222647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb94c3e5e6be6fbdc9f0afb56168e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbb18402d8b5e721db551c960ac94c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05fcfd2798c7b8cc22f452d26cc987650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ddced1b4d353869182873583d5496651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478afe9a1e9e2f6e592b424a4d8c9cb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795324c8f53484395f8078cddbe2f5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825916628807e4c895e98204b16e67f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc963ddc3d069ca7f81bcd5969bf5da0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fbf9630c82d2b61e94a7a49db1d24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cba54b5a85745173a7815e645de566657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1dd60eb097385d18b7b36bbd9efd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ea54ba02442ba4200081736aef222659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e223cc332f1b335caef809e4a4fac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16025821382dbf5afa774649922fbd35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e05df4029ab4bd432e9d61eb5d328662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e701bb1839ec5c5428eb7a05178447663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bb4050d5f001d05093832c148be1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc8881219fda56cbc0fee7e870fb8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603f8187147ea6661378f4ceacf1eab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1494adc57dc3a7b6e70360fed01e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220d015bb57f321eae3e4bcdcfcf962668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bec45b0a81565647d6555522e8b8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0586fd72b90e083ab3df4860e9c045670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071664792636114908dadf3bb6ddcef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61f1703c44072599c5efb6e31693bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263cccf322683401c6b59c74d361245673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc22765c1ea0d74740d53f764e8f89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b22b6e89ca415cfeddf8940b8913675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d352160fba5f2b39f15e8a6462d3ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b9f02a324d12ca9f4f920a6b5df14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f58ee7449e187ab47ac30a6be310f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08edc6acf6381fe225faadda8dd989679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691711db471b128c0cf7b1a99b04d841680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fe0eca0da74a69018db356ddba1f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c34bf53403864e3594e0a989dade8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b6bca734459a731cde98d26011ac3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d9855397530bb8a2b3e2d153abf8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86e7304001e3cd87143f1848fc871f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de392b5e15a84a1289dfb18e13059b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f7415fe8490eae6afe0a0d0fa5cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2591ce1e06182feab5bba9b4c70fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f37f218e2e734c4c5cbbd86ba74474689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cda9a18db2eada5fb586ee9622b1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833a8823587ffeaf8eb93280db3b2ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8486359023005b0537e2e276b5c589b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733312e53281782b0ee095aecc9c1e33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8878e0cb4c577627ac8535ccace750694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254164d7a8e1ee319a49f8bd72c22d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e09f4a33243a10c27b70b37774d6be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a7f517d19a70f672de2671ef82c2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ffdb327f1af95019cb90909e26c27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20389c3db1fb88ee49b40662caad710699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37704fe20ff62c0381fffd5975bb09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fefb12e413277b3a607fb77284941a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584d7a8f78f807646799adbd3e99f83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83f5edf911d1e714427d6ead9d84a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd0f5ca2b4fe1190b84102b44f0cfc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b27bded141122c5ab27af962aa80b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8944c9dee62698a676c1ea295fc79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fde9c7abda6abde56fe6f7c19236e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116351d1836cc33e9a1134d3770ba90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e2929723f8c57850d31411f6c8d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fc0d06a2b7280c94c23f96f96f5d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afe02861da4f3b3f125ed69c6f4d71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee9ac97f3cf085c0693b623b717f2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6f2713392b48f6e9fa48d24f134b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6a751e637b6e8d62a67bb894172a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533adeb4dfbe15856c7c4023e407c06a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7b30c72f43f06bd86414b789541a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1793ae6d7130de6d3ebca015853119e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664a3d3e3088cc4b011b71dd657db24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f525266570b4d919ef97a25290d1581719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec018af73e2568399c194c396c340ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b1a9ca0485563e9c78c6b6875179b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cec61303de81c6e36927e5b41235c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eab35f3470d7656b92a76d024131ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279b4accaf7e2c0b9919f7b5b0bfc7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1fe60952998ed750fe4817bf98355725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c08ae97e91d377278de27023178367726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c012eb24f102b1e51bccf16aeed2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37008e6f975e8bbfdec2159014859eb6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045207bfb6d78c5ae11633fa5a55ddb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfbb8d796a5d8abf4671fb2c33812a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330b69ef795069bc753fa65961e979c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438d0e0cf414b9727abd8d57a2444f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f80c7304ee5bb1a7e33a4a4f8c65fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c31a35a82e4a5f4457c5cb89279617734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1ecec1c04ca1d41bff7e8e88f260f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e82a9ac8035134df41d49420de19b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3381fb2914eb7337937db703388126737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b7f14b5bad247d6d21dad485ab7d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a5338f8802788c9bc952c8cd02fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e9a05ead8ae3c5b0ba2ba196c7bd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846bf7847fb0d83880178e22e64516e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3390c54f2e9c73ede7cbfc60a2a22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac49686838ab9475aa60df66c0fc6c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffef04081bcd07d6c7659035ce57de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677954ae518a98c912fab57844fe95f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51161541f29ddea4f5081238cc3097e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f016c538cfdfa8cfcac10b1295874f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16f7e57e4139d467291f9966804d5a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7051c42efa7c40851457eceec7b4a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cab9fbd999f6eb7c0b5c8c143d05e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a9b1542d9fcd72e60554fba619e34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f7129d10c5436eb7e069c20d15b8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766ce70f0a0f255faea76234ade8fce753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>