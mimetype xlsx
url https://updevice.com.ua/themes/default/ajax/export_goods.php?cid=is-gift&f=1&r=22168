--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb7377822e20a540aa336eee76970a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b84789ff2adbed5e64b69fa807c9372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f135bb72d8b5645659bc790c8ca443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cc548d2058e1dba21db414880c4e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeda7b32d1f3f874f81f22e35420555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27163044060833e3506a8f5bb56e63336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2db9e532b6387e2daf82a89b592e7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a395e9f0c786aee574352f052ef07928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b2a498e0d3944b24466cee5dba3969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e6176d7344b2d5d127efa08bb887210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dadf047c6e0ac0f05e9076cbed670611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc0ca4c8fd32e02e5e45a8fdcb19e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b81851ce2dd319dcb25e5fcf38035913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297a8529dce066604afd9f7286ddcda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010dc6ad20aa187807cbaa4c9cad8d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9433bf3ab6b20a0ad158952fda3b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06973821a4e05e96b4103466801a33bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee70480cb3c38aa864fe8cabf1fc1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83654704941951e6602fdf662fe06a2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2250f5879d0eeed769294c3fe1a4f9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fe923c1fd8b93821345292179991f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aab3c7417432b191889621225795dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eae1c33bcf0275c078b65089f9006a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956720251ee8d810629a76fcb4002e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2a7a2d6725e355a82794f523a49df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c574d0fb9674b4e3306c1b45a6f5a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17f725fd9d2b08530f89b16b41824527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7131f0342581bdd9e160d81be13ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514bff43cec88c84318d0a5c456472429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5029b852b83050a97911acbe4930f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618d20c505af6a6c10c506d30b15aac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf55111e4454ad5dffe22bd317783c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba0ff643a0f27144bb428a3f20912933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec5ef0020b6ea6c1b5514c15389edc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d4207751fb6b459da8588c72628935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9e6b7cf86f872e7c2cd4491f4ca9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e43421c7b024e39d76ac6cbb5fdc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4099e135844f556575bb2c1e0341038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3fb298b766558a9341c1544a9c28f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b40d60281e3bcfdf4b4e658280153c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5638c56cf289ccf033681a6bf61db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c75bbd33c98197a23981317a7acb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1946c31baf183b116e3331bd11f446743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2e3902149892715e4624bb720167544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb7c5aed36ad8ae7c80e6c897b8fed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb416b969f70e3d765ca3e81101d68746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce76c36d2c35da82ce2ce6c05fb37047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c66003e2b4a501930c7acc5f5641048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53a9ea691ae8f2d0f6021ea4760aff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06469fd20a604f4810a66db8ef78f95f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166ef00e6ee0fa9e0b5aa417ea425f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625525528d6cab7d2952b794c619028152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0344ac68219b11725f2a699ec87ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd53705fb1beefe0394344bc58b57954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29b5789b18930fdfec0aaa17f4adff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a016744e38565ffc2ac859ea2b58f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c42193e7f42dde457a7cfb6e1e3ac557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb5a5ec491af4d6debf9709e1d4a9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03363adac40b3d20080a8a44edbc04a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbe54f143dea41cc081d9e033636e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7865b4eb04583c579cf7d730f46216d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31e527543317ff194b24463cd76d2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0844b7379354545c6b0dd6fd9935c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e338408391c68e91710b36cc6d84d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6ae9f915890f24d7b48b874312ae465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36d107f89640abab7c7a9bd5db369866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8fe21eaf7e590eb28335e8350f2a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a5cdc036a02b1268aafdd4e70fde668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12d0d55b37fda7e047ddf908b8e78f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdfec398945b5171fb3e9f859996bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0cfdeb12ebb61f3e1704712f5d11471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823774443d3e8066514755bd6d91e48672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf45abdc235c1d5d188fbb1efc5fe9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f97621cec25795249ae61c3416958a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a46ca92fd362eb502cfbb0979a18475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b40815d8d06e23c4d6d1c47ba6a0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77713cbc1626e56a639acafb020a8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db51196154bfede8a7d55d746d6cf4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02789a7f9aaa4db16de0db3d5d179679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e8581849fdb860f5d9d0dfa46fff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edf433fa65ad974f391fa08f0acaa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05e8e48971a1939e0be83cf917e46182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956032a4a46c9d16c642786782ce75f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805e0d7dfaa577339ab37275e9556a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27822fbf26ac5922a4e49c77afe6e8df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b71931cc8fb3c10f6a8391e70166af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411813852b71ad7fee9091723d08bfbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bfb6a0712cbc05224672bcd2eb31b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3aca64ed872edd8e9234dcd2ad6bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef1582dc38608a35b6b79985ff110990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97273050bc07f3f9dae4c699fe309a3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bddf6c64c71b7184ea1aeb3fe3aeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9917006c3ca37014b3bb0814bea55093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2a4d751674dac6399cf97d0bbf41a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e157f1eeb0a405908dc958d10841a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5225dcd39d5c0261c6aa8f21de1e30896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05ad0d44dd9173081545a17a8c4ec597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae62a9fb674c5081656173e06ca1eab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75524f99eda5faabc51f3124a6b5d30599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc39f3be3a6bbed208ab7de19fc811100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9782f0b67ddc9eb4aa8cf5029d443101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a68baf0aa90106eb18d0f6f8449f4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d197a47c437bf7fffba376e3c28707103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ddc4ded9990102cad81dc3e9ba2d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3e7a5dcbf89af61dd3de214a2121b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bb15a935995cb8f75691906d99651106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c2febef1c6b7b24231239440d4391107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf78a7a26abba8e94d1657cafbdee9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ac1387b284dc036b1f3883e02a2cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4f4c48aa19e3e3d5f2340f4764745110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febfa0641bf6774a49238cbae45be66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66b7596384b973ed6cf00ec19eb2a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e0ca41f22744c15fb2c2fed4f072113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc86126edead56209bba8b5a51768f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c5a793b02e96b92134c4b0085cce1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff02df4b24cb11bbafa449389e7a72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c10f0131d8b96255f09c09445a72c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d751a4436f73b96796d81f5266b811118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3650147c52ca92655f73c35b1039e1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b061f006cb49de5d0324670780b4d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8654d6c4dfe9f793447f8fc818fd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94b51df4db334b3dce6d53b92e4aeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e27a4464589c989c920314638bd394123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55011b16a999a39befdd241f42e9cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722932b06413578056caa001afdef9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a903de29c8503bcac33662252180c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f7a34fb5356ab13fc7cea53fea587127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9cf7ef2cd5ba354446f099e537549128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a73a5845a54f103ecf5bc5a6277d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a1956f36361d385f5db2c825c6009130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e7d3fd190efa7f152e1a888069462131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0af4419fbc87f704b0d32ee2013339132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efa73fcdb24a8cf97c0e5cd9c2ab73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1184f98abc27af895b2fd45a5aa7f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944dc863cf7b3f63688b91781816d00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaea75f918e4238033e0c32f6eb19a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52bdbeaa2770393e7f4476126c613c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313cdbc54514e6c6a73cea6ec658a15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62dc240406e8f2663e6c921721a41d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38956bfdfdec68b231cc36d2655d20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e54aecfda64c1df1b5dd58e9b50bbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0531edac43291598687fcaf9434df4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b276a28be0839b55656ee67892975143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f6623f83224dbed5d88c1ed111b7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e69caa357dca25a03c48cdeab20c87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d54b8abc2fc55cf138167294fc496146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5126467cd079ac530baa25ac398aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0afdce52449226594b26ff6d964e1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f40bd19d4fae8296b5695874113e63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fb7f2d8e8d631e57e0bc13c72fc45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e7ed45f2b3788a7cb8d21f131c3fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f707ac4a41e55c10d171d0dd5d02c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15e931dcbf875bf3d14dfee6710690153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edcf8a048babfb0bf49dfc46c64052154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b516405bce0c313add88fb04ec1990155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e545bd237abd2387ef12de51052a1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9c15bc0f2f0c94b15b4b500a47997157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b2347045166cced5e4542e2ad0c4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ba74d7db7e2cd7ebecb7854a16751159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cbced4857bbdb76bac8a2dc201d92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8b35cd764dd3abce5e68676c96b72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cc089571587d12a969699c799e196162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c575b5428432083ed8a0afc4335c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa64478ed2cb2bc0bc0e9d48eec50e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b19d6cae3e53078f514cbfcce0e8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0d907694376c3d2ef847d3c334278166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5955147eb1bd28ede27da7b51f7c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf967d8f7306c412e6c025b70dcbf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589885c7ef985e408c5fc320b1f5eae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4ee0b1e59181de53d43c426ac8fab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bd32f0c1c60a916e2d0fe151e71dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aefe4dbb0c1d0f318fc412afd80d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561071fb996ee763e0db4c744058e2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9964e03233d94daa9d2d4f8cadf8376174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48cfcca947f5cc0bb8906b5c426aee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810eece0c2f852a3ae6f910c2eb625f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404988bb585dbb831fc3046a890be9ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ddd06d1d9d23850e07a0901bae561178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6275c5866621505675fcdad63f2d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6201c64eca0ab59490d1b772928bb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302233068121a4f8e7297d0d90a6daf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f681fbe5b375ec73f91e74b0b2812182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ee25938903b58c492c708d00bc357183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d6b66add258a28d4402752278c661184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa43a5b0d9b682eb0d2087fe88bea9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40997f8e794d39dd69b5faa98c9c42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15b0439bfa7bcaa7dcd099619ca513187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e487a2c7ca7b877ca52611177dc2aa6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f60868f0bd6597d60684ea538de18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9681a32fca94c6120922c80fb67d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a927749c8576ef821079e3a11865cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1d647bf2620cf34ceeaaea6115e06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d196d6fc8e9f72a9bcd9ec2c6a731193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ab12cc1500b0051d071f089866d8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a647f523c3034ffcbcbb39c7deef1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd747b790f9ee7c5785188273cee5c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff63e45a6d209607e8e763ddb0e9f54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b588d3a810a65cd8ae4aa1b6a29c185198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888465379fdf130c6bf522216b2a009199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5b6ee2f6ff8fc2a3ed30e09c4637c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182248abb974c179e4388f994a39149a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37ee4aed04356167f422afcf2eaba2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163458fae0c9df1c4b867bb0b781b816203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c352c58aa1eb92e7467874fec0013204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9582875819128372a20975e8b8d34f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935c601592710afc585e541996f3367206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7a19ba612307dade4e7d333934a7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aee8dfe1148826a4484dce422976e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39774d45b17d52b60eee82dc297320fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fa86364dca2801b4e992d82fd5ace210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36849ae571f7089d5292fa069703a82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ff6dba38e48b304288e35d320dee9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07250181c3ec1c82af7202f42d3570213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61059bd41090e3e47f1678c696a9d7ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39205fead41386343bdf2e56fa887f69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a1ea590db3292a6b326ffb019f0f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09da36537d97b0abd518c524d6546b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600637b8e9dd5080c091a7e460a1cc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cdf71d755fa2e0e63b6f906720db9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4a47095bf8606d8b989c84eb2ee42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9267a91339770ba772480750acb248221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703fdaa8e4d2c12ba068b659bd1e3b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050569d75dbc55fa0441f547a09bdb9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21187be05013c207b6ade0aa3f4db36c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07821973a47ec3ec49a79e156af799225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa89ab9f2fa6d6ec3a29826410c4af1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc9d6bff1b87d317d1818b4a6af65d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a8d3ea64fca54d128337cbcd7b687228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702888517c073fd8415f7bef3a7fde09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fade84d9e296565c49d69de867d012230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ded824a0d027c404766626c7bd149231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bc327bdb86a2032767d2de7cbf2ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bfb195861075974cc04b99e78f49f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7371fcb83be61249207b2f6e16be39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70af291a32dead94250ae196ccbffd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ab7dfd1aa749944bd3626c09d8c91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa51d05a3fab5b3a4496445c2a50e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedba2bbcbc34d338ee90d89746e6d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d13bc98f97621ba1e4d6b58071380239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590f94d19b3ba3c23fabfe5b235e4bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f4d7a3ad46a41057adbf4e212ef4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44109db38101f0e503c85b8a436ab7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c4f8868800866eac07d0c5ad9e3ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c45cdc34122bcec37a448da3b57fd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7758bafad937732f4c952d10060091e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc96162bdbb7e0bc9a8c0c85b3bde67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d38d440fc99bb5eb10b33d0dbb763a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bb31f1625273594bc546901b24330248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717f69f26e509197577c865bc1f832d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75e8e9a972bed780861014691d2331250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54d14eccb8c06c1b05d595804a7b7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb45e679762224bd17d80673f59de59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d061c423f108f9f9035710486abdb31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6900f7648cfe3b75bff2fb16ace8498254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6efaed68e34f9f36d01247298566f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5857d4125395ea039ec3a72d31c4f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6303cc5ac8708bc4cbb946f144003a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c591a21be1cb2ce5cc77129abaf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476bf692a8e5976c19c327ae861565a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af311679e576a34753ae843702de7e2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6091cde3814312f990a6832bd5e78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69286a56afc598c6a7287b333f3a0c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc00bfd3f3b81402d18927d224ba4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb153db98bdb7d619c6610e5dbf06a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d4be0e5bc64d47820d86dcdb72c7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19c70c37ece48ad4c734176c44c25e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdccea08cf32fe8dda5ee8a03fb8a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416a045c6f265acfc502d19cfe602e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d327f058f914ff7d26e7281160b50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0fc34e213ef9f1cc0d3349c6767c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dd6d0e5279541c87999bdd674b019271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378949ac4f7ca1e048d88582c05baaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c13879f176897f3f2084256b9f941e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eb5cd233affff3195980ad0f1f52a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290b748d538a3522be64dbe7edd7b92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e169970cec11452fb11bffe334fd9da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1f291ae7f8a9b51196a75411921e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff5385110d01845ffacb1691800fd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aadfd1eefadd2636030c8d7d28422279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280373f0cedf1d6e985172da8aa5cec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c94568061efbb4a013caf83f03303281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d18ac99fa632b6b41c9c963ee6db8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801f28a91dc92f6633406b842cbe4e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6ea71aef95ea124695ae64f882a84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa960624fcfa866a3438a743809010c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d52c6d47afddf24b32a0e4a7101406286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d73daf00c00202b01cead2caeb64be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8940c172f4418c7c2035b00a5f376a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90ce8335ee2782f9d8a5582d9f6962289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fd81a7afdbdfb3c2b6778dfd14027290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dde2b9fb0d69d910fbfa2f653ee9bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3cb9638feb4d06758fbfc2c96344292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713f9bd95740ae6904e6db044aac3d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c02a5104a17dcff89b0b6f032717e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc313f7fb9e732116917e2013e27121d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dea276fd5d7163ffc40df2e517e13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83238baf6332762620c2ecc797de939b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4cf9453c61559062af1caaa65a30d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f07cf3cb2d91d2a044ce52940d0ee9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da95c41aba5ad0a2dc9c6aa3d66ef89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b6cbfa33575cfab4e6bb8db22d985301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94586a481024698c30a0826b1fe85cf4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44037cfc587db69b95acd6ad04f2a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5c5d720bc703bbe2efc365004c960304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386309fbb28eccef584618cc6032c64a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c1aa1589022478e4ad35f72cd6411306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a9d299d4451ae1c33029971df18f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214bb5ead370a23a5f07e19a8d68a2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83487c24b393d1cdb48a2f7256b8eefd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee308152dceacf9922a729b2451a15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8562986f973cdb2611c172ad8ba3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902da1b9088ca8fec29815b71605e0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf439aa0faf07be0cd61164a8ceff7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a8cde1e4904b2925324f04f7e7e48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8123a6fe9c6a096b06e19d1e71b3b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f612d8b1de043f5a0d8aad262dcdee4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adde265280158367a1e55324ad45e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf212d12f20b37d10ab7e50e9cc6e4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ca60d3441a5757b89ebcab055cb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf40f77812908e28938ab6d235dfb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed245e6ebd89de6e8515b6bc8cc9f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44914d4e4df393e23aa9a2f25911199322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ae225463a9b7fee46fe361bbe2d2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ea4598a68177a1238074b270a3874324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9af7751766bd7123948f711221f32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e3ed2e251a56bf23f6102e4291cba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34075a1de17832d23f84435a2ddd9163327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb8234c6be79f9003d27209c81e7a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be229325cebd97dcf9cfda8ffb95377f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7b5143989e06eefae9c0ce06c4c49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2522a9358678c96de8af73629d4a29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74860b6bcb7e95854d678c7dfd5cbf36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3c58c3655d08ed4361e899f0951ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd132403446981f0a7557b01fa2ee7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41670e1b4ea8b145376cbe4fdef5b290335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5853c99c28449b13ec0fdf72eeb40db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9305e72e5cd6e79723d143fb301a305337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a94d12b5df053706b8216b2e76245338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c201a62e8cc8f4629740c79286f5e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b4a09a52e2e7fd0ca9861151bf0ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d985d831518129dc26c2c4dc05d7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e8c3d3c2b73a9e142ad2898bf9229342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cd5e59ab82f0ad396e508f3e7c365343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3430a9043cce183e3bab49df59378344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7967dde4c2fb43918a3c01c616435345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e425ef87a7c5fce435b4f9c3626a4ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a43efa1443740d93bfb27302bd8040347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3aaf76cffdeb48b94a42d6f378a04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfd6317f7fbfb4a22382d8bcda6cc9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517f8dc63831a8d7cf821545dbc2f24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b0fe657bb2d9cbd290041bea7eef2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d525e16eb95c487418bc76e26888aae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275874ac3750e14ed9782609cec5bcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0160ea2f4b5bdce1ae13672e71a884354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df890be2f19d48464e53d221c42cae18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a299d6cffeb4200b9bbcd834c34b12d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b65486d55dafe892e9023f446f28d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddddfc2b238357adf31ae1948a6b467358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15654f0ca6caac2c8eb097bec330a7a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269231bc7ac1bf35978e20d0b5297f68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24ef4525104107bff1454adb7020b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39506794e635e108031dbba59e31b0ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d34f7fdfbeab138e6c2aefbe03c265363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4698c2c81d1f39b15542cd1ca95a48a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cd4169b18ae33c7efde9a42af3b9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99085c212340b5fe670f7b802e0130a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395cc9abae30fe5b915f2cb765e252f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f684de3726f62df20d402a6f9a28b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf653e515f6c2b17e24e8c838d30664369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a393cbf902b520adeea1a9ac395e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4140cdcf671b8b2652deb0d0a69ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cc1f0403d31367fa3dd25e6a27bfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f6a830a4decd2a181a250f1b77c8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807949b427bd25c2bd3c98b2ed8dc1b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6a29bc604184e9639de87bb9bb16a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5676799ef9aebd0ad24a6b06ee3e78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f185563ac74f43d7cd8db764c12ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4f67bdfcfea97c7fa9f008b5733d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5404fe960418dbb32a906e13e4ce17f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef724f9c3fe0d4889346a6da28e5d87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa222dcaabf38dd7663e79412a8e75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766174ce672e505c717ca6b586077c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554077c9bdfefb1882ebd2388a1500f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133ae115930bd15bddddbb3a9c72bea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4fab8b3c267fd1dfdeb02f5e29778385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc668cf65d350cecb534c8fe92e7a71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31772438bf28f360e39bc908c50ca63b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edda807bec0150b55fb71e6ec19151388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150588ede80dc5d81ad61d2c98e9f22f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b8850552ae38886671feb24630de7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4706d052fffb32dc2cf6856819a7a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a16b7a1669359b65e2db1e1bcf1839392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad40e6a784ff855b08cf024d980c7e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecffc80a5d74bd205d66b48769d3a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dcb4f5ed06360b059b0b691cda53f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522489c1494282dde29f8563a0bfd06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b413b48ef393bd35ceb18c441520b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991aa99e7b109316f9a7b83e1fec1e31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cda1b4e7a45679ee63aa1433d5fb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b10019f1f308dc5a15a070a871ede400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a4f9ced09f84aca3e45bd5b5a10c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e2821f7e44d52db5e5fc45fce713a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309fd400147b777b49ecb4cb42d2f02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbf419f501092fbc00d291f691ac41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947d34b31bf70b3546449c0dec98039405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c200c05a4e25618d7bd44c8a444ae8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65ef8a6fbd6b2b146a365d6fe80a94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9207440bfd8b78ac2d7b9d7a4ca8e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143caa0dd530b84e3ff4d21316314dd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840cd6ecd0f422cf39d4132fb6c7f4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c509ad95d77a462ad778a0c25186e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4d49784254876818a49a507a71a0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427fb070ed20b289fa6cc0ee47fb8da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36794f0ce2f46a51f4a1f770f0bebaff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bfecc43b877a816044fdf4e63010f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5411828c3386be93ff8122994eb03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36ad3a1d95f801248c59c5414bac31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea88f997211dabe6e38202765252c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a01d70a890a11779a3d1106b400ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febb981b3e24d92c9c8cdc9529816e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06006cb500281756770b394f7b19976a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48778495261d96612fabdc1b4abbf5ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7e70c940451ab8c8493569b4e537f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0402211d57f3e42b1366e54f08c2de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582b99b279fc5fae4e48ca9ded71186425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bd4120fc83bcde6fe9e5620b37018426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a68fb01bc9d789b212fb70667344d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326d02fdd021ce45ad7542664512660428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5c66b38702294ff205595a521969429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7d272ffb74f5cc8c1c520f8712213430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13e83cf625a4934fad0ad46a758535431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d36ad950bb0cd23a93f8707d0dfe30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d252206a88fc55049bdb69d8bbfeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1bdbb22e06762705e6070780391fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44263b5d03c06590a160fdae3fc9bb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698670edabc9873b161e94988c2fe16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fe1f9028a75a94d63e160fa394b6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b812aff15d8aa4a36fcc9a6eb28c21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f06c0727dd50a350121403dac0ff98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61435fbf7b8e22b04926909a077779440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2848f1dd3fc9ddc68f683e194e0bf5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690b98166c210c7e7c5a2d4462b1d9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f251d6c837556dc81d085992e822b84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1247badd68cc0f8c1d2158bea95863444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe411d6b95dd0ded7955c2511a559e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dd2388562dff93efeec84bde632c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a757c0a80fce9edb5e185cd8e69a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c4e572ea2890456a8d59c3c1159f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a21d687a363280dd241088239b7884449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7056d9642e03330fecd84f6009fe06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fefb94c1de4966fe6b31d99a6c425451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02ded6a4b74e662ea9e94d77a5b574452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c7653fda315a2ec8914d1a63123ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c0522e0b948ba46f23ae263d1ee6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cf06c7b3b7b88cad312d3eb610eeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa5689ffbf741df85da0a86127ef7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e9a5ec00821804524ba81c977017f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317b2633064b526b088308ea042eff9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8d0dfcb39a58a7259a2b752edda92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9de0659300d5aa4124365d8b53b7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15026840aba2c72089662e4e6f2b30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8afead7cdba49fdc19ec8f75dcd2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357a94ee85f2ad772c326d0fd073d3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ba91c3bd9ab6c782b7215fde15097464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1af6df86ab144d7795453f4eea39d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53316ec4eb5ac350a98bf4516a3b149466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ad146a0e2ba0db68fbba58aa91494467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662744165e360bbe46b1cf7e84297701468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132f8ff50642157749e0c4858e99028469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306625eb5a30fc96501dd716c9974ef4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b00a047f22e5455f22452e84fc90c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15b9df39b985a7c2a0f89297657dfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de308d9b9ff26e91ed4e167778ee2f4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716fa7c84f37904936099f4c1791cd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf43dc4d84f8d863bd97e42fde44c03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ffc0238932894c5a1fefaefd7e665476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d673a7d5b632587611e453180bded477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b613198335f18f34c27f7ac651398d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a8d8fd40a01ca829f22f86bdf59f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e405395f4a1f00df9daf15848260277480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d168c814162990297d77eccdf2d4e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ebb2ed29199ab22c1eba56747504a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a132b4ba8c9da7d83c056c41ccb5e4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a637d5817969bd2649b0d4079d2e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538593d18661d7e88e87b0ddcadbab64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf3573e73b7115d09b1364d7e57c4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feee69fcb235716f38ec47a3662bb6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e540ee7e08487ee82f475db1eab70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166c9af961720760ca22f7b9128ab3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e935543d425f41926abd4458d597d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86082f7528248c4b6e70e22e62c7075491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd6e3e89e194dea3a8dab4bc2f299e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba8c4bace0d948bf76d052527dba56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920a8d39549cd2b663be52435fb74f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcaf2acf0b4947e4c90b0f4a135193495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3933ba3e018691666203d73f0f7ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fa0e22480c6586551c18c691c5fde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017ba72d302baa59327f0ff49b9a788498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b719826a664546047f1c433925751e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec4df1d924e8ea873ddbe8c5f010a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1423722d784144a5cbcf0f46ae19f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da933941b197dc2f1f41b5ba9de4010502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1421f5193899a04b15ae2b878892163503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16ad46227d2417a43af48d755bba97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23318dec3c76409dbefce875471b5050505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0baf4e9d15f13fa1225dba343b5e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b3cea7156fe60091fc0120a61d750507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e35937af120154a3e27b349b63270508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742bd2aaf06f9d33248ea2d67b660dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bf33fd68dd06632945a891d1380df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f62d3f578a436dc5bb2e28a4cfe531511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db58ed31eb0c3da9bd775af78516fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5789af5718d105ec9cb88673e1923513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8251682d34b1e98813114ec8fdbe8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29197691e7919acb7a91a8f8ed77275515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab040984924cb86fda6bc978377c1d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9bbafc3209ba9b938b190e2c2720a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345c0e6000e53ad117d447d859aeb06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1eeee60280ab1bf3527891d8466fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c87daa08d2daa982b9af4236fe061520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fee4c3322e17d9fe9e4b542c54a72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb041e57b2ce808a27a212f26c4378bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6434dc118faa048a649cd7e451f62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97db88c9c89052dc9636ae7f452bbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580dc91deda91d4add9e411b35a3b81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454bb1198906aa41135028cc05502f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d60e9f7e90363582b06a09f735ff0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94d376aa04896052a448c69ee063c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8df58e14de25f8ed0601629cc324c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2016f9606f175b80b27313303a1b21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf17c80793132052f644d00eef8a2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cf377cf013e70b6fedef7cbd78872532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88756299858940a057c41e311b8284cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8c29946d267a98442e6089f4cf9cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6a838de33dbf2656fab4d9a94d072535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd621744ab04a19c12fdb65442a170536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454a09b4b76241fe5453a296f72b5a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9aaa94a975f6b872d3b64061d98d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53cef972e07dac887bf59314947a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d06da152a38b3cdbba8f26389e21c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b65c7ffeeeeb72c6289f675f80d4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c29b766b86329f0144f4d77d977df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16210af7507773deb9dedc1a432dbc8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162f5876f64abf67db77907bee43ce5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338b53cdd104ae1339bb40ec29d8dde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beaca3a352957dbfe62b3fcdf1ed3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ace11190c04045ce8665b1221d5a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bee679607df588dec6c4e7d090c86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357e364f61a01b3b0b336274ad54f5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24cfaf7d95d69c8d1d00bfd30eab4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db1376e5815e9055fca58ef58e784f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc24ffd3140a53e887b65229c44a1a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017d2a707165c88ddee58ede864e56d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1a08cf4c1bd3191c3edba7d019090554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb215255558b5f3579c874a334519b5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70c4fc3f98cc07d1b8eba9d739fb72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685611cc7a21d6605cc6939003e194c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07da486d6a700f89839939ba3e205a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af747e28004bbf628062c006dd3e782559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a40fe26b1faaf39e19027053d9770560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224d58feb0382d3ea858070da713e63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ac0725f4e558d82884d242f97db78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86b654b581a26ef00d5e371ce04479563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973efadd98b72e966e5f00e948b0550564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516aa904814eb08d569330d1213308565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160be3cea6cbf23789dc77b1d1c107f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c9a83905c1a1b1cace7c6d6ff8559567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922a9b9711b34890523294a80a6bf74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3a850aa754a78ab676feeb6a1d6c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8e0af5f3e2e504dbc5f8705837932570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132c8669dcc763445a3f3b5b98d1311571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f325863e013c2d106dd7c8fb38f3aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44f6ae3d96f3beec2508ea05e39839573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7417860b9065ef1cfa7e3fcf72bce13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2195c2259bd30a597e7e30ef81cccbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62692b89097225d634e0a8c479cda73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed9c6767761771aefa956d79639b0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b83886d7ab65084f14094cba248899578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0dee5b95a67bb4235f5ad413484c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f851f062bed5b46ce58945c8d6ed5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68016a27874c6767f9eea94324d85ed6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fca6a7d0bf2b3b99e3d323be5e5f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dd2648920a4a535baf903f34cb979583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3022258e7d55ed19bcc5100e6e7351d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e68dc15472c8fabcd41ca8df3a39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b330f359756c109607c0dae06f5b0bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b05d910a3b2a400c523de101f2a80f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a46227bc28c362a523670444939879588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5369c786f08491a95e4dd4a189b44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d8f88dec951385c447e55eb46b9ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d94a90c7b925ed9395315bdafeafd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781a06ce786cc2b466ee0c4573e9e2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf8fc6a4a7d8d950730b4a01528108593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f24d91d544815e3bcf1147933ec4a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf0f16887585cd1fb95aefca8532f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2f085a9ad01137a3ea866e4e25714596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3791d4926e409adc20069b7ba203548597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc18cf17499105034bda29c3d75a067598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5597fe4f479d6545ea5e2a46c6919599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd410df560e52c17817587504b139a81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b8b557c57d3cd1a14c4132acb4550601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccb00adbbc06ae9d60957885afd6a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d9be64b0c4cc0b61a4df18c57794b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7285df399212920449acc8b126c9b6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d504e1a44d0728d4d5275585fadea80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da05b9135dcfe0f9fe105918516e13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad956ab1b9f5a60100b07eeeb50a37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8076b38b2e4c23dfc21fd59a5cc0a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b671a792db3a92231fb3acceda670b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542857c2163576364a516dd061c3b8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681151dcd1fabdcfece5e7a50bf5c8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbb1199a4ea28ef24561a758e7db71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df366e1b29a7e5e6842c3e82266a2ffb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768bd827f2b70b3ff07ef2c26405ef2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb6d81265f4fef8c65f76cac897064615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bfbb217d13d664975270a1d35b1f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad0fcbce390c19f20336b23bafc6cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36399b5319dffcb4e458d32587ff1cbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84820b74a5da98d686c9a06e21ddb8f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d77a8f2cadd9ed9c45b3121dc47382620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbe241d615dda57006e2ce026c4ac2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06242e6ad6416d42186730d6d095801a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac2857239f4e518fd5e3270a65cc21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe9c935aff84ef802682722139cf02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4eac1bd6475a8067fea1986b31f05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c54b81fb6cc777fb4cede1f4769948626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd93505917d58bd9f7244d17d02b4ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efd06c4b4b94f9f6a5822743196282628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc06bf22e1158757ed42f934c143f14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7dee0288076d570e7b68be59d1752630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76836032a22e5720a9232c7e46f413631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b6de89d4f7a5ac81d79dd6eb4f3f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d547a721f765d71034c5083d67fe8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82214759250619ddf48b5b27241996b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896555490c35cc8e2bd39c8af6c9cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab0720f35c028a2fe1c718079565e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67572780dbdbfdb9baa672cf440fcf52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495a08408f71708dbff2c81334e27cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b1f4252acd21b2c492471952945be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211af5a4d02b7eb0c6cf612aa321f1e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e30f2c13137164421bac0abf3ffd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca284b118f577a44cf855f146d336fb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8a7b23303708e81e0a0f83a667652643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576dbc4cc57ebbc19c9a55454741f4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5931e79ae4fd5abe054d0ac4c7cabc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e52ad5fb131ae625aaece31fc6fbab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020d237ec37a05defabdaa69ac93b7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14f47d834d35601c9d53477bd13c12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7c647c7e125561475fa7dfadcfb56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8d63f9cee7fb80a800ed29aeca213650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d82607cfe4336fb06d587b92f9236651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be808e66d13aded1454629da04c90a1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddffe1664b75257fcae9928e11790c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374e5d0e9e9db64222dca4498a4cf73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfcfd49506a6452fb3e20bfb7fa672655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac58afa75c2f6669273f72a3818bb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfeed3fbdbefbb6159651ddf5e5646657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4514d97bae6d2271f42ac1e6f6cb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce821bbe904254d86e76673f9674582659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1e8c38ba8b3afb6ea189a413c85aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667e9b76e7e8c39f3507cefa6ee60df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f33a6e06ab183d2382f426fda6eb0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc8a2d328c67966786bea89d6e7e71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb695bfcb93a0101da7aca7dca7cc0a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203eacd9e8e5b16434f4de731deedd9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9caf5ba981248a4c7e27f1ab1273a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377ee7ce489b747f59c77d509a4fd77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cce522cc7a876ac09cb5da9ff7cdf6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422da3a102f867926898442dc27cd96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28477bd9772c3d7d31a0adb7f100dad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2163623a880682813ab0b5e4bffd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c925092cfc6f20ec471c1be779ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862ce3ae3452ca5c4e9e8db23a39aaf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5eec4bcdc587eb941c2141dfbe10c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e01713bc8d9c394c278c0ef958c091675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2f04bed6b0cd5f053e606d2426c03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aeb53305e2d0887a8aa86a6f50da1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7d2bd38021fe93bc8c1e93f0339ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0098387c8f74528a7da98ac3f498fe3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675d7fa21c54190f03b5856b53a45e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2b7702bf09db5818f70dcff6c4223681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a3e45ba46dd5047f9861c6fab4ba7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff21189e63bd7de50d9df64405863bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de159ea10ae79dc488097b070c72c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda425ea3bf9a3f3cff3533d75c83e64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d090202d5555a8587ba54184a29d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fde85a38f6aea421a024c2a08074e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857ba5afe414b4ac14bf836043e45bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba6fdb9d2f25e5cb4d6dc630318e54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f8f8fac935bdeb781860a8c7d405d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ce2b467a6fa5afd09c8427c1e3dbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a06e82e383faf59d8c0240a36f0979692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb35a0579f9d47d2770a0dee000ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62064679c2a8d4e151bb86476f28b7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cb53a4c26b8c50f061b1ff2bb88fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeaee3c9a2d5df4f558a0501da8c05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ff58fe7a16efb68ab066f69e57160697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb09d57578f1a230a5261268bc64f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d1a4601b8824dfaa098745649dc83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc766867bb1c4f0a1d191e659761fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a26b6f8a009ccba0d3bfec099ea7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f18defae05fba4a0e9a51ad652ca7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf63df4f0b653ed89e41c3d43dc693703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058e17eec8c79d2176c155828f1a2a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45451cede91e344065172cf367805ed5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f8e1c4a410d4bc2e90afe226021db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef7bcc0ac49f9f9d0428b88ceee146707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135e4570f82b88fc5ab6ac2b93fe59f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9911ec822ff99d402f0ff9ae01eca9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd73bd23b289be6339cd912137106b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23753f7acfa2ba4a82f311aa07c92c23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf661372e505162a62697246650477712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f15282e90f9589f5d9b44d64b9693713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cf8c73ac3df620f83e2d9ad583518714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae0956d6b9bf4b5c83be836eea39c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eab23c108c1771b23dcdac9c448084716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26067c48a8f8b3b785a8b63539537b88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef71ebe94e5de083fa03c6e6b3e7c36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c3fc3b95de030e2850cc24f94ac2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ce5b8ec0b8f6ad1869e5fd40b43b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72755586d5789ba2a244010f7e5f3d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debebb83c73d7a7b00e0a4601597a0c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ec9d20016e9296bc4379931c17a35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475c0f039965a2c1b4ab92d240f07b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e09694436ae06b8af809a82f09425725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfdfba04ff0ccbf9e319bb95776157726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7b69ffabd418e9d3e36e7ccf3634d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7438638f86c7e0af8e13fbc9a8f416728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc92699b29f910ae700e2e3d8d1968729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a8a9fb3ee6b3bb00f555bcd9cb066730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc517c3d731b365e91390305a12c7b20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8e716e781e034ea0fa12326be8d17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11583859c6351b428d28710da6f960733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de129184f4dfa72acbec4f90b363d650734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ce1737f4f9db33737de2cafd9e51f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540b4517d025cb132e87e66e7c4af6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a41c0864e23eab004cfe493eb3f30f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9a7a4afc9911eb41a47c364d172fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6213c9a37df94d1993d9139df5e77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3634b4f91f57883f68f2025b24dfa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe195fed464ebf13311f5c712a1aa11a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b512b90b3f061952ffcb04eb9ee4a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69709e4a04e63581fd3bc46a5ac311c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d0cdaa1c289b244c450f3bca4819a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425aeb0979544e20fd03d13b84fab32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45484be36d54d803ccdf5c370db7efd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64318af2eb255995cbdfd382ffac12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25722d766c46c77ebd3bbc565e8a011748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a83233cf56fcc0a73c035c12a263b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c00330c80c07b45666b04024263cb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e87fd1468a64bd96a30ee0eabcfe7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0baf580ece206d4f17faeb62cb02f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ad145a1b1faa9938e0c012260009f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4793b8ea74adec0c0a85742985e18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05268278957fd5fb4ea1c1873da8f76b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9b4e229920814e1b736ae07e2e7e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9bb8133e03bfdaa33322960cbb984757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37878d33c4fcd5771e461ddb505e0b8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074633ee1e24e9144e4524b383d47cd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425db04e05bfbf95e5f61ee46050ea41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f20e11fcaf0a08842bd6243374d4022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9efdc1e06abc64a3ce862cab42230c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4323fd0688973f61cc0b85f45d01a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0389c85ab50defaeb0293abc2648e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a71d7a31f27b5b84403211c50e46246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049bc4762cf089e06b1a51d439468f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26012f91797b02615d4be9758c6a1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fcbaa094dd2d1971147e70fb06e789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358e190d3570216beaee3785b2a0b9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d93e7d3c3d086c149161985d0f9b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c75f90f48cab6460f913d70e4d2a5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d8b90f8a43eaf249fdcc0977649d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a51ba7e2c58fa151a67addc12cb6a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18946f0ca2cc98d88975008301ac30315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cecc6a38f7a1f4d6c661559000013516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a3dfcfc81f5873d334388932d462c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aca20318c089b70962ae30135d927518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35f6d06330719cb5d0d047efcbb64819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818b6d31a6373e3cfc5e16d5e787e7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c09fe36d09c83c83065136f286600e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346242bc042ca64d786b08f32943b2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55eae95047cd2195d206b4aa78f45623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c345155dd783b3e43b18d13f2999124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3115517329c1331c7c9c73a12bff92125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b57f49bb1d639919223c72bfc13a2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee543e3cc7f3a049ba9fc50ec239884627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ec9ecafe4a150cf21a1f8ffab64f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71a257af67be5d15e7036fc299ba9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a7a5f7a343cf7507b88b2c899311630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49bbbf5cac9382518ee49b9446ea4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069ab346128b0c03e9671f37fae667a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ae062be8ea4f2fa575d168f477cd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc290eaba454bd21905d0ecd187a1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69530a22ad4bb1f640493949d333a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89ae2fcbfa72a6c22012fd2a74211c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d8191c9a5aa8848650169e055177437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce95fb951b44d0ced3b74b35a561f5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb68d421d9442e5c1057e70df17d8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094079c1ec2d10af383c2bb7bc6bae3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3ef1238df9036241d0b6779b362ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630cc7b91c258cf76764c90a332c4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bbd2747f77fde1170907f8982063943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635bc65478c4c5b54dc67d0fdf3584344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c26ae616f8a00a90bb4f44a1e895645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f5254ff925a2c87d25cff829d8af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db31315ab2823b990e61fc57be35a4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d48586293f8066efdcf745531cf9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de859380c7a1b916811508fa3b55008249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ae0bb84194e440b23f42585d36a2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc5da338315b9d0f36edc7522a06ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b82cb56f7669917765d35a9db67152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07168b4d7a58996dfc1c56b25fa5e20f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7723e5ee746fb9bcd1ea5dc68d1dc3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5189d2867318221470a2b5fd1730e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1948664ae4349a8c0555d5772980356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa946141e80ad8f3137c4765d50edb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5a4bc61bf93321481dda3b8bbc19558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d6d382017ab905359daf7e3b729d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf80c128d0208196670ab8c8f87a0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6d43a07ef7eaf74c3a42076b127e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a929fc527e2d28491d589f75ace734762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e73abf49592d40f3d50836aceb46063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c610cb8a48b5a95b9a0aee2bbfb7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e623511854d28d9ce7550cd333c808665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6d805dbd7ccb2b810e2e8f172152066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c461a63818f88d7504e4a72eeab5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80af853e04d7e47d4fc852301e206e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb34878e036757ffe077930e3d10aaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d486494506be75240b74ceccfc73870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbb23cf53c802f7b1366da678cfd5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50f72818b66707c95a99850563e54b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783463e3a4164ddf402d9b53a1bcbb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94761ce16ca65fa3772350f6740ec874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115292f67aced05dc780af3ade9a190475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92c6e99cc961c31598fb1e3bbdcd0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eab7051534846fc16ce28a1ea48a8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c85def253ea661d5d11ebc5f478c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64dcdb22d6838273e970a7492908fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23352632aad71df494a93d3453626c1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227967354d4773aeff65ca3be32a0fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc6b36352e5a95f3b8e940cf13901b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c934316adf9448528f3b3322b1e207b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e37920caa233b0867523ba7e95e53a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e930cb5efa5569b91efe2db76de9e1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372d0e7accda08e1bf80102d7a11a8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009077fb145e4efd6db28d6066e4f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1855553735bc4a77fc05bab1380f6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e4d91664c94f811cd3c8d1aae9ac389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28fcce68f4c78c1d504710b0b1c9d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aae33eae6ac982d5f09d4f3e1a53291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ecc01e0b92fc07ca1e3bcbd5abc2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de00b67c717a1310ea79a73f3ce6ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c33cfbed4945b953eed76bbfce14dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e230b719a32fd74f9d1118b99e8abb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf2f5259308cb0a32bba2ea0b6c01396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c615b02c710f57a95fc3ab35c178697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0983d594f80abdefce766743ff436d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d20e8cfa7d3e9de50344f180bfea499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945221841f6cf7e7596b294877cad96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af49152630e6dea3551f76bd6858aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a104566f25907bb8ff3b3ce9fd72f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca118a2dd25476143e5f60ba995b09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a9de36a91804cc9ef937292e4c7f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e6f8334b700a6919cb0893f0e54ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e905f491c1dfc94aa1e3675e64d313106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03ce2424fcad7b25764eda64692cb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a8cb3ee04545913fc7b7d323a8be2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fd8b705cb381d80f914157a05c0c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731a7e225c2d010f498c3ca0c4b352a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcdca0dd73906e2114430831499187111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc09ca73debb33324dc5071330e39ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d87fbebc64b0a4d1e5ab2d3fa38e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f870d3a71a4ab70e2172e87d0e52b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ea7922f2d66b35b1f867db7721dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e115accad80be9b6ef507e33f37f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37249447fdf19353b3cd89d74fb655ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b924ab52340894e42fc69aa1995dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af07d78a195a60844791f34213fce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd789d46f7e53be5bb03f0aebb485f5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36104b367cb2784d88553b2d0f746353121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5477c803f9d6655628819aa09c0a9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788565271a3781debdd7f1fa781b6db5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c8c33a59202c8a856d48de2f7f1cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860ae84e817d964d3e8f3c009b49916125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863327e8963398a786eb5ce1880445bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d21646e1ec188d2cd1ec3da6bcf41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4691583656a86f726fb9bf5a2794b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0061fd1888bed7b50805934595634d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230656ed6417c7947c08e2b1cebfc426130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53812231aa3e1835dbf8bc8899dbc94b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1328857c5965f1d4c06bed1820d6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4df2f8bae8668bc88a64f3dce5c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2c0f00f3b644f31cf13145e9c3821134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290b1abc124a4fbf6b655508c485731135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0bdae5fbf3342b67261ea93a17364136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc797ea4d4f63ed1615aa2c6d1296520137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5e4a8d960d3e1723595d41ebb1330138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500c7a5090b965c34476163c9cafd10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb91a0328b604011fd3c5fdc6f248dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77639882c8e2c1b8b37ac2323126fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070f10c656869c48c41657804671aed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca33a6ac65647daec4566d98779bbdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8cc6248ed43af297541dd2e5cb400144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9daac30a9f3a5e5b324f1c3b8acc35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ff364e0a2475f677218ef64a03c31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d959830be554f2a38c8f7111990d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6218394eb01a9c829972dd5127805148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f5438c1a58c29c032be9f373e8bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0e9f0e5d31d76fa3eb313518b9a1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cde6cade327f751988e0a2c0af4304151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ed432eb163973cecd2d779ad6511e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f55b63a4a7cb2260c095785fc1e209153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593746d1db6716d66d533cb353bf528154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4d9027426993a7d0a7d902c3ddc51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4a4883ed521ff69b0538a2f3cebf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53814c08b1a0ecd449b1d217b62771c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbae3d6e30e4b8bd2ee34066a3fbaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093b0c29e48fef71187299057e13c34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97185d308cd9366770661a08517e2555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ec84af11157c152cfc74fe193f122161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cd66a97b68f8bf4ec6626673040ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc98ea6583cef7d2988030999a03b72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b76bc22851e3a9ea8e9f6aa63a150164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51dfe1bb5ff908b3905e7d59a0f2f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f830945dcc37660f1f39b1b9ef14c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112652a661279bcb605b59433e064680167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6bb7baaf4d2ca93ee80da41f37c6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf573d6cc747e01817175c23e32e39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c3d0c581bd49c16d2027f26a396bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae74f4fac8c8dd536e7f61d36751f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52174f09cb6bb6f2f1801d4bdd39b555172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a07de2b5d45c410875b320d81f37a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf9574d7c052db5c3ead2e86f5c36f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c80f12fb617cafb3cb041fe1d3a18a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548cf80daa7273e40cbe48275b25227176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a04d97c11aca109ede579d4da52a55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77731ad513342a9df922b30d8ab49c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100bd6ce99134cb0e85499dca58f0e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b43895d26e63bbef73ee1a95c0b3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87370da06f37c3d14c5adb33426eac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16aaa656388a5413f39906bfd1313d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c251709863df7dea100ed649824f5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fbcb15310be81ec937724082e881e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a38cdf48f68bdb0654329dbdc5ca69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6cbf25520cc227e1fafe01676713a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2262c79b547a1d113dff77ca08668187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c37b528d81bbc023d907abe1e121188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532ac638c2e65c7e0d92818ec4cf4b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d676aee0fa95c32af4dc9170b0a06f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b66987c7ad732f06b6724b53b53a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984bdf3567e28958428d25774d08f29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d94544f57231716e806a447ad1ad4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93686c7812031a80d710e9ce06e1607d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bcb326fb3c3c109b0df1835840e1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ed45c8d82b59fbdb15b29307f8cca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd71535c9d2b92ce104c749f1555ca1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da5ab252104ab0aa616fbff0f1294198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752636b6a562669f3e00e363612b46d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15689f9904dc154c883798a2982da986200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb7e3b9721028d757cdfecc9a86c39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763be00b20484339cafbb4a444fd4799202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5443343ee5ebaa4e7e786a351efe8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426050b89f4221bb02fe44e6748bcd2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8229404aa403eccf1600551c8543d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7a3bb96bb59520575cbcc529f9fcd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cc2533f792b41cc2b25a154741173207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaa47a6942dbe4884d151d4520c545208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e00b02dd203bd06649ec863a592611209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d4aef74ffbf387231524d2b91d23e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d8a34506d2effd5f46ad117968ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded93e8d1c05c80204fa03eb5dd8930212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ade18afe6fa88abbec10c346abf0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424484bcffc221d326d2565de991bcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10591e61469ccab6c16fb3f65feb0924215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c25308e0c0158564895ae6ea94dd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7744be7d178037d874680ea742533217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431a74477e6664e28a81e0e74e87cbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3069d3a53788c5fd431f12e808dec91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e50c44baf33b4f7bc715301e1c215f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886064befd1d724599428cb264a900b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4229600285e8225364fa51b64aff5f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c125dc8d84970df1511e30c392ae32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df0b8dae33303a8af3a665b2cf6bee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92d91d77cb6bcd0acdbfb5baab944c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071edb98f8cf74394f2e404f2b23dfe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a251d563de152d21c856e82805a47d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ce14b7fae8df98d9471fbaa37ff93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52218e093d05c7d0c84539f38004f01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43138b45af2051f20d98e1070edb871b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d146642592270fe8b0b40cc498b9008231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb4a4a5c394cd0722ec49a9a037f00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff05fe1cda50197c41d66c709476083233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ac24305acdec12c588a7a5b001f1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f086ade898fc1165eda8a4851c66c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65c4e6d9be8cd84c78f5f987275074236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b17557a7615db970e13a742cef2fbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b501274d1920e2410caef55ef9e1b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85d13b9b1ef186f9c0664cbf88ccb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364efabea94d235f8cf642eb0d5b9d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8db7d9e1ca8414c6ecf1b74f738f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ff2aadb0a916289407dec93d7b32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b599b5b9907210661cadce0dc0389243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84056b827e1543f2ee2516549347d5e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0853e62c8c93de924588b52693eda08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcf90770643b905ba740927347ab33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bd3f9d77b853201eb65ac79d82b07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afca362f24c30a9ca93dc65725230a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa644869864de70beb28419b96d58978249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1af8cd27c9011c6216f0365fec1ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd1509f6f341218588b4e22915bd98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994375665f31deaa86cb56c52a158a52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5fc1e55a8f7d0fcba61716a30e169253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861e08be9443276c83f492bc02ac56f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d961942bc6bba0facb3d1cbfab237255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567cb26d273936186d6388d34884542256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4c4aa7733c939b0751cc1d3adff39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15f8b3673f53d46d0abf9bfa59cbb8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f547fdcc7975c4839b76479b78ae0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81489200d648438a9f7e16332b6caa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de36fd5038e1b823f076f919d6b8488261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a674a9dc652c7473d9de64cee8558b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f61410e58a627e40623005e571586d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097462f147da380e625b827e482dd31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee166a1f7dc4c07ca5fcb7b5c254362265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea61a4c10446a580c4a7932bfe6c2dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2785c14b503f11250e275d5dfa5bad6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298a7462b2bc5812eb57266d8972fa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431adafabe94657942a15c6eef0eed93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1392a5c33ef930e0f24ea0e17532d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024e86e7d8a1b25162ee1ab8b95998271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11ae36f2ccaa20ba77d4bf9f1673c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6428f447ef72cff5ac24b4370683a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b100dd6c6bf92e4ccceba312dd41c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e69f05e8723bd9e9cce3b311409c16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cdfcc95395e0296294dac0bbf7c61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24288669bc03f9024acf0311eaf3db7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe72d2a7889337ecea63f1788c62123278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921d2bcd222b16d104b3a0fc3084624279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242249a39c4fdff46690b900cd47ada5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83d9053f30a3d39ad54fd33c46e009281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419014f2c22663afaf3bebe4bbe3abf5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a379cfddfdb375493e66dd41c5eaeba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e631386ff82a69dcb7a1f24c6748f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0ce539bf30b8f96cbf54ed612d16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f432d0d6459667f87e7fc0290c56af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152c21a17e7250146b94674a1a3954a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5330700cd2025b73239cf7ff972ce7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a590c3bc68f392b801d2e499aa713289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8288006b0b984cc2232c0205adb9e61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e097df9c1c6e58c82c6616e8dc621a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68611ac87b0f5dfab7ad9e459c2d0064292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ac47a2ac0cf883a68923b62a6b78e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb093ad848fe907b4179fe692c6d00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1760bf099d0b2f3c213f74c37db023b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c1c499ed125a8004b7f976484dffb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10f14c35a530f65ea71a655f93c781297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560fea8ce792bc92aff9df2dc90e671298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b745d8843f03014ed9b51082e80417299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e15075ee6719aa96452d304e4d68a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0467d1632f70fcd1b91717ae8cd3857301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd606b8558832f2491a028b6db7ebd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87926a319df28b7777f5b833fccac19e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4712ecd1fa07968dc7bcece9dd926b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff313cd3914085d57a9fc36560fc4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7910e21007316878d777ba7990fa7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3a5fe16ae4da68ac1c107d56bc92e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d516b5781a77ceaaea0c392028a5473308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd91f9ffe0f849c3883512d758be69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b36d25f0bd66b30d4e1842ce0dbdfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795aeb4a0632b9f9ad488d95f083cc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e85f010ea6c01755ce007d09977061312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0419bc4cb63264b92495fdf8552be80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119c71acfd8da03fa00b52fe5df4b6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222142a4935bcf5cd4f1091eedc318f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b0003b64d6cea1b28f7661ae05de3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25e154864088ebb4ae7b67e0e5b08f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25ef230d8fb763999f7cbcd34f6418318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f523d294917d0ffbbacdfa5e7721c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e13eb708dcd658d3bb559744979a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85006eef6da68d94dda6ce7a5c5114321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b4d369f2ce690ad59ad2979a92f47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d138a887a8d7a5be988a98bb3df4dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d10970ec669f96d601a998f3b48403324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5636c0b5667b9ab3318778bc82f3e2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58db425c9d3c1084fb2208c267138fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138049ff06dc458d6890e1a54e813b0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11da5eeb05a273c900095c4c4f0efc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44120ebf9e2c21b4c69d7a600dc6127b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c7d0f92397411a37b33600c3a7168330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffeac387a6da088ffe96aefbb8d235331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47e0ce62e9af86346c171b5d194713332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18caea052d2b0baf115452c0a155d2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b358cc01f3ab605a3b7391a80d85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7f50b0e1f0b7afa7f9e0bf7c7a6e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ce720b245ecc82e0e6f3ef4a492b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd186bf5533ed91103cbb77ce9174e0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41716873245e59985fb495939a18c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7deae0f2fbef9862a891533433d3a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3133c99cecfa5ae89b5745afd60444e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26ed66c63c895b3b598d7904296773341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576fede97b56f9688b213d4279b308c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c8f677fe484c12f9aab44efb6c9f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a61a65d3f9abcbefa7042a6c8e97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41441cd1ca01d3ed706f5b47b2c967d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2bee8d1e95b912b5d0e22722b852b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72a45b1ab4709fda8190ec4955fc77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def20de1788fa9a459f490eb0259fc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4abec55fa1f5986cb9fa43d8521a1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691edd54969b0f4cdcd1309627a5395f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df93276b47a4caeb98cbc0eec4321a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff96437573b1f687513371ac5748dce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53613b8ddc9407872e89df9b2a472e1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2ffb607a075852d2f7c50c6f37f27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25918767c8adcb6c39dc86b7503da3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec91a38611f82724f2957c22a5489d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481643b0d49f28c2f9bfa890c3e97ebf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dc5d857c3c6adace581fa9bcaab12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d223dd8c23f3b0df3477bf2f16e76b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9af423bb294aa32adb93ce6668c40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccaa3b784f2258fa89c9c7161fb15a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b447b94bbb5dcc2556e9a11d7620fb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b6c67da63f2433a86309d23490aca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d34a346879ee29073256486e840970364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42eeeb7a5be3c0ed38845fc5d38b4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab1a4f8408481a24c02d85b26ca45c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eec36131f02732f1fe0148d4ba15cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6f3c6649b3e9cec6cdf345bb56a93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d81ff8362b0750e6936140789e205369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04eeecc5e788dc4554f3ad2b48799a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9090049fe4f78cb78921b9052b70f6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93925423b44b71d481efacfafd745341372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4379581ee2bc5a36d36aece52b680b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ed3fdef80a0f514d45a50ac246f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04421dadf0b5e5bb435490d4a3d35bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420984ae7ec63fa3a2c2b3451a6ba8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc885e512f56718b71afa6251a2258a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4495ebe221ac43abb38ff20fbfe6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3e1da84f748252f0c6287eb04dff4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef990b19aaf36b463356764fc449b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e95bad03fa261a9d36dd1dd6ec038381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b32dd08d84bc1cbbf94d1e8385828382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8745da3272bc0ddb98a0a65181d59e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c54e392df527e057df1ba25139c424384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da8f5e8a0e8c330b6d048f49efcda1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad69b330c441dc27c66355e43d279386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb07c67db5d1cb3f807fc6ba2b69beb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87336be902ecd8e62fb4451a42158b0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a88d559be0d1d1e9603f89fc41964b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec58f3701f71860ccfc9b964828e5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54e1ff182634d8e4b9c26983afa82e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16505df4298cc880c05fae0147578b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f05027d75a900597e7bf6f90e00b67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7ea0c71f9b5ac3955341def5495c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5060c705c8dfe82e088bf2cc3c213395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c96ae9f722cfdb9ff465d57dd0f9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875e5cd1478199b4ab426e66c248695397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f775bf68d07523b326213b0e61a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13008d58a3dc865f6a22cf89a395655399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf5738199338ff2ede85b3454be2d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1350172e36ea3c69e33bd7a24064247401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30182a144d3997e653745681ce4779bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa74498ce864c2b9fd3ce2e20e001d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6168305065b292a39267347fc71574f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548939d09ebd2659eea1f2f33b4ee2d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac4a1777854d19c650f982f39248a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa13561e6365eeab3f78065589d9794407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4b42d954fe1d98f816a5dfc0f9715408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e62c6fb1e666fb2991c277a7297980409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf44d3fa9838ed0d87b74806a449ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a830c8c93a433a0805546c3068ae4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef848c3b56b673f71542a49717ff3cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31230dda7a227e4ce59e28aca9b5a38d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c81734756c445c4c93c0600903d8a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ec91ba1581612b823d7d1340a8761415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3928bdb4cb3cb9a1c8fe293c984eb86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956096a6318d500ca459450df31dc95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946076cd5aac4ac1aba9108df1861fff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dd11d3bc49044f9156abe3658524e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974767587748e4c0a940493a16ede9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df360270fb218e4e70d79ed7831a85e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5645de909d77b06440d330314002f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ebe9f693492ea9939b94338707494423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6370cf2bf9cb1d6440e3b893d21532f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd03e97a4ab55eca0cd4761d22bf9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b153b5baab134169aac50830d9f966426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c6270252540642fd6c5057bcc1de0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3152400f928af15acaf3a8f5bc8e6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82669ac1092b7823f4cef64485ef6e0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4db2eac8bbf4f3ff2bc6380f61adce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bb3b47b1254223d66e8fae7d40759431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615311a22a23e6d1924aea2ecb399c78432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04d77c52d1dd2e3864fb6c590df177433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378abf57609da8bb159e63bcdd3aba0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a9a5ef1979d6dca275736bccbfdf2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1721d72bbe1ff6c55642f2e018c41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff59bcab3c0f926b86a7f3106ee753437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f7ac079cfcbfb4e809ba4c15e8d7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4d38df9c1517420a603578bcb69d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46924b84ce37946db3569710b112fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a6f81616e8c038ec26eda3b20e632441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f3b620d98ed1420977e5415d29508442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0ba896e7189eca113eeec6cd22ee8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee94e1de1bec52db92f259da1ada855444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a763383c70210239e51581679b2252445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68133b8be6639f09ef37830cacb6d92e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9889ecd1f0866556a952cb6e8ba8235447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e58ed26471051848490948dbb93a07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec805e185026846341dedb74a0c3157449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b18289e043c277556e6985e74415a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df80fcf4ea7acfe5174f4264304b644451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1433f47d978d1527f1f49090ffe953452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d3799aa8867e614972ec7c6915464453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ec888863b0978b60730c40db512e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0a50b4101a04ed69252f6194c114d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9025b47810fe0b5748a326e16ae57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ea3dc18ce34b36b51fb0daf171f5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f20d71f1eabc21df87ce4953ef7345458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af638dc56c100ec7d5585a643784278459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ea7c665d6417aeb4a6a17e3a096a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8ca82788653602eb866340fa4f753461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ddffcddd5546e37807c3f88e7de0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b54ae13fe736d71a689c88cecb227a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469e1477fa0f361330ab57615b3ce2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef84bb5c2c6bb6a5475da381de028c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896f6d64c585aebf415bdf852bc84b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128a4f03857f82411b0e57227b75af8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba088dc9d8958d1bed4dd0d52bbf729468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0683973e2fa9743fd0de5ab5b7c0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99499aac9c8342a42ee626f5aab680d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa1454422d20efefc99e37f47bc6f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39025d6836ba9d87077c2bb4f28ee21b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48db43e2ebacc158fb855743154ccb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed847d2301fd018346f5c064a5bda81c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded554bd1785774b983d89fa02aae21c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eed10713b4c1e817a3e5f36bf1505476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618173d8362f1267097d57bef99bc89f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c9e36da6056a2c9e5e8bc014fc14e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7eea1e2dfca666a4b1ba56f78474479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a25b0fa6a7a483cb144b5c0882c19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08edb74c83f225471266df0761047a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc465f9ad27ac4e7217113c5f382ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93b1289b1ea50798b4185b803a9947483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778683fdc0fb7b3e024dabd492b15f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef251af4a85d67f51e3e2a32024aa9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc0671589a75635721637412d634d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b55e681831ed990f7cad6b1ca0fc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a354d393daa9545bf678499249d2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4e88a914654b912400616b467af4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080de2db0194672cfbe89820baf1b0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba6133d5e923ab304c1899d098d9c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bba1f470238e4a033414a40f006e53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d27ee2e2516a58007366097c45ec9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac317f6775253728fd9720eb9f4641a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb894fffbdfe96463c235467f9b3d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d11670c6ef1b2ea6d32c38aedaf4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af98f51bb2e9f48d07746f3fe76cff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316d6b957717533897bf61536d2e9da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997065ea1f01f6dafeec3406aa6d594499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aea8f9ed20dc6e07687b2e028e37b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165006d8d832c5735e9436443c5c3fa5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662c5d1f3f1432096af27635dadbe70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e580033933b453d5ef2fbbe7c6cfb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cac180fbd7475d5aae466a3c243866504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cd8206b3d1dbdff452d5e3a7c034c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2e77587d0a17e8bd7a77b821ce1ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b3a864c6b07ab448684429f4e8abd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593357491ab356d2c8862dd401ec393508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504399ae1a2f260212ebe8ddd445074509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb8b96389c9e6791d82633410d5d37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1702d60dc33eaea807972545f9f69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe0668177e098d24b53ee29eb4216b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54220083b3875d5f0a44e41444b21b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b13a6539543b9515686b29dcaf334514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba889325c47a62821b9225732f78f3ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21475cac311d45cf4303b576d262b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c82ad15abcaad46ae84f5f3030e056517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc0fa0ecbda041779a458662ad3092518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483269877c220d3b327c09c71a31cdd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9139227fa48171ce75d5a43a4b0d89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad07a384d2275ef5549a5d426485fef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610f84cd8a879786631146780fbd316522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8f97af055d0172b39d9c92c5c631f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ee51b2b4bff605f17e4b13b48f820524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef36fcdd0f5ef6766d2ee277ffaf80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9376961f9548aa5eb29e93f7e40d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59864115b64bd9fa0775cd556153d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84829c0fdbb016284ccd3fcd7cf1440f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde777f6104f06413151a9e48cac8a75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4054e1f18f119b248ac295b229da4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45073ccdebaf8fc881f3ba8f5bd256bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4633631f3824c1fc703df320ae1933f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2af9d87ab6e999c1e5cb7ca8bda00c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e647c0b70cf82fc9b141012adeb2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851715c98d24092da94fe084b97bb6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907459792ab9818a2f584b6e9d670841536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed1bd07a23dae3fba09b96c48ff42c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db5df5c90caf90ce2e4b2a53b1126538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9d57e60385b247b49eb2ecf8eb6b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf6a657b2c948f889f2d809e8e9baa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f15893b5e17941a0518e52770279ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a380e1429459fd2957c259e20815b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bbf483e9f53f99207c0154ff90a0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07e6718220ffcb8f9985b521d90791544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f8cd345b2aa2f02b9818b745719f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762878a4f72b22c71604be973217c26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c4c91b40e83a502da06101c64f73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b9c4722457a8d12d5b2096f021b70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc0adb308fd07f97b9a9596934eebc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235df135b85f20b5eadc0c31193ee93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392b4a543f9e5a222e04e07d3586041551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5221f7dfe4a8eb1287191afa9842ea0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a02baa2f85d8d0d5bd3ae3c17ca9ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e1bb24edf69885c2a5ed1aeb4c9db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5d3c850c4b46b71ec0c03cb265ccc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c9cffa9dbebc3bcec15329bfc0e30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2022589769b7bcd2bea187bf60e126557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31087fdd83c492ecf4ca6dba2d69e8c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63c43bea3cd7d29b596801ae347f75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55469db28328db7a1ec97c707d5b28c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccea9791c78d52bed2234d6dff99a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce5d9264bccbaac3d46be9c51bd4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdcad840a47ab45435da11f11dd8bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4a9978503e1137d49bc3b5e4e8e2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311d486a4c6067c6613489103cfe090565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a8dc0622d463c7d9364f0a27d4c13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f67242a00aec4ba0fb3447799cfc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf1c28f54af1972ee57165b7f20252568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08449445b359be57f39dc421b5b554569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4b9bb86b3b8bde7210f23b7300bbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b185031731f5fe86ab7ec8ddcc002571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31c9a5b481dd59234192d7d688056a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90685a24d539c12c151a987de3669f05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039f3948664b1c735cc9bb08294c7ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b19e481ba898568856daa7c7cba586575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff709d1dcae9c6007ee324bd64b609c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c38298455f903230fcb739a803e56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13debe64aec40a695ede540dcc477bc5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b004fe2ebae35498ad548ac34755409579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd54febf3a800c01962289fd1a4e5ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55999d3deef1ca0f18f70cf5b9038d29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92d665f136b509beb4aef665fbb893582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891362249b0427cc1cc3ec37a219e2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f5f4b97d80e2292fd03c0ac185fe3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f8eea9531f70dce1b2e7d013b36dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dbab3fb969c2af929b9cac5867d4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a6e0974af4683896c1b98a7abed81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801522b78076365cb301c8dc99600ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638d25c32af9e334c4f699957d317bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b5b14bd3f954e007113d6571f2af1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69af0613f5b907aed6180416ad80ebc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230604857556ddfc5ce8d8b42db372f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92a870ad2b6fb15f67965e15478921593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036a84a4f60640c3303637fb15b5346594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbddaba663682f98f5f08c02af7b0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf65720b5c1f626fef89798041b27d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd18558c86727899809f0ea85d0ec3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cd4401b02cecac6c0716b45989d59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26047f791646362346c98e9b07193b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe4773ab68f7ca57ecea1f182074ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192b02c05b4096de62217aa748516b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c2c2c9a9221f4d0ab589831b17d02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a4f4c1b96b0e357e62f64f29104ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9302fe1a30c97978cc69df52e0057a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dd5501918a7a7eb361dce7569f2dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a84ebd60a320101b67592686615fe6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74ba06641b80b117a6fd8aa3ad56ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a38b504c055a9ea6d438cde4c8be2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36a89c9522282e3faba309524a3536609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cab0e4f13e23c4b551c4b68b62c653610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fb1db840a90a563a51f987fd1b582611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc35c0f5dc1d0d9f236a7ed989b0827612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5287d1695a7c9e2ff0debc5295597613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5eab619c8c76e7814d4d6aedd1232614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636117e561816c711c9843f20784040615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5085173a498b1adefca3a1341fec9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358077d825ce26c22b43c21287d5494617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75ed04d4d020f5d855b2b4ec65f679618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56e2616b0aaf5dabc8a7b0c42dd1c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cb411099df824d77efe61f3b87b34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa0727d7b22a94b8be302cd2cac933621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9557ac42d49fcaee037514af20c30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fa200353d70e2446bdcd83305d1c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfca105706378f3976299ca915e7574624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89254f00684824a72e7d767780b052c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ead5fa533938320ac1dba54df6cd93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76772fbeff606076c3851342dbabe72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90757b8dd91bfc9e26e350d492dbc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c358a8a21aaa20468fde99dbcef52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03a489e6c70b156c896e4ceca036df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4594bd5397965ebd8348cba2668af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0906cdaa46729d94245b8ed3da4c42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963866c299625010533b5e6890210b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4a2991fa00a80f82d368fab7f58dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8877a28c9639d7ba1b66ec25f7a1f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c086437c89895f5f07b179bb4c98d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710baf3de3d10b61de2c0c7868496dd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707901718c0969538f605ed3d8ccd30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6e8df15f3377e73456306bcbbf3b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c261c13b259bb7f0b98fe24747c453b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9e15ce9d0e7490cc24d789563714641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c071d7bf44dae054219bb37b3038e7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35e0c6da4dd5d184d61e5fedeebbc2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b0ae4ea4dc6c83ddc257504386ed3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e89a426b11555713695e5af55e437645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9002da19a86c0e4e0b305e1f0a8e31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041908bfec06b7f95e80b335677075ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb1c3c3ce06bcac85d4771aafa0f1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c684146bd039c658934769710c452cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8462a05960995569cca17c8ffa96c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8169adf7863e9764a48660882a68ab8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e5dd7a79b0d12c9e4e927982b2077652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74449306a1f28635a4d374dc1f9f8056653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aba6dfccd1ac4b5cf9409ea17b7ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667ab6e2379a16990e55043ee387d7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6421fa4ae65974c4c14afc77c574f1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a165a24985a6bc561612a0da46048657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf61b81e07ed8a6f535f511f15224fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5219e58458c08138acaa05b460607659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06c1ce639afe09fcb4aa0eedb13448660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b84be3360e08ce162db545918a0d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6a5c4145174b76d065d7d865f8454662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88074cbea763fb53a385bffa1aadb3e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d594f2e5c406fea3c899cc3272a2c87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb0e4436119501cb333765c5cb5aa6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab624af7799497b40e332881e5cf6b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b1085a9826d23c869e775004fbb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd35e7a45463fbf870d74f7b6b24b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93912de191daf2e18a74223707b9eb31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eef6066c2adc76c21b755718ec3ca3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f42c96a51de01d8dfaca8c85c2086671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b49426b167934fa4213d7c592e699672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2adaeab153e66a7eb748675f9851e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f28abe8dcb149884893a470e242e59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70fa8db7c6d6f842347f7a65ba0eda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fe93e5a88dd3c7e929423fa387568676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42538cac8fe7724dcca68896b4d29075677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf014b85ec9971f7910abebc4cc8e57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa6e5ffe5d1cb70253365ea20d05b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304292de20a870b7e6ded6ca734fde5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5995823d0dffd3d58766fb9c82022681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff198e7ab826b7f9c78117ab636f89bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5a54f2e116fd7304c62c6f0b2a621683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6f585ccb239a5dec61edca4d6150f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084f7a6899b35fd1d9c13cc2d09c61b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9b34e2a4ad00e4fd90659cf55f563686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee3246cfaff9a6a13c64a296b9f2e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733e28ca14bb2a191f84c93329852ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a6c04f570588648d498abf9d67f39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ac39d70ff921f5042173118f96309690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7ea8d24c3f6fd94f475101b12efac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255a478dff30ca2edd46965407f679692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d195ac8ffad4ca645306444a546b972693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3551f860a89d1a0cc234591ca58a94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a4ce3b53e11bc258f54b510f4f9c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3007924a55f80a598e5aa6d78ca685c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe1f1ebd8492824e9f32b44bc0a8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076d2879d2f2a2da9ee079a003b66ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91fdbe49747b8dfbfca2eff36a9ca5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ca77fa1152bbdbd6dbb8b49e903d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19b34b9ca8cda7016b54092d53bfb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e331335d217af363320c9864813743702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66737dfdaec36604dca59f47001d475703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a68d5f51b83509618db343ef1e1f3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b4ca57cf80253605d48e8eb0fbada705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db23686277d91b0bef93688b780c8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d12ea73f840e64c91eeded9c5ed1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739087c6343f9a27d30add9d0b813285708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d15183c4a1884ad2b8d22f8915f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3179bc3001fb4dac81045cba086539710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff578ab1ed402bf0897a6ae9719f2e33711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6f5eefa230cb30bbcd4d974dc861712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6882a3e7c585b88c96e398313cf011713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057396e98c4465fc34c6666a146d0e73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae7ca31ab83e0d478b15a9bf5ce744715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c5de99415db88eefe2f670864a664716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c90f1cb1feafe86cf684fdbf0e379b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536f401403df41a8bcba1e7be838d3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cd818b40bd1905d938021042621fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640405c16e8bc5ecd177e7e46f77714720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8246bfd796242ea2de914a3ed022736721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeb48774396c6f6292995f7296f458722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e9b2a14116a516ab3dac9c86632df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c2fcb92aa55e6c2317d081d0c890d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216f60c37341a7c712d4a17ec082538725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93805ca1adc6ff2981b75dfb124aa220726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3766cb1d854dd448fd83b648a4a414e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d19d6c156fd23f57ad102662a754b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960157339b37844e2f0d2943ea4a45cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72528adbcedd5969f8b563bf005a4ac1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac168a141c5e3e416ca3cdb0931cb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da576938ce61760c21822293210850f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da999a052ff3bd33adb00050a0bbad2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e88a73a0fcadc29c332b2844ccf796734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560614b893c2252f705fe4bb6da2f19735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4d19b1587b00bedee3f98aba87ae2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8fddfc052e3bc7a60df23694cbe19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ace7146900cae23158c02a4ebc55d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645053c0f079029c0c939db88417b23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dfa359f0b2a21618c01f7da5dead8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263fc3ad7d2628956dad6413380ef00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c066b36c8c59294c756110fd323673a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd22bdd98e0bfd64a43d4da2788313f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc16b139f2285c055f4421b55750cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27684620045dfb50f03c6a37c4fac17a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae660b48cc24f75f394bfec9e58cfa66746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f002505eeace0b211675a5459d0a7a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026783fdf7dab0561c49d627a467c191748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0757555a4643a1b8339aeb8b5c4800749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07162a3e3ddfbf2a4d280a85ca69374e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2216dbd0cf0387c836291b9392872d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20a8532462ce04fb821639c2f010cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cccf4c01ed74c16bd8bd8ae3849e38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580600083943298703ce2c3289daa6d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5f2945ba34351dabe27dd348d2ad5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3e5d6e1de40d52ecd96e8f4aadd37756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922fa68bdf06a2d08f2efe4d8bda14d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4db9c288dc0d0621d844e905b87cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420803987f95825043afbff9af6ea2c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>