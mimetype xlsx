--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eb44fccf1704574ae529a739e66151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca87edc78cf0ce467c939c4913b5d612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362dc97b9ed9af9ed01b27432106d6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7d7753d6788b2fa1d30f19010f9f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3a2bff54514e8245c9e784de589355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91cf2ce502d19eb538beabbbe718386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f7846b47460f274a0370e92974dff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021c52f6b1c1395e2c87fd3c9e883c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f0a259257dcacc67fd3424ee3e97e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96bb55f127bed265657b98f2811a2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314da44b02eb56b4a9e207b5994b6e2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918218dfed088df944da8e4ce1c7a63e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1fffb7e9f24e8213096d5fc16249913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f2a57dd59f4b1b9c9f27a8c88403314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ead2bd9759bb52d2172e88eba6c61615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad875d02ea29f5ebb0fba815c2d83b2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec275ff5d25d841383bd927e86d36b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fba9145cc8ab939510ba96ae20533418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778884a8fb17ca2c1eb757a5878753319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e2b762323f1193a6745a555ecec1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0af83a361acc24ba22e642dd1b6d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6941c16a53b67ae636c9a9c43b6f5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328ee1b6f67da096932c02de3a5927b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb7b779425c0b499ff938f9bb9d87a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96086e422bc66a36595945151a481a5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71478335b5cef2854427f80fd20bb1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991170bd59264c222fe4b4cecc0a5bad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798aab4482523d3115d0d1409d12fd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74481a691399664069dcb1d42a82b59729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09e9179ee9ec276171856655689bdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9244f9f70b3b2fd9d88c5132bdabdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797d85ced5e2f25dbcf9d8c95cb7b0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531355188e4fbe578e97f15475b538b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a21e55fcd291ca59bdc39d2d59093034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15857fa5fb1d10dd8df794056bc4cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a1ada5528925d1eed91434c70560036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c0883a859fb0f0935e25ae0faf84a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1771efbc3fba0e0716d317960eb45c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96f05c5b27ad383cfdb5f39844d00239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a7ac1a04803756e299d8a57993d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210541fcda7dfcba35c1e28b6f7e717a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4803ba04e07658c29a1aa2f658ed97d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639b8a1a7066b963d128c4e6728bb4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38cc2df0eef026a51f583d6315e37044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aa0b6921741c3f28d9baf3685851745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428add57ddbe9def932b1a65677b70b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc428adad89547d6656007c35cfd0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e2da30da8034388ec788c68bbb1ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b802537a716bca13573832334b8c5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe2ac1003ff0fab046bc828944f63450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deefd20bc3e467ab6af04f8561d02a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26850dd5e3225ada7919882ee5af5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed562a7d105d80527d1bc367b3549453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451d31e7bfa5d5a354abd162bf9b40754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40de8191f059c835bf0c2f4b4b38b7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175f8507ab1a9ff6f55e13b3e58905256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf61cb9a68356e7c35c9ace06abc7d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f54164492926e136864374a027456558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30735eb627c0a4ea6e0d24c0178d901f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1d5b460a9d09a17bd4600291e4a2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f29b66f45c4d1b5442992717cceb2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f809de362ce851e6c43968c72c68762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde6201aa8791f2092aef0c2724d1c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5b154fe0f8b4aea04164b49b7f4bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13836f8ceb777321a3c3b5d91340b0c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee272d21d7041a18ec59d9d3f54fb366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a640b2c8b50effb3e0e688f388e12ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599c5525ea4bd5c6f6d10dff335ef2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecaacc628dac0ecd83a439e3ef6e2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7177fd9b8cb50b0aa2f89fad62f3f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649612cab586e9c45ad296544f06c8f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dc62b029a1ba4c9cb805d1d6d6c8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8603348a4bcc714102d72123c75d5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a94b51b2db24124b864b03e44633c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4596aaeb1d2ed461add0ad61f5949075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ae30f67343cff6cd099576f0925f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b31c1681635621c2e94168d4b050177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e917e21b09f7cde1083bacef2fd2d1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c751e6c15b886beef8e886830dd56d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdde7ba36e1ea38274019cc2674d71780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028427cc28750177ba075238c58513381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78e3c2b3bfe97ed4df5730309abe6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ac153d6c8aaeefa05c09ed3f6a3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235ecc886f463c8146b9d91c5908e1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcc30bbe4e8fd5e1bef3a8dd6fd8ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaa68176925e03effd648336dfc64686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c8a8a1e4c53651f1c6afc3fe00ff687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6579f7d31adf40078dc007f57db5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208f22740bc3f441ee4296dbaf9182d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b142851a9b7e12b06736d35e4a69290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce16a8bef1a78fea1bb38bab0a725e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5552d94bf0231835d359c30031af6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2224e9f0de46ef2c48f9a591f77873093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e7ef3272d05a3c34f4b38f66cc21594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a78439b6a798e5c84fcc3aee4f58c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde4e9b9c8fa5990b2898a3fee75f0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ab0b656996c38c9cb5eb4507b278e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a01e36ca218c66807f1567117d0c8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce004bd009a0dd88e56c2e4c901e2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cac426f824df633b2cb2276929cc73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afdcb3f675ecdb786931eef00e865c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653ff12db0ed64e3f6600b93eb27966102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7eb773b3655276d1ae75f162ef6a6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96008e8516cc0cc405edfa75765af54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a4d01075f7534aaeb28c22d3a82d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415791a0c63f96dcaecc91967b1ee6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64145dab7a269289195fc461084e274b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e96f16d4ba7f171ee96461066e6977108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2f2eec3eba10f72f8dc81414f549e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e3aaefad01776dc233eb71cfff18c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45b90a3524fa9d33699e1250bf83d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7da93c6547a190bed1bb63dcb7ab53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc4cb721699105d8e1d3c2608183c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1c3f8696a4474e57bb0a200e0ce30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618c4f25d65261a4d0ec61a3464dd69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704464db18e5a87a779c54ab24ceff9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc4a7d8fbdf80db007a8aceb29cddd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483560225f2bb44245bb370f32ec64b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5dc59e71b27b568d4a516e05e0e74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56664b790795be3807f59a0259cde3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d19b68cc5e9f1f706207fd660d54c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a56b30bada6923ee5f7ac338267f96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99f991c8b4962521ab33b37db98506123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaf89e8b822af813eabcad5fd2ee53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4662f87388cf054449c2cf0c1a437125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44739da957de99c80aa7fa09b5a91bf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe070794f6ed69c5a84980fa56b529127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1dddbc3068f2276a341b921f193ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eab01026120d0abc264fe8b6b1fe94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d76b8972a93c395d994e4e3f5f5a1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb17d7d39b2ba338b4cbd1c715890c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24946a323d72133cd95550761c674b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9343d9dc9c9b9ecf89087cd1605dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bcc4fbee36720a6dfb634d7356f0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7496acd265c4d6b2aa9ba92574ff9f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa595a9dd5cd23a33609cbb1f41276136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f59b422c76be0f6f6ddbbf0cf95ee6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e798e0025fbf813272d8caff65a9688138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be6693d6d4bb6e02c41a6f4b4d21cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31403475bdddd637f47d7c0b28c658bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c7b520c2a23d88509b64b7ff71ae1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209442237323e80ce60ed3602332cf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532bdab195c8da04cbd7455c3926b53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4b99b5587cc885719427609043900144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771e6217a1be7262de43ccfa5551b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b5b685f5696948a8de2c9a8fb43c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095cc1f66fe2a39d87ba9a2a1f92d65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec859cd440767283cbbde55a815f449b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4767797505d3cf0d5d3ed2611890ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e14718f436158b39800da0a0271043150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2961d346082aea7fd0328b017bd1fc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99e8b55d8bd3f12a230e7a0dbd80e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93e988ba2acaf2ce27751ffefb4141153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb00c1787d54c14b4c415e95a9a0b8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f81a92b5d23bcdbe329992c5aae11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cf92db64172820ee7e85145d87ffc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1c2ffa6842a7cf067ffa9a8b8d795157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7379965dbf46d35b9cfc290d463444d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d27506fc097f681ea2d8fb0433c9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c960a1171bae8b9dc2d1f5c3ce406c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78780df127c306c50c4818aa0e2bdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d33117898d2fa773ea9a909146b36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e410b59a8d4478b8632d222bbd2dc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfdea80985aee012a0430e27fcafcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e003ee0508b48b815b0d0124bbba115165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91331275c5f94040560d0a1ff452ca12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20723b869e0c608f8792e14790703d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ffc61a61ee3c8e6f81c726d041add168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d140c652fba98b8fb9cd5a7131ef7e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eb621f75628a2c92047c9aac06cdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df0e1ebee0c1d988068eb924dd6582171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2e1b23865d1c77c144f50a4617244172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bc3218758a396b568158f30fc3e29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f51689439c8a5aec2781c3c31d04d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2974d75a05b5972a7eec3c6ef69d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c75ee8b20044065a2f82a8163269ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c6582155fecbc55259ba2a69b0912177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d3b0ca2dc3247904bcb8737f6cbf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15a1325dfbf0b4dfe59c6425cdaefc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f035a60baccac19285c18209bd2355d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7e5ca0e504bc81f55c062ea39c33d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55f42dbc6d25410c6c166821027243182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c39cf5688c8353124bb4410a58d48c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd850eb0cc8a2640a9fa5e16b86d1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bfcbd8604bd21e07878b45099f14a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82880ee5cd702e722e686b229eba1bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2ae76c9d7dca2c2d8d2e508f41a01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0fb29b2853aa950201d5542541cf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68829401046450c39d2573a741a5025189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b087322c6ac1ea97f7f2f758753a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dacb65e02a8ff441e39414bcb5ce1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6536e983adbd616c25ddd836d8c185192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59181f907b81cb39d6eadc0ec8d7a360193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3bca4386b98a9781102735178fd34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a020884a90429cbcaf589823cd8fdcb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076ff448efd123476a9811834482947196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71ff2c9ba3f76ae548bf63e4d939d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b7546372799929882f86156873615198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f955d8fb80cbd2ce3d3583871f1ff97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e360fea26cfe26fd9108f1d98cb26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ece6a424fd199b1e0ab494beca728a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5acca0d90e14eb5294961ae56d84aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f72ed830c0676e8214a5df80c74de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125054e827aa218d164ceccfb294843204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086780639fed5eee1dc66cf61919575205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bdfeb6cf4fdce3021890f4b63db1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1419150239f16dec8f732427a957afd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c6557b3be981869619816820eeb56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d05f7648392fad23163546d64adc8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510ddc4a1c38c767ed4b2ca55a8c9d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b02a9920f4f06ada308ae8fec99ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323f4b67e863170e8686cfd448a33ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751144170063c5d89584b801499bada6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb4289d0654d10a90b9846c01e8e46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac23625f2a775c331b62915053f755215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20967ea50e30407a2dbd04326d35c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185da976bff87b3c24147936892ee8c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f980b3df04759c20ef338aa707d67cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c408314d34f0006da6d303e6c2f436219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f38572c7a751b2ebe3f1c38b8400e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910cafa4fb1341836a8eb74a123585f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d299ea959bbb8d61d5fde9a627441b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c2214118c7995df684c787f2a81df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3799c0dfebc149486db4d8b28e4a113224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930ac8bf4de44b87139081a057b663f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c72e657bc42f6917138dab2b9bef87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f357c817c2b798ddfe1da1a17853cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eb262940f6391c7ab714c96844811228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea9318c62bb41618feb3adb5a40a78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9df82e9f2eea6eb13acfdb9c77f31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0bb009d4c8515488288eb3a453fd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53aad0933137dced9c085e2100eb89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf2dca11da87b5644cf0466e186b8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483beddfe3c80c6ba38c71ec19083a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ffb439a5d208df182831761d47e29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a391e19e9a2a65b6b937719087cc058236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db254a95e4b1a206a6b32dd297780666237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745bc1bb48527dadf663942112b66da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f41cfd0a72a15dce26e3e0084ab53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16224a00701c20e0c14fe07b983a2e09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c31e558cd7a64c0f1652026dc7d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdd89dac807bec888bbb7bf7434c15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8780d24868a6ff5e692c408c7f1033243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f706b6729e51bf0eecc6703fdd12a0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b89b6f20d4b76b97870be9cff68cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574307e83b91c263c3ad0313f0302c9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395a2f3d84106d124bb192cab51fcf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae900243d4180c99b5be34be7d8d35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4a2c8a7dde3f25065b931108b18ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba49cdbec313bcdd2e0a2aa97b56ac7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba28bf754d9a967fbef3310c22ad69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc972725ad074d899a911757a4e159252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e87f55c37342aa7b5d26a0eeb3f17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5113f04a124c50c23641961af083e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcc16a5792e4cf988cee2c2250addd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c844056f61219c6df8da5350bf8ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cbca73a1caac3c25d87f69da5f358257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5881cc55b30f20f09803c96f9976d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed6ad347bec1dc9a023c38ea35cdf5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58860da519e6c5472e0e8b385bc288dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e6fd78593b803716f48b39b5fd994261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcc910f430fb0b6e2a462a46820f64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621e0a53b5082fe679acf618d9e752f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75974f79ecdb8ccc318bae8f6a46fc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5fefaa03947a66cfc47a86ea71a99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b10f4965399cac10c06f15b4cd8ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b945bb1beda157af9c9d5685fe579267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf27f52e388a6542b3ac0ef744aba7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345332ed2471706bb823c6aa2270f8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272afa61721552850dc96c7db7682bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3b5414f377dbad22250e72d433fa0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cf1de46e71ef73811f0c30ac54c45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c80e5010381a046aea0e466db28b83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9e933054ddcfb21d747486c8f8479274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddd85a4e8234a2f074ebd7da7188a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58513e36aa18e8cc163cfef33498dd4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3a20a4e68acb84d3832d27a78c27b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d177b1ece305ca23c2c40f6a975c5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941998c8ab7309a45c35baa1f2a8055d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59754a780732cc26a9a973e24d1bd11e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3450b44344629ebd25537e5bbf411281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc108202071b3a77c4a059f87321a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca46321f1d1446d9f9507c6ed09650d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6884aec1259e3794b6d9b7bcfebf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abcd1b7d8b76697f15fe25c78e3716285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697ef1f3a370fec864cedcf83637578286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394db7938f1437a671ed0e91b2afb0ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462aee1d193f2e3a9e7a64f229f1545288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc3414d5409b78b98b268847f546f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a698386d7690e81f2007e96204f37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0117fea15df48e8c931ce2879e99f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31199440e968508dc5a2ec1f3a023ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d249bd8df1a916c35279d3d694eff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2d79143a45a17bc3b19e80d26d074294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4b751814f385d9bdbb882633bc88d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a75172bc129970a23e543bc84255ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0fd85ef23f86666265c4381607370297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c94f4e82eb28ef936f153a1812572298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69b55adf81d7cd63c95acbd5eba971299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8aa998a21b2eefbf136ebbab34b6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fd92f564f68866c60dbe836809063301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070c871492cf6959d7c80cce45d80b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffd3cee9a7ea322193b874986e94e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0ad1a74fa487d00c0210999d3081b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bd9251f455335be93bf5a0ea56f8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b98f6234f07ae33b63c7ddb2d7d1d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dd329cad77f1ffee8561d7b6784bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9804c9335e3c9030a0d9b3fc6bb0a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0986986b9ccc8e6f719c60578ae39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294dd1c2e1b05f2a6e78e5ee950efbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b37b8d5c6cb6a81bb86ab360849be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d4afc0956bf57c955f5135753901e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6a81971a492de5628827522dee7bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22510c283162b5aa1cc6ac45b3b69f70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1ab2f50cd123b9196274a74db4ce7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abba36bb7437347be80570a6339659316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ecd12a0ac2da81bf979b7394fee0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade427e93fa4cbe0040d072da0089c04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fad3d4d5ec88c4e287f2024247784319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a239b2569d2337f65e33f1fd323f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b38e0c770c30b5683cbdda62bda94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1595a76b1304202ff86b164544f3c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88c2551a713145da8d89bb2ceb6022323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed90b9c4bd65a9492d0462baf796eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbacdf93aca2037af34f6acbdcea520325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82076f2b78e114ad0c35bd3ccbc1dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649ff8cb99703d5f360186915306e45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fc3c4e565fb26cdfc9e3f80f110d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711ff2aa221b6ef577c1b4fc1cc22ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df7f052b76ccaf9e560f0956f1e753330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524b2dc60d3c77612a13c9c85d57eb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286892e2d1a37a0cb99acf2b4018dcd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6aeb8f5d9b76c690ea6eef155280f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17ac492c61660bfe3f5476b06d8fe7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d73bbc72d827af2209bb136d57a5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbed3c60cbdbbffdf60229a9f83c6f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31a7f55fff8692b84397c2864581d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b568419e67aa2764c491f03d1f425338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3c05c22e78395b94456051a52a9a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130daffaf7b307783ddbbd3e3d509717340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88395447ca821a79ecc9974669799095341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fafad1896f027b6ae6473ad31233f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc39a458f75e96becedd85700c26ea3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039dbb3462887150c0bd7c89f751ad5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d76cf6fd6a9227cffcf3a42ae58d11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c45f133125cb2bd95de997fa609e97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19013232b96534ef26af1601194d47f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62302083e8a96b5a8e75980df32f4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32270fe8383b56fc29105cbe7bafdc91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2043926aa34d03ca6f085047d05c5d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895896c17eb28ea8ad3c302b36aba37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74994b6fbcfaca172a1a7074dfd510e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5856e6cec49adda79ab45b2159d0dcd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20722f9f7b6ddbb9edf302923848fb68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dec421bef9d809ca7f2e59d456b478355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d656fc6389cb882253ed94c7ebb366a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317b43390a90013f65cfac401d8ec66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d5041b9caaa886b3af8c2749ee50d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47b2ca2311d01ea94c684b006edb9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948a1c37ca43d8f9a949b137420e0e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ac1069db2aee244887f004c8c41cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d01a86d3876ec70865c4eaaa1d4146362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b24ba12506cfe781ec4a50041d330363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a996eff64d506b5292463f3554b9599364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694cb15da92b704a25c899519001435365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c19ed4ed3a93feda6b1debab1cb00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9c1cea053d817c7451295cd7f3c2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37173d0e45b63c0fe599fdc8b67f68d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f567335905459002186a4d58fd4092c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9301d72fdbbaec080c21582474be97e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93da1d9263ad316d732b1757e97ce0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba5e736a7a3b0bed8694ebbf2e220372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a5970682d045bb3df7f1ebd292794373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bb5c75ee110d98bcc254be29113f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739122fdd88cf3d088157cba714e398375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b89487b8e3c8f3d22ddc2bb27cf01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a70eac4f7da7368055571b0795e9ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfda96029df671c3f90c2cdfb1a36a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b2defe971b21747f96f8b4c19a2ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f05f358cf4b80749144b9398e7e11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fa77cf2b79717f967a91ff6176db8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184bbbf5225097e75c77b58604ed10c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56705e16625684914e2d5522ae343383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ac937d4b7c97fa5fe401874d859cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd864d6e0a4d02fbf4d9ce432b4c71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb9b5526a1cc3a0533dbd21038ccd0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773890ec7bfc2a46aa6083e5ca9fe2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152763bd3e60743369b4574091a4e03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ccefdde8d61fe821b5ae4ad41ae05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc388f1e20ccb051c82065d27f4710a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a317ecda53844442dff16abf1de4cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d840318295740816900f99b48a5221392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34215b3567eaa2711e59ccb842bf7505393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676f99a042d453dc84944ff7394bc0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407e1a1cda3db5fdb518c4cc7a8b346395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32f16b7d68846f3c193df514e2e537396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9fa1bcba41a49606af4106cc6b7dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6c088948068d10dc05f7dd37c3b40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392551d667b0a252cafeb117c2fb0a62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dca187bce6681680efb65a04343f21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18a138d1ee2fcd8412f063c46463e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8568fbfc44bcf3cffbb7bb1d66a50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1923f4d2ceba58ff7af7897206d41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c34dfbf016cfd7683a7e77ab1d5aa4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ec3c375b6dc9f8e5785c8ffb328d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae920a9cf9896c7d531986b0c15e6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a7965696f84bc74ad823c5776784b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ab2b199369b439fdf7de9bc4f680c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b0020db1fccb5073a9346f5045518409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da507895d1ea5d4cc0933a5b58445998410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e6f81b0ae2e80db5be16cf4c0a49b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3654c73465ca73de23c9460609c4605412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533944688de4decc686c92e35d2aabfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea32517407696a2e9e173fa05955870414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382da90dfdb82a75df7fa308ffff8fed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cd1e1a57dd81844df27d0a735164a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9463f3c4b9204d571b5799696502e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd02628214ed61d2ab6dbfaeffaff80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff4f2254cc580a11653deff54a9443419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d9ef30ab7975acb7426f062650ae8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276b4138942fcecad466031be7c1abb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075fd63c5b9d96f12edcb3eec489617422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f6450469d4b108b60d011237ad56d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b79f90b746c886ea3ddf48568f644424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11e2e4b97f0696cb167ea49f6c3064425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d4e81f4172719cb1a3f6ffb562607426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1c4d824b21f37fa90c1357191c337427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7dcc308be88c1e9084045847d28ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88046ca7f577af14104d15d70e4d278429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dbfd1a29e4213cddb4e4fc32521ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c5ab4760fbd5af5906bedaf8be774431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5af809262feb4a7e4435a320adf37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35bc6d6b4e95dce9d9402b40b89bc0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276518f7f888c59931b275f0ec9acdc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0617c60142438523f56e0f455a6f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8281efcf0aa179cd183cf5ade522c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63fa7ea2b502b7f1e69e7067b533b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b9e1b616a8210fcbc1b4420c0c0cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d58f5622ad60f70795ef2b4484eea7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c09c9d8ded3af175c3d9c4ffca6703440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7025c50d85bb33789dbfc564c15eeb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162c708acf0702509af59d34e994b8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7e98241d25cb6915a2d0bffd5595b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1aeb1840a00110de2804d6b832c98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e520c087245b30a62b13a5a5381c0a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bc86b15c640c362314b0ea2062924446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa576be1bc467fd74d98085885583275447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb549ff9b906c0a81cd7d5c8f5bb0eb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bcaef4558f4890e24f2785a003a40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ff1d9e82955304abce18ee20aa307450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c0631547a300107348b62c37446ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c6b3b3690dcfbc9fc53304256a0ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312319602109eb84302b7fb77f02144453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e92a265ce221a145ee68b29613c77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7e506adb027e560f34020ec9879d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5127b0c2ae9d2ea193e5438ccf9cbd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aa678a908c80a4cf34524963971ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f684392ad601716639699023b115c47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26956e993a4db771bf59794b36f58849459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73aa6ed97dde8829b1a4b305f44ff9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ee35d6ca62e2d1beef34b18ccf3ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acf66ee6e16b6184736b65247b69d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25e9c70ee6be5836d19cd4be1b9dfa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa3700df389e3badb359b248285b8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd25980fb74efe27984f6b36568fb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecb4df4bc00b2c8bc9af9de0ec4afa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb07ab76a6a99a3fe96185867ff66e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bc10e4246ce90b855753ad1f91eea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe684893c133193e8fef4ffeb28c761469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3eebc36b672a4b418048f12aed2f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f34d8fda44ea9a0d847cfed0f46346471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6aa81506a635c2a08993fd8c3cf0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4a0e90e53ffa60192c977428f41d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646051d31b51890e63030107d10b449474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f0f361fe5069aeb0cc687da079c14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d3cd995d3131e94da92dfb0d04c93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bf0e1094405742ecca90ecf882c37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c40c25e525ee2e3167a01f7bd19dab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb77850348c2d432e925655086288d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3e4ec44a73248921548c70d136374480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f523b3e2cb5928b07fb685b48c375481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27915ca83918e4b5d635de422b3184af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e54aa7947f18051f500dc76684316483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125aae41b572f12b21d8f9e8d2f7d4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bedf77d1b2c83810434b72eef49f5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c411a6bc79d7a0d7aa5ee4afae7998e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767e4f20e3f07a0844d99fcccbc9af7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5bb8fb0ce34eec8b606a2675b29b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d70f6a70d1ec041dd3651b19845d75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bdd23fd239f30b94574f7b1ea75c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5acb35e9ec3435e997c8e184a251e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396f9e8d0a9d04c9195136398c28e61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb19135f7add11e589b54f95def530493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07788cedc812a3808ddafc662fa15a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e517d2f3dabe29cdce5d807c6f2a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bddb11a16554b18b7cd56a2aaf9282496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981253c802760b2f3746de2bb0e1c55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e2a63f6294ba9f12aa9a942056ac9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be5b3dcc9e36c2fe8758f2726a285c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3db843fb00b2a209de5d3523688192500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399651e1d2bb1aa9cab09214de755cad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ec0bee0d6a0ddcc22152cd32561b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002823bca89273ab536c52e14fe1114503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1882747d23296a85008f478147bb96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b50e646d5de8e3a8896b50166c9cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f687ea4a1a0990ca1d040671fba2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230a683303fa37d1af835e42d928d6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0706f73f07c357e74ee2739320dcb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604503f14026b5b5329262f8e00d1bf3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878e8ac1847843013aa267779c17845510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066c8a949b58b9026c98e8490fc181c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f092ef973cd33c6c165ee63bfb609a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101dad04bf03ec39a839d83973d7755513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd3af21f4503f1f89932def9d84f99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f576fa9a8fe5a6ccb41d19f7869d8ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59815620cbc7bc83e30788adedc5c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7b72ef9190bf043c75583c86882d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a1c495b9915d677ef65bf26fe9c87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194cd610b76b8e4504f42ecac529a23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed164da29429c9ae50053a461e9908520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f463abac523f595394320fdfefe32cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f2f9681a1f42b2b33f59165db04a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cacde9b7c205119a0800f852e7256b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec1404d838689698705b698f79923f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d14ef70d89e8c5a905dfd919a69ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584c57a7ca4db57dc0c6ae2ff4bd6c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abb6173d79accab9e1a4778d9b725a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e30ea5918737169a49ffe0b8619e28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5ad26cee7390096d6ee48be2bc067529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1299c0cd2bd764cc82eec1a28ea62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f84453651cf0544fee7fa95dbdfcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18406a23e3d26134badbc69dc8d9c7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc5daab139925f01f468d580f5f39b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b71d89bdc955cd222c559250d3c5ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b262b5b43fe47b36950c0646bfdf8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2a058163a384f71fe0400eb0e92c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbab254baa0c7c2f4ba1a78b20f2304537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e481463af9c24b80b5d07ace8be22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79210dc8e3494c04955c4e84dece44c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440f25e99cfe86b78d2b67cb421760540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ccde7375a14376c0e0484e2993606541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12d1873059c6a12fa18dc956ea4ce7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fdcbbe0e298cc15db6ab3934ff1fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0b066e58b28a0bb2b8407e105c6dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd6935cd3420cd93806ff1a1ee77ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14aca4185f9c870c6ec102909b063d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db071c3997f51fd2bd59b3831464fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a89887abac7a8bb693a261379077e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7664584d85cf3628203697941e0f34c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c11345a668f70743c1411996013df6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080bb3b54578b2fe6a122aae577fc67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09ff383e050a58cde81d3ea46b91a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780737938b0eeba8d5ed35dde32bb987553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effecbd74026bb03f5c3d4f628251ed4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c10ca44dc9ee1c0d58a063ef2de54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b4f57d185a196618ece343201772e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20b7fffe3ceaec5399e6c18cc4626a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd247341195e6fc26ded6bbae7392892558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee4dce397f2ce9c47dfc9d398e1fc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cbb1ebda52fd76b84e8e5977ea726560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4693681fc1bbaf7d579485636599839561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ebb374724f2504f34b0a2e144a2fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5b1f50e085f2d3727796e87d08666563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b27aabb41fe28a3aa59fdc5182d1a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b0e4789dd96a16032c1f97b345d18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673efd0eedb72aeebc0e5d44941f15b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8e10a65a652bfc8d9bd89092b8d58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cde35d17c3425fc9d845ec135904ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e1945d9658146acfce42890897508569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695d971d5590db1bfe13e5a74d7238b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b2f9cc93f9f3d04c6767bb99ed2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3703786f3430d5770eff28c66081e53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853f9cfc70219eb0bd128946c8b5973573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e72e32bbadb6ec79f53f1600c1d9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab41b1d01974cbb302ac639f5eea679575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc2ef5f3b22f406f155b4e561eb56e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d80e483c7cc1a3a7d84f224ab73543577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dbe3e1ed88ece1b623452b1fe427f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95064230cc1055e00fed6fe28fcca6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302349a4e81be6b003b31ca5e7780499580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03918829d7365ff90afaffc654c4fd30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bc5bbb40eab03b602013dd64c565e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6063259d182a3e9f72d467509927e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14670568a781f179ef6d819f839a1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a13d0fe9d36479e52e9a1970d2fd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f01bd142b026301e8ce4cc924282586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a7f1f88444e2cc29690fc5dcde290587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce31481188f018188203d61d98ef1a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4768f094c67cd654172e726cfe1776589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756fb65c7207c4c314dac8dcdafe2f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb12cf621b9e2390fa09e794dab194e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021230dc139ca98b12ee5281a5a084e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9313847fa7001a6f37b95390c35bd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3073592e2cfe7e44ec2a44d460ada6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f2e028caa60faccad5d1a0d96ae9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e89a4b8742305483869cc512806f74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa80cabb78ab432d4fdd206fadd4487597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0a88a2679214e21846e5364bcac21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf39db7cb4a2a84ba8f582c29be0214599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d693e01c57ad08433d4849fcfba9be6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f4d400f0e3ddab118c820a30a221c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d3302e668780827fd706e4526ec46602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e570debe66102a00eb0750de233647603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11492378fcc9a5df758b549bae860175604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b79c70a168dd98d225b2e926392433605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc12c9d5702f8e671f40cac5fc85a52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb4036a688bd2578926a7fa424a99e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f2c9d02770d970e3805decebbf725608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddb5697ae604790d20314ced777e37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb92936e1e6cad9116830f7c5df5fbe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ce7ba3a5c9f09f740d8d27525d830611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb167c7ecf76a83ac76feb1caacfbd9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74c0809e0cb578104962b1425912b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c51e98221a5bc3548a4d8c5c13a3b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582ae9f815862aba1e6b94da4346759615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4ac5df29238157f7f78a4efc66d20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb07a1d04652d7a7539d4a75a66b56f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a55f3504d626874bb8e4a6764bee32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb428694315ebf99d714516cd9c4190c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fccd5dbd010f7afe66f3709867b49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199543501033754a6aa4ecc8121b18a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54666bd3806eefa6e15a78943567be57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d3de2de8c0a926aebc01c191d3944623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b49b0b6a766005b6387730725b5b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631dc9623184af7f3dabb1aecb54a47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1958ca6345a52d6903a52c8a3918fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba7af7a142d820e7adbf89aed050a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f7a7084414a21282ae96a38aced97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e3186567e57e64f4f774074dd3761629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebba5df493e2c65249e443e26649da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488663c7a42d40351470984215b8942c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e739da438de010ebaad0bc7829bdf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba3eab8d60117af8172206ef9911f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d95f181dd465cc02110faf57604de9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28806255fa0f1089fd788b1e5ce7a922635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f689f6292e5ce09b2932d3259c32f42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a692ae67005454e1ea8e2e21573f843637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6d91c05ee140d56d3132e3def6103638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfbe0f3732f3651649ebc8b885670b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b85c3034ebecaab04e4a7ae5f3062640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb240e99479defdf5eb7345bb3cbee7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e63053695361344fbd079761cc9df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cb229d60a903b226971205f5b761f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faa33c3f618687316339fe0ab2d57c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580cef8e7408f317a65ba1feb5191c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdf6c84041b17840d62e85ec125b0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f38a1b652dfde9bce8aa120a67f069647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93e3af9b066019c68f2850e85ebc34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d10e45c66496a5fad954674dc616ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f73484f8bb8eff409d034b8566e12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fa1804f8c4146b0a71b08f82c0b96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d65a27e787391ed0ea3b5d0a56fbdc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe04da8a9fa2c89e7c20382ab3c2aa3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6358b447229bd9228dfd766b84157fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c1f8b8cf1677c521ec563a424d1c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eed71ccb098f5d5636375253aaca3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26124e338abc88070ad396b9f68db4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfc52d4d488c7e3e3612cb924ea203658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdbcfded3f4f3236882aa2f011a109659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21096ed9c2860114584b407674f9f163660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0f5d338c11847df0219757a6e615f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a85327704ba837ce4ae43cff06851662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b772b6ad94b1528beac08e747d26701663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d23d8dec51daef17999fe071ca220664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ff2bc6441e2b4b51968d5a4d30bab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff0448f4daec9ce6a424b7ca353068666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb617f86d388b402d26541b3981736b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72aebabc29be109fe39c97900003c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46d807c7adbbc48fbc6947acc3203669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aedd66fe017155c16ec6b01046913f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f36c2ef4adb1e488a8857652fdec8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f29f6f5fc8065ff2e494020be4456f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed45666980cb2720a4da2c64a7282c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710c83345fda61dec1cbee518c97a63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c4169b94ea3d25bdaa3621e091d22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591bf99895316acad7fe55fd8523576676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99d11b187172509c5614fde24b7842677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c286df96bc77ba8487364ccb230e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267cc79077e8f18f70dba876a9714be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934c38432599fe40e582aacef255210680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab95fe532f3c1b733cfff276e83f29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212b9603553f61396cd8f0e224cc847682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c834beeca7047299f2d961b80af09d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765db939ba567ae7203065c3676135ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3c428d6bf57416b50498375f9a567685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d810db4271c90d659f4b6b4bd4282b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb058e44b9fdce47b8ca8d306545e29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b17c2e84832966106fa681219c994688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0699be258e741af06c86346c1d3ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337cf54eb74d0bad83d625bbaac38d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454e2a45aff0c333e54e50753a6c8af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6a1a9115b17cbf666c1b04954f04d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323c21a1de9335dba044f477d7f33c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be8699d6302f5cd5ac02ccba19a487694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede01b922baf13517c92654b7d1e196695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e291cbedd3c95c5de3a41944f943fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0510b2567a0a13c4057b14798456697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328123b8fc871a21996a1e6b9cdfcfb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6813c36fdecde3cb45e7abf1512f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eccf4cc948dea8acd52e6e2525cb57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c2cb10ea405614c51dc335bd251fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f739df757ba13604b371c22007b9d93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a35a49c0d70b66a8cc93000a940c20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71b34d0ab9dcd726a6569e1bf50f30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacfe3bf616432f1e86a9ab74ad4aa0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d62c6f648ccbd1e15faf650275843706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d48a3dcf79fcb50ac5b807a122ae6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3fd00934953557cf179b5e3a6fdae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fc10f96e207110061afb39da8624a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74333d83c7d04c126093e40d8390930710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6ea7506f0e9f79a620af90673281d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3620529ff15cddf7ad7b8c0b602ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c80ae8fed28822bd095558302b9aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf548496428ce83f123ed32b8212a88c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34a0f2c64299c349e94a23865b5e34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d67699655056c74084348dfa96004716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0a2a693417c99781ee6437e18b8c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec4543ae946639647c1e1383df6c2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90d5c3d41cd39c2b51d1168ab1a0ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a8a6630936204d132fdc7c763b62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a27e74caf65cad16ec9818f497c629721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78580ef0dbb9c2d7fc8297cff60794722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdac19995b441ee208796987f49f58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ecc2f83fce7d2aa2d5b961aedccc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412acd6a2bedc870515af90a3923c2a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92131b9fd3ed5d55b6dd17a05cb4a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdb782aa9e33bb982e9486a18ed65a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540607b83c7f6b064345d7d6feb1e8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba5fad815cc8102a8d3c89a4c45884729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3885f375b92a26c799121a7f4b20e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae59ac1c87084e43d750c95f1eb5cbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d93e90ad35856f854a974c03ae9baa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e56905a1661923823553dab657450733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b75cc10b62dbf3d032e3b4a74913b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f6507b49626136d4e85d6621f3ffb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0c8cd8f9ccdb23348a29b0dc91554736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0c451c89ad896a2d52d10c968ed65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb42fa988d2403899a15206eabd2a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b2ac1c59083c0c6ccc9562a462dde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4041ab1a4da08d4af6d119edc79b1fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673c47dc2a5e81b651c115314eeeeed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb967f56876eee3fefe767abd21d14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b74aff7ac7257e721cb94c99c96efe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca8dc704001154803eb2981dc115d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b81fd6a4a25a7e75952b48cce157d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87ec79b38171fe10d27c56538f0d80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f75f8617cb1be40fd78b429746910747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607015ea15e2a5d3ab957eb66451f42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea5e1dc78e25b36ba2a6fdbb7b0f5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff73e86f82f3531d868cb5dca3f1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ccca59cc130649c5341f18628e9a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee20a392aeed1b2eef2814d97f965ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73589539c3ee8d68f558afa500c527e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591736c57d4e9d3b59db97bf693e5bb0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679eccbe8c10e036ec27b37324db0c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c13565c1f2c38f24e20bd2d5a0d6c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3b51e65ab45a589c1cb8c25410640757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a22c254836660be53f655fcba5712758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d64fd3f684dd625e6caec20f69d77f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19910a39294d8484004d1896d2580de11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7eec60aa64bae9adb59ca6bea94952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4017cfefb01df19db68b9db21e6893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558df193ef0ca4fb8602ba7515eea1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c587a50a9ef8e1b0af483b8a7c0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c652bb1549a79bd59a0d0e39109176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad634c99cc1746ee6a8200754a229427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795bf53a9c8398b7c72d7f5c28b53638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f20939e997aac060d7f5ba5aee679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b4182a759c10d4b36a268f26e29bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92cd98adcb32b46114edc3532e3c9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a5dbb9b76e411c62c344ebf8c071312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce088a6b118a51647d9b3ae48167b39213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60bd3ccebf527f2f9711e93c18af4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287b7fea9dd743dbae129d24722100c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781fa86e96a83cc01b05cea65a1a45716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec6a0e4094d55e51ecb120f610012417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d805017bc955fe900efbb8a8aa0b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad301359eb3176aedad10b70eab28d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7dadfc638219fa170486f8b1c588a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2da007d998799a84a740102b8899421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4a620c3164e9a026dde1920e72bd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fe42591f647e8f1faafa3f613036123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd00ae775d2cf5696520fcdc89d3d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa623524bdf090de2ed35b7ba09c97e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4730124299414f00e4c8411a30ea926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4670e85db25df9dfcb6515e2fce2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b94ba249d08ef871e351fedbdb4b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd74ab9bde84bcf972212faddfbc9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6ffe690f23a30dc3fedaeddbdc8e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ab110767fc3b1dc76d101397405c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a184ef851c928f0acb48a7a26e40e8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c96e4d855ba24e6f8845f5a1e1a5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795f70dacf1231b0ab373302e068ab234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538d9233d79e9d56fdf256a810fe34d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ef4ededa5ee64dca0cb0c4e21c71836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba50ac74a4ad24a5cadb782adfe983737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dc3258370ca950c5702bed212414238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719c13eef6be922113c091da48f9f8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5400cc203eeb9aa26ebfc4be6bafc9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9f6ecf302f97bcc036bf62b14812041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c2c69d9a9ba4ca9470175c5e60f4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe096d576affe88d532eea060ec0e0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd9f4ec8ab1b783e7a488f38326aa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ced383a9e59d7057fd27e38e06aa6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab73b76d5a4070e37a1e71e4e35552246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7bc1ccd316b6a0b0d49416678732f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c439943fcceb56fc1c913ce74e642448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92a0c75980edbde2ba9fe35935366f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7d49cb3e684cd34d233d0a771232950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed21321efcc4db6039159bf272209f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6512eeb700d11c454a470131007be2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad32f1c59f96e64c47c942bce8935f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cb3d08f4e80887ae406e6412286aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5cba88f8c6796ec000a0b24db9ec555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5192166c27164624b6dbbbaa2d1ab356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfebdf34dfe090120ede23e116bfd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b750fd32ba2d87f5c3af54e1a89cbb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0284eb644a4282a658be68555eabfea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161057bae24d5742af0661cc308d346c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f84995905018e258f838971f323beb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614a7da9dfff27d1eea0cbe71112a0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19388a6a6316278cee66a66487fb1c1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6b6c27838a8bc66fc1232e8aee6ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95bdb522b928f985dc76dc5ef32bae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4534240c4c650c1b7ed8acfc3c0bb6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab638b2f431d99f7b35de282cc335c6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5f45cb7e8a7bb243295212ecae04c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4858815502df7dba03c722d0b84e03569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a406e9e3e9921c4597caa84a1bd3a2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3ad544fee5b1af9dd620c26a4b80171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eeceb645efde37ff0f85c9f4863bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0181222a9fb498f3aaf62b7e4ded44973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ffb306d1f7da87bf4c13cd663e73e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75c120fee5f5bda01d3debf7ef136b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66393401eda18044b31b291d15dcb88976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b2709a91e1e375010d5d2a682e2c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67fba949ca51c5c6f1f773e77684e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3acf60c7e8d5b3a992c3f899426f6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959bbd785a572b34055cc2e84f269d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a2e718018e82691f537a4e923de5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821a04ddde04f18b963598a0bfd72fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f9155c60b7df60d67a564017aca5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14207f55cbf0e8c8cb4955109b13906284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd381e3033b9e1105055234dc7856b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4df1ef47ae85b0c1fa136244722d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806429a530e4fb859c796f29712ca7d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74f2d87496681d59c5a17d3d73ff2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a166bf918a9393e0d0f6063ea1cc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd06e507a8bf1ae19d614b898a21d5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301fbb77657835cb29221448b313bfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7bc5c0f0dd852cb48f8461a53370092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76563e3f7654e1df0ebfac3b6d54796a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52f00221f8eaaadae078d7f04385e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cdfbb2428d217213cf21a3b98122195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeacdb1b04d9788118d13f670c13d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd9c978fccad51ffcb17c18125e1b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055b85dc877a9f01b01521a3c44a82398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c095089cb7cbc78901c46dfdcf5734f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bd145391e1bfbb99ab4e7231b1fd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42419c4889912c41f7b65bf3a53845101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2761b2536cdba438b403c65b818f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd4b0a3f9ddc6ef7251e415d52ddf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0364c26848d00d5fc0ccee85e18e3bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88497ba248124e67790110aa59ba371c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01011f8afccbfcc8d5fee960910558106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6477c32bb1eecaea0276b4a6a134285107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851905e4748317caf71fbcfa8658b719108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca03dace45ca0d7570a13f71dbcb050109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d37fc6b6e77980a026d94bc25352110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7707c2002d7e44b67126e666ff1f25e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7597e3c28883ab688c7a889727d34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ef6e4653425ab70c5d02663b9083f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77654d3bddf4a387a5bdf1e0999f45b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c459b9618d580951bf241e6c07a21d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e575c9c03743631f19eb1b5747dc06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e432e672cb9f9b72d99dfdab49fce29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fef2ff1337c05dc76cbc669e4cdf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc2310f8b744097cb99c78088f62a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc5dfc88145e008a3619e802d4963d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fdba9f5e5038152e9c4e3e3af5b79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a2bbef0d10998a582e0f6dfa3e106122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac223842117d6eaa2f4fe13c48bcf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299169984053855188f6eea470a252f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff6b1bab3a34db44056a6fbf344530125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b0946a5788d3215ba417fc2284a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef863dc8649de09cc3d5ea16879549127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c49756e9384070cf0179c1ce26819128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3349ca0a3359d1298f9915e2d48dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658afa579674f36c7895d253cf4633130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1d96d91dc4155424bf9a48e3e6fa5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a475bb1408992bcd5a9bfd7c173b02e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb689389017db632f24be5bb979b7404133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76382572c46524977adb3dcbed5ef41a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70452b4793f0386705a3762a36be4c15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c69bda1e44000288a6fc8cc78bfbc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d9a965a0f702dbe81691123172987137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedcb26d9cf426cae5c29b5f06f0981138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f60fc8273221304e3f5d233cda2572139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7d14bd27d85cb0cb3e4de7f2dba8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89eee1ab280526743a605321ce9721141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74915dc30debb685bfd1f956552d90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f76f42288b5c044e1393a6b3de73b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286b6ae8ea56f8135f215d54ff241ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50095fe81a6dacbb6f8abf45a05065145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba08c3946fd8aa3b6d0daaa2237550b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37936d7a7165bc0374f5aebb44fdb18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8a558f33071c71e52775a6c4cc98b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e5c3351756064eb498be849a48827149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fe70db1e517b9f7b418b18bbc8eea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd78400edcd67fdceb0b5fbad1e3a1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0622f51734be36acb27b686c70281152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bc09170da3e0b4e4f5118d80ec598153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1f1a8d56fbe4875403805463ddd06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae0af489d5ec16f14f98eb08618caa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b5996d49207c59e6b4eceb18222f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1bce732a103e2e6f545130cb41006157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99d90d847f0071853c48fe7059746a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21710b76964f738e87002f72ecbcd4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f7799f536d8970f666bd16513482160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f297e8bb364a371a468a1d31182c283161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d97e7ac6f40407d386ad9a20f0301162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e458aafc3f1d15a340f70fc38998a11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff9973dc6466d819fc270ee5fc61d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0101d2fc415c1527a860bda37e6704165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6a752b26f1c14d01bd3d75b5bada9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a8391eeafa4c2dc1e359d4d913054167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f953a792f014e1fa2728df22980a29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea9e58272600e46b42aba6eb00e360169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1390348fecdc2a25e2c02a2887475af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada75eb876150b684f3fe85512da2b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44123825e1454112a9503caf699a0805172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bdef8a0589dc0046637c68b7fd2a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b978adaca1e0667625a20286bf716174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a88dd502c7c1e6766c228ce76a47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83139f8eab1e5d50f2b3af3fe2e69b7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee9081ada8f4acdf73be7780a33a2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580af894e86398487671a785247189d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719159473990b601ffabdb99187df4fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39870765ea47812bb3888ff87e563efc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3916670b54759f878f1d5221f1382181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382d0f405d87f6513fb6a5f60d6fcfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafc59969ede55daebb585733996fe9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5e30aa34e96744020abdce55fd0ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcc587f8af276a7a3515793ef62fbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50a8a8132c05a10dc09b096a93dee6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535996abb10c0282a81048129f5c9cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f99bf6d3a1a87f03a3cecda1398dad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962f5d568bf2aa12601fb315e82d566189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b43e7bcbe31808a753a0d34c5591c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaad7d1271ac8df59edc07559fb95c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad03d1663fad2ba5bd2a1bd70915f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bd2ebab1eff6785242ba4ddfe2656193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295c9796f2d15b79d7e732115ade018194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eaf53879dbfe6ccc911773697917c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb70279df0bc7c22a7126444b5d8d0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e1a93150be978cae6758597b75ca1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95dd6184efae639231251ec14a8fe1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c55c12901b90f1b7cdcf7746fd3af1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bca76e8812cf3e7dd43c466cfb2ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5fd3281114f7b19abe55809bc8c4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426973bb85420e4b13d97b7df6dae6b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4432841e31a8118dc6b2a83fe0c2306203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef6a4b673a97c5f1bf69a342f6321204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3053e6bd3908e8a18c21116088a06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846680fefe6b98a23cfaefd8d65c946206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fc02322b4f51a0c330b70f78be7b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82385bc8c0fe8530be917bed95c6b70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08a496284d5e4a363b3101e6600a7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5be62d8f1e020d9b379d9e00b4b404210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746c1bc857d2e68221e10a175cfac9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008d6c3102168a2640c339db69a0c4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d6f48557b74bb1aee10b4f0fb52d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e736211972078b10db3947088aaf584214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daef1d2ec2a83bb6b34310b6733cc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30f159d06acdb1dfdffbafded42705216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978774ff6144302da554bab84caa946217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250941305307a3fdb998a5cae7df5642218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86a49c7030bc93f3214597f36aeeeb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aa699b674e401ed319441a83d1cf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6360f3226eaaa13d7fcb13788002b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2493440bf71ab3a7fd4280eb2c342222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e76de07336ea7f8b938c4ec688c8ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c1bc89be02728aff409c7ed3fed1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51373d34d98f9aa255c07c954ea2af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1056ac84164771398effdcc3b636a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5213e58995f901a2b62cc0dcd5b065227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accac7dfb013d5d6c47e504ece07aaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1b603a3af443995e11add02471c24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5b06fc9e9f1d9b0179a6226319daf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc99c7df5cdf3f5646bcb8128453ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375db5079dd3d4a22377bde73fb3b21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d043452628709172763da41842791233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eb01275b8b90a6fc502877b465eb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227bf26ae68172cc02991d2206f0a0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ed872ef17191b355d17f2acc7905f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a3438099d191b68e4f3e74b734248237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba87c7016c3b1be2ba699a7c5625c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cfc373b36dc8dced1b1f73b22a9d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8865c747f7282ecf69bfc8832ffa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dfa9e6caa78815d07da0409cf4c52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc97385af04e172b7224d09d63fef7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3624b3a9690d53314742e3a4a530dfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3d172b04802da313c285fa43330df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2428ebbf6d5205a8d02a0ac8b083509245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50301b471aa074e57d92ca73930be46e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f53838e9a5c97a4ad6192753f66e6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def87817689e4a33c981f39db95f9ba1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556b41d120549e8297a9504858ecdab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdc76cc0748228efc715eb1cacaa28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c01c613959eed146f42fbe89146210251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4167e2bbf1ca2e1c925029c6ed4c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93de2c00ebe7091e5e82e5db3467821253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075b1432bb2ba822cd3498aa3b3ea98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4107b3dabc8fb634166554404c9cf65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7ee8593803a3e2be80b0b01c855ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddea06d7f67d7dd2208cb467ec6081257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9f6ad7d6d55cde8056d81c52ff7d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ab778957b4965a36608a01f9e6368259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffd6413b2a09b0ba0078b31e77a262260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22a93fd1fe7945ac9e1c639cd31875261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1355082a1b50a634813e04e8bb455262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766c5f3a8965d339d684fae1d1f5204263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ce8460cd82a4b4db23bb2b59f3026264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac05c1bd42c264dd5979370b1d0119f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96299d26b6d376cbea5081b4f1f4e6d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1559c14b51f26a46e84bba0f1067ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414e3a70acd5627cbfbb8bc401254e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5be96a8b04d3a51f33c379896f8a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315129aaa5972dd8bda342f5a6ac261270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5e7dd884162f1993313238bf44f81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0012cb1e4e20d41713b6e7fbea387272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526d7aadc24f2047ecfef8ffe13fbcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ad7d5c511771901f01ca982bc576274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b85d21997f1e10c9814f785f09a65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b88ee1433ce2c4d0b67ebc0665648276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5eaff0cfe922c23f9710d5bc092a90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fce0626c8686d720968689dcef8d66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fceded9dfafa2ba4e9c1f927a3b36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcd680fd9b7e3eec60729e33413f60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a099ccbd0a1316e9b950b5d5099b9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde43eca997a01f16e11696a025de54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea313278fc19eb90b6478cfcd78ec0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445eedb9a37ab69c26889eb2db8fbf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd141cf641b20833f73146a72df788285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0bfd863741cdc8f1a5cf12feb1d9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00716a982997263e5724a454bceb4cb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674d738487322bb180d3bf8d9ecb5b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5459788b497e68452bd83a5189c4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc25cba06d3f158829914392f78809e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a7adc3411dfaa74f85b29b60fb670291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbee08801e65c910d80116cac5fe900292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3af8eb95a9ca218eaccc197e19d93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c725308c1703beb0d33c102dbab880294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bc39dfb87f50f21d39814b23714a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e5591f7762b709610186ffd3602ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb15214e2ae9f733d5202832369d4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231e15c05d03f53f94d8ef6ceaf1bc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f757c89154cb07e8a3965f278465a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196760c01b1a5bda69f3e7650ac6e39a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35130f047e7b7b3bbba12a70dce4008301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3e320d65b44c20eb521f106d4533b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693b3b5894a3548034f7c5b7a0491b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459b477c6549b908765e282f4c89375304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b999ef74440c1bb5d98e62efe2e58b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba201600aa55a7047cd922a334e59d0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef4c2456f1acdb83186b40e2d18229307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85d1d4e75374473200387b5a4a4269308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5ead5861b477cc24424c51cbd04a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5016b614dbe13b67cfc37f9e9d71f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da714673427b761f943b3a8d409938d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a025dc28c806a21760f7d2292833a86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d8776d98e4696009dc8232e6c1463313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d64de017687103997db8c5d1be450f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c6c44b508b10e2b6fdb8aac408cca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6071455ff24f347717180287c1cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee033b0e2b9f208de5c904237e4e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f07860b96b95d7edda3ea951843012318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba7b16c66a37bb75b1d3fa9c74ee9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4f7babedee7dff1a88b86d9311c0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eae66dd65fcf815d6752d9c70f205321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bece937013dc5b5bdf750cd69fa06e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be962d46ce458df96e36e6002af098323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c88b75c2cc73a4c5364f7e1c507a01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9c6b2095a03ba7a39d993fa21608d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f8695c09621459b46ce15ff10554c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9147aade106e0a8bc12529e45a2dc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3460c4f13ec437dda5391c9cb2ef1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391ea2aa48131068c4c1f6aa7b61baa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844cb51c192f01e905d5ab87b2827da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be6fd611b5c0e27642b60839870ff1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f17d677bd7fd041e6ead0c1836ef6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659c3231dac5821beb8271770c6a7d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414df9eebd973c30b6186ff22b229b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad3054f69662d406e7ec450b445970335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ea2b17c1a2857f06a6ec595d24223336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872cb6aa73d1f1a982fe83a0b46ce5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8def6993a8378914b0af372f16f2d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ca397537df312a372aa49766f3b40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c974fa3dede546e8cdca172eb55c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a80cd9d511f1e72304536a3db07675341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11c144e686ebe2761290a09e9f8cae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c819f95e0945abbf38ce9c588e0ca2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b20a55b10299e0c7e435fb04c82f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e15277acc596f338c4d312e7edf517345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177d61eb42fbb13bb3e460fd8a05efa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee49fccda124ec9ff8b21e7adf01ab0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef47a04d2f393dafbbdaa11067daff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a4b9613f462fae7450cfe5ac3d749349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a148644bb3fd3e0a0114347a4a2e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4cf1a79e15739e56a3cdb3cab80b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0abc84622d94e6be09a303c948df78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc8ab30df2f75748224c14eb62fcaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38d5298c7e1be9cadac829585aa1a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4d564b167a40286c4a539de3c16a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f41e27bba8d9f0031936b6d493a52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc874674af2b4dcf33f403b503d94b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4981ae9d564796188bd71f2cd99422c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82627015f3b368c2c38f0e44bc9a21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5fd4291f8b43952719111311fece1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357e5737ae9ebc6836a8841dd72273b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f7545e6e43009fc7a7e59e2cb4519362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6cb4af2529cd460992734919589b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ef8bde5c89d5e74cafa0feb601278364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baa892ca0456a1c796f62d23495012365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe6bd050d411680ccae7aa516ef410366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff995976f6b078e2d2055d8eb21583367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91930dfa94f6dd0b36c026a8bf1b9f2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611de016c6af739f11a24dacf0b79a5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c55fece572b6b9757e5f06223c24ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24930c87c3e350ff8beaa7f8ba747e7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b891e80c8a0a607cbf3082ca024e98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494a8433135820a5c2efba850edf72f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef258d64f379aeb911506fc28eaeba0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8601d28ee0501db4148d9acdd51006375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee64418a4bdc05e4a4e25e13ca11cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143ae3cab7d0f2f8a3fa0437f716508377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd45ba8f6af0e7620bb7178502010a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f2a6b2714c5cc1454639b379471ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6918169db9e4dcbcfd9716653013a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df4bf6a93773a8091d6503c6221a8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b678a26e22fca47f75d91efec99320382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f0cf15593af0f38240a40ac6a0af1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c8eb08ccc1a67e5f54f92b98166e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115063f8752c1c734a8fcfd468708e4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69c637ad11d6f1cf3928019d970761386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfabf78c860e4d379a57254c8e83fd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8372fe9a1abaa7ad3d47cf64b1b96e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7730694683bf2112158ba9e46e0b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fe200930a1879b4800288309b2164390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a847e3f1956f9a21fcd0291d0b64a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f771c5fefba4249b02e85828d0971e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3603c854a21e6a93f121f266c554584393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf99e555a77cedac5d3368240d35fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070817b20a5bab87b3a2d7627379b01c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c01f49add88ee440c9f8f265e2b57d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c68dd22f012a95305039eaae1746b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37621f6def197ba1ee035b71a0ae422b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d988529ef2f3ea4a95bbd79d068624399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e4fe4f9f1fe4645c3c2e8a85c15b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ed3c1da4475601e1d8da651572ae7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c4425612966375b2536ad33cc5c23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc35991d9a50d1cdc8f08eb23e8818403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f6b16f1ec1c0dc37ab303b0e1d4c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee90c98ebdd613b7001238eff09810405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78342b31cc413a2db6c8bd17f6e27bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6e8f68a703a3389aaeca970122b8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39df4769f114d4fa1f5a1a027070fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab86a6929a5df6429f30c1634115883409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e61ec599a3991ae4ddb1a7a689446410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4bf13df2931dba8644962c3b9baae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600037ea8d5bda2dad25ab57ec2c4d45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e3c08215c38178b42bac0462b0bc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659c20810cc79a64118fab3d3b046c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b05aa3b654dff75a66b2e5c20e3ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b667a42d3b2f2b54e703a4351cce81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384a62afe5b324844b2b544afa5a095417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aad7cd4ee1dc295986f9be4adcb3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab985f2032b58e3bd312d1017360e0dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509266060ea26f96eae72feda07635e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32011a41f561276dc1e9c1bf7b6d12fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1bf9a2030a9a732297675658b71c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b69d4530e62ae14b4e230f7b9af16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d7ef64a68509b469ceca9e1d734f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cec294141baced859aee46add562e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d64817c66f4cdfa65f5ea7a1938417426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d31c503bb658641a0de3e051fa2d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d08a81862e658bdc443a5c83a69d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c1df4bcf4a73498773ddcbfbfd4ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef2fdfdf292367da7277e65cfe9d9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f561dea81a776e814fcca6c97b653431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce38271242ac5bdfcd0b9aef5b2490432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc57bb9e0840d6949a66f04e9bd7ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065b3e9836d8d4e22549164848fc9f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062902f5f22f6c3ce6167640f4341d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da7c634e16ab8b0f7d27366c8c55d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc83568ca3973967cc482e1906ef69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde5ced39502b6287c2f524c1f554fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeba59984ec10bcbeb070ea67c5ee4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a3b7398e6f58666ba0e74b304b5dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa3ae98314bc7040900a0de463c2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5d0b2a69324776993479a1862744f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477374b9950b20055bfaec9753c2b98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50151edfd31e9d0c75db040111acaa0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c11a0e55d21d06600de426a9c7b7f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36172cb4e2bcc3c6b08ca1630cd2872a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404ef9a67b836be159d78c47015ca8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9e4e1f081c7179b90f120dc363ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98487750ffa42ce3e1fa226addd45c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ee790b409b8535785ace8515abbe8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bf0bedc15d2bff5d1f3ea1adeab8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9f40f9f7a7fd32beb29c354823a58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377799b6ce382549d1f55361c12d4fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d747df02ed13d36380066fee2dddf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b2aaa051b6d1ab69c72139ae7b856455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246f4711f7e3281ebf7fb08b4dd47bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b66c013e1c5ab91e64f0aaed23884457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775db3139f789797f8343eba51b7b77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a64e994527ed77860c4368a25bea43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb77ffdff64e3582f1ae53e34519a4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a1e64e4b587a128f610aaf462f2e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae550a6e4f83108ba38795115b717da2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da977d6d162b8f223e0d590c0ce0bed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676977ce2ca5d84e920e9c139042f4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52454dfe448238e027631fec15cdd1f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369eb83997082982fdabab5f59933f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15463d7f6f41490f973505ceffe504467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345b3470bc6d6baad5ca25337133408468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac18eb2810d1ca91e523ab2cda472469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29416d5ff271ab610541a5e821374ab5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd91769fa1f74d967f110c8d9dbcb4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae53111a63835b28faac433686f051472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fb2db64e569e9a9dac4ee24cbc5ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711023e5068a3e45c28764438efbee55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10845b47cdeb9d10c39ddfc2e54f4493475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d49a85a0a3931541ee485bc0b344d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4370b268822fe9a7b60a034f91d123f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa0fb410ed6b78b5fded5f9258622478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa96952ae38b2be54ac957a38bb979479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab185e4bed8393ba5c88e7b2d002e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1574fff47fdbbff864e616b345c37a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2307d777b5b38a0ed9c0fbd5bc6a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce3dfb2cf775a4a40931fac8cd1612483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b335bcab5257dfccc0002a570d532484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4dc89cd53b83c3028b709be569aee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67f4fb84b65a8135d943cef7b07a20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a17b7fc6fbf171c43181a1c7a7094487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7544fd35ffc0fcc3b671d062e84daf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a1dbf1733919564b86f3211c84732489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e481f179f5f2d01f60800d130afe9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b86cf96405616e30dd27ca5df494fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764f905b4a8c91c06950dd060b99dc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e2deaaa044cfddaf9080cd0905683493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e513ec96498242a552ba075b0e6a9e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c964d1853ceacfcb37dc52d2d649b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650263dc0ba826013ec7b4998a592ce1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702bde0d1a7ca21c376f6d2ec7ad178497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf29378f6e8b97ae46ce0a888e82d36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c64d21b50889d04cf1ec8db588d8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc0a10034385e54716f460aca6a640500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b0c17119a3fbd2b0e7db7c5d59f60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ac023ac0e55ac75b32b4b4fe51ef3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b46b5666374032563209e5a8dd582503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0d7d0184b3ce3c97f83b7ed151411504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775adb7bd2107bf7d0bbd1c694c0d7cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946417f87ff927eb8a86ae42e4ec56c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a9be888ccd4f9246e19591cb5e5ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cb1b97f2a5a093ea10f932531a299508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22c918c5f4591ee55f084f99be0412509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4431e197bfd9011b4dac7f699ee10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae333ee10b85df0d40cfa1dd8572de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207544f48c47786d1e6b86d2f62c01b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54a53441b21c6aef271c5eb071c377513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc20fe8b33cb99c38484af6716c188514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d948dd2491ca908d1821b8cce5247515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60dcebf95fd19560bf4ece68803a8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbf8e817da3a6b9186cfee773959a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be737a2bb31fed011cc4be124d4d57f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466dcf4cfb8fdd9d80e77aba9b55fbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958da95b25feef5f72b3d17d0eb0da68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7923269dc450bd93f177d07afa134521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f668e2cbc962e9f07eb76e0b27a67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86e529155a3f6e4b2f5eabba83f73e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd8cfa492de2b6a846932a6117bf8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24e3586a550d2a49b3fe0dec56ac56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3806cc3ad63ae306def1e48c0d70708526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad7e47b6de475da107fc88b46556b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac0459768e2f47b5a9fd1443ddcd0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedda26136792c48b51557a10242b466529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024903af057f795a685ffb205f54e71e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a338f22049499ceef296903ba92cca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf409327ac618fb2710711f2e4f96b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bdd99c3561c5b39d15a04a053ddde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca3e1212d2e3a27019fe392eafd5fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40147c9557a0e22950b241914a6cd6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf583375a8009e6628513944e55649536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f29a70f05e41d4b051847c0c1e187537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02888485dbdcc8a5d4e60cc0efffa5e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6a7d4c9ac117d409bc01a308f6e44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247d01da2aae9dee061bba25b68e0dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c1b7057c8a5b97efd14e420959ab9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff2d0c7c902e1b9f462ce85e75e0fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928e6118b389a906c569374ad811356543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5937059802d3ff718d902e9c3970c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63f0c4ca53efe1e94f5ddc35770c9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16267cda3b73df96c35dd25a9fd8352546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3039d2f6035ca2497f928ffb0fb58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d60267dc071ddf0b810c331f041a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f610b9be4db434fc5927fed8d63d344549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e7e64fb52ebb1b931a106bb5db13b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f89e50feea857e2fa78a1bdbfe968a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb5dd1f6e37257241231fc1fd674b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964e83558bb4b607bf65cd944e8a427553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9ed0b2e13456e0f42474f924b3da4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af8b3f47801d3840f86424a112218f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c05ae56d9f133409b841de3598e15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db357556fb31d69afe90fd3e136fdf20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0426e1a055d09e2393db0af0557fa6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2259caffbd01544d79206a2dbb9fe0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17988bb69ecd23c6e1802f27e0addbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7f1169db3478a5f8e6d52fc0561b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65566e5c70ad119fa6b32a8746ee85ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf290e4289803120fbb7d123d28699563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c0461ad3eda73d884fb90f6fdf8aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088684eab3760495bf746ff4c2f178b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775d45540ea48cf48812b460bbfeed8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730674741b9fc0ecc0df3ad0ab3ad212567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b609ec0e64a548c162532b5e190a4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21d50b7323855d29cdb9067053a8e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ff9c7c1f5ba272683807f568dcb78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1d79518e9e2359e40a5b0fec6fffa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608333b130883e4ad09b5779adbb166c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31b6afa1c34b7a75a29735c1148a02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b24936b3749fe832e186519a95a82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0f0090ccf3a3cbbab3c813cdb0d20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a8942355dfeb3e54b1942653a99bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409687020c6f03dc2530cfe59b96eb42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39c9f5080d3e085ff8f87305cfe16f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec17dfca5fd557ac6f3ca70886a5be7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db81f8ccee8d954d287eb86e944c9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e441016d3cd2880c3fc2f24062b1f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b335bc0b903fd9b611c8cbb165c541b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4937e5284585f1c11c99766502eb9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559b3aa0700488d09566cd47692de52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632be97a857d2ef43bb7e799a059e8f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021918fb7f1a30afd3316fbee975275586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb6c9a2897991629323d8cc94826e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19e075cca34e5365338e627745b67e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdecbb3c9cd49eafbd3c491ba07ac8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeb1ae13ca68e74c60c3104596945e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2d4fd1377e260825aaea6a1b76713591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444dee9f9ef8da6501c187123f47eaa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324986027252aa7524ede00ec2bd80f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf41697f3f2b22182e788288cc6102594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a768b66fdd1a96042ec77a3d57fcab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d1df50a31b107e9ecf97fc5b3e8bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30552675a79e264ac85688ab9fd9516b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeacdc6a03e80d378669a9a660162a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e561240fc3ec81664cbd4aa6b309141599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2b968aac7618ecc2cf906f172adac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909fbe8c0e1837c0a0b8a6fe8e3b092601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29202bcaa2c8365e3a9d37db895398c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf3c4702d698fb27e68f18119bbc9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabab62e847d3a633c1306b42b0e8b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc4a01f6ed2934fd73a4a1034fdb86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b97f908a777ab27bc8dc8ea6e23168606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb098ef8316be349141f78ceac5c9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cddae30440c43b6d2bcf759c6d7d2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c989d76b43812294a65df18b925ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60db5367dd19726f07900dc5d497560610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5295e6a714310441c058755fee111611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975e758125b0a83507b5dbf7ecd8263612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7f7c4f13b9a9b10d42d2f4256f0d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc6101f99ef4d02d15463d3ed1f32c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a190eb47b4ca77ec18a0e018c66059a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e0b6f0e97842d639644cf49e5d31f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2210d112c53e15a3b2e001a7f74bb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de19e587923be9ea6744e53989d76d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b861f6d2dcb9f991e051ce213573fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ba263c7db6c5e78b2b67506c61ea1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6181978445f81f8cadddd85b7bc7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da67640dfe59c5b451f2c851be00b2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149d18f46fcf264af26701ccd4d36b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd799d5a44ce5d47125ddf84a1dc970624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7167e68bbb28ac1d8154dbbc7719d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf80274a38047055beec7bf8d3e520626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f666aa05e6daae59b893b0b397084627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ec390bc6098f16ac4212e5199fc1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0a8133a81c8dc638fb21ae4d25fa8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b56ba2c546e4c89bf46f606b07862630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32608cfc8ed4dc7c7a70b0247af5e5ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ed9a814678c06e80b74742d07bcf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf92af9d74519a45f272382373dd0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39292b1aa1f7d75d86022a4363fed284634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25970f91978ccafe20c8aaefb5f696be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb281ce5ce7bf15d07458bf41c0e0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d946c8d79cddd5c6cef8b86b954c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021fb5fb29185dc9ddfbf9e61a96398638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f29a0df368d3246999157286c2f4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd42d4fdc1c80e3c54bdc32f1261877640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3027797964e26e288bd45c4131974641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8836ee5ce596d663c8a30cf784ea6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41931d3de476d7994fda3ac77ff0a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fc78ce9ead6c1759f073864707383644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d3df07446bd05a7bbd0611b45694645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c594074ea9fe9000d603228b85da6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fbc459e31e3e2ee4961192e506757647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1db1e60b0c25393d3f8d1d1f8fe4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86845dad7a2776808bcca47871fc9f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30166fcbb340280c192dc637a1991bfd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109331aeedc21d9b6a3bde9f0f4a63b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adb11e9a7da1b82b31d11cd99fa80a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f1e1dec736df7022123b006705199653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61929bd082fd32bd3dea646470a04e42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d7e0f2f8cf5120798b981664dc75e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7d7d623ffeb3d727514732ee67ac2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aa8638746b30139942a0fcf9f7a14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f48a25a701eaa2e9f9681471ca1227658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275f4e153a594eb794d352e0546b352659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e57915a79971c6a90cbaed852c96a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4ce14d6d7a2616ae35c82b7a90db4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6686038c47e6c09c2a1f3af16f79433662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f3f5ac8c3507a8055c970e7d7a657663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794d51183311c6bd6dd161345e3053c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce494c3f83acdcccbb1a30af47fd2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01324f6f051dbe26ec340bd0176909e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c00f58d9fd1f365a6a3b3130264c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6c862ef3dc34c3a4bb545e2e92aa8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d518eff293dac93e207575c9ec656669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcf9a9a04c746397788da99a70bc11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd7f1ede614b7e50ff8ac3770870b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69141ac9d85a258b4ec5e6c3633a265672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bcfcff05c10bc6999e9d561af64d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f079230f0551f552f4a3e5fd289c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ab9a5dcb48d0608f1805976120068675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d413e2a25f11d0c4920a26e68bc036676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd5e81543c491ec9cb241840f20bc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92352a60e1a03080c92dc9fd93d3f31a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc887cc9496b553015e5a1ac7c92b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169d22780f4fe0ba11c00c907b911b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d56afdd56033ccc501c730137da35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953252dfc86d051dde87413c7e440668682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b01640c139a330d58b925559b936683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2b2521772364cd089076a91890059684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d90ae2c7a6e7af2268945ba9d59d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea3b25ba7c477c1cb6008264161d9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af0205630d0ec75447c7f81d1f71c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38dd4ad9242a1f8e50346c109fae3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f790c99ef36f1ac2a116202c07466e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b33de8f404dc7f11ea980aba912097690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00367b38dc016f8558bfdfcffefbee91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4934a22783a83f88a6166c4e14b0f9d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f791b1d5642a465a94fa5588cf3a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc23954589d960dfad2e3fd4caaba5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2e55ca882dfea2a212ed0db6867f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce839447cbac4ff94a911f12367358696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0988b896968035faf54606bd52648c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0dc98b39013d440912b743a09877e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e9d5c35e430aa10ee5c0d8d59e37f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0efdb242b8c853e4c60a2568911c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8c2317e0bfbf6399ecf2e60e110fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516e70745f3606abb732c43c9057e6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be08b27645ef2338cb05f93e1dfaaba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f62426825dd9a41e083b3dbb39224c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618c3b3ebd15b77dac09d533c8d0351705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e81ea7702b2503bfe5b0bfb870ec2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dc8ac8ed5a3da499d7a82373776c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56beb844343286e38706a198d08001708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c808e305d67c75aecc256746ec3f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edfeb37b0e58751cf5617e4ffaa5ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e130d7e386ea867d5772b6efda01bdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be3b465d9a454e2f90b949bd531a62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df070253f0a4c46773d7af4d81081c0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f1cabfd4c5f55c642f6e975392830714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116742c7047bccc114578e23e4c3350f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297b9941c380af278329bf734e0b0e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7194f96b0bd934f471e08359cf766717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036f9075605fdaecd0800c6d8be8598718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f4fb47d8f8419a15f40512d4b687c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d538f1931759a3ede867218809b9713720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564505dcd022c46382d7c628d62a36a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec146b04964624a44ef45c7d2a578629722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f0825208ba84f03d893197f59b180723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd29ab18adacb886030ab07f7df0ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372159952826e5940795f7223967f2d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40907a6fe28d1029307eb47275a195726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a2793bf76e47ec74325bbcca2032e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483122185808625b16a654eeb8ce25c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe453aa3528464ba345d233edf5dc7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbfa31f82a66397ed089cb72f1bcb2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5303a9abebe2e8ba01e4490efe3e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1a6f2cd60b026f1bc7e2919a35e53732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f88122494091a993371bb61238c8ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ce62c7efe40ba9e57cfce5c90c7d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556d88fdd0628b53fc951ccf94686b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9418cb73d7a36a6eaa15d121b7c803736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673f25f4607c71334bbba35cda94d4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137237adf31712da48b3e235209ea6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0f9881e8753264a76e9e4e68ef192739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f138de7a03fb7e12a36ae969d7518d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27128238716cffde086e163b5bb51d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64af18b9b85d32a208056741c47aa0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b2e2a7b2c1c4728139143d8f64f85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9b639290a2e56cf2657ea62e8978e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699aaa1f658b70c2af65beff1027bcc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7219a7dfe9143b87bdc7c910952fbc3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea97f29963a20056becdebba3eb0ee8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c95d79d8ea56d478bd20d1fa40822d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4e5c4e7105eb2f3b3877fe54edeb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8186405de452528ec625c38a97337750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30abc3263920b52728499ae9a67c8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cbf51b62d6e45a42baa020309a656752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64ac821a1d85a2241ec18c960d353f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc77a30e1a451da06f4d7b45815c81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049421d52d873023665b3300af170bb7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa276ef43495a3adf5957c59187d25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf216fc0fbd215350e6d0f90e029d4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c82f638eb128bc6fd431cdb6a4597758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868950e806cc42f31af0d50afc276da2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>