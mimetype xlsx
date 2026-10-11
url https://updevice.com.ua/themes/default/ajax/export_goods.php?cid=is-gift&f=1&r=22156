--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0d3bc8558b48e3766bac22cdd55411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb951ddc78a900b6a630f264b49a9c572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f57e7c25e2094a087deec9ff9dc3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8774d58b686247075147b10b4a2314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2590c532185666f36ec22552b9838865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180d8b31ff00392e55bd05d1a9d4a596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902de2c71dea118d5a71c439d7bff887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b01a0808d6c6ad2f428db6c4eff168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221c5061cc95a87c49e3bc75bc7b6179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50b3644dd0905540e3a6ec373c50f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac89080a33dbf7de52819d5e4dfe98011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a72d0bffde8114770c71d2e4ca29912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580ec43d33a25fc3c4011c922973f4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f7a81484af0e0b988b4b6ce9747b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94892b28158771f23b8d3e8131d71b2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68d20e5ff69282c7bf6c5d3d84185116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cc1ef0986f823c18bfab04f36e05017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b1be8045722fd39ad688dc683053b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ad01983b9add658951387a26471c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589e13553a88882626a48c7532846c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5612990a73a6d38932353973efe2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40370196890289b78b91611f1be08122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076b52031769f678655c8ffa34afcb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843ef8063cb0d7843dc007487d4d78624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efebcb2eadaae0d44dc4952a7015b8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831a97dfe43f4c52d9fbbfe124d5b6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5dc39587d46e5f29b98312c0ab58427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8709e225f66e833d2f59fc0a62c7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d11bb6aeadddf925bb0e8774fe8ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc40788ccaa50cca95710540d7f15bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c92aaaf23f5bf49b2754f37d21839b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd127623e3543592dbbb91118f76ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e6b250e76d6b29687ad938c80b8cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762f33fdcc175f7eece431985f6d4a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014937fcfe2f7e0ff6ad9de142364ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01908f35eb22cce75cd0d48270d5f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af6605f43087e742613a453018c21f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8de062afd1eb35dee276f09e8ec5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4169ab7a37c771606f38cf4dad27339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b600b4a32600cb38367c5b712e069a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a33dd41d07f9af14c614281236b0dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d507c48992e78afddf957c2c7f1f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f1a762dd9200daa25c81e62c98d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74dc0fd749af2685f7db2c4cc6aa9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4708f81e64aba0bd5c05835b10e975645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdf97ba1f4a88f017ef5b1d22961fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934472da6c76fc293b8b4944da82a6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d1e1d85d6df7f7310a8a1a24b79e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa6982d9b51e3c6e3d4f91aebcb34949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad03ea83253168ebeae04267ecea2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ac58c08e59944a8c1750a0f3e014351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225a96f0d7dafd4af023208eac67d0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfa4d1a9aae090307a1a38b181a66753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d90039e51315f6db6289fa296641a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da419bb144fb2899a0d8676ef34a46655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeebad07f341a5d7643a6c530f45c3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0c3381801d7f62677ac2599f32f0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adb8f036d7f0c8e204cc42d6af869058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf10ba722222d5268c914da747325c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b410f191a040b350596afcd85bc405460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143111716e7e7acd2c6f06c237f6f2fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7335d0cfddc6f5370c4f5a532eb807162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1351b52372179f40610500007be7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bc49c5aea1dad2c781794c1ee41d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07904ed67f5d3f555e0d3de7864bebc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1e58b791fc57edae20631edf3f9c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5545ce7c52be2e4a1525dc5a58f3ce167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0c3b1d13145e1e0294c7c1bde432a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f8306f6601d06845537a45a2a9c7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320db2a0e9acbdb4bd72087b179dab3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73cc84d93819a6588b0079fea7b59a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed923c637d8e8239d109979ec4be1ce672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f1baf033abcdf3cfaefd1f21f1f5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8de819f0cded6dad28a74c8e5cbfa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471da518415d52274b07bccaf224b6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e75ad21e66bb231a24b3b0690d1de976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8fe818c902ec10f70d950cacdff9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf42273b499f87ef9b01f512f94117778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0be98742af3040a3466de3931d31379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e370bca4651d075fa56baa64afa915280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ac9ed3b7fb5d23af0295ce4db75f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d6b840a54b941dd636f1cd705efd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c0fe46e3d776ebf8ba29f55f3db7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be734e4aec857710e083b5508c59a9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59d4150f4f30ad5f1aeb08237c754a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a28a245d647c6ca84f21c76ba9a3e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab3a91505653fb17027af1dabbaaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6fd78d0ecc2089b9dab8cf36b2fdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b873472f5d2d7ae20fcb0df959029789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d0ee772655e7fc9215f0db9eed1b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44aca14cff4a0c5542cf43993c947491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881e73602b01392863447d875f0dbe192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32711fe28faf7b13d025b90ccdc443793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffd1ac23132a6ee3051a86b94e67c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af131fe461191c8c4879ca1f94d0938f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f8d30fa57c2aa8d3412b424e816096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb6f6f5e5ec3a8e42e821ccf6f180b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a133fcecb08e5b45b63ddf6091c0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86355baad17713c7312c2d26f8f26ffd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf689917bbbe6b05c48447745aef4214100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75df983d84f05a7b85c1daa9008763101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784e72824d7b50c78d495ca2f25d095102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a04911d55b96eb5e7f50093e34a47b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b951d7e40f3c3b469003cd750fa484f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae14c471bcc4b0858f53bf0ac3cf4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4537207d7bd23d39b2c053d7e2cb40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8bf33d836411182cde5f041fc5cd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531c783dd4c86637f167c8ed805287b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b63d08906c5e0ae9b60c8a94b34a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e236abad500186e471029c1dbec27b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccbee96fd954856f610b74df186d3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e4f7798bb41b88fd3a8111034078f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6b6c0359adee867d227e6cb6ffc79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff4cf3c1c4f25e762a2a4c47453293114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b06e57ee639d6c2821f5a8e1cb87b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5baf2ec05221b5e18f2ba2a2ac3a4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bc3723b3642abb09b873a46cc1819117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc249c6c3c60c5704123a953763616ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc54f88ec4a68dd14b0a2dbd0e16555119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ee91c29c1225355885c97aeaf056e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc07c8cbd2f6b2d689811fc0c7edfeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeec7e0789496931d7e5cff50e306e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d11cf9acb388638230dd7a1f345ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892989067121a237d73c8338cce9ec7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a30fd8e0a5b0246d3b3f5accc4e6d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5077c849134ed9344e2c392a5b42a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e85dfefe6cf62cb0e2536ee8303f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904af6ef46e9f06bef754b5839547be7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5feb99f541668172cf274cce0281c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91597f3bcaba491212e58138536644d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1286530fbd2cd131b453e54d64dc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1f2d9ee4d16414de56b0e7a2a9690132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094918bb84e8b95e1d107769cfed640133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bf8cb2376f1be2795452d409cd844134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823ad647060fb39a77870ebcf03976d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fe4b558cefe1b107b009fd0b13a7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52814da81a61e1c75cfdd3f3550754137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6725c51bb94cfbbdc5b23ef2469a02c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9af1c178f465c481e1ac7437a39ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec8921c5c8edfd8b4361c6b24cca09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be719111a68309176052b543eec45404141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347e796ae40d92b867e978274c240ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05694a0907ac23a4ef411741cbd2b08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946da7f0f807d68a2c697a999b8863e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f16f596245b8660221e2833ec661e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033bf80e4ad1adc52f14e17867c361146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe431cfd2ea242aeed1392a9a098e5ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef825167a372fdbd408a387ff85647dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ae85701a82410416c18a5c3fe9635149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4cd659d54e1854bd41f1f955bde85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8edcd3bca375174f539ee79910cb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0336db70442b6472512ca7a3b88b196152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239c0b9b5b70c9a6a5683303e6d91db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8d1ad6b5beee4b92b711fdb10fc7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59bc81111c781ed9c74742e5e47303155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592a3a4301d4c0d13d1a5192cfc4394156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797510d9d9bd0264b354f32da7a5f5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b8a11c9d29cf200612770ef8d9fe1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ca3b8286c3bab0b3b655c6daede1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c870485938dd9e99c61e9ceca4106160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259966802b7f5a05ebe16514ce43de0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07b63cc2798c581c03b11dee9fb85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091489066c6e6b534af50b3023951baa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afa2657951c573d5254856cafb9339164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62938500ad35556a79043ba6a36da8b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85240e754d736a0fdf38b6122f671f6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233f49b37e2d70950d7d3e1904321cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b284079951ec1181d367cc94c607e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12789794cfbc788c611644def0e4616c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0532fb954b4a4ad8161ba27d1b047ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07819af8a6d11dcfeeada6ff8786092171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befab212178489ad46b80e0161ea484172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a745df88ac4d3bfad004e848354d75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd79229580b3a2add1288d56a3b957f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962c3bf3d0114d81da1648b69f3a903175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e563fe62379def86c6f9f9e0b8e5617176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578a6755ee669a6fab3fd2c30396f86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28e5d531c9d568cb82e21ae2da5762178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c85217ec5da753226bfb8612adb48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f224d83e198a3d6a3d52bf94102575b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b22562d4ba8b513c5775603ff612cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f93a9a2b1a6f3e902b459606586de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179041109836b2fedde7dac2d02d1512183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1960d729f27291ea02f3dcf1634ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46859a9fcd60e2eda502d875a767ae78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d290c5feec8df40ae9792d57a8bdd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f5aeb1ebdbd5502b29b86b1a00e75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9aa2fe7478881180a50104e1f75b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395759788ac8aa89772206768ded667189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc3be83490a5587d17de805df62ace190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f4414132ed78f9678c582e333efc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddffaa2b96d91ea50f0a4081379568192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bc6c06015c22ec801c679b53bb8c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950b1267a5b6a87ab5c89b9346c0587194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9380e90b80249db3ebff20193dd33c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af81ff66a73b1f3a75ff5b649d63ff6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670178ad35f296bed6a0f8204008b23b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c8b7167491b34642042b191c67e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fcce366aca104cf0baa0203bf0c69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7075d4cfa2d00826d012df546cb149200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d78120ae33b177e993f3ccd91af575201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43413e3a5ff115e72351f5212e6a14dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fb6c9207a9a545e3997f02ad6f81d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5f023b8b4493156f918882e90be22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4243279df1faafa7f7ae7c87d02e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbc1bdf38883a071c918d31d814ef4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461a202dabeb8b7fa22dda7eb00b856207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aeaac6e86b921303ec5aea9f42fc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fb9acfcc991f6245bfb1b42ca351f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0d615778a69bfa16cd1341240078b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216551f52a3cf4708b3afd045e5dea34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72a761e7fd9050ea181862ce695ad0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b9d3988ee77d40bba1fad70b4513d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1092852bdf06eb3a31cf4b8f681c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3875fe514c0f233430aa47f452d9a88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce823ee854e2317a324a45f3aa589dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b228067a0893cda2667ad3aa4bc6e2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091647ea25bf5b535adbacce84e78a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952186f778a827c3a399162f7a23346219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ac266e240b5af5a34e60431c36ff6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987443b7090c24b2997d973e8625b6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296b8adc009ded2263df886d242b531222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939921239a272bf1f4bed5f99f6f4c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf61dbfa8b5f8e46db471df9ce44db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17ce50ade73b716a43b622b0ff9ddd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc4f6c0f5bd40d9b226917e559aa2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e2b29d73657a1cae096fcfb1016aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc981ea99f7ae092f509bd851059b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ef2b49ae65ff023b5a0814176d516229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30959ca35c0b4fcb860dd559f524bbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8613f6654887d94494a175d5afb07d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec01c9ead25ccd4ecc9b4319db281f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8053d5b38444fcecddb1e82fb3c63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab848c820ca3158dc859e02c4db264234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb215cfdf7372e8824dc023ebca87201235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ebe8bedbe43717d5e9a87e92ea75a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10988aa227a58ffdea95c2620613c6cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6afb87fa9900f452e2c56683c80b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2c876b05ad196e6a9c90a7b517611239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d27a0229b556331fe6cc0a395c25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c513c92bbd4db5f49a1020925a17b22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20626019ac49353a6468022a6392631242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba328637a1618e73ea55297b34fc49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d99ccacb6d8bfe048f100f9ca43e23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe790404cd89810aa1b1b88da3dbcb9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4ae5de72dd49da623917fd673834f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb5f5d58d2e883b02bafe824ba8b6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0555e7a0f99b67069656b3fb2f196248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd734a9b29252283f68fc642c98261249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace390888ff1aa42bfa2ad9c5f240d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eed661d764571e18a1d5f6f0cae8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40513abd932b39573eb8c1bd083548be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6fb4ce43d1f6ecb8439c9854d7bfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b794780f897d2232b2e964a1b9085254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dda9cda854d829293c996e37372f7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eca1d675387af2cfe096b0a01a903f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ed37c916571648df1f6edc13ad6d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777f4da03d6406be45f5e354f40a8af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4aebe1ca525648ae34dee6ca00d3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457e16b5a1814fb9241179ba8c2f593260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727e571eef4af9234873a72835c166c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ce82c11716a31cb2de1b44d61c4fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf9b7ae8934e332aa6ed1392e43df5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3957c819bab56c5165c31ad82ec64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f38e2121d016338e2e1ec78e92103b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c723a1d925b202ccf29b0ecca385e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e44e181d94b8ee9284978043d7434a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ec28f42e752336559105d133fd1e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ddf3567df4d0df087545e4d39ca88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0fcc30b0b28364bf0e714412e7a53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809de10936b3c0996e517d4967ce65c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dadf7a3805d33eae67dedf6a154ec6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d05d0c4fb9148bbb01efdaff2b5ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d49c718fc3371a69e1cf06a8cc466274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a469d975712b88c29671a7caa039da3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419f04ff77cc768ca40b49f99ff38b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f322f257db4a3b61ac4aaa83f4e9d25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a090973de1855b83d8e8764c39f28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afed2ca70a77ca4c566c8e20caa73c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc866bcbcc62ddecc9827d144c61b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb771fcfd09b2b8fdfa709ca29fb7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7ca2c7e0d31a7e239967bbe893f97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e322adab2a60c5a4a2e8dbbc1d27b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52004a494e0d9a2f67a467aed0c65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1d3a03b55c93db73de45d15af03c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e7ba867dff236e755408ab3a2516c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf5d42feaeaf316a9af166aa6372dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d95e8b99678e2956a4c6f867744072288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d1c8cf48b5f713a74b0a7e50213ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634021fb72f43cf4ba61ecd82e6464e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00fbf8d277f8a70f3edfeb537de596291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d3edab38d327ff3a7897fc44ae5a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a3c4626e9cbff3092cdd7bcffea18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82870db0f1c2e7258f1e437d047762294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b742dfba8a797f79e9b009d96c2ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8552e6d4257ffa80f87ce2c76df19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced858765f69161bc98b75b7432ced9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356b051ffe6cd2c6cdb3f52c21546b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eb3f6b234c97b72c2b6a3188afdb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5488e5d7ab0218355871d30e0877397300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda34152bb2b1b049028d0899f6f3984301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b21248c2d56c1daf894707718b0c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67507fbadfdea03f89ecd4a92ed0b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1808e6dbccf08d74c172c62be30b89b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016996b929e5a207bd3dcbf7b3167a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91274d21be37c9248a737dc8a7a0a8ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ae6414cdaac618c286f447ee179ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ccdc5ed751bc5b93499766ce5a1f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68c986a2c608cb95ee8cdd117ff664309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1527258f461bb3cd4e1a3e30020d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91a2df0401b91eef04b0878eca841e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38727000e112cf59e4798ec9e9139f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa0e3efa182b5e26864ef6002c523e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6d8a1397204d27adf30055ffaa3e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30fb7fb4e2ff33362c04cf0e57c72a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964828aaab2194b4052d7de21435ddd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9150c06bff185d4eeb897d5a0004e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c4bc97df57b27222d028857ecb24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83c1b4a3da82ed56bd4dcfb51ab140319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81ec9f068bf05e018513d322bbbaa5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244136f34823af38f7aec7d5b4b2b04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4969578cd75e487bffa50d480ba6728322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1c87002be3e0c85c8d96a4bd56f05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eeab410dd483ac87a2bdfb8051193324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4a6dcca7bff2a7b5fa17e292e8c0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e417b1a93cefe3dd62fa774441aac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb686fb789e42707890c96dea884d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b2bc0a19f9450aa28b8f9a780d933328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0e5b1a9e2aa7dfba4c33154cd6058329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc890d28c8ee84a9f9232f8b731b0391330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d78578074bcee838cc7bc210ec81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1f708eb2d3921c3f4a6425c36136c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098755d9906fbaa5134c168b6be43893333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a280732d6e27e382b2ce2242c59d188334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a85ccbded9e6439d69d95590ca33f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cb5512397f359c3e1e1a195c22092336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fbca59febb009af0643b8b1b06ecb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f885937e018ad17f1a369bf13c590ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587bda955ee830a5e9a26143947aedc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2d091efbbaa7194f898fb16ad1885340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eafd1b7cc2668d8f409d4f4595199341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa745ae29660a18a2f1c31f0bc5c9e05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffbf677980fd5b18ba04d91202992c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfe632f8067e0c1da2e25484886a6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13867a890abdc90cd8613a8f0d224d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e57da46b93f76c15b61ca72dbcd4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4711039e366efd524c11da877c10e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b776a235ee16d73f90a363e8ace6f92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d1a435b5bfcb4df080b28bfb3692e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fb47de19d6c41d747e87616465f86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5c61b0e6ccfec4eead383efacb0aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891c9cfa8de7b47c7c32eb4ea456e23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7782b2791bb8101ad3a29362b0601353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb58bc436355e2c46227c03749faa8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ccd943e502b175a4c704f5c595570355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f0e7e343c6f0b3f72c015b26af17d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86d075f87739dd62529e1e22858269357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b6ff031f5bc3f262945e40714468a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6023d781fb8301950e0549921b527c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d20efca2c9df9f6eb7813c9778c1e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0764d6513ec03ead72c6de5d8f71f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805fe1ca122bde97ad183b92cf024d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cff046e6e22deec83a34d6ec0f3953363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c51a645043520dbb4d3b974b83fc7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de183e2f03120ae85cc5a99bd6a7d69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eb3af017637221cc44d30a32e674d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809d184c18bf45fe27b8ad678505c62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35063ccc7fa850cf682057bb6215145a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f3d8dd6b4436fb8e61b201b16f672369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccc972ede327e1a22e7bfd4e2565ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697325b3c8ebf49642cab2d8c1d1e85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ab024a296a8fb554257f623a5dd28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e17df53c5474ecd3a1b5baae9e160373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae0fee345a6787306ee2f13bf63517374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775da174788792e0492bc336e5031d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0134d5bc7316a6e2b832c846be03ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9ad832999af81e32a2023e0e4426377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735618ba8472a3fe4876dffedc1b3f27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb8c78b33e44b54f2f68095bbec1f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5702905911c4143f155d398cf67ab0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5a06d84ea1c2d962e30f980b4da64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a2b56f8a466f9d50e2e6eef52f039382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb4d9b725350eb7907b9aa10390f68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc8d98f6a453b49bfe1da3ac90238384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c45a07d44937f32bd2d6baf7ce6330385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c40c898f5c7be6cb87d53818e2c48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc716686116bb182021f453320e3778387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3e772805f73e3b359e570fc918b2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c70d9c84950adf9088621ea7b6533389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2fa8a9b14fb7754492769c97039f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d77c12a97c3f59cdf14f3bdd21f824391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40395dfa888173c78cba569e01f5b0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bcb72ed38890a0d0d40221872b3f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb3930228a006e664b0131f4528d08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036cdd259daded14c3117136daf46c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a64a53e2004714a63576a09c6e4f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3730a2980cda34f572bc20db23f44bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3605ea1977432895f3f934963019125398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a218121c446b6e04e37eae2b4465f24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a25c201a90936c9e8c50f4677275f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3526608146bfc9ae2faa8abb50629ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c7f564ed09ce02f625c63f80d105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa73690eb3015b62a797becbd852cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86910fa0a1e2d13967d49f7d5d6cb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246bba53ff73688d3c2c633fe6606f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc17a71c70b8a8b2bb765b2991da38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30577044014bc48f894eab76afe7f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd1ab5a6a5fe18b7156bd942db9b1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40a267257a4efc5f1bfcb1a79bad4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9e6606fa34220c5066b1efba7ddfd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d69a1f2016f126b3013bf0e99ab95a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efc2fb1f3be738847673c8016d25c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab9b96d2847a71bfba9aee55fa3d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675eeaadd5082d06811f5015054e88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beb5657d5d1836ce806a4c4f029e19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979b82c8b5465b172ba202f697157d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0718e5a361cf9595e574b6ac62124417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae0eab71fd1ae862a33025768be65e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c60a801f29235b16d93b17db82fd57419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ff669e29c0315c83e40708b88722a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000a457d6f32fad5107bdbe51bb3a9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458c22c6b5ad345d779e37d54211853422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd5640f7e2291592b16a6c8d8ba481423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c909db291560525f33c9f2a3f895d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278cd671b4a136df0b5dff4fb27ce9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d032ad841e37af482e200f59f7f6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536af789ac4ad0da344dfa3b95ce4c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac2670f6c81d3ffdd8613eaf894680428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eae666a9182745557e2f8da0312125429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e6aef51b6c4eb66aa3aeabe5cf2f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74eb57955b887d94b4963578c1695431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826090736ab23e26e0e83a8190c618f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac980d50eb392ddbe073d6da1beb8a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d97d926aa7ba5607812fe2a35680d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84d69e777f50c2d9aabf1ba8fbaa8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b8981c7df97201895c11961c6fb7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba935f7bed21086c917a64689479d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7242d74ef086446bb0dd943103f1fed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e11450e495c5fe7f222f39d5b320f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e887c8ee34669c73b4ad32192d1f7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8371165c3d7ce59e72f71096ef9a64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab33ea63d5dfa9068e59440d24cecaf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47181bf5ae875ef23907d23a75719f69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83596ae3440c2e59d50c04847cfbf4c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72341397b2c028d1813c665bf0bed56f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0959480160818a675d626500017b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd241e094a2be1109be6a5570ed3a49b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a129ea0c9f6baa2b55ba0cef113a434448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65959bd0baf79c145bf75430feef369449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fae5fbd76fb28f338b58e7a792c60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac83beb0fbf6e1ac0be3ce617c6a29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66149c01f27a17795d60b47659f47eb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63d39d4bae42072421ba776dbba061453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8421980a437db88c9f615f3effd8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126900b455b3591e610234bfdba9de90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ed86ce22a339300eda32c89f11fdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f80ff167e8ddbc1fe74d19fef39a7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fee9e48412db3b1ad78303ec6cd27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39499e4c930412181b66de7ba26d369459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995db577036988d9ef7cad4aeba6e06a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a09f06d176c0247dfebb1458d3fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900191086cb2138b123ac96484d77f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781520ceb65a391cab90d908f0ef057463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ddc6648245ef50212cefb86ac5c8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1744893fd0d2b654d2c00f798b56a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f953ad5f247e7227ce7a7407ce395466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fe5380a775009973a32ce3954f781467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633647a1fa77f2f8a931a2b3b23545eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61023976053cf877d8b64fe2d4031e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ac37d91840554c868235eca3fe1d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22bbfb3df6087a4437350128e8e7a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5150ef80db0248538af0ce28b994e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c10cc2d7c82976b9639ffc71fa989473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def51f08bc13b78273c0690ba0be2a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e921c07c8caa4505a3d2b57d2a77d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bcd288aff0e48a44d525ade698fbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d97e98602b1caf57569e8d804c172477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdd4d6d92ff3682c8678f4713ef289478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43712e4b7c5eb6c9a9b3050f9da6f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5b1935629dfbce10f296947ea082c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a8cf01ee3778ddac2340d7a501f11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3d39fae0b9fde44fa58459212ce48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac983e22ab0ad7c18c137518a9621d1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244478231845729db4d28d319174edf0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddfbfeb7e408f4e0b044622a354081485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5318bc32010c427b9e6a1dbdcc73b5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b165be076e9d4ac952248987b5615487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b02e67dc484c066995b956e28c7b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba2c484f217ac8f37b45b546137aa2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16fdc9955b9ac6e1c0b09ce32f8165490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55756fd7aefbe43ea853a145cd72b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80bbdfc01959a6f254b1da21f6ceb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c7695b18fbff8f5870beedb9a786c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b520466c1cf24d78d8926f6b349319494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f3711a5542d2eec9af0ecf75f2deb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a038fabf288b0f9668d1cce28c44c99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c214cb7fa2cccbf63f131ef6adfb8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42e00456ecf0da806420687af69eb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202156ed58ef3d4749c271d34adbfb08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4bd982350b6b199d4e52dc57a5174500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c05fa21bd9b42929fec2f925d3a3a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d012241bc893cec6cad17d1df98118502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336834e3e39a30d226853ec86b5f7bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a60132d303565283e14255641d1b53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f32cf0e710927224041d1713b8202505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbaf1502869ace568a55688a372750506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb6a05d4f022d69ebc2d3d7e9b37b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fc672feb8b41c82328af71bb237c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2846db64e0fd4a3fbd1b2b27be9301509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d17379944a4678060e7e3ddebb74d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9647e8a336a997247b9bdd9d2548f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208d11c1ae7e579ba9e959bd83c3929512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bec6a91afa33862ceaa7d8fd690793513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc7e21eb80f64a4b6cedfb773a43c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a980726604a8c7d577d67ebf908b14c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f2a5b78c7775917f91789609772b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de97be8d5c6a23d9441ef7340967199517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611fd2be6a9cfd2003737a030fe809c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b367574f185ce3e6b2d374835b03e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8755a9b62b4786b21034b33d47fb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a81880493a3c46a405ec248f1d2ee3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce341197f54bbe8aec8fdefea4bcda3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8369f79ca9fbd5c5f3afc0318f06817523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e30561f0a6c2d72c26f79965f99e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051ede238d606383f58e85a424e0fb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b19d3fb349be083230a7eb953c6610526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017814ed744dbf0927ecdea73a7fb8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01446fab907b2994841ed48fbe829f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53707dc928eb747203e28994bd9e5434529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2f24576001b43690b9321df37fdcb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baf7ca49e69565e2caaed812e51f8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d9d28046f88effab339e4ab059272532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598526ff0392ab43fc4cb5a659912d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c350b33c94bafb238513960c164e58e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef0462e83e55713462ab7517378013535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee10025d86e27c12048fd4c42644250536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4383bab29ac5f38b238aa0c0cf4d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1835cc55a563e420f9ead46a0357c8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbcd944c4b09ee42b6a2a48d61bb06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03555a4385d0f120a3aeb4c048d8c26b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d4f1d9d531ab57b948393dd80b7a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7d7cf5eae4303924b109aba3c7e23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c774bde61727e335448a15905d636a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c22a17900ad17841c9eb60ea059bd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121124d357d1d48e22a1331b4c17859c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d4a5d22730277d6ff93c0394a9ae4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77882587311e6dc20cef18a2746d53a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f1da012a55dff28b71221d39016ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac63ea0e7f2b9ea7ea6d77da47b9d3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51063959682a83f90e4ee62ee422b32d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9a0f78427c96d38490cf53f20b39f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff36b34995ce0df904283090800b65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008330d89b8066340027c2d0220e4e4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c461d36e90899c598c9330b4d6c9a14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bbd28259c5ceadf8d26db8ad2c858555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921509e3cf161a7beb9a91e05b487a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5210bc752ae5ab3156abf94a7574b66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea550a3f95c3dc98070194fe203d9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4f3553c7c1d9124fe872f5a1981a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c33aabfe13c6c2ee7c12379df8c3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00821c0fabc6e4d0cab9b961a6ec6479561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7a854d1e9d3a7d717a699f4f3d139562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed15fd8c08748a79af6449d16f4af6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e449ceb783a7452250e66b043c6bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e1aff80f99c665975424696b2c71d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c77ce6e75b5954725d747ea72bdce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4035b08ef45b6fccab8a93e7b2280e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9ca92a7f8c8dc22a6d62fefb5fa38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187049f72b9cf7565934c8c9f3472c75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248628a9ce467c1492f547f3702f34a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586b11ce67accf9c9a237c075ae96eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e48cee5a881647ff0278d49fd5925c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06617b59517c11a3ff2b19e5e668bce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79250b2eb5be857f3951a7827860d0bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312088e91294c33516541239d11bc40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6a64a966d907201cbafaed36e60ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef999602a4da63e6ad2415e5d96e1fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3518e21c5e0439c4b27e06e757f35bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945819b89875c0a8a3168ed381ebb26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e00142a8dd13bf5cb202f1e8dc4b51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d5cca1836e462467fd52f16e99477581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258acdddd18e40b0f9b07a6433ad969582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b75bd68a12d5c26877858b01b7f7e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283aac35e3196a548e0004dcf781f09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce427494784fc3f84f3712434fe7a4f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdc33092a87efce1be28b0098dd666586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ecba57c4b82903eb2f1a2de0e73c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694877dc85f6a31a56d1a1c66aaf8fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d55b808b98c6876ba2c8de19b51b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72732ac9bc6842f04988530082abce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d64ecaf16b89c8cd903bfd037ebc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae36901d1ba64253ae490c2257c6455592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b8c5d87c185e551ca851d82487c89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20583a048fa666a05bbcfeb8a67fed45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a84bd4b95934eaedb9f050b3ff543595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f954256873d7eb4db9818c35aab518596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923c1cd6f0c53592830a06d0a268b9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a71b9c44a93f68afd5553a6dba0b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef14372189f527e2629cee7aa2b28d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecabefed2b4e883c670fe66eafebb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeacb48657dd765f839af1a0f96017601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227af2aa42e76df2e838e9b17b121ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb071b5a3f111ad378b2c8fddfe6f9af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd48de1d657715d2964269d2e5a537a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2eae0dfd75671365cd5bcc434b384605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdf9cbd138ce519c49186587614494606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15fee01a8e9c6805c93a4e1418308f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230890f7f10d264d472de502d687c82e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adebe151bf1cd916008f2406c63efce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc3c6626064f0981d37ce1d1bf06e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff7aac174fcdccbb98088b1b80373611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5fa7bc6aaf43ebc52faf6f05101a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7905e1cfa1c33af1e18f591b8ca7500613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbfb2590167ef8e6300c01b4b0ba14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034ee59f22ebe4169942f0da4f19fe6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade4ef5e6671d548827e7c5634929e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af249128386fc1934b2d9f3973abc29c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8a2f8337330f0d324275752937a9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaafac46ffa1b1d6dc80ec31ef3d10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453bf5c9518edb85d3897002ce03db4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff6633ca99263b2b21acb89c9e961b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108834101b3271d6b870fa642241228a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5c255001dedd3ac8538d210c6fa10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f1ac4a64efa84efc3aa248ecdf02d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fe21f2ea2b57fdad48ef228a567e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c2a033e2ac24a730dddc564ff5a4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7b6c5a1e14d5559499cf07d89e633627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc5ee96cef2a57d276e3183c3963fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74de2e2676e0cf456a15de4f6f2690629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ec24a270df2df7ba540feb1996466630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d55e4986b3e63395e7aed0a9d48bce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00f0e38b6b0dad6cf99e383b49c3bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b2fe2979be40b48ce13383834dbba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29859a2bb1b4ab2c4642bc20eb0494634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41f94aae8b7dba4490b78b229f1732635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2e1ec5aff75de83c84cf62cd4f168636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135ec6c7a2733bd42e10962ffabaa83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cbc8a8687ce7fb6bcc10381d947ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127721fa8bb5732755106c7769c0f6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675c46c4c68b27c08893923e63ad17e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a423dddd0ac7f168c0d4e8830ed179641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc88a5cfa800b9f35b59393c245ef6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bd3531b2db8f1266fb911ba106ea8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a429a977f9d25498a4448f096d0e7df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d14fc8603e3c3ae0bcce9248a14bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca091a66ae3b08017c7b00ae306dd6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e27b1ec68d8b8a14c56609820ff8ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28b7e7e66cd81a996da32ba6b5d835648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a433755ef237f7dea06508cdb5faad9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff57c4477172c666fc045ff0fecded650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69785b814e7d24da2b37970dd888f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5c299339139c6448b14aba11089e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883180f891bdadb7c26a0c0bd29daa00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070953e43b6831736f627564d56dad5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a25ef33e76fd287944e7360328bf3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac4fd9432b0b68f4cad1d5573f7678656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb866f5c8d7baf061fc0ff376f5e8d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ec30363623b46d2a4b1eca475b2db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16e02ba3666b5dfa2dcf43fcef97f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad072c612c21ef96a57bdcaf123d9976660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb9b7b1e1607bc6ed87c8cc47e41e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734220f36c6836a2707896400420d3e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a5ce68cb28241428bbffedae07424663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089299b11ae04a8dccac7d6aede9d6a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2c7c50888f6d84a3dde86bbbce8e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c369ff983bdcd7b09e804510935cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becf647c4cef1ad08eadbbf68386507667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e15cfcb5a5a21fa61675473e2fcdf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c88a00c61376ebe08ec85521a442f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52d553240ae9f29db24aec139ad4d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab2f1617d234cd57ce55995631cf27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687a4724e8a9ded15729d96f71e4890672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94180f4806a932cfc7f6eeea3e4c9d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69576831a65606b0b156177a3b69bb5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48458333b5b17c3a7d0aa52cb1c2bb09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619f931f9f8c550d796967f6d52312e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e566eeac4178f541a78a9990060310c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53885aa91bd633a5b5906dce1b569c47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a69d9bdbc12ca28f359d2e63b3f19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8c7e2de152e29769e553a72c1fcaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849efc70f9a8e5d43ed06347f891f95c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d135b88f5c1a75e06c1cee9048027682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03164463404e0b3d79c030ee2bfe894683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71890aa76acb99ca409855b15f36019e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419716c1d7d8e818ef69a3a13143306f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cddeba357016fdfd1c92f08923b07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a2c40982f4e64d1b76a6bd476c57b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4dfddec2af4ebd7f548cbbb4723ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f265e42b86f054b2fd1baf893809a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ab498bd76ec52df56afeacafdba12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b288daea63a8e4dd8f5c46ea4a74238691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551ad04b4fc9297fe5a7470453c34a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838143852e42107c47d4d8b667b73957693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960b71c2b1749da507d41c0d56cd87f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a365cb68eaa7d3de532078c8fa25e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a6b7ee9d4b6658708a102d183b75f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267de081eebddef65d48b4a90e43aa3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16451b640cf152327d449ca309d4fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614d88af483c618480a00bbf261adf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9495a9ee02d7e1e43092205e59fe15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360e18f8bfd36fb571035d799865155701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03895ec6b79397ae66470c768364585702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f077de41032248328f2b7a3abf9e3af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930421b960ceb6eb9711e3fe5fcb92ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da58423a60fb76d5903c2d8743dd93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8bd4b1a518fa916149baaf1a95942706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f894059a6018b5ee2c5fef9d7756a3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c6f57a47f8a4107962476b71bae80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7d5e2cf5ab580a5918c71573c706f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6485aa4f81dadd79b89846e131f029710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78873e9247e0bb69375c237c2885e8c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede5afe81a08e98c66617732dd3bc06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7e1225aa82e3c92c43b674b449e35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0470d3d21fe00effd16dfa3f707cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2dcb355861277ed5fa8c4d17c37e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069bacd74f80db0ca0d96a1034b96b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3870b3347af47a5e5ad56b281da7bd6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90555d7ea0f0df7bc9e529113422c41f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6bb790db2861fed4d6477d109e259719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670118151ca0afc2007c2d74734a8d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88b0c9be2737ec99db93a472c49320721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707bdbd3ebc6759d8a32acec671b618722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e01c847bee1fedd315579cb944115723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24541d81743397547ab1a6468cb255fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9106e0c577a5841bc98def3d28498b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951a0a210b6365904ed737847a51e43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc64462bd88d91373f1a9482b7c7f82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba040d2afbd84f32823b08ff9fdbd4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b21535bfe2b864de1c31748c68e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5a4f75241d714485a2e5b0e20dd3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0582389edf8eb83ec1b936b8ea6ab15731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d7cba9ddc6d4fc2c2dbb189ecbd67732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be368d114274bcbe695b9534fddd8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce341f571ccbc69649fce6632682905734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f235b0e2adff37281982305332c64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fc8e9227a2f9a9b012f01008046da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ab2f241558f4ef5e8d0ca497d4b3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5866bcf8d9fdc838d751074c2ce9ba5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa75bbceb52db352e19544b5a5fcb9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b03c5e953cd29a85d3d889936926740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1132c4a3347f47affa46ee50a1bf9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47b69fcef9c70e1b5fb3ca5c78d333742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187dfcf9287422c5461bfc300612528743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a29b1201b2b37c0bdf47db1711fa4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dbe9f7b8191a20c981fd8134926f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229144ff1ce35f42b11c2f81215a4087746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d835afac5fc578a45476e3ccc5ce49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78112aec7e0bdb8184c6e7812fc693f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8925b8e2160658eb9dc3f9ef8cff46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7800286c903007489a44a9566397fec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edac3d291d8cd046ca39e34d1386aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301a0262966232d127e622e44b72269752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70408dce6e7095ce56d7edb62c9de4ae753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091d728c1007766859119974c803a6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609e8e0eb2fb5412cc66995c33156b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7429f2380ee5c0ff5d575784df34a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01a64391f1ca6b77af974204fe76bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e172d10aee9e833966cad661009745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa8a25def559bb4f7509e856a617226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06186290c8b7ddea45d4bf362821d9327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fcf9464bb96cff61bdab5824f734b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2edfa8cf162f4143eede679aa5c2e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e116d2d136694e7e20b2fb5121e076010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92af922378dc6690d7dc64d7d0ddbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a955e21fa6cfc1347fa0214424b8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc380c7f7bbddfe0945ffc2b5f5e1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3a01d6e8129c113fe31bae2f5f0a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b654448d5187461bfcf4acfca62d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e34c992fa89799acb2b7e197206c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a090f9b02903d4866d5ddee4b1a264317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde69059fdff09b7382af106962fd2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987761748d7bd5cc9a2bf811ca3e98a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a68f5357e2ee4a065304a4897913d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eb9ea6036893af7e78024e9027a4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734c488283dedbc1e2710727d15b38022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076bc8d1273b0caaec36624a6eb9e3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f056e9cab36cc54ec40f47465bdd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b45eb17e4600ce43c794a91750a79525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce35d4738fc2cf60e0ba36debd8e74a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583525a8287bcdd667e2938377d6d71c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c93dbbfcbd1a4b55db432507cd155128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da26270f6924f6c7aff139f08dffe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec66e014147a95ca7885ac5bd2407c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49484129470991e1ec1f1d88e9a0ccda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ebedb88b4fef7fe4793fb09f9516732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff3459f8a3eea01c956e975e80dcd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33320e3cd9c63c9ef80c3f56bdeedfea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046a46cd8ac029594d3573399e067fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7720cd3d4dbb9b66f795eff6211884836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a341db4f6927c7b5a263c4f21de1aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f246871766d4f1f10298de80252acc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9209ffb36389ae20a7e44a2abbe01739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9386c6e66558b6e007412d50d554740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c8bb2a8871997c1ea76cf5198b00041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abd81762015351465fadd8c5f7611742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b694c0158d55a380dda7069de09c38243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94da159074198dcb6dd387c74f3161e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ced5c6a4fc2ecbd31ef42e73ca391145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527d6060cb41580bfc897ecd3fdfe0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c4453e45488b2bc1c4a96ad4d28fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b976e8b47a1a9e4cfaaba4168040f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c7f6f23e9640c90fdfc035cd11e0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4baf7607271cd2002224a0c411060450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a94ccc2cfd899e0cf807e43b45e17351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c9a3cb0d64930a21677c759d2d1c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752226b92480be34337b06c9ee128dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbeb6a75f063c0cccd022ad6f7b05154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f7461f5c50fca30c0dfa920055a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fbfaafad09c26efee0ec5cac96c6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f28d1a25f99ed75eaa1df62d8c014657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2585c806723b939161f80dad5511a1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3bc3804d82722ccdc6aa92e0fb58359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a7dddfbc003f8c11460fa5c8ebf6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dbe1d3ab326be95763c9b6846761561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806fd40e744d60f9cbd5fe2a8f235b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc2207464187eeb9eb6c0876e8fb7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61267dc071f06b22507211aef27c13964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa771fce59cf08f917353463ff126565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d0644ed3280212e60e6fdb39315a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc218751dd042508ccda9f439f7d2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e22479573ed063d4518e18fe308fc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff000935afeb0782fc8d2e29eeb0064e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cec9dd24b712b61c7d9b6c6ce905570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43671369af0a4ed79400ecf9aaf52371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e5dd775dfe0b1c06438bd4aadbb5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1516fd9de513520094128a6d5520d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1df628b0f07367122910e93db681f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aca362182ce6a16c94dddd150f0d5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056fb58fc7e89092ec6849c8b099ac876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff476f1ddcdc1cb38ea443529ba1e9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b060e50840450d6a20b5fd51218cbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3569f6a32b4a6bd7c2f2623211f4d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1edd973c6b850c289a3a305ea92e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a0e1e624e67098244b83fd9c6aa1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a411183e41290039355160303535982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b35f4d8d77dc2b51ca4c53e4b2c0d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e687bf216d1e0e77a37bfc8e4d1a3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6aa93b3d5c025e94f2fad7012642485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbfdbbade1d82de9aae969fe61264686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174912e643f9f55d5bb85ecfbf3995187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f70980d8879495e940ad676db522488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2908c62d4ab1c33330f2fc1ae29f7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff80e58125deb285f7b7f54bf902a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96c996b07366183dd317af81878cd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c80a68c2eb6d05d2cf0f7eb8326f8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7b7beb74a7d07e5635ff21370490493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3f34d4c61005de129a398db5510894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a894d94ecc30574a2d9021aa8df095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fbb4429a9d9bb73fa7c74c56e322e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4f67b19cbb1bb3b7c733292a5dc9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ebe71501f67f2a19955183c81c5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906df125ec22a81fa4303fd4e67023f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe93137fd8d59907077b9c9d613bc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d99514d293c156976ac5f5ebfe88ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da057c2454820d6b9cee444ecc73f2b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef5565a91adb39b36bb52af48022f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ff492cd1b791ed6e25552f5512d93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cb3449cd5b6aa1bad116ea2dfea36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8e8d533a96a8244edfb2af2437a24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ef54b8c383273b813d6bb5618757107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672efbe6af2b27db985127fc4c59eb4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0235164f1cae73ad8e03283a6ef33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e675f0ee1b1b4e140e469ddc1bf1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4236fea6210706338b130a776994c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e983a2d06e24f778dc315ab8b406d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16b76a7fc5ff0ce417aa6f1b259b07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c4ca495a403764829fe9d26adc70d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d12861c1b82d54c1f77fac61f9c26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368d93e91cf1330539e4f830ccb9de1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e9766f5e8304c806051ed5c025f10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24217f7fb30dd7a05eee23dda7bac871118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f786dfc17477c09cc2001410d8a01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6237d4cb08d3ef9b2bbddb74dd4897120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de929efe8a264e1be0c47e9904256de0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713da93734e0476640836016b8e9092122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c1297fb688f770a2640ef299f948123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82946f1c2dba8d3bb2512a77fbf88945124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec101391627a3d814ba000ebd313d0de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9045de101ddc9eccfbd36ef2eaf97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58091a2dc31db583a8cd4dcc6644faed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b01f4148da67236999f7472313c349128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741411b76ffaa13d840881431a9bb97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d8a758e3881eefdb3d6c98bf2a99c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966c88aeb4d8b7bc53916b3a67e9c1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7714be6d1bca4cc204982e92a3aa6ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641a8a0c972171fbf1a4df5fb5e12c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1facb0ca60295c62dba5d0f045357f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea5368135c671d47a0bda977d320fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8cf78a71da7f8544b7ff273602143136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69580e47153c22d7d6ea1cb7a5001d06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb1b8e76420064653125947f788e87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bfaed3ecd01d22e6459fcd95618ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207068e5e6c3819bc95a31235fbfe2da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ffa78828dc3be46eaee24bc4ffa96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ae75bbc9e7005ce39dad91d80d082142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b08cf0757834a4836524dcb47d2ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea286f58fec5f7b6a38deb2cab40649144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd633edc287f61205a143fb26d2252145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657e77fec29cf4991c67ef3137730ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c921b0cebfd93c24ed63bcae69366f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb95a49c08a4c20c7c26586902175ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e526385ab0d038a22e0e6fff3ca3def149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26cef01216121befc394f6239df3f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065914de1e3e1e68ee3750d82ce83e1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6858228f566c42d282a093f39b4a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6abc72efb91690a4ab8b5415e29aa1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e8d9d4073d370560a8797bacfb8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc0412e9ad4d888d68d859e7403e4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86795fbc078a506ca56287c5cea147156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8a468d2d4475a2f35d8caeb3aa778157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8559fecd99732d8a9d4ad5b9e41f9a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2face9aaabbe3559ec7b39b8b3edb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909f80950aa62830eff4b315cd0359c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef07d4a9e97df9da311f1f32c68468161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7e5b1e2f3b1bc95dcc998a14c3ace162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b5971e7e702c45b4e1331afc2f5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a04d80c8a64ce0a87ea451bb8b8439164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e741b5fecf618a66fac9c20c65684165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771e17de4dc3a5eff2ead9de0e9140c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2936f74c653997a19be364a17451c34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f16fc2fa0f8458f589ffea131e7c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626646bf89a0fb73cc42dae8f52cdb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cb73a9541b8ddddbe80ea65749fc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256e27dede724f5ebb7c8e4a0da7edb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9288f0169a6128e8f2508faa53702172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae038d968e280a9656f9aad5b318d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94469cfb3ccd21a4d64b3fab69195193174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be584f6c66ee54ebe8bff8115b80f78f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ef245496b26692c6454b472615b13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faad62130a350fc82f634784f11c5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e60474eea00d392e974d73eb6163f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a712722fe41439f13274d916829353179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b89bfe5b58623a318b69192dba11c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1220fcdce9388b51e63f160231d5dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a2f69437325d369c11119b0cd0dd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643db006c3cce2c2fa33957628fb381183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b06b325912f57ec0f970ae3ba2b16b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6140ba94e9f342aa50ebafe13974ae2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf42c905ecc293161da4cfc5ba58405186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dba8e8192b76be2a5c12c94bc4806187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fed1c953c8bc612962deed40ef6a1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbf3525cfc11eb98be61620064c848189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52584da709adbe0126c042ea68b96b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39427d93ab5273e3cfa027cd04442edf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5112d045986e38697fe60da442bd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536cf4c9af6d2541ca589077ebb830b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ce42f9d2b4aaaa400558ff3224c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f53f5fe51b7ad59f7a7beefc16680f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d51692ff4ef421bf1177e4337c6ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a424f9ffa1ec69db39d0ddd72423b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00434854f2187a34f14cdefea5571e2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730cb7d5cc67e8fdcaaa1f6d0f238c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d702afe100617be3b5d9b857d126ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e409d6690c248c921b343eba339659201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180b30c774cf9b20ac4e5df0923d9c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b6baf14197c06f828af89c927105a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102559da16c82dc49bfc9b758f9b283204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bcc5dd45dba52d3031d66e4eebd7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214c6eb9233e6896d5364fcfa140014206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214b03b528e3bf99413f35c6caf5ef0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00067e7a1440c8f91612a576f115ae80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354060e0e174490a2ab549bfd4b132a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758737004b850833ad18b4e905b8912210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd265d390e083b90f56f78444fb545ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f0c65a16a35c4132e3be0c29afd58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d823989a74ac046584156864658f00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320be36165eba666dd46b2a685007ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9510721bbdd3dd70e14896ecb97ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf625fa152eb374ad40ce3f184ef31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eb8e75faccda53598d51aac0b7425217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841af76a1d5ab3096bb8382ba7d8914218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10311ae966c8b6ed00f674e81ffc60c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cd4126a84b8f63a407fc000ce2732220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5ff2126e8a856f68c916c43b6bc26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bd948d3506bac68b00f184c972b93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b7f8d7718f37ef06aad63586b2b11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18324170b107b959c3aa23043610792b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849922e91b0fbb2cb4ac4efa2d57135f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d65508d9371f6f012dbdc4ce6a283226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259f9fb5f4ef9dfee548b15a2ede172227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312280047456837307ad62c37e7a1d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a7b85efc755f7792961e1a78b5241229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb621056b16f92dd734da556fe093218230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ec8cd5cedf7c7d91640285e64583f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5db05016314b8e96f9fa19599cbc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31039b668abb4d3a4469814fc848097e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758aedfeee6dd90a047770f613c509d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd9dd51633e417e62c75b7cd3db378235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78738c29d125606b5782e2097537aa7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a407f5f7145b0ccbe5c3a98bab569237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c661176ca39e52c0d85f526b1f2cc72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1fe9aafdf0001ee4e3a7b4a1db2dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255bab86f224e6f5805fcb4261bd455240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29069f44241ec706df417d7adafc87bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625abaf5a951a26d74a82ede7023bb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3105559da9cbebe648a88dd200778b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e095d43225e2ab2969b229966f149244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e8ab0c2436b91818900f428c56454245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d325ac68c3e1823f04b569212c8a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12747c36e80817f2a1cccf23a46be64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcf9a8af25b097f059da8e7c4c4232248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cb67f08eceb8d1b53e56d85f50ffc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3fdebb380a5483dafadd601c3b875250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3ebb46abf7c59a9fe3c79a662332b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef09a9d9c0fa487ea4c8574ec3ba72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1907b9722619ba17a0528b40044d03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e593c714aad8a6281d46ef3a3c8d82d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee3cc1b46a9d88405e48c574c0703d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60398213c807ae177007f5e20ecb21f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294aae35624b62169368049a5584e21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f44ef59d0e1097b64fbe38289b7533258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f042505a0484912a1ebf6d4f0de435259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c72a0b349a6163ab9c399f904aabc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b86a034e8afb07f2fa64442573944261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca0f2960664ad769c8d5deb51f1ff1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65dd62188585ef56d51aa583299694263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4b7846cdf2b9e22660401f5d0558f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81c5ca99e8641375952e7ebb40029d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a013d469b5799576eb47808c8f06e03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65196066d804aebed8ff8d89f185e8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5d5600e626e2234c1f7bea48a88a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d8e9736e863893668a0a0c6cf03cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90368269c4e743d6f5a0ab68d0d2a13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bd06b64554593b2eadbfd2d479618271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86134aed05ee22388c112437a6f31f20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a988632c97292cbd0461c06734cc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d618042bbac5c02955ea039c0514ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26530c27419de5106572acaa1a72b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f920305982273d1a87f8c9bfe9a2618276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84f736ebdb3ed7ff243ea1d4911d6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fef40fce7ed7400c72c86b9737469278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3be093bb204acea3d9bbe21557123f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095dd01a80ef8d3cd4bb9d4aa1d37f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7f8639f0ec77c9e9aa9103b4829e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ae3127d2aca8fef0991f4fbc6ffcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915460f3d358a40a033bc347c4ca8844283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bb1ecea7520c8d7905dd6c7b012b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0666cfd097a32cdd76eb8095c1e7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8b36bb7b813c7730df3bd5dde0241286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fb059c90a34dc60c726b6e5e9953d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce5ba9d7590c10135db386953546a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe94898f8d292d5961598c40cce2b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42c2dd769205d30d705c0988a9ff11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e451f4d2b7f3ee7164b7b554c0206291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d6960bc9c0538a48ccc1de8f31c1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a5059c55d84e456931e6ae19a319c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0dd952e6f8bd9f692ece0969e7b9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18fd84fc74f150edbe376b9dc22152295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebd7a6c65c8213bce18d07a7bd0744296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a714bda558df38790e1ec4e09b667297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2bbe09a0348cfda3739e4321267fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d3e689deb7e291d13368e032510bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e040d6203e788295a594a12407317e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793af407b188dd82c0fe86fce315a841301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce74f0b0dbc13b1eabf9c5c00083c7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2299335c91990823ba748251a1f400f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ebd7ba6354aaeec33eae941f9833d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498357f4b394c3bdca2c14eeef19dfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231af1e9a12f0a0fc6c70acf80a0dda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0dbf4977b5c4675b60efae2759a6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58926b0e8bae5ec2aaddc7c7ce9bcce7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ae0ca5ea4c2f13ab33cb4099c9636309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d92891b115d4b4fd46e183890e487310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed3cd4199403eaabc6542a11956722311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d373118cd32c7f1fedc59bfe50efac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fa68b952ab8ba1022d7c8cb92969f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820e1909dcd4afb078666535914fa8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c382d10fdf08420ac6ca03c48e31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e174f5b04e2c72ee94b1aec8865c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20c50d31a5a52711fcc786e993fa27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435e89e3efc8c0fc243f403474af584318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5339cd286aa4e74f26178907e0440a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d68eae3272ee6e468f5db147a16a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af1a3b196204cd362a45de64d83cc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bedc2fedba9870a2411dba7e9bdeb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fe1fe998f8951bbc0cd787f73256f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7233b055a95147107c543e832deb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959fac3ad78454d4c48d924a1548212325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b0d4ce5ed8d162faf0dab6cbb6529326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c1fe28e266d976868ee0fd15a1020327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c9db7140df6722b9f8b16fabf61c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd721e9846cba34a0baf2c6330d20db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01d9923884751ce3659e738f725dc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f85a5fde496000d4dd55a02f203d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb07aff4a45333039073f1353bf915a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb3da5400862ecb0c9ee55522aa105333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e10d220c7716be0790d3829d437f18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b6993a67d2f6954f7223ffe505dc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3ed824e0fded610d5d1f1d0ab1e72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e04f7a0059237181007446ae6e24f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4d9dee232d7bdd48106fc5fa9e84c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a39b4f8bd8c0a8f5d9c56cefbb1ff6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c6925d1194ad8e674d5a4073119b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68eca251766d077341189c6b513930341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6707cca25a91c33d1f59e666e94db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645700938fb7ccd9d20bdc899bc4578343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2725d8eb344a64e935a45946c0841344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bd81c2381cbb6d0c188ee06b6ff6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41831bbf02f101737e8b2c4805da548346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ffebc522a6ea6cf61408fd07b5ec7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd321e0893fbb236e9fc1efe06cd2610348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692d8891f53a2891a73940625fef6a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d4f99ae5f30f93e1f51d16e9549a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de12ee300464eac34d80669f90b06d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d820cc5612df04dc23e72c9696b402d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f3b6f4c3160e99da8f3a4b34ddab1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51654364f832f28e7a923e0267192df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e5c66608c50c687514229e2de2f5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf3e3f294305ae65ffbfee4f8d5444356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f13fb78d38b73cd95c4c2c241b196357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a924755fa58214390e67b04b3432739358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e05b8b32b413e8f192c3d89bd53ff8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd649a835d1be12e10a6bdcdc0b552bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c49d9a1fb637ffd1a8f1b172e1c3c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de05901f4d31658815a2123e6b0ad2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72812657155852ff62bfd2400cda88e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe361d8ce075bf4441f5f08f98cda93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518131a241aa01d9642f4cf0c7a40aa5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35379c8488b1491bb2bcb4e2d4568ab6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cf70f36804d606a8ff618cbd78e26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186a976c6330597ba14b1443159e5cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3b8713fec8f828b858b365536908e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1927705fcd79a3cf766d68a41aae073370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e64ebe1022a0c746d2b154e063991371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af14f2b5a6e53006f8701c6be3a2a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206af5d4a8ed8e14af39bd75c15dec8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670696b9af2d14e4ee82e264b3c99b56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8a9937570ee844d06e9cbf9fc9f1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43a65657bef2691fc4a550bc8f4a17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e90ffc2d40d26f1b57f769d295084377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b440658c039787bf214996c9a96595378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c675f660c2dda73bad71a9bf5d63bf5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b826c658b58b95618cfddf5d329f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692150dc74fed4f397c4163ba131834b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0256ba63e77daced50672d0c66a2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e0fcf25f22aa5a38c23812208757b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecea0ccaf3168d0d7348d8a875e24a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e2b27f01de714e94e39d23ca5bc40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede671b6d9e5d446b7129bb7d6dfacde386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65abada543e052efcfaa39f197ba260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26fcbe7b74c2d94ce884e5cbc76cbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5271e5fa7c1ad2c37c7f04ce0fa9bd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910813a696f32283cb7133332cb2b8da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631a0cf67c5c0f8c1103ff1d084dde1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e990d02611234818364d625b8a034d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0fabdf3c8a612a7f2f5e3304b3971393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb60994d845cf104724ba541d7d1be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1eebd6fc9e79dfd31826ab2f7b967395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f3dd6d1a50a8a7fdb36624b6bbbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96d421fb5f8e199321cbfcc7bdb176397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29a01318b781382c88bec1020bfe99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38f0f51919e95736eca2b1a82535e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09ad73a7c9386e0d9742804047bbef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4049c6959ce318684ce6bc5e91f164c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741ab715a74e074bd86dafa3573761f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f01d881bd00d93229172972b72507a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba8cb003c28f728c60a4a8b88a3ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eb53393055bc10d8354f1012cab29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ba5b200dbb78f0e4fd3ac89c45863406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e31223e694653cc63b57d1a877b645407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ab85c21415a0c07b30116657d1b16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9a66baec20b7e9c051322c783cfa2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6270a206e213fe8fe0be07ec0fbf60c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d6c5f46431e9dec8748e01acd3bbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d00889a3c7658749b4d3042d5ded9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dd6c01c4dfd6728934ee768a2410b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf8d816d730d348ef43de797dbf39d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d29ed4792b3445330f9adedc1cd628415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e7326582375f3b34731920703f41f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ddf0af98c1069e600cf021e96423b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab658ea2519162bbf703338f84a8bbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e320e36a71ba5e2c5d9aa36d3fb250b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8cc79a97bf3e34d88341d6e4d664b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41eb0cc5a163a6feb9c819c01da5ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd62d0d47b575d41f74a51fcce69b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d152fe76b226b8a82ff4fa3dc7c84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131992f31f7945996e06103c477cc9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2fa38e2d8a24fa125493ac46311e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce96d8d7578364e3c3facecc958195426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67ac691f7c648d25d9ae74fc5db28b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a2007eae03bd985836da4272fd0a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f49cc6086f17f69660f520cb7e2069429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8c2194e1212c848bdb23270a9122c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b433c2e9b30422db936e5a729822492431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50191e079934255ea9d5a8be81c32e56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617685aab6930f259549a8b1e0984d1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827cbbe1b12aadc5c652587a37cc36f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ce676583007d6c21acd3ffdcdb239435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc22b8980edb719e2f57bc3d4079a75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908057db5a82cc03bb9a53474202a5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a2dfbfa88f1226884c192af2eb49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e433ebeba8697d7abc2a76fc68615439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67895eb287b974eeeed38b93c3810f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae0f9892c537e1b322386f5430747e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716614d1c76b73136678719d82d14147442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666864b6622598184ce1aa94a454a74d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ec65c60daa08d53d12a2c6905cae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa4ae4f607ae5818bfff899b9db509445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925237a4d1cefa8afec06045dc02775a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c2215d7d0b94a1508f6a64628e420447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13bdfc3932864e41609238e01994a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b065f4f6e62ab5cc4552519f1d80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ae39d76b8faeea863ecbc417097a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d32c4e4cf66266d543692f96ba993451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096b18f7cc55905879bf035aca223ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec58d747f23f2bb3f7a3b2231e4947d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393987a792a7ffff72ef3d24f32ea07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc191cb25440e8aaf0c465e67c84f97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc722418e299850b7d4fd793c281045a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b85596830e9ca0eb5f5197e3f1407457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da801dd6db58c7bc14cda2f74f45b9ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4616f17965b57ebbbff5dde69fafd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834dd65db479a282a8c826cffe41c86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451af20c61cab6c60b5565506e86a02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05ffbd49c47493f01fcddd41fe5389462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaf3a68035a6f7da37dd79c70b3230463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a014585bc0fc88999d8f74c52fd71b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b74667471cef7e7fa89861476931ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddfabb4ec07ffc79691f7e29f957d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef73459252508506a7080e21069d765467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e033fa67643f92be04fdb66ab255468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b641b2c0c67ba8af04809251a2edd16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645bb94aafa1150541c5a5610c703d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47e72a3e3b656d08301b93e0e094f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccfeeeb283e0de7322a141aad4d770472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b46e2b5ac2d39e6bbfbd7b21816c7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a25a5836cb06660c3c45e4ad97d107474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdb623d07ed565020bff8096d18867475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac4bb91e360f3426961c26dc817155476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bd8426caef2f26b467fa78285713f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1981186225b1d2a9418c5b0bbcc9d5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff96513e8d7d7e722ab987c3fda45d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ac9883a93344495d2764fdd3c629b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cd728f54a6a410c0ed287a1a6c661481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42361422709096f930723ad7a880ada5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88373f42c303ab366405a2f3fefb0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d51ff75e8ec5187b862ae993bc825b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fc5690cc33f9caab175965fd6ba4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd675655eb74763d16f51618ccf4ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698aaec232e949c38c5465c3e7692ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e8c3defd89f8ca9ff1be6099df06f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18504ac4e135d3715a832a5d0be948489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bafb53f70909256d9c57a51e25bcd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37137f9900f9c52d31478b857c2b8915491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1d1776054afb7df23802893226f62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eac0e5ccb808fde67cd00195efba7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4edca23107af6d7146fa9bc5eb5cf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3139ab911fa6b3ab85924c8bc0103d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8454a2b123f98991bd3a61991dcbd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e468526f41c44c83fb16eeda3a196497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba137415a27eeee32932205721065df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0324724aae3561b11275eebc5d1447499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca029e608f92c3e04b8c8134040bb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18912b840f3226bea5f0465a378cee3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cfa147e9cbf31a3d7adf29fbbb07b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b791f504d67bd6910dd1676b7c017503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a1ee7ea9bccf98b225d3171c3c4ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3763d2057544c3eefeb970d3cfee18f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36cd44642afa0ebe0230d6bae04b96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d12ee74e7b70280f1d0ffbfadf23a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8b8eea4f150f7efaf4706433bf5e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709b7296d38ac4b9d149863c06524e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa1bafeb954ee65b7a6aecd6ae10a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9adf1f0e5fd26b7489fac471195947511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d60b2422eb5ee2455e043e3227b6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc4af939d88e112089695265f282fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e86f24c91b0e439d845ebb75657b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aa29b80d4f265b689adf340c544a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946d1566e93786e4a8775540b0bc603516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22983c699fb4c6ff7f2067aa577d9953517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffcdad7b4d41ef13c11510151e8da6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a205928ca781d7488ffb7dd1ebcee3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495316502b60c425d385a5d0d05d38a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4086089513dcfbee28d89748389a2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043b974baf907fb9284e9358fe64ab0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34d660e9a7d717738abd197d73f963523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b3b172dcaa403bea1481c6dc4c40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384a636dce6707b0baea0ec3183c7d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b56c8341066c61eb6ffdfa3a091bf9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52be52262cf5288a2eebfb021e276a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b620d879cd2178675e0e0b43d53d161528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc09c31a01b6ea773939c4047a2c80e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6758da6443c970601e9177f2ec9739c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2882d450c498e3d9ebddaf7aa2d45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f0a0239629ab1c0a3d52c1339f484532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1dc3e8ef8352ceb8073b826970331533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e605453f2b00f6a53354103847535534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ba30152f4c17e4380e4038e13c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74129f5f920b1cfe7c04767ebf86fa84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43830dbf2221ee9abe008539e313e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54897b0e988dc6460b812400757cc286538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c309de63e699f6f9984f7428eb701539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cd046a90922a6f5e6a17780e5a5cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9da41e5edb603756469f228b31f2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc4462f7a84338165eb9b5e0113f9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db88992554ef48599b49706df9e9c97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a748ecd98ee70bef814c1bfd9092943544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c9f622b9d0736c3257738f103a05a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bb5030c75aa745a47ede14624af4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd123f7df742a6a967c3114bcaf75e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb7dd68dfb25e97c451645d1f3846b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1ef934333176ff873f56d2ceeccb0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554b8fd8c14881e5d4fecece6e44b6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8fd49c8c94f0163b05fb83d84a9c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f9653ebf57a346ca0285ebdcf62df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ec5d9b91d999d488e6cca8c09d212553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c6fa81f8176c2bb449cb1c1166719554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bb53f8ca7143333e4c33ffe7112dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7cdc9b37a495cd973883cb09fcbee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a06402e78fd957ab048f5d3067f36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1562f897d9d3a1c37164d69c2e3594e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f859550d1e6e4b3f55c1da36e75db41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b55c95cd7130a6320728ffcc10fab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f8a317a93b4bfdd285e5dddcb7d64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f4c94cbce00e58089a133e865e8b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2421142de96eccd93c4e8ef837691b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034625b3f470c7f258600c1daac448f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89e090234a14588634d942916adf31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90c951967e4432c5f9e1d010dc4237566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f59a88bafe48e3d23a09e19390eaae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ce2b1baf01b98f8173a9dfc2a9897568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9433f64499968af88ad55df5c05911569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0b85b4ade4ca85552537cbb88f186570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e0c73eff40b23e216f2b23610e8a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ea57b7feb488ce4aed923cf4bb9b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0880759a12f031a345b4bd2f7afeabe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f4581d5213a75c58d3a1d0f0251b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc841144cee671e9a7e48356ca9aec02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ce3e08477aa72cabc97cb205b23ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adbc68b94b1e1c38d76beec19685a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8ce59e5aaba6d61107e66b771b62f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74825ee4852b9108a0067f83bf1771fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6cae096f8a892b624826fec79507e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb296fd37a347b110a4b587c0ef65f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a616eb67646b6aeeaeb2c63a3dfd34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6869ad38c14bb89c330d5cda72be5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02c08a78e37eacb876570adc0aaba9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bece463a0aa9a9f51d8d72b5a7433e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524a908c30e77fab81ffef6af41d151586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2d0f5242438cf78ce5c40a3a8ad6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f108a78b59e72fe2d0b857ca6c1a50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6a3d39b17ffbb1bca62313193babf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8baf58e765a0fe78ba1d7191d3d6545590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fba3d5c2e78fb6ab3d066bffe6760591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8927a6a8ac1b75c174bc38a412cdfe1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50e25123ffe7890c2f6b6c5efb9be0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d749223e1760c87b44ddcf7bbc161e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ca224224ce2369f42157e89182d06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93aad7a5f65a98e59af40fe6ba7d7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a286386830b69a81bb810dc30017a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b56228e6ad24b9b1c429493a8d295598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c22cc9bd8a3c8d634befa82c8bf2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccea46a79f9f33fe3612b7119ad50b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7b3b98fb40e2f53ab936f5a5fb0a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfa1b642e8e67a8c19679c7134fa83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae60c3ec38c3fb008ba0690179d554b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1129cad44ed0815532dec8f800eb609604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d267dbcac15197473a99637a8e90a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd979de1acbcac66f5785854f82591606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038571a1d4ebe1ec06a986d68c63e7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a5e9adf1a62d8b7b2f83f51fb7e24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8acd2b91d19c037886b1e6a516952609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202ed29f1f95428faa90d35d9da87c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9c07369c3c2b709f07181170fd778611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf36aa8309500bef528ae354fc16c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c72057e61e153ee7a7e5dad96f9a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79c89da8b7d200d76de3f29513b0e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f96b4d9adf9f9e9663fe512f1fd80a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc21e3ab1d751127fb6eef44967cce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347414561d650715b5386279a021c02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738359a77c6f8bb70beb8f6f3bbc4aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6d161d8473dbba44bbceff7ed6c2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90279270ccf140847fcba66ecacbfa5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea156666c0818092defd275ca67422621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cca16fe07dbc01a89971005bc23f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e30d2672e9aacef8b7c0e10d346a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad42cbfc189765f733f1904b32b34d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1ea6577641883d8e3189a7c534021625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2188c345fd50e712024a265d5174b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff3eea4ebccc22b15f340df2ab057d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eabcdc46842472963f5adaf009d52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac284c8c278f6c57d6b874ca694e5a97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f2e7b8b2bebfb943d81b8cf7694b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99acfcc5d257ce27a818975cdd320bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56691ae4fb91679fbffb2427c50b1b1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc2c17bfebfa81af5d84c5b54be1f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5e87f8cf4e6f6aaf4ac3f89dc26a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dd4c5425624d8c3f4c82d68d22e20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8d4ce5040a6b720b40259b5fba7ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037e460df38cd3e4d72a9e2259b5ac8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f574d8c1b77529d13dff17a2e8dc04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9885960ec5781604e874285e2f1f3cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141f08b0661dfa46764dd60490b8441640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a5888c85f6d2f1ce9fae347638e20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e5f00eb317b930c189a5900db50e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585671f3edbd8a035df762dfcbb15a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bbbee418d430648620bd45a1ffe60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa9df8060f934e3d857cb6c99eba0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad721c7e4289e19df2e816e20bca73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31799a74551ee9fb0864ce6638bb6ecc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ae6da4097860681349d88a5ee79ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30880c6d97345b4b2afb56acf985a834649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3699070bf5447bb228cd4dfcd92e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56f2882c86cb147c982de28ebe2359651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e33ef0ceec1515ed7d3548e577bfc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5020187dca2f42a356518a435be3a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9475790f444055cd2d6c059e6885fef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce0c185470dbef19e6904b7a91d0d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32a6e227d1a91a91cbb2c444efa504656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a5de0a5e26e3927b4549392cdac41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6589d3752809f2542a7c5e5c43f084658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ede4849ac12cc89c4bfc8b456a14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeccc1aa773a3464bc64ee73aad639e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f7885c5f9ee37119169f5ea66a81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a8e5ce7905d53bf21c8273881f4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b722f11e2a80f3518bc0222f78978663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb466fbb0b5738f2014a3adef229e4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4478185811eedfc2c1202f7f272de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e208f3c508756ed2bfb28c947648c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ed4783990d87e02befe67a38315e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834a6b88e1003c35a46f3dcc33ed6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234bf8e687abde339cdcb387fc5750b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fae36effb7ef6733c6b6ee57877733670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848294026616cec94339c35bee83e478671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b93c5c48bae31110ff1dd2012d1919672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2fa5e937e2d67a395b2322c6f4521673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7845e2e8c0c5aae14c6de6777908e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5518751e8ed261d8fb9c14854de62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c8f7b2c2293d2d9f00c6e71c6cede676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d4db0db0251066a12d95334a97146677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafea00a494d9135c16a04fadac7a1df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42949ee4353b514c4ac14f82c863abf2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975c2c64878fe9e1245ec93d1f2e4fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d98da0bd0a93384f2a9b20dfdeb19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ec056b15fbd7385e3b2ef9444f641682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b612a22c4b8c3e507556bbb309f20b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94c9f55171c09421fb57ed8301e3cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de41c6b1f588d3bfea7d741ac19d1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece64f39b8a61ead2f7f69b138247be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c9eb9409a6a30dd48e648de1ec1f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6659c26f6e7ca44f319c537dc27edd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb20ec135cc9911ce0337cdeea118f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62693b2fa3f3ca5a8e45d553502c7882690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13242f65253161643d8eaa11d981ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aaefd3b71bf61842f63ff4d6d35e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b33627c14538ea7927c4ef9fa9439693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e764237b507e161c8efe3c4268c694694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1528f70b1c65f9049981042ca45be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7cb184d1e3aa050c1b76ca26c6ba7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03388d5b39b2a9838b4041632616d3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914e37d06763adfd55383b6cc41a546698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a7fbb6167c0bb23e50fb73cffa7b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af9f6e2a5747f6df42f8a8aca8954700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355f3c29550faa99d28d262acf5bc4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77531e2326e5cefe9178c05c96f9794702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca1d9231c7daf9eee9194b3b4f4c36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6c1f6a62dd4ee3533344232c98f0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc88f26abda6d52750953464c2bdca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc093907d70cd6ee93326ef49f0717706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653407f33bbe876bfeb3f791ddf9f31d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8445eee015dbe777a7f80b4733fbff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7a2ae890a0be1c201c865a9239e1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ff25aec887879a434898b3a82270f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32386268d604bdab39dc59a211cc43c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef064d315cfcb832c397c827a6b698712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032ba98519d27b15a5f21c79c5416fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8656783d9ae842659fdd70a66f2ea1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d6908e2d0730a42155c80d2930c34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a945dbf9b370e863e18475218c61c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b57685462d0baa4e8e0d82fbabe8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75deb407bfc8142e0577ee3a2341e0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85f67a7585f81d2bb6f08374622cc3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493f1ce7f152e8a8e9edfafbf7c28af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58045a1551096223c4b8398b1caed96b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36776106e017fb2ef1717b3036e3418722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d11c04a4d116883343aa9548f04f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f09f19ee852568ff95ed031e3c6c17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3856e2e6ab8f725bf37fe3e232b6cd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b88d11fd14ebd8b43c4b3751f4afe3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a757c70cb0cc6c9e3c7ff7b34ee8f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5730076efc6dd10f7be8415eb1e88a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ecc41cd2b5bbcfb3288b99bf9c03729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3b30a3c635257a29dc50cb12bba64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd7a09520c3c7cf483dc378a7a6781731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21353e2b3561ea01dafe4e03017a2eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488fd3c38725dae67866d38031232b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aaeb0ad4f503699deb8f02b56a281734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6f86372bb3710a5833ef9bdf6962735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bae53af5980e4dd075281129a2f89e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df3438085f233f6642c9cda4a5bd9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59639030aa37d83c49bfc3bd22b481738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a41948aa51ba8a52e539e9b6b36e22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c722f82b2ae1952e0e6212fb04360740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd9a55be37645c40566b276812721741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f64603400f487e8be784ed1eeb418742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159e9a080e72d15b19cd0c60210217743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32361c418bef553d8f0bd15d09cbeca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63892e43c84c17eb9fb7a77384175ee3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e01036e688e25986b3a4740de55e7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f95dc250a3a7a6e88fe528a81e7bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8994190559c8afaa9e18b06d18080b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e1c96b31faf0d80574e263daa4341749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3930b6b95ce8afe9044bbb09e88a26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e83b399c0f8c9a3e2f0e7c3866677751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40311fdb0d28416c66b8492899e451752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866ca2446d6929cd7d1334cd2038ac4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>