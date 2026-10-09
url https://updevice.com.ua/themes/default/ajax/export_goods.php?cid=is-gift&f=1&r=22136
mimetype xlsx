--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55451c3b1dbaf02644b9063dd09ca11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad97b45a9ede039d45de8e11b0f4d3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15716832c19148600e68dd79af1888a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b9f8904dee92f2538d782e8796b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdb8c1f3c67f4d4496c6b5e4a0f8165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3115d66b66f0e5b2ef35f66025143536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f5dbf1c722c48faccd33688243fe07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4b7516f929d84b88f1dc75ca3dd1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096351528d5ffde3d36b85768f1bce69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd1e0f541bb33b42fffdb3eed5f10a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e51f5f76eb7dc56641fccb8818cd3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5600bf3c231f17988d782d0ebd1c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fc3801d0466d0b3ea7e9735246e1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9825e8c6668c1b2c6977fd2fb388314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f34a43f9591e46ca8147924df42915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0506099c3e20841cb46e4bba66ab9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdbe8d84d398fdacbc2b615323ad6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111a36d9bcc6a1da4348d6ba322f99d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0bf0aa5acf70d3fbea4b20aaa4c3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651ae67fe71514372a41572e3e5496120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d51652c8c715c91384434fc30b75e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8c2ed9e5fc6897ce71ce71c7ee78d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a98e78de452752f2321d426b20042323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55612d77ac8a6b81b9f312c67454134924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc57ab95b48fa13a30b40877b1d21625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd3ceb66440de53d184d419627af5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbebbc492e6f6953b419d8b4e89126d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed81c14d7f3c54a4d1e6d2cff595ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b825c88e5f587c0465f8375a1ad2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059b790b34e66c204c4474696d7539b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a7f7113881a3c775d0a19ae993e3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28dffd2e564d328a116b70663355e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1363bb9ad154c576aa5eb0638ed158633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8e56b0f8d9e47a39ec072eb3c811834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028cf84dfae15dfa032d000e850469035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28357ac36ad2e0c507037226ec70d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f0031544ad73ba4bff8fefb1845e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81155fd713da326209dfb0a7f816e12938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f007830aa131df539528d8688964a6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e907567475b55faa2e60d08a3e5132540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed95eb3b93cf949369f4eeeb42c11da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd908ac9e454449a8154f9f841dc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cd9e7aa7ef3f75f006c211a5838cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e551edf92f73838f8d7ae5af416f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d226bfa9f7a098d03efa53dc837d4c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588572c8b1969b240d7ccf099cd2ac9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a85ea0ada24ab3c7f74c5b669d29d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea357a50b2e76f1d586fd151559454548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72472d51438b671fd5aabb19a5c323549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5842a42d353e925126f76fe59eae3eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d31c208ba9838dda45b18569b7e1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e24204865c9b0753008263524c40e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffa008f9f247ad0cb8bdeeff470b5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc9a2424c94344b7c5a36eec64855754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d0e383677dedb236f11828ba2135555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bafa135769a5b54905e937a43c28456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93984969432e325e567af74e9a031d0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510b2f10ec09b6886a90c9d1701961f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b64062f2ed48ef3d0c75ec7baaa959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff88a20470c5128136fef2d0e6100860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6640fd55ddd97ce6fb5ab7bb035a7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b380c901b901e68b3b43d1f0151981462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940737121f307718d306c7e0e1ee748a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60d760e5cf4506dd7cd194e7c7152964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e328e08f8be592787b4ffa77232965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3490fa360f1312d4014b087ac674166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fec2f67cdb16016bb08611baa319d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaa940464e43929d726b182298532168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f693f173fb5ed28036606da8410f2eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124d77e439179a85424eb09f867fcc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2a8e7f41857cb463681b469571af771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02c974921487cdf8bc40169183127172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd77ad22eb0fb4e230457f369ba1e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeb4e28db8d9b7b306379e4a9536d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc5b2a72c4ea21167b982e53ea1f2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9184b44e1ab5f00cd9aa4d79cfbf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f127700246c8e6dc0a7800831111e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a89fb4dc9995587828c57d2bc19778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0ee751182435e7cd02910003948db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d9dbe85dab01fe873b43abddeed2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1005af162d0b6c1a9e9f707832973381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f24d8a1f63ea777c8c88ae5c1d22c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261ee9829ea0684ffdb8da9a3a7daf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a86eccf27ae978990a8f368e2d91c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da7832d74f8844dd8f8851ca3ae50185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ed6dfacda6cb2e0333a58ddc7b12986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76684795e12f70be8dd0238a01619687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11719b3fe1a52db38409e6744489e4f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db79dba271491d79493de3b952caeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352befc94363f49b5439bbe113720d2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede501073f8dd0851562120baae61c2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd289afbbff1da986b492a326c494e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07763887f1d0281b9ccf9b6d8c24908093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56677df1da982d0e7c6162ee6f736e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa14eb99d090b5bcb1119a33e8a67295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0af2441b8b2e405e1b5e9c193b62e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d7b17d79d28ca33b867f24a9f345a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184e62f48c2cfdfa0ef7acdb577738998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda71690cd19c383b1dcaa395aada3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43be0582ec44281c5eda240e98c086100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679537e17017b9740140246bc73bb6e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211eed93047a8c56ebc175a22010088102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac38a32e38b4e484b7e62f8bc9705a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386864232619615682fae247974f21e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bbf15340e3fdd4a7086ea62ec152b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867862c2d7e59eb40384880db70f13a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dc9bc708822b0bfbbc583144dede5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa97cf8bd850cdc7e522a193e02ab5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04912c840a02946bcddfd7e9a2f8d49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479a6656438027e8d30a8367632f2b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572655896e59adf5cce21796a792d10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba357e287dba7e670a1b74cea111b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08856ab0cefd955888cdcf536c2e0a30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b25d5681968a3e7f789ebd55b5ed3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4f98d25ba1872c905f0d57ee2e122115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b86c246533ce7c3d45678901a1de1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36925250f16816e46a44067122f485e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff610c7bf38660f4e8d14a52549792ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85cc3e1d5af88b99911cfcbb3e5cd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10041211677a1119e7ee7af747f055db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf81a4004a01527117236a5bf2cc5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c431f302de4bb9db24ece2469b25496122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7baf3355fdcad68663d9453990dee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985b777e4a4c4a496582aab3445e0ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc061c46153ad462a79411f676becac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bda34660d380a76e50c6d583a41e3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714a1592f5f25b226868234d71ef553127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff948a15c81ee75a8dbde463e5c3424128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745927914b52b7893eadaceb073b1ace129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028177169ec9e6fbfecea3f47e91eef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cb15ae46aef4488e188bb617108fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae29144da6a34747252502cf50eda74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f12390c47748bba776ea626e40d91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055b3166717fdf82d0e049dc7293b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661af55704763ea828435c5a7426f567135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dc38d3e518f62d091181691d09f67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc7ad1bd71f00b246b0a74b8137aab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ed569043d89d7995652dcf2f79b1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2b6f755b5682ed39ded6efbbbf3da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd2819bfbb18ef3f654b7711d29609140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866e754a89426d001deac33e37b578f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852d6578dcb6f4ff2d28c47421c176d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ed5449bed44796d3da3d9365463c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8813082613fcf32b3fe05d374aa76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28ee9c209f7564c8168e65a252a493145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5cb6cbb6fe99149644cb2c92ebb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f27341c18dde66a50395c7846324d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7466362d7044b80e86a09fa476bce8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7b8821e9088a50b3da9eaa344ad33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6ff235023ea7d286c827829fdc69d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bdd367009d572c6549e87b2324cf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54965ae75fc97a5f23920a6c375c32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f60745582a9b9feefd0e135f6074e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cb5f7ca98bc8e150dc1fbac279898154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c7b97ac64ca6a2c4472c32e1950dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c7ca137e27498efc9188cf1523d4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9949feea6ee49bcfaaa405957682263157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047aaab259c8e6a6edf62df344a4f72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36545d59bff861ece31c75e3e1379a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7e8f0b35586dbf5454251790807e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b96f04596f96fc12657d0fe028a67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24b17938b1f917da9e6e799132cfc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3d99c02f94c3ff76bba05726bb128163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcc754201b7907ca844cceaefa4643164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b49a434d86d5a6184afa7a61efea5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54a800ee973462b772e50a74cd9d20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbc6fbef6a98247844bb994d1f212c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d978e23900f81a088032676124999ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cda60eed9048374f72e37770469846169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9657283fcf4c40cd871fa47463bf8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6d5b1c5cbaf91fac082e0137c4101171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0dc819c165ff63081720648f07a57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127c234f56812748b39acebde43c9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643b8ad4c4ec6966e72ff55fdd9d219174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ebccfbee972d702ab27322a0d48bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d02916d92d92a27d62000de65d0b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e9116082e7128ebc6989a43038d12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d155e2d9b409550c7693308ed416c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dba78900a9dd53e766b83c19dac49e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc6f38aa6008fabcd736a41a0ead29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b713064b336be557deee3286ee6bd51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceccf28f916bdb4e29adf9f8aa6c5bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236cdea633737ab961a518ad7d43d30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1996dfd6a7e5fa31cd36c1a558ece2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872655296849cdf3946d7a64ec693df7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c448428ff48047886b626983aafad3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51317939a7078390077ddc0e77fc8ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35c33efbff64b3a9d308e184ace4c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a5be19b6f882092e9372656406e65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264664cd00f35b6e479dcd2fc769a9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f442f4bfb4ce8febfd1fe326af85de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5af8e67828e82b8a793561507cd8b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c173287e14808ca31fc39269daf1d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c1cc14d25e1915632594856d850cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ec3da9f621b2e0eae6c43da50fb5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c71164ef4f53f6ca4b4815a8936c12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb342b1f064ddceb2d62a6419e52be42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05908689c27d9edb3b6d5dec0f234c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132219eb5a72a623608a19e43877a3f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1ebc1e31b9cdd04df8e31e7cb50a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3a061e41a33f5743f69760f7b4897201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c21df24ff3b74c70a6edbcd33dd1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8545850ae260ba7c0b9ce87afcc338203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea4a0309b4eb84cd86b0d58efa0440204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd58a5ccc59ae08d392296ea19e387205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63847bab704941fde6601ec36e9acd2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a8068d8dfeabf4f8e02e7ed3d4f93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1223192419a13034a3a9c489bff09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060027f5fa8f02f7b9d2efbc8b9657d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa17fb660e790d32c841e8a0fbdd520210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488c1b89357482bfc036d7ac3ad7489211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ad63d9ff9ef586f3b5f93a98d1a3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172290ce75078fb3520d2b21311b8302213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7a5d062a8fd4f78a983cf2dc646bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feac24a139d05a896650ee8357993a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b55b78835cd74e0bc5d9fea8c7696a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2323bfe6d013453e735638ed75707b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7544203d10c514ef4f33634a8de0fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411a0bd8ac8bb511ef7ce5f2cbafb36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f1ade3e4a6f3f7e34363708e1d071220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac41ee999a0f7aaf5653a4afe186c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5de318f84333de07704c7fce71c06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afefc62f88ff3da31519c059804cab0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12b53584478940a2a9422780ee35f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d302821142c582a57fbc51ec3bdb2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920670583084ec42345db2c565b8ba5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c793c396ad4d42806868860127088227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec142b907f7b1602c723943823e5031d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2fd7315e4fba20a350d6b9f00cfbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae97689b24f8b8060f29cea89fc9ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db943f8889be23810e367925039a881d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881e13a3abad87d2abe5a757f863fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1716f6044ef0aa9eaab075c8399d436233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142ed0139b30d67e1ef95e8eb831ccc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcaf35e348a1e34787759f92c993fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adad04b5cce60f00ff71ba28635d36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a57cab21cc5cde0b289e19dea630c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8e299a3f973706ea6638c95e3d55e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c59c6e956a9a40075133c1e239a08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46223dd44626e2cb1fa2f9f22ff2fdad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007006efaffec950a13d1ad7006b7036241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc067c7268662b858214dc27e368f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fe880e40e6ce4e356b7b9ab3add67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04663e32229dfe19147aee7dba8d940244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d7fa980a9f7c9fa58b0b685616abd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406c4bba415095247561dffc4e24c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbac0640e58fd392324306118ff2a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fa88b1febed7fcbc1622c2c4c44cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa071b7e7a94f070f52fb0c919c3fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4d7ca9a07ea922ddd42a1b157e3a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c845598bad9b731a9799e2be81817251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf042c7ad34a81002bd0e6e89b8f9b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c589eb7993442e28b39270fb9b4cc2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78486689ff56f7aebcb7d3e38b8a612a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a30c9f6105898b4e1480842f999cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c2b471937286c9842339fa94cc3c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c94a5e72379553eb6966103b2076b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff302717b367cec6a6edf705b68e12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464e43dbe0c2cc14b7c609c54afe8a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da50a44a9cfcf1edfca6a7cc552e9a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c0e4716e8bf990d22aa7cf2a7c293261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82fbededb530773d462bf747922eac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46185836087b6ac6869597cbeb80c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305e4022a1d24f947a8a92528930ab7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772dd8f5ee17867eca209f70049f5b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396277c34c9d2f2ee7fcae95fd2269d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bf550c2d902b97790b84c2b84e06d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b455757e3456d8740e6d08df05e5e12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d732364daa9dd4547bd42f87e8ad39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1331c41512bce9e5df89bf255d42e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be0121d3b97fd1eaa8d81bd07ba1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bdbc21f16efc1f008c6d22817d91b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5756ed3891df86aea26750d983f20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640d53f97ba8919cd5d8b86ba682729274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b9aa747215fe3b68a419b062a9ce9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ddcc9cf9ce05a7b44b286c961832e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25378e3415d56526b37b6fa4e3d0e2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661c03c3670f4047c81eeff8a87fc59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc77b875d312f2a4cb847cf5a102033279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0737cfe61dbe2bf0c076a2549845a4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97c83ae9455c1424a830feee11b237281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f94f2319acfd30a4390c319b3323bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fecb02b9e028237cef95dfc24a9a91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc555fa460b10286b4e82ab66ca5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d22a188ceb694841baa8215b0fddae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15a7657c4bc657d02c198f8b6c3e5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c01ce8881b82c02f9f71d93b2eed3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a86f5647c3f5f72e2cd09138198cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e804afc2dccb80611126eb91c7c769289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d994568d4348cdcde53a07757a29c13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502125dc3b23651cc6680a3f6afb2a4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1ae953dc44e94f13e7a9c4130a7b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dad908168330a95e6d50e8d1295d98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8495f7788333c606bfdbafa533c2e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c997f54a5f51adc88dc0c2bc4a4230295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847e7f5771a451e2ea60992eee57998296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474f791bd8ede9ec81908ec9e356c9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5732f0ef3dc16e0cc8cc1221d13395298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8733d0d0dca5085abe25a0293a3f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d5e1cc25c1454a93e9371e9700eaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3919172de7a600edea6e4c4f25c002301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13648f788fbe72c1df6a98a0c4ead83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbd8c30333d4cb7465a53b354a8bb9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72d126d040b40b1a1f768a95f6535f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b5e34d2674cabc224ef293dc7d5eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbb9fe075489cb7e0aad52ffc6f565306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cd24eda839206d1f0b286d010811a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6ee0254a65c48cf209f14b967b67b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f2c5913bfb1228b3ed320a46faf2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b4a813471bb1665051d0f4e99fe64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6ab73f8cdcca4498a2a259be98ff7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149413a27bca3b3542e3fc7aad32baf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212999a56644798c5988ed60d584045313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b03b1189553d90d1ec094257357e6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88615f134c2512b692e09a5612d5eac4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006c3a306636c558a60d5f84e6ab501316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dd56138a48625125fa15f522e03ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae725c8bce4b18503f0f40fa47f857318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b12a1d0bd6e94030f873c869bcf38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70f21388b6edf99030481a23452f55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db877f9711f47e4f2f0a496bbf36fbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4b803a02213e39f6c52777c4161de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8814265e6e54aacc727bf044aef6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b1eb8c9006dd388243a43a094d93a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec4464675e93919ccd7d41cf200a02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d1b579bb0bcf88dbbfc83aac8098326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61125d26359763f793314260531dcda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd8ee3233d2e53414c5ee5ebe5318a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3134da1bd08eee290d1eee733b64b0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6506fefd7612459ed49caae95b33f22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb0ef45e9478b838c95720b40b1776331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a991d2dd4d00221a62a1142540f3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538436e1548ca843812d0a863f281d4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bea97281c9fb568df3de65b6f41cab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0b2b6c6da74458f33b1af4e9722ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791071c1270ca3a87ba9ac11f173f345336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b31a43e0180943e8562953380dd75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5c606a098de9e9fa2f39ebaa17c7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836106ce95ed318c5ad21c4db7f7289339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87f8eb15baf102f82500ba4ee20d2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e17789fb495e92ba552671193d29c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3da19344227d0e3003ea62a0e3303342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7411bd9409bf9ef1a2ffd2525d6d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3790a29711d5edb41c8d3f3bed143344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f5682bf09d8e12a656840be49620c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd1fb47dc2038d3c85cb12310f6c34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a02ff023736a73201ad2ae31f8b95b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541171a3b02ae92993697877f633934348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcf1f43a76ffb05af115e235bf29ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee27bb3a5657bc91d7bfc0babfcfe9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dec4a5675260efee68386dd95f2bd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facb0d89ece43887b940da214806d03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c785cfaa13b4a6d6c95a99d4ff1d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509dc4f4571853ae636483e64c783e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649411967a794e464c37353428e860d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde8a96fcc2480af7bea1b9c6e6ba50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a473e437755b756ac8ad33d092515e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ef8efa0c62abb85fad19c3d3c2da1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03659f5234570266175044f7749d34b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2bad90a3389ec1203bbeed3b15b71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f827fd04c51fbfe3bc6fcd55a81304361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0543306d40801aa9271e607e9fa2d5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf82ac2f7883eff5589208e73a9b6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb35222e740ea6251b3716fd792793364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb74d45dad64e43cf91ae8aab443df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb7a585db396fa192587d84e987940366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def827c01eb7e5ec81b01f71ef9689eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856ebf6049f9be15f92eae56e06081e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487d3d2bd0f08c24d4bb390463bf96c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc143071719e71050b64c781f6edc0ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0750573928120e1dd3ce2ff6876dd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba458975f82de2e42b32d1cc1bb14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b308a8ffcdbd08612b0743ebe16a02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc1ec4a02f5aea85f9d54a8e446226374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f91844854a1dca51476aafa88fdf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1a188d5cfaf15466b972f4072141f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708fd1c9fdfd809605e9573b65d1a46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ed37b70e5c70bd5097a220a9404d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f0652629103849cd67c91e46f1c50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91f9c9d1ddaa9ed2f43842877056d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829a64abcce9ac505549952cd76e8b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60a09d58b8990473d4351f0aa54676382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534602765b8e088f469018ed9d9c721383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3507990c252111bca2cef9bb97ffb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776d8b68bf6a8afaa690ac55e5e890d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856b6eda6ac303ba3c1be2a79decbf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf41f0626e8acde409b8d4adc2afa6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b288e290befbeb0d89921c731ffaf5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658beeb85f160580927328667c4fb8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710c788b22d6564b1315d8b2986be53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7c7480d45afde363638ff550ed8dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f35f3177909cd39a99eb0f4abda567392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fd9a0debeeaef87e8cbe3a3e7537c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4976dd808ede96ed7a6640d17589bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ab9a908e8aaf351a2b6efc570fece395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61041c126482d14ed06acda058f1ac87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb05aff90ce1fe2740d3086a25ab84397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a502815c538c34a8b2421168856d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce895157eab9f2e3e89866ba75cce8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f234e95e0bbcff54597095ad65db54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8ac466e4be88860c4c02f20b7d9b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108036392bd733e99fc122af569c4da0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e13073d94006f3c28fa6b1fcea2b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba5b5a72c01c750048743c5fd06305404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692b24c3a69105ad22328844ce250f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48157e57fe43bd3c3bcc905c6aa08125406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8d4fa1e472a335551b6123e19891a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37518bcff967d06ddf18312c976d0a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f74645dd9885daa19bc8afae18881409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0b0e1b42ff63a46f6f9dd087f8db8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc61244019640e6f64e1f15617966d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210550d944290d385aa0b326b28164a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fdd51304f214d5c020d0f35e45c49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b1f941c18f3fa2aab644bf8dc2d6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41e9d3407c75ec1a50a34a4536eccf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae63824624aefd34997d174f4d1c85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c65c586e8615c888f741d8f27aa841417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287b369c8463a8af93a3eed795ab205418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e8ecd62fc53d74e4401f7c40b1ad1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64bc79a76ef4bfbb6750aeadf94c90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81a4b64778171c8742782b28314e41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4f7e19dbe9e3afc19f80a1e43992f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000308b430a2646e603366da29ec96a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b0d209995b3224f831d7c418cfec4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3269db8ba107cfb11dbf457e62140425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6911c86b01734ecfe2e854e88b77cab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b45396eda9dccbd09a9d594f47a46f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6731892d7da6a9550f5f135b9bbd8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f1b454b3de56f6ee69d67b97f5c36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c51f2498ceaacff9059950e77bed91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd9d1c9db2f12f4790416e81269a2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474ed5b506e405cc5a7fbb43ec475d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f46ca9ba51a595750863adb6680ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed23dc44668e0d178fe72320ff75da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401728e1ed0126a5e0c0cd40aaabb68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87903c61fe89112992f46701f6783a3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd743c0bd831c425fcf80d75d9d1371f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cba293236569fe2e765176b457b44b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8705e902a19a6a08ecc5e8acc404f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73eb0d7baad6e10c13701514f7e98d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686899588a1dfaf56b57a5eae1d86ff9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cdfaea9ec3582f4a9ae7fe1f33211442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc5ccd9de40320a5625a8ef43f299b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92207bed7c42d366bb78b7b6d0b22c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbea4c2489e81ad8c5625b9ce0df83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5206c514e8fd98ae380a691fca995c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3fa9d25e523e61178c1bd2bce35a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff4d1bbd851c3bf827964df9028959448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6a4a92b98cb1db59cce4c01bef1ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fc4571efc49cf7e4e70b94048f7fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a260d2292f51c86dd4f0ea5087b95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41924b7bc03d9ef8ab9eff02a1f257ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cc5caf7843c74b837ed5aad8a45e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f7592c5b88e66b8276bc4fadce4ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaa60e681febf8a9d864e5d5f32bff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8909dabf76722869e4b0544eba6916456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec00d1267c8eb2c6d38475e45e174c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe1a495ad01271cd990e20d58418e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e4c1632c850f58e36544f4204641459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648140a0eb160a9a4fcbd4349eeb716460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02678018646a47264c86d590a44abda4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19537528371354e794d71fb757e76b2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcfe007699162ab7945264c6df3838463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7e4a1b57c2aa96bb6d536cb481a69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaa703f62937fcb34da64407d8b9f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3149cc83f04566763bc018647ee0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b394290b8bffe31a664c51751582467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa41ec4e292e6d5fa8ad85cee3ce892468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948fe503eb68346149a8c4d381bdd1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c73399dc5088e302a81c0f64443eb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01da49369c4bd603b060cd792fa3693471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be748e2de21e3e4e4ed35afe8ef5be3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87635cef5e487f4a271fc1c145d70d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6230ac70400644a998f118e63b30f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337786cf80ba2bbe30f0225da7ce61d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ae3c034a5bdb4ba2452a0a671d850476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975e19c765b838a1d3b3657f545c7fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d8ce805714d9e98759bf823eaf914478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479ad3a4ab81c2d8f55e75c81fb15f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bcf3d1658910777f7e3e4ef093c0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5e18c01f665eeac2d13da87cf74bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44908799c953497fc047987137249334482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b57ab7a6098ee31782891c3c60b27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3252131917b3ae804be9eeb00537ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e530e84df587c31d26f0845536282e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c993591caf2a6bdeaa4d0e8c0144207486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e945773c14d60f43b521482c63c9c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9959718289541660831dde54c6dd4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1602e028a3a74069a1134144701be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff391dd7f43276fc6fc6ff484adbbf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b79b76d2636774f3f8d1d5a0ef34df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe8ee633b1e2e2c56b0467da1fbed4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56995f9cf2309a404006a29acea9e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d777c4e03b89d874649d7247986b58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625d12bb3096d74491aa15c96454301495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6bc8ea5ca64aeb347088f5214bff3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c526fbedfe91a15982018fcf898d701497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f9a8aed0cfa911ae8322a33cf36e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70669118cf22790059a20605c0cd1cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c9ac9ade8a3f1ce8760ab02a7640d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d062d39461822b21b9ab3c0a0f74a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a765bef45fe4ff1efbb2cea4d35922502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3cad7a6cc3d604480b4d4562bcf29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291f11f7ad29cf1d6918f24310f10e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b3601a2b9a657cd19393245782f62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f27bd4f7d10c7c66333110ce950f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99c3b1c39e4b018c060c6e9ae88b49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34562be85dbe608ce3c71ba6dc2f54ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fa9579402e54e0e107ee22c612c9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dab76dac8256b247df5c8355efd2cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f784d8a00ab6e0f8b444a199a5936c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb15c34ff6dade70cb0731629ce11a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f96dae9bc95907847938b6893ba0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd887045898008b3cc7db64f75b0cbf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ad08f0d3c5e8982a073ae17885867515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a606c14687a7d8675a330cddd528a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c41f452d4a10bd8d265ddba9f4004517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bf27c5f5c5a8dc919e93dfef95623518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e2f4d0dcd8a71a83cc02561a6f328519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3b0e8fef039f759e213c1c7712846520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4b645002f4416ecc759333e6b6d9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfa8f9a2194b37c1d2181d30d42e53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db414fbc078e9d2eecc3d032c7afd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d354520af6b64cc017bcb32194c81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab4a1d9e580cdee61d6a63bd32c37d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4daa4a9d072c42abdda75e46e5cabd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c247a435afe814c8ed991b93cbedcad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868d95c3ec688d3527beb5d117b46b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149ac00144f346f3ba133fc0464e46a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee916fb0f44958ff0cc6a8d400e0918c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a027d7211cf2886b589eeb16eae692531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce4ef97443445c1dbd3fa188bdad4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccdddf3bd54fd28b84f45e023d05be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1b61a788d8ae90fb135511c550479534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942b20f51f9e70f1f0b2ad2dd0cc7b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14485d62188d1be468021f5b7a41fb46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a962240edf41ed08195e3127312fc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa782b915e7412fdbb4b3091b37add1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba613fb8ded3293cb982d3d9ec60597f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c3f9e0c853088c1d8e4bc2b40e317540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f96c7501a2b5458c3dd641035693a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225420dd1769a4f6e5b3312529a19fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac49ecec63e84a648b9953c82c08185543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae44a7ab20419eae8a25ea6da1d7451544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aa39a0d3af6558fb244101b351cb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cebe61f6aded2aa85b8d7905d8aa7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c064949a4d20c1b285df816cf722a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ff8d8e4ba798f6ebd8f19c5f77031548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b2d8d11accaa3a40b5230960fd939549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3292bdbcda184e20ea2d742a00495b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896d2234e2c9539ff79978055ef5742551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a8971c7ff9fef62d68a81edb3152b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ac47072f73599fedc1cbc6ea03508553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad547a5bfe7265f75d6716b27082cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0495a49989fc24b17eb817d4fd525555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3b173a2f79a5a4274aaf934384e75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37470fc5bf7d79fc3ccb86902b85be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262994b4b0a5e1ac007b2f95efc7eaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537a571d3ed43a56529448470ff58cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ea6dc8043d53a08bd94c535918bc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fe0df9168abb32bbefa39c0d07002561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343b2834f3e4cb5ad66e62a4bda78d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eb99ec28161deac5b5af859259f12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21438c985efb9c6403331f1cdd25aa9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924faab96d5a030a48815d538cede77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3e399281decff8fcf613e1d2fb5f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0561c90a5baa5784e0a7c0b637ccbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dff889048e6f68b8e46989eb0f3106568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef30a6c02f5c4fb01969da3eae15b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66f939acaf2ae487c219ec88eae17a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492784669ec026a4dc9a48ddaefda9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cde37d5c155dcf6db40aeddf9e9ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82a962952dcd6a29a13ed533fefb98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64dd5c3fbbb6f4ed93b73db4cbf9ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d524ef829d067b53841fc3a4b97d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000ae12d09e4fc733de95ab85b1cbbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e551192b94a90a4b4e5da63ee3b2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db098198bed4259cf40759bddf77207b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dafed2a6c5ccb3105bca463ce41d57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4cf75c72f47f80c484fd245e48f69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2996948b10f203eb189508f2a7dc077581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979326876bb5a84c74c5bd561520eba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dcec5caa7a5459d3920fc93338a58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03cbc297b1f24569924b521cbe3912584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56980f12cb5cc757bd32a4d3809579585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d8024754994c7ad882c5b9d7c1ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ccdad9af96e7c8dc5b024cabdb804587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859e6f5b0b6289e390f132f0ec3804f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fff1e1117c9491e98f32619812702589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75496debe8c2f31d44c6193c7cd7d2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83110f0e6e92d455f58db06884fc9d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf466736e5bd3c755c12a3c11b91c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16b6089e7dc04986e19aec1374f74e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb409919f8c0794d78dc1ee8bfdcb8c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2d9a27b4d81a06e413805b1ac043e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676a21e3815d26f31bef04871c572e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef693af21642b1844f54ef1ad2e8910597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b64038133efef8bd668e1ca1305d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48d157b8448408746f8ce1208b3e54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd813ff6f94978d7c5d02a76a68084600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fb85fd844c36bd9a09a643b108da2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c8f980ff81672359308665f12b5a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21764370b1332a0c32022c3f6220f333603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05ec1f4ad7e4b8f0326484fb201938604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41a8ff1067121bd98bbccbd4e49d83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc465ae6b77df5609a4eb522f614ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e20bcbe7c2cfb6be26ac5abb02cc56607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800208ad67746413c994f01af102b6c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b5db58fdadddae03eedbd1a81fa7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a095706cf2b4fead53fb7135a43e3a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ab48ed2386bf4bebe7cedc2ff66ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d14105fd8202aab24d257ccbf4b5a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d2a87bdf113def48b89963772b84c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d7498171695bc30f1ff0cc982c599614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e732c3cb442ff2573e76850268eb67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58f1985de9318830631e5787a2cee1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc71de35d779be994dc0b4782ca2d7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7353ff74fa2379c8d563816faa57a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04ec6a2e050f112a731ca82d07fbed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14e9435f07c42aa3f7fae097d1f0f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e1cc6dfe1ed8d1a2836a5b2c54aed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e282d154ec8c03265aaca5f0c40b18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903baef51016388aa1bfa89cb915b417623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430c560f34c6854652ad6f014ecf015624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a8bbbe2347499c1da338fa61fae94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792d6b19d3c28d7c9c61acefe373863626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a4730168f884da8473261c20e6c9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7bdb3e7bf4cd8629c5f898c9ca87f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14401e346a208a12f11a474501596f7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05f6399975f1e56cfccd457542ac2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81861175806d01c7039958034bff5b59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b8bf4fd4c24a8ebb6c06b1f82c986632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a48fce0b55524fbe45e3a531e9435633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9d2e70821ccfe64f7a0de15a90721634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0666fe1cbb0f3473d5e0fbbe2f36890635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274acad86fe5b419cf0d00150a59259d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3af4767c9c020bbae0e817c949598637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb037b7ea738bc186e148140ef98a4b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78d8dadde125fecbab588a074d1f9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a56c57c7fa1566c591c443793fd2f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7ca157b8aea5c70e670c74ff1485a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60559ce0dd7f1fb7e7da652da1e7a01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50768a8e1dd89fe49b58c60936ba12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b8a32d0e2bd96acc20c0eba25fd9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce2754838133cc58142fb2d39158d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e1b8fc0d7bbdbaba43f95a142ce5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76b7700a74e0a7655b79e577823cab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68f71504e0e0c7355755ab2440b6c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e0404bcad5f56f1dba24fac746f23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fe1ce24240f34f424fbc75f634df1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18ee7dccd9c3b6bc348b7bf90fd77d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca33c26c2d4799dd3e65e5ca3f062652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fdf7bbb64a7077a1c7a43977391f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840930f2ba99208d0c1a8c17eb83ec59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2debb340e26c7b1d05a5dda8022bd3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bd03f2c507662a51bc9d92620fee3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848c90d5117ed32ec990ab75195dee3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12866ec300b29c169ae4de79a340c919658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8de3b51e3fba206be1acb6c26f1098659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5126721a0aacce68da970ecd2b271660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d4461ac694b908e49ca2fee8d925e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12896f41955b19d99c0ed75b74691afd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872a5bfff092e960618e697098f24ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b98c8b27685e85cf45b5b2b3a75766664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8055806c815b438ac238cb7fb7ee3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7574ce0f242976653bd243fe566d37f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456317f41d1d8b7b28abe88064eba80f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617672498845c92170aa9b9825eda2c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf26b229f1e71c6220bc81bc6eab945669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba7404e9fcb368b775bfd53f952678670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0ae2be2983b634376a890092584f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834572477c769eeb9c30239862c2608672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cb561ec2323e511e8bfa3a65dadbf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbc22235d71bc5d26ebec7bd58ecfe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c734c1ead6d21b38c4c71d9830646675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5d3a8eaedfd3f579c1cfc599cf8a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7426bfef9db1c6c636f0c3227122aa9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694661e4abb92e21badca55b566dd119678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9a15191fd0926f8079b8a7a39b5c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208d5be54f13021d12b1a95bcb5c3e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d6568b993585180b989dbd6261bc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3c630d1bce30902da14946d317acc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd932b5e530e3d4562f9d53b50e5dc3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7502c986a7cf2b35ed7ff48b6e2ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d4d3dc3c3e9b214866b9eb48da06e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1010092be578bc20b25590ff47f2026686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd53e08ec87d4ad0be3e3f29d7f2b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef198c4054bce138ab733f739bae09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c2342fb7e7000b315e2ad85469112689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97999e22bb29f6443c46b9d13dc8e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e58197c991bd8fe3e3ba4bdd190edd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d717478774e09cc24459586148631692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1fc4a8fb148316d48bf6f38e3e29a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ac2d7022ea61f380c93ad95664774694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f02aeac3ad6f3adfd35dff01e9a55695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66450422dfd61016c9d466cbbd45c1b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8c929181d808ed97f62708726ded697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120e3f103e3458b2499b2cb14993cbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9eb147ff55eb3984297bfdf071bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc974acf37d74a86f55be3ea89550415700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce75bc89526720bcaa40c55aa6bf3d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64125c351fcd56f8e733454ade102b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcc484968c544fa5a382f6cf78c264703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed3d815ab2ad70dcd9da598e58069a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c43694192b965f63f64190773978c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771693bf4752dca8ebedd9167871bb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5666af0ac823b2202580dcd1bb4e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c76a349fc105e86932dd876d82307708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c0e21492d800d7e6377bab2d00284709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5bcbebc2f97b9e7e46e642f846f77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22bbc03bc55eab8d695596d0630c3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec90be5d32988af51739afabe3c831f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bf2b67cdf22daffb03b261fa7311c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cf8957578b0bbb7e4891f5f3c8b6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b70bf08c09a1a108661d58dab281a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864126f1ebbfa855f3a899790a0f338716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873ee0f58ac6a65dcb158461e207724717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157abef63292e7f9cb0494096b916b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c19e71351455eee02e420898ae047719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3f7e576ba4fbd69bedc5886ecb5f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca3696e84da566d23c3ac2c080807c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f575a180171ac8adf679e99bacf2ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f42f7641b3c15ba2ccac09b481292723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422de849da4a89d85634c7d073218c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dc01c10d330a483eec97da30fa5af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47bcb3ae0a60cf1cad12e1cc88f3d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd88c8ccb9bbd8e878ca7a17936d4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9a416ddcf38adb3c27ff76f5d1c03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939328b5dd2e923a2d9b6da18d9e453729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e8e7923ad9f424ec5adaa7efb2331730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03910284c40def70af3214a3821cc399731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cb7945f61c67eb606a6221ff6c70e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe810e60b7a92fbcbecf3fd589edb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d26a01d756fc230f3620c6a0e5dbca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0820d18aca9200ff18938bf3d30ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22567052f9e0f257ffcd8bdcaf8493fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db191364e681988d6e521dd2001fb8a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9a945362414c30926af66de02727e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123545a5267f565274bb92c00ececa62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd98064ab3d1b04643905d5cfb4961c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e5257f0ad0b4350f8b76d848939de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de256f9a62a76868560f29ddf5c480742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac1f81c83c450de234d392b75cf6f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7af8a01d21fe4de489158461df254744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27165c7ec3f43dc55d9dc66a6cc12c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9a1176d1f9031e09495aad229f0a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd857b04c920e07b24cef640762dbbbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d82509e9330d202ce631c538a2be4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd00c848c82a107afe3723272258449749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6b4276fd40fb85020b3b40f99d607750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3fb257d401c7e2fe7e2c108752d5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4089f9ea2d1dae072f64881a6ac56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c89262036fb941188355e61dcd1eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872ff978f8894f2fd02196c8cd1ab3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ec1c8da4decdd6b30cb34f36f5b41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa49d5b471e522307579279019a11fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309244a9220e5ffa788a9adb8a527b65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99979bc0276171ce228f7278ccb0d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a56e8ae0290751c42424051c166408759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d7a670bf267460e9e6b432b17061b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035793259a71eff2599a5e0eb50c66ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc28aa3b2054c2bc0a633c79eea71c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e0206c304efdba34ce6959455d0b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927569b27bba9fe178aa7aaa93e9bcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c28912fbf08da0cd17662c3f6e131d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058b0e25fc28b33bec6619d3434e1947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1df2575ff2e7d74c7137ffaa9b7f2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901efb915c977fdb079f6eed55a71bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adca2c013efd9c64fd6f61f86cbe3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d925d1b2eba875db0a5e6559775bfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e8f5d1eba49d9f3f1773ee3e19cad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a323d3170f11cb35dcf4c0208d26f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b0892a74ff0e045b62865d06f29ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b8ed0b6ea1aa9fc43b55a7ccda65115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6615600c2301e734bbbff918a28d5b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422e5e87d7f259efe60c98e6827b9c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a47daa12867baa04105d40d48d743e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4edbd499fed714e34baafb76a1511619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd812298b1ee93a4c4af0e8218978b9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40583b5dcb74c1b459362b836d8bf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8740269fe18a88cc8cc47ac1651751722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e0d7828c9e2ed2a0762b67668d77923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4962563f1fe9f7a7c7d4f14ed9a1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15665b8c582fda8a6df46f61e488f3af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f68f02051004286a0cdd5001b0fdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38f6b19104ef2ff08c31420fbf69cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7b97edc86130f180265082180917c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f16958253f90aea5b52c68e74983c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6bfc7ed9f655744940c18f7bbac7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65d6af7949775fe706670a7cbc265531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daea204ddc78a6b46611b544d717cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8411d17048df6365ce55ba834964b6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fce7cb8ddcf1d6522ceb9b87aadb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12446b5719535610586cf24dec7d674b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5aed64747b3c4c7ee86032462684336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176573c9adf069a8939dab0e6ed7247037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f727b5f11a9c57130e177b389dab338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d937ee3d10d063678fd5b41238cbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd35a3790362f11969bb05957a8cf5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e742270872c66b433703736e8bd0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb901e4e7bd89e1ac7dc79803f7be4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5c421c59c8a6897be46d41a3bc91c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280840d04b0eb9ffbba50a8a19dd4b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7515bdb799f059aeffea19aed7962245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181bda9695d8eeee489c64ecc5af55346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba53b08e4390bc53615ac82dc66e3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb8b76fef4d1f5c220e030cc38fe748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b431a35ffea4681d2cc9372420727f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bf40513274453b3c4e67ea567e53f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964c9e980f0a11e8ab8aceee1acba1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaa4627086420081db6d9b3e6d5e2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc990c40ce2887fda48c0776786cc4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2117c50f541211791e4b135b95a3e0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a9421b5099fbb5af788063412c3d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a8a9dc290a640a910d5afe777ddff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d12b27856c9f4163aec275fbd192c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ce30ea10e7d1fc0f445d76267282258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b1855f2a092fc69d6f23906f9451a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08bbf0acf0e4aeb5e78744099b737660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64081634dcabc2a3169cf49b01e7eb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5eb90890dd2554c0a8de00f98766762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d8b4a42fdd935e22d46cdb386eea163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b181023349331787ff39c03d4b6e68b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0257131240af471c10d578d3d324fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0e34848d95ca0c344f2f4804a8a3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5c1135a95b82ba94e9183cca534b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197af76ee5a148c6d6084e34d27f45968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d30931effbe83a5e6bd38a6e48c9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e97d20b5b7c8d0b969d3ba46105b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f071d4370c7dfee40bbb4229e15771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de1c6b6e2da39b89a07b4a57e4cea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92925992071b1e850dabf6950033f7f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d434642c70c727ed748f754f396df074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d6b97af2e31393213e6c2d901599375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba20b462df41c04fa0aa345d3b7677976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4b3170ff45662677a841acf594d3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dea4c35cf2468a1ec321ab39543b3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fe11b722305cbe71aa122d965513279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3250a5875a52494fc9db6860c7fbd4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b108667d9cf89de6d3f243024ea4cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75a405b93ab867098d66375927ff2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700fa4e0c4007f0d7d880b07c4cc8d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb96324586c84d1dd666ae304ddcab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035c369046e5dc0245b092e48fe7f9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b191906ea82e522bc99a370283693c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ad45c547fa4871f34d0b2b45facce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae6726d16e03d48afe6a009d819ce788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dbe4965db7cdb7400b401802cae9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f66f010b3987cba1444f43ff3785790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cc969b5793401960b8f2e7a349a5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42372d17571af979dbb7992a96aa565b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71cb7625e8a8f273b851efa0d7f63593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b2d1187a0cac2e242338808a640794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ccd1d4c904dbcc63242d8eafd997895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ee23add5b238cb3ffcf011b85adc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e1a51618e5ec0326ef3174375f2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c896e5dd529414edf3d03e735f90b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ad17319ba02e99359af85a308589599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22605af82e189228aa2865b69055d0c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffafbc4e0017683a871675af7bfc5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73421985d01c7beae49fde5cf2e1318102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58848f7abf846b53d51b591f8030ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8c346a92fe3f8725e2327d014697b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583806426e7b9956e2864ee143c08de6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa9cd3eee33a5871ebd1992dc42912106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1593888f18f502678c0485d31e8b818107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699839acca6716722cff6cf7cff4ba0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04752f9cddc8b76b5b75055dcb926e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f9c0fe88af92dd96e3f4e42b50ab4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec896bd906aa63489947518c6d24ca8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdb98936f809d3954b3763d68b4d64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b703a8a3a1e31e83fd59ff4fef57db3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ef617b34e1afbf839507eedb019cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ca0444b620ccb6993c6f031af7d6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd604a977e8394874c23bf5aeb677ddb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d449a1ebe5601419f9ef8d6f5a4de46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9cd9815ad62990f586ee6e39d6c41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc7ed99d3bcdf1672bca06b63d1284119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7431b1f82e443a1fd62fd16a1cf2f51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d019416d9f0d0b61e76f7c5bca9494e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cbda8afceb11fac19329712bab713122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b4bee32c2c3a453715cbda12966e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90d5ac41f2c5cbfd10fc7a76b2a1f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73feb247ee16461694b1b65680a212a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275f0d672836f9c03fdca70c6a69411126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4647dadcaebc3fcc4ebb966fcb46ed4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db92142ff19a4993d220e3931aa0870128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af406950041b5a5537ac8e691bd0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22bac654659d74948d30fafc5f3fd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5ca111d60d08152e9f77bda44972b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4527ab1c9aeaf938b67784bfb3d64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9cf44f4d0c690f52cf97e804b483d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee02c3856eae1b9a818299a3ba4db3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63030e006da4eb07acc5aa732ddc1de8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe578c30ce6ca973413d169bab3ff7f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e2dffff09bb56542c9685becd2381137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2b0ba82aafadb804f9d7b9f3017be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc494068b8a99abc21851bd6d132bdb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121a6b4170d5d59100030d4fea2b283140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677ad38218cda055b8402bc52beb6ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1a549f78f9d9e4d3de30006cc51a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082d78d813ddbc47b22ab2e990bdfd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cef83690a688f94f3c26c440b213f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764dd94a984072af183fcf593eed3a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2a40b3cc2698fed695e01cd28a936146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3642f7c4a111bad086a91c443ebdd19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669787804df92eb3d66226d5c9dac99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383f926613510fc90ab3b93c156d472149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92fe4a9fd44a3c551b5da4d58f0691150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2030e0bc4e88ef0f04b2c66a0563a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc131fb9eec6e78c9fe55815464aec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f60a9c5c6ff965079f39b84d93c245153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce0d9172bec14b093dcb1728dfe774154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193903f04a6e6e409bf285ccfffaf46f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140c3458293d129ec28ac30b3694ba7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22f276696134383c4390bfc77f75d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f77f1a4916ce301005fa2bd497c55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a48167823866663069dffce8a96ac0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a859643ce206d2e24dfa171e7ee7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105dd956a020b4f43da86111462690b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02e70fd597b07bce4b2fefc3548326162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cab2e68e0cc42d8d76bafc6bc4e00f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5715daed3fc8e18adad850216376a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a2822f49cd560f45435e8ec09520b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a8d177d1c01ed3b1eea2e93edbbee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc8d79790ecaf4e8c08bc8755182dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df33b26eaa1195e723dbd0e764387f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b76cbc7463cf11f4844863750f81e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe2a377374181728bc05ee8b2a41a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fc6e66de245ecceba9cf5ed954446171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b46bda8f01313f3a5c4eb9c92b849172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94859d79977d053c27c1cb7f5ac4bc20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb7583577b26b8f5ea4c5f13936749174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc6af54dc542bd321ebb9aeb5a490175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d589231a054b7c25aaeaeab668cf5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5426e253856acc710c2821fdeec37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3e08e93b15e032ba5cb444a7e6b75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac2f72f027ba075e0149c9488de2f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34635e9b830230c064846565f66f737b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3242276ca969fe9ec3a1b86f16f5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9879c0e72907a591e4a36f22ba16ea4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f56be713e087b6e621395b90bd709c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b189b5bbeefe2f34dd2012d3fbfd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45c838cfa9dffaeac0a62e3bde6cc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8d7e015728b17e17f73300b53a7a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bac1c74b866acaa1387e04876d9c27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a490e2dd0b4608f4ec07deecad6767c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7debe43d967e790f1f5f4690aba63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c64d5515e6f5eda09ba2f41ea92a47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b59131e736f86d1aee4ad7d6fab6a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fdf27c9655fed6117895bc998d3a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7cfad0cd7c0b820715ec9500097cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0196e8f7c0543537aea923434c5f11e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d97e95453bb57be20bcc9532c9d35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162709fe1e8e49c1ea5d62bc6d7407e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95342e2ff960d54a3cf6a0376187134a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f6fc87c23b34f43c3237d2634c3e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a382f5f277ffb7404ae83468db98b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b37ca8d0586560d1ea91413c6f9e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0967f5a1b41b499408c6c86865b26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c215872b22204ed1d65d9b6b42176202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075a5c6d472ae943766cd51fdfa3d08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968b688f36418776ae85944fef0c7eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce154a5987b6317fa59cc2445f7e5884205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be350903d54b6e529b22e86df71ae17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a30461c518896e8c4228991795869207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997361357de7f2169c4cce6eec04053208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657c6b86186a9bfd49b16aafe76a6fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7a40b774533bc389b800a5182ee62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259662838c537b198725ef810ae2c4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f75265db6f3adf7df7849b3d85c36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d595cd79b599f6e5f6837350d3f94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e01d538c556cefc5649dd2f8e021ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530808de8375aa0654d53f82aa8a0d51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7f7cf78f1ae8c8d81e7e418410ed1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c09eadb80dd62c9f163c47e5e66e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43072f802fb41b12c6666a4c72ff910218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea28d50533f23ac8ae4f2dfc00e9cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8621f6913489023ee8bcf95d81e9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ce59bd06882af38408b07ea5c153a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110a376417345e4ba9b7fe512d96d06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e3f8f1ac56809b5630c6926e85641223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d78476d062f4fd9c6fa2729bcfaed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f24247c3a64a4f5091917ea6367d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3499dea5d4a95970dfec59526d0bfa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437491a971960ee671686cec0c59753b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133df2cb00b704997b5a9a5109b1109d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77497fbd7bd79d352aa8a03ea3fd040229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b865a99b24e87f5206eb5fbacd673fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6132972f335acde959be31e484ac9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d261150d8d8a0e9898e560fddd1f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f634fcf5976df8b8d54ec7297db65a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313c18e4a5f98474b64dfc0272ab890234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5a05b1a286d36432def7270b780a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ee5b3e01c92a7e922dfdaff6a3c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353be770d1a65ea94c26c8b834b3cc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d6c241e88bcba42734f8b98998f81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40bcd100a0b2de1cf3f4751f291ec5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce37bf07e2e6f619214f6b18cfec67d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffa385d0fef3b1d1fe2df8a405d59d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf16f03adeb7fbe22b2dbe59a102eb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6f058b99f6bb1655184f4fbc803ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aad2f07c6b386d8f41f04331562501244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59544582f653ffb92b7c2cb6ed8c6dfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5fd24d947ac3ad167d281bf7a4543246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077649446ad73eff702a954e40d0285d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdded38a56f57f131203cbeeaf0d57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88acc52a22203b843e120fd1876b312249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31a2989dafe5da908e4851818f3fdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4140db0937c0fa6d621526358ceba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd73166a02a58da8029a9c2f2936692252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24f364aaba7a98cbd55470ef56540d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431eed78b850963b0c22c32edfa9291254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a398f18503d581c4b396ae43f4ffdf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e42a7dcee477335f7e9889f1d284c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1af4ca5d6b3d84b70a391fb08c918257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c3a5caa37e6bb0a1a7ba2be4ee8af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d455392b030fbeb7686a7bde92d15ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79992a9bcb8bd5b6c0a1ef37288ce510260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101668bb1233dcad96c8f1030e2356d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca54fd88aacd7f2f94c0aee5d1e1d32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105cb40787d88b04e90b2c985938e87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf227ba49d130f791b760e5eb0f600b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32809a3cc3136eba5550ee00cfa27430265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b3ef19aea6d97559f457729338e42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d660d65ffccdc192f2e6afb02447e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eb0e78f82b16ef8270315e5cd6889268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075a63a01e996dd4edb8d199417c696269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95828199fb037ec183f91f9c8e9e406d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45c72e3c46586da07c5fd8c4337fb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1d44a8db8eec73dcee51460fdc871272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74567c28b3fd7e2c470a573f8903679273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e09e689f899a13b975d38e387e43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224dae023e10496d2064be3c834b56f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9666549daf6829fddeb55a4eb19fe2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ee54b56231bd7e772cdcc7789934277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96743918d10f93381735564144f1f0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f500d68b32877667fa9c0ecb5d6c378279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3a3ee068b6b7caeabf1d4d38937dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef05d7bf9344508414171355ed6e8b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb46422de4cc3ad8868c67be3d61db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3997560b70213361694e39d118eb288283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd811bed43288c1356ae86577df8e78d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380fee4658a8bb085ec0f1833a15d02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e41894c9b06cfb77da73f426f7fc3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a0dfe7458819852d585fb77faa4c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b4b43964d1805ba9ab7f1dae25d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb197508a2ea86dd9e0762fc7c4e5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad8a1ca95869d51e6103468862b017290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f901eaadfe80aad43a6032d212e61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eece57731123e3cb326112e819d33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0949b774ddeb77aa784447931e90fdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6b3bd562118677ac59e93bb8c394b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5b4591340cc1a8785964458a9c7db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff204f5e4465cdc0145eb5ac977084aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4ab7be6ca57d72dada7b7c813e42b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9304e11469391fed7d84cb1c516ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f8ccfc3be85e763bc2b450a7e71c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f467f2bee6e4cc254103160fc7e1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea47c4958d4eaebfc151a6903a9d6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094998cc271c6a96c763d85800e2d3c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda8bbd1c8a6f26421b4a16acbde77f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8f60a61f6e23ef0acb8c0e26a5c2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336dfbcd97e5f39043789a353ff5164305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ade63ef1d57e0602b2f034f7d14ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65781e594e3facd7d33686e1d1a4a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe20d658ee2811955235a4e67bd8406308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dbb401f773dfd49663216c5bf8880309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad76e21bab499d8d9419c185bade82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33471ea2237e8fb556e5f89768b14d56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f7facef4ebd5c9e307b6319eb51a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680f6175f879524ae3f97ebb57d557313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420cc8011927e6978167bd18d07a2a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a90f86182b89c52db35a92504152d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb5c859cbeda8d821eba063ed5bd29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f5864842940dae0021936418b7338317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250cbb16727f8837efbb7f0ee5dba96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb634b98ee64af786097c43b60d1e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d39d5583198ff46737b133fba663320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb79bfcc554a7b0ad963860991d34b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61199055c97c8d0bf0ca1f818c0361f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db823294dfbfb1e297525f353387b62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bbdfcd83cfb735815f443096de006324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91772e2a52e399c02eb77d5b2541f5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da957a31071e8fcb406e815a7b8488a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076d005bf9b446f1ca2f0284d43101f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61189358361e22e2841d77bfd0db5d55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3829513cbb2bec2fb30efb6b9aacf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45267c194632dddc6bb01ca2d638899d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec515e484eec8cd1f0522d032fadf7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e22a863afe5a76394fc2d06534e13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353669e94437f3a76f1d709816dec082333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaa4f3fb19a66da24b1e5baf9bdebf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2808e449b4c04309e8c3612c9cc4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716b70fbd19f1db2c48764ab51b6bcf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c85aa7cd5599c975dbc3d928f69418337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d838a04cf5fcf20a403ed8238af5545338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54868e1521e8941954238083d6aa6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008499c3b1256108fc87efcf1a766de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18a774e358fcfa7e7ad5f07b1aea26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd9681eb5a2f61045cde62be95dcc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953fc9cca240c535a402a4245897837343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa57ff4fcda1abc6afc2721057338b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72283dd67520f70b31669a36cca85b3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cf884c1af524d0f102a15b714a875346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b0151ee077de6953e26adc3cfba36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c3d6b3728734a1039baa2349623c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cf0512595a843dd3f7440b6f4cb85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227320a1ec97f9829e4836be043b281a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01986bde14e8f9099213ded4e8404867351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcced4877aa831297893b2137f7f000a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c66a9288751f9d18fd0f7e587a11b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a691bfae6bfec657bc6918a68ae52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9457bff4c73719118e96a97b6133b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09962fad64cc6ae0950410790b3455b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786012590decafc448b1ed6ba9a624e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8562bd6f7d5e7604fba449a9f42c584358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce70d74d031a100a4bcd1ec83e60ca2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445830e05f176cc8796b7df4ccdfc9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064f47d504e93525a130f0e6bf83b5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c3884f9afb15663479dc90fe3439f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343789b77ee77c973e5dc4bb0c4b48e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1e1f87eb5e56b4546599bbcd4681364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecca2bfff6f808798fae969ed485ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1df7c95915fa725a0cde299d4c6f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a606b28d674ec91c50f15d9ecf081367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c76caa7a80907e8f2726faaaa90e0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ec4e2ea046825207a239590b4055c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017a6a51ab575a44155ad0b2b540af2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9cff07892ac240b2accfe8f152a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b101c1ae9c1eefd629003ec9ffb2fb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58780847ac28ebd0ebf140c83116fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a62ebb0ad242f23196fc6d9ce53f03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba76197afd67eb05f5e8e07c9972f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd321cddd0fb8d9f2822efae12b9cac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b1bbb0bde1f525df7d3bcfa3ee57b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba7cf3648788e80469ba11e6aaeb09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6c16cdaef6d9d95b7181a22890117379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1681fc8dae2c89d4daf2e9594666416380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dbd7042dc8ae2f2ade8fb70e159ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e73cfe46f1dcb14aa391085bdc312382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a573a492d3a520efe05b472f7557145383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bea6fe4be679d8b17e00715d7ccb3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c2cf0a53b633799d912af13d0191d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c55d1cc66845889a4808a4c44e048386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc55491864776da73e787119936357387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fb078791e80f2ed3654efc21818f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e430b5db8f6b99d510fe7b3db8911389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee144156c6c8313581e986142f648324390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a64d401d595538b738f07c3bd8ed4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba240c4722b54513f0b2e7fec8dc3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef769e063c45b93ddb60d087e1f4a6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bbb123f5fae0065b12dcc8cfb308e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeb55f715c5e91c5c2892f6352b33a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a829824182644101f44f921e0aae691396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fda561255a4c9e337de4d4e5693f7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c6dfce823b2d2214fd97b1acade84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb1150978cf83a352ed3975cff6895399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc93cb9fbb8ba954bdeaaeb48a445a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd222259df60a910a921adf41b7150401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde486f61f694572bf6742c67a595328402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26788ad77436d303412f808424c13b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08d6001a1a31fcb54767918c66f18f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee83632c5f497b5ed7848d2e9de7a63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bbd9b90f2abb54278453b12604aad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7138340aed7bc53c1f96eb83a8180407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b22cf78eebfc53f648f3eec3e6a527408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c03f75beda9caf23e639bc7a760f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd96dc2caf07dc622dd4ed8c6fa4f84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17668982639969e8ff856525f15be589411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e5c0d601728fb76df9f4cbc594687412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce34b24ef31e23bedb5fe511fc6564413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf39b7e383649226fce390c269f8d9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a51124a9852819f818eeb819f32e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b9f4026bca9e2c4d754c6d49c0d39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608d7cbd2087e52746b6e031445939f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d107137288ff1509dab76a69e2782418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a98fa84d764ccd6d0e861f25b4395c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030771df8a819e345f159903314213dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c283982eedb4f21bd2995971faa5540421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf44e0f7d246d77ad39b218bfe94e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156bd84570fe1a069dc9d42f91b06ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831c1934be129238cc8ae9d1608506d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd85ccd62c153ec1c01449895ff7aba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d7a9c9a683d0f9f0c0eb0baad80e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798428ae61e0e4d3a58c61a0cd52070427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c6948a79dec9dd1ff96c91248f965428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e05fdd335ada6ee8311cbb26239d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14700308149c8819726b1695c9fd898b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd528ff723cac0dbb7a9068e4e20c65f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0aa83f75575f79b1ee80dce2e0b7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b48557979931aa3800e9e20a9f9f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8527d0845d03019c6a7f88f1dfbe28b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e533b5a7444e1564b96a8017f91c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601b4b976cc74f02ff50a34a427acd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f313bd9542fd2b9f4887a0d76f8706437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96630b49a7995a1db2bd0b1d50541091438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2b61c5ac2f49f08a0746c045fe954439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d550ecdd7241eab2ed9c2f0c79508440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79f9619b619df58704a887433f0851441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983685ea826cd5b0781755c9cb8e0b60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d46db7018d82f8c874d71fdc640d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53797149bd1fbd689db50f1cccab2c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eac709b9e8303ea45210583a23c1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753654b29ba689dd2bd6977b011a6be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1eaba75a3110d8e1810a342a999e0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c0701aeaeb09fcee2524cb6f8d5ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbfaff29036a6534b65e1f83209f19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3a9089d7f55fe809527d5e7ec74ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd4b5da726422e60e6da14c5150dc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ea4b6bc9dd42bc4d01fd2b38a00bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23011527ac6f5713724d1ae5dc476e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5057e025d78a48ca03f9b015b0de176454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34e8c6d984bc87d93f53f21f06492b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f5ad3b00be03d10e121c819e70e54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674a1a8beeeda71a2f5492efc29ec05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ff8dd44749057f9b278d422a066c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b4b96cd20ba6d4444b8f20dbae8d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817ed02a2af99ea2077f47a6a4d2d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cd1c9c61327e8620ac715a025b28a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec01a7359cdc8eba0f74c44e5caea9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984448ea783c8fecc15cc6e45b3f1934463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79671586c0f0f327364abd3bf3a4d94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4c9c9edc92591ba00b47cf6415fcc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e842c5740fdb2b7897ee63ada4fa8e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9a61ba981d73b0e5123b7268f8165467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592cce0410f702705f5d0ddff6b4498468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ab9ff9152b18e984642523c4c492f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832cb2d507edf68d02fe8b3deef8cca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc99bac4323a2100c4fc60fee88828f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6226815aad2e92c28acfbb33940f499472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8479b9ca1e5d8106dda87698e42694473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903794ecb25781c49f587f7b6c6bb94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d1cbd72f92b3775158ab94bf73659475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12313f6117285ee41ff78f31cc4e7d31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5065958f1f3abd02be4160e7e59a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f0c0c44f143d7c8db987a544a4f03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c1f421bd235b5228c82e575838d2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ac4b93d1377f355bbdeb7c1a23123480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653429dc39151a4ac133746db49e9f2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d0ff2b97d4f1bef9d2375c56fc44d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc48e5e09de4fbe5ab719f81a7fffa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0ba6d5377c0e1fdf89fd96ae60b04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed517bf1f4c4162a55565b47033d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22d72246355bba8f2f66ea2018eca3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d257103600da8686017c8658da9702487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e36259b161d43f68d8c597cfef3d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e788cc50175aa9a5c9461968729851e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549f4954bae68b3e47882f98190fa04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fd63eedfdeee49aac2cc5e3817c2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263c0c5ff33a3f23947f1b319c4a677492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e702a1d61234afcf21ca43291b2ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d994c21d0467d9f72db02bef573ef85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8402a69560e3c0c661e68ef8934bf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454ed5ce3c07dbd3ecb5d82489a0915496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef957f9f6dbc73ce7c31dccc753794497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04db334edbb25897e3738f08b3f335e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fd9410c3904c47e0faadceabc99f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da244658e1435ab0db2f3edbf747faa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5b9b5d50fa17e434a47a23473ebd4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5dfb3737506dd0b37121cfdfadb26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa67f5601b3a1ce1fc517c0ea37ad1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1a05a57fad31f39c9561b074b8808504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5016f1a9e8269ba5201e64f58b74dd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13eac5c5bd7b41dd163529b96aad23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e26eb2d74b809182d6bf076001bc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149bd4b986135c76e62567c536b0ef9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcfa22286f325ee0a012ce1f36da93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b20cc361e8a7c9494ff70039ea1dc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a175b2eac01d70626cfcf6ca96d9ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41245322b7f634b7762c81636a5e8a37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d196730fe125b18425729c980f97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663a4574b9fc8cb78cb631888d0528e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e26fcebb0a5883ea83d447320763515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e72df87aaf2f166ba9b8a444c3135516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285f37b78e8b4997165831684e87997517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06633193a5e75f7d55bfa85168ab9bca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f09fbb3d20b549c0b002d9a17ddf0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28740316522c51feaecaef4c01371d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbab1076073041348fa146244c2aa7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745095c208457938637fc67f69c6cf6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfdb12a02650fa1fcdbb5ecaa75de2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6a7e113e17b5fe4facf80e7a4a476524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10661dd764d7d09d3c421c72a619b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39e86e5bc9fc0edcbedf109f0f38a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e49445f22512325154e1e081bcc50c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7455c823466e6828b9d844bc4ff6706528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcfccdb55139328b12f688df565b5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbad2a5c6b584399c5c2775bf56eac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb42a4651d58d603dba009eea4c1708531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e5624df08cfcc7f91ca2b7cc1a808532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87350c81bc21523f8190b542ade76b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ded144e350495992e7557b80600f23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00f4eb3db4bdf15ca3a2d601290145535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38966c34939a649e174e9a9fb51cc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b120d4b0e1c3cfcf3eb2d9119f8f09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bcea4a6800c52ca94736480a5ca2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae475a9013f338836282e2931ec48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a858c6b874fb23c97031c4c86e10719540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af688da8af81cfe5b0b88e807d6a0e46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba392b299643ccce4f233db67f701c57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e896bb59850a200d2057767dcc958543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16125742a4c867b0d63f5573e262dc22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e07570a0df22c2adf0129283a40cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee346efc460e5b9e49fb182fa98837546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b448c44f609193fac719d81471b014547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bae0978a969d1959158061f46cc4ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be94a22af7a965fb6838ddc1f84910d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235953ff52d0bb3db5e55d6ecd616f1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fd9f4e55d154c8659d3ae772846be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2076f65ec38b0a49b7eb7a49b948452552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cebaf853dda1ea46ecb7bf863751cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ba6a6e223b7c44e76ba69f25b93e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b429db0e585e2ff9f9613d4f3ac3975555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dea648959d2703e00f0b3a84388971556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833ed1056ce576aab28fecb1a3ba5af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95359fb8e947f61f57abf40aee8e4c22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a9237028e4b8c7361b80ef6b2cde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2b6ec914096cc9c40c109b6a2054a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db09ba558d4630e2817a9dd03ca5149561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3708619f342e5d4aee8b4f4094ad18c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee41c9f2e491d624bb2c50193d577f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd5514aa6b393f9e4cdc6b64ef6f78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0922ca62238df2cec832f427aeb20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a36434011583edf5daeb6700c3a40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a82648fd1cdbf4daa5a658ad61828567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e986f5429cca7132b33f0fc3a2848e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e44a26aae1b270408819b85566d256569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0c29acedfc2f271c6a03afb49ed78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa5355663ac7800e4c39b653120bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f28b9387a62d07a07c03154905373572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f679d830a1f1f9e33d9d63e605672c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630b47832fe11a312f6c728d8caa902574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f018c0554b05a561ba0971297cb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de2d92ddaef41b6efa2c48cae086f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42c013166827a2cb1f7d60ecfd78b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf4bc219f815bf091bd0cb1376ad4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc89ea505153631089353b86df4306579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f8f136f84096fab1af996d8e6c2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4005ac4af6161014ede4ebdd4cbb6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcf8b7388ae1de7b970577dbe08402582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfb9bd35809452096ce654447fe3e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6990ede645da99dba8395e4da0614584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2e42fa2b2ffa09a2b03a564244803585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcbb0aa85acfd717eed7969690eb17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7d7fda96c381bb581ec3ae85f7686587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864dbfa01d165adea34cd0f8ecc7f03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82acb6fb37fef92ac8b409f8a6a38e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db6fa66b4c91cbbda5810b7a77310590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72659674c8f5e97fa91ea17a8a7350e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a80a19f8578019dbd204c49ae82ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399af7604d0f83b63f441a15c667389b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dabf40c98f358f9f26b20c15391197594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a7a888499eb21a4cdfecdb4472ab8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50297c074092c4d91ef1db3c9a59eea8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a330e6f43bbf41ef9c57e2d8a43e8dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdfc80f3325f04b1b5dde186e8a45c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b68280e53dd939913d138b6e7d135599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2526698a72aeff3a4b09a976a1beec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be4de5a1adb89770c96f7771b73e3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9528393c1b8fde7194ff4123180bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fe74cece1846027bcdaf79fd7d08e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836286d1f15c1b1e56ad546e50d50787604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03718599da6cf5ed2d56e743a69ebbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec99c0fb8245127057fc032491eda5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ae51733cdc66e669d1845d6deb070607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e42a81272004282c3b1ce904f4569608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05541d591d21115e3dbbedfc6264693609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a7ee42362e3e1a0b3525d00622ced610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907862a900085c2ac76b14410e0843e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c141ae7fa037e8de34d9356d65c36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c42b0d643d257644c0b81ca0ef6477613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4758d0ae1d9effc7be51ccaa9557666614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720bd48b0dd1d19b0c3d8358ee1d2d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7dcf9c19932e3b636fd82073d5c9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385d69fd1d3b591680d75f4d254d2a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81282850a5ff70dba8e166134dd82926618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdae4aec462964822d48dfc8c5f819619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050378afe35062120af47aafd757801e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36f40ba111e1b8f2fd24297850f03c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccd3281b3308a9ada63e8b648adee1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf60bd256650f8aee11a8e499accc9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f99b597eb671b6676831073ccbc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df720239cf22fff86f08fc035d5df70f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5ce81e58c05c0e3edf314a219095f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818a9fafaa5474abb88df4f0de38749627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f68d1bc3f3b330c6f602712be883a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a3204f8c58f979bd24ed8b0262f19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c0aba27c1f81f298eaa640e21b0ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6147a8764a5d32c378f95c2fb95501631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f33bf4ab185bcb8c85bda165789a94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316449490dd3d909dcac81f1ff351331633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892939f695f2cad14f70e1badcf6fd7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312ee1556d5c143f4b9a4e23a539328635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8efb68c53058bd35f6d4b96d6a951e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3949b6ec67d12b0d5db8264078992bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4ad7300cc9678f92c6372860a24de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5621179e1b6aa90658593407e6ad9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbd9e97b07f2bf38903c3191ca6412640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4dfec2e6f6f5582f21f852a4ef3e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e53efe42d2f10b5eede66423796a68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d07f6592a1c52ac639e41415cd441b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579537ed9adca8838f0153427f9d7c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b151ba45d466762d7aa518c7a5e50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bd122bd8bc4aebc78f01de83a305d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83a8eeb163ba8aa44840c4423299cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610a17d31c3ee62c0e542f38e920621648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b02fb0f66a31eac474042c3bd03bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356044c1b42a518938df5ac098d801c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e70890a828426a796e10159ec941a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079d4f36dfeb1770aa10c371d4efbb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d2c092bbd0b3307b7d27cbc0debb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f349b2906cdf5d64024cadd4bc8004654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fc50f65799cfd6d6cf894f42165fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902ea8b875a9fefde6882e1e07d2b16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be0d72c8d806fa6c93f4853d30854d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916af2e58a3712ed11a8c551c73c12c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617d364b84ac0e823bd35e87b201a0e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113502f36c8b39c32fa6eed31bc4cd4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a552a06e921241de4526bf4bbd00e32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec237e382243dcfdfb3aace4495d5ac6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711935561940ce1952bb17abae6622c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e10bfa3e8cd41dde1efc3616fcd487664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e464a78be13e6819ce7e99aa28f990665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4074439590ab4467d08ff3669dafa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65668fa5df8c4c774c5b19f3508519c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2dba494a043c65b4f415dc79e2eae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf64f75e539f31287c57192a4cac0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f68929507b9cd4e9d4bcc1532b9168670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556cabac2be9b3324dbf72554140eb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f69204c32125df6c9537b4e7205b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fc30db21fe4cd7624d44c5a65bc0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a7846562c4eaee2fa43f4ff186c8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce7cd06f74b48f75d55d983e595167675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6030a2b4a8696d29a6ddb3dc77577676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167b19f68a386a6b9117fc98a1f90ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abb20fb19756b9c07ae97c84f190de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b55ad4be56739851924cb31cd18b15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1da91979959e3ff02263a7f882aed5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836228ebce51888a3d6cd4e1833c628681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ea1642203814a949f8b881a7f76c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc70d0fb86321242038298ed7eed211683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9999b31eba334c49a612511531e5db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffd6ff2a9d3140646de2a8e9041c1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447b65525498827a87985b8e96c40f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bef8607ea89866600c07e163d53c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c42873bf8cc1ace32c0b44c3ab088f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d9fcfbbb3a3a664f267e213c9abe2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63854148c411975b652401594489cade690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62377bc3ad7dbfa14be524382f17b5bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb461c7e9a24cd24aa1f9fa17b8ea5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8657c7da98b0684997dbfa4ca3c7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281de9a1d756c8f8e3b876d08568e36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a046783718b8a74b6167df83f8e70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92417dbd42d751c69e52ae2e2e025736696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb046ceea5ba2bcf736514bafb63554697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe4c969f3b0d70bdc3e1fbfda283a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8afc902061494913d470ea5bc1af96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bc7e1cd21e69410c4777469162bdf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543189a25781819b4676be17cdda3f36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dc29f3d9162c6fb8f7f47c5853077702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62677435b7b4df0f5737f744fe3d5d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83d60dcbc2c0a1e9f5dc22e55e1732704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0abec49fe3fd2b93ecf024af41e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db541bb2cce8778e9a6775ee0d3f732a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051278a61aff73a86521022a1355bd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f2a3afd3064063bfb6325c85f729f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3727c1557df1b6f46daaaba2c90365c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ee35f82e688bba6d0396cdf4db3bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885756a0b573703647d62f8b5bf5b6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f790b49d6827b36b3c5548c9cff8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4bed740bcaf6bf814e049d39d4312713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6223c9c5db921cf38ebf4f2dd21bc1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc60070b650e9e512670b143276a4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882fc91b4ac43ba5386ee73121929c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beb8b2e07237fb221a1f5bc844290d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8746f2e5cf6e1f3b4c23a0321f73ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccb94f5bc7622c502771bc77b20d4d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad308fa820f6048f13cb85e21224dbb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75955cc4d6581f94187245a3a526b4e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3477172b6bd6fcffa1dd284729e8cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef19e54661ede1f422dd17e375a9aea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a226de32d20cb58e7488c99a57cbb91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0583bc6cdde815dc02bfdaed814ad6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80cfb88a314fc282632361a58e7b2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c0f31c9543edabfb66c1b7b3a0f41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc6b015018a0ec47d1aa1384fb0637728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a59e9d9e701225de9f1f418305d37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728b685a0e700e382befe337ab2b5ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817088a1e070cc305e3ec3ef0b6aa1d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1f1ce19f95c5a95fa56053411d64b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f680e1a7d80fc749817955601c1c34b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcf7bacc191fd06c463d26cb1323dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05198f41ffb02a83d2089b711661aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37725706b833be4210427baa12a214736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c74c2714955fbd1a453e39b9da21c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dc25038fc07ab693710c5b0c974c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60448d0051cb687ed950e6f609f702f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ae11c7045c8fef6351c8c9f904fd1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300dc96c5f49474ed349c70d4382562741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e1a53675cff94fa959e433999f70d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788bf8cdf20f2fbe84741faed7e8811743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08891f961ddb33d8af79349d6ce837da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff76a8f16efb35f991c74ef732f0cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda997b5db0eb01e1f1655e5832609746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d6ec064e4c186db4fe7b1bba60fb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc61fbf6492854eea62641bcd4a3a44748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ef036b91bd82db440ab11eb27121749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aec6794761cdd8cccaa3ef8f01fcba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65671edbfe9bb1e1aa709a04d71d412e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c4307dd5fe122114489403b3ca93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4160b93fbd2c91624acbc96e6c9878753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b747713c9ee232cc6f96ee631b4ebf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3be65f95f014733e61a0c05f96e81f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee3c5dd27cda4b8ca9f0ab533a49a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7103a2cf29519fe256c4f4efa97b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe667d14bb3b49fed349eeba09541ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bae615da858cc9fad40a6c7e560b9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>