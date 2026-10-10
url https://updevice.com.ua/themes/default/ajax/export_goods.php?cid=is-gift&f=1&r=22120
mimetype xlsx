--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e688619eb259432739ce23fbe032fc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e270f677c014cee0ae665bcd4eb37192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aab53fcce6965303c94a89966a99033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f64f576be0babd4cb2a0b836998e6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15f6c8ac2ae32b3e0542f0ece874c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e6c697768b8e30dcb636bc32574336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146feb875241b22e5fb067f0886ee717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6696b3b608dc48d112b8c0345a0098a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ff3f0e6c663d3828d9a65290bd4bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33d8f88261f7aca15b1ae018f17eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14899ae741359805b6a07912811b3de311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419ada17cc26017e683af49b22bd27612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d0a844ec7b8873b9bfb13db5d849513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3e3938c597e73d1ef7ae300e8984714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f686e41762cbf645a236257e0632015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c58119f4fba158f8c5f13c3597a6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd310efbff911186ac97eeff8d8cf0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f69062857a8e2e1235642413d4c2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdd192f9c11de3550769297dd8b31919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41631833dbde8061edf84117672bcc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37f2896ccda59c77b064971d27096a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20144dc3c96cefb055ed4e566a581fb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09abd384453ef7161ed43dc40a2be623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b74f092b9d399676ac37e39b8df79c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815bea77d951f9cbab257b9d58a4a4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33248aaf4c3b0ac2d7f00aec8402347626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723aa73994fd5b625eb02f5f70fc7ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf617ad5ef9efa981fdb69f3a4f8e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0a775a10148dfbeb7fd6e79f39e6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b045fc020424890623fe5b4b31c08a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53a1853c17dbe9fe79ac38787a415d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05e8e5bce82e5c070038b3f4d19d5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1926e61649c1384c64d45ae16826833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d82e55e4a640ae1c95ab86c3811e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeb713005b4e3a155b862e6e1e4f2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffd83ad982584dd228d076a010bb1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ff82e39b269118bb0a2de6166bf6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4826c8281f36d9764826782c762aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c8b36c7ca9c28c2a88f3cc99c8e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe4cfa2a691c7ea949772cbf18826740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeba6de7b24ba3eda8dfaae829e1e2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367bfb35c9bff3e2f11b45603f6b19a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3926549d03f4db7c0e007ab9e2ec2f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ccc057225fa604802be300e8fd8eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcfddc7306dbc67ef92847a4e6bd9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50891ebae75f6d949989585d10ffa9ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40416533dfd7536f69ad6fcbafdf3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d35ffb7a073978c2111a7d3a3678d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a49938d441bd847fd6153773687dfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09a64707fdfdef7e36b169b9de90750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896954f175842d37a0a0b87477d5823751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01d6a56e1fbea544ab0b24a767b83552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20278fb48df11c7dc6b96e8f9fc433f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcd4d4763ed1f52411acadd80c7ccb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5f1a5fc530dcba9bf9f35c96a5ed755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3910b5fbae8ff3874f7164ec25d6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f3296bf86babb5a29a29b5f2e43f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dae19e934d995fc5c169a5c2eb4ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d12fcde4b4d5cc8dab1e064929130659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afa2d5a4ba853fba07dc820440929d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dd2adf8932903479079d92dec483861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf853924bc7af22afa801d6b89515ea462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5371495296af63e4bdb4d01c202d4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b73f6679152fbcf7544482d68100664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866526207703fce7c8baf87494abd0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511d2cf3dc64d2b36913a97a69ffda766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23894829c2d3b9070300e1594402357f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a555d131a73ce53c76e12944d1cca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174102d951be01a0a6a3a0727c7618669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6296a4e71c7d3ead078172148fccfa070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c96181678366c1d7193fec5c7072e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789261ddc9c8b0e0cd0dd68f432bdb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add24ef4603df834101694f5ca2e23b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822655215dd893ddd598ee0e1eca55b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe906a4c0b81af62a5f88f686948cd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408926efc81caedb3b93c8498362e8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e62bd57825a1d9be6fcacb6c6186077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d60f9a53b69f38162115b0559764eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ae23febbb1fd4a10470f2385d02b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089de6058286465972047eb0367793d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ddbd60ba7573b0e1e840c459ba3a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f0c646000a8bc909819cc724e0a9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df86eb4bf4223a6241f08f9b79bc3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11829e3b7897dd0aea005d53f6ed78684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e40d904e12e22b4a2cb1ac4498a4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5c80249db90fc5bff3021919396cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7d58430c707619c67c5a2dfc2571187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2bf678c6878737178e242eab85cfe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10dd761561e4d24b1db557b2f56c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1de7336a1fc0b754ade4c71fd552a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5418f655d7c6a5707b356a095b24e8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6111b9b1b40a47aed55678ef6525d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3562ae764c4996adbc47f522d23c7b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce30a4e93d952760c5e7672873afccf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ffbdc29704a965631e39a524162db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178f200f3b031cb490f07d1b921220696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054031cf49f2d9127ef90041d0ea931197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc154db9e99f9e7f66629c33fa39d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6248a0aae464d40b7b7f1b23b4a711899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec79fca1f54a9f049d3c85277e187100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18fc1453ce0d263e159a37b2a826f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1b9d2880691d9107c0f7c92ccb1ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564d2902580d30479d676a55efe13b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd84efff5ffe116850e1b95b4ee635104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bbd28fc8f8d731d0a9596f44d80d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9a61df03787f59cb94b306fb2d38f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286fa40243fe919ab242bfab1a46787107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2302673537046e04de2d9039dcd624108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2a059311decb6062a5b5221c5b166109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce39f9d6d0c777b29fea926af28ab91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e0fa65fddf66652443671747f5247111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51738a41c28c412eda2668c0ff0c6c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab74b786aec20ed043e0552f7aaefc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838691f9cf02724e01b98288220ae21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88a67bb8ca945f7e615a2af0f77e72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc925b312abe60cc3263fcc256af7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452b704698b443e8bf91ff04946663c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ddf11474ba66265071b82626ab31a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67518bb3a0f1c2aa4c05107b4fde141119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ebe5026ee8341e3fdb80dc7f38ad5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404594a20101c51592262588f73ac03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1d21429dd35a85ad983be62fb2a34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c69441007f6b780f351d866f1518f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42395fb7c1821b927d185b6b4a0c13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c1813c26c51dd405679ced11bf0fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e593a115fc602c7b9751d584453b196126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20ce7652196c4dbfa85fbfa29b3ecb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161aca1b8ac36e400f6dfd17800df0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aebcca67f86d2680f7c13cd8d8fd8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd1189fd75b1b565afb941fc88a6ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c595ef2941adcf91a3b06daa13e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ea96667b0f89cbb7608e801272b03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bfa02b9c32925053b727a396d0acb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf9f1105ed385fde281eebc29741e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64948a832fa39ef93fe16d86b296a4cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab164b1741a4e2930c1fa41545e9e59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def5d689ae362205990353dcbfba1c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5453f688f303d96b9b2ab4423099f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7c43a0b179b98212b2b57f344c5b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670404fea0b949d49204f99d9fc4467140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db81c3b2d2d59a5254d8c2084706a6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925460ef48836f5755f063d9afd9fd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2050f9686922239c30244b86b7344f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b4261d50d705a99567af61d946e2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513068efce3a7acc73d8e594d0e37a9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3f8f423587ac1e1184a72455f4795146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee3aa03355795c952b1b237f7e1686147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509b52b8970f39ce46759b355c48f57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa7f026e653cf5dc077557f3133d16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a737aed681a6765552bf5bb934adae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fb2b66cce7a3692eed9e2e03d0d4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b3fa2739bd6664cf1ce62a4e8170e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc479d8b1bb554fb85e713264774cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752a13943da32e0239736139c27bffa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cb91251b72efc2846174f88337297155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f4603e643d8de82820efbd5f64858156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77888ffbc8c75d64271fdabc8c5a0a95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be597a2e309b6114722ab03c1576e877158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17597389bdf947a65848e308069675c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97334349a8ec60beec6ea6161b56944160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ee3f058081a82a48b37dc570ece5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71239ffe710f3b5349a16934113b59c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd08ddca9276c8efd0044f5fe4afd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6d460ea57b7705b283eca0b4e548b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8fc2a56b402e883173c6dfb980469165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29b8a8cca970ae6bc70db6b732fc88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e80446708a9b9b3ce9c4dee0595b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30802416985c441827ccb77db739e7a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c85b643e115d8a2de6ae9bad20c665169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f8bcdd081c765d7fecc8de0521c7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70325b5c153e11dfd5c72b57e15e31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014366070591ee7b06c72e343df5d13d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bc343b4b6721755763cd05775d8f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61319dd29c8900b6f1440f82bbf488174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffba3a886d0d24812b6ba50cda8fed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a9d420e3097f2c68ff384c8d8dff0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b21d6dbde8fbeed9610b6b131987ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96320920f971c294528a954b5bf7432c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f1d0b98bbd5befb52e7ec1a77c286179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6a5449879974d84342ef18a38e658180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3e63e4fa14d5964afedfb4145ec1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cdb4266d14f4158e8be1f1d80f9d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dc0cf4bc43f05331cc1aa4486d8c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955abb0ed98bb109628fad979b20a69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63a14a3b070e02dcc31399d0b0d95e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc88671251705e86e0e5eafdc234b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838926b3998feebc5ecd86f9e9df97c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c2ea55336db6c5521c74aba7cdba7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002bbca3ea972ca6783758855779558189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb16515898c32057a442953bf36962190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1562e1dafbed5f063904f5f8e9eec2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f578d52d0e031cce68d7515030d149192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044670ab0e30ab4d1969a0a725bd870193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6f8f596b65dbab3cb46a0ca608516194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801214839a0a0151dd1bac2d1905386195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b6172487b9f30da7c57cfef16d28e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03a0a4ee7646bf653430b8ce9530cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117193e2131ba3f654d685e74b504bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab79543fa3eb8920b9a252a8124920199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abcb01389310d78e4fb9191b73a172200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000af88434f9d8bb37bae1150f30100c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0a4df28b3925305981127ce1e3b96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3d738f08061fba1758dfd5e3ace43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3decf13d5a3efdc162fb57b2290a5bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0431feaf803f2cbddb2ffc918c07bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37222555fe6cd7be4875e01df3c4bc97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7076917ef014ff991917d34904d392a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b68ccb6f064949f7b23d381e3be68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba487f170fcd90ab881210d07c39fdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b945f7a9076281597fb774a85d31d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862622f5c59cbd3357106b8a68586b7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74d3cca0a726a53e25235410a505d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683b45d92e97270ae2801b005771b52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d8f3cc6874779b45e877f103a0eac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3555dc28dff30751f8a85e6839021215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5efeeff475a0693a4f952b0c03196216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada990b00f3256df92290d641c67501f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b607d9481be716acbcbe02e66f0cdc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddec0ae8dc9abd99551faac0ddc7f98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b2dff14beed561c4a79088591fdd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1943e42d13eaa90ea56b98ab86ff9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c5251f49ee67f8a8a6acf3efa507c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224048fc2c1f9393846ea5bf6389985223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebbae73b2306f44d15b7647e87872f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6e890e094c35de43f1926c3a31fb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b17c6f1d536d16efb5b6a60a5ec32e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb451f632a79fcffd74e0c9559257dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552c7bdc5e11c81be62707993218601228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad273d8d8df81254086c9b44860787b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce06e325471d713e462dbd046d4025230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9df93ac56bf3b5bedb6f89b614d7e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0915cd7f3a77f3cc56f7e4bd6cb93d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c56f5702b4e6a26de3cbdf8d0f1a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5312c53d88edd467cadf301a9e6278f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c160f01434a87cb0a1dc0521d1d6a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14149ab9119ce46115ba86c80c17c52c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc8442fed867297a1b749d034faefb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77b253cbfabcdc53e668f16ed6b110238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196621e95f667931bcd60bd095522832239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba133bdc9b33c3e8578ca828b23fb2b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbe2fd215cb4b0c01adbfc7a1a02e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea2ffd122d72db04801637b42b6941242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d317a9c1b75240424c4a633a276848243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a4d328657e310273c91342ac43db7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44383aba76ac5ddf88dc03bfe44a26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b057e194b52eebe4720dd31529e6da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dabcebc0fe9d89214b30457591a6a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453c05a255dc89424ac0bad751dbf50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db341b2b80bbc86c1efe172b667e71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20b9a00318f1c427e4178e9414cac1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ad2bdc1619d557db19a3273ad9ad1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c746826f9fd0ea3463eb83380e27a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1364247b8919b60ac16bc468291f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d26b7086a8498479c56609ba56ae8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bb548d808435fb938fae79d561358255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bef6bd388b14108fc262bb63ef6fad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ccdbda3f311617c095dd211a3ba52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083524d2bb59e94c272a03b2f43ab655258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bbcc96a1bf448f981839a51e396ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1549e229be520067accea5207a4bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58ef507da6710e410db22107d0b6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce80fa25892d87b75a3e70e39cb54d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82995649681d4dd0246e4d26ede438263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc833e9041b49a802669ec00689a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef4086fca098e14e60fb727b878758265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c023decf22d1e0d136e9f83deadc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a9c36ed5924aef3d60d1cc4ee3b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc737a937a803d42122bd5925f956f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273768c93094100a721242d7c50828c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9213b8613cc1735e98abee94e848f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95986f7a0f69a8f86fd6ef26bd00ed81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b5bf12b657601300fee78323fd2dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b25a1ae851d1adf87975ce72a825c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620e79364540b92ceadf3099d36303274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb658d208fb03046e1e58e10a0a2367275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6be8611644e459ba912cf4fd04be6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6b68619ad5f5ba00f2aa4fe2100b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f2577142f59e53fa08b6267ef5c32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5281e0305228179360d5aa542e988b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190628d33ccf55e99e838cb60796548c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de169acb0d182db8fdafa0409812adc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56c8cb72d762771febb78bbb6635cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987818759cead20c731de1b0b8104231283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5e463b3a43d87639efa556688470d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe9d127f9d18f1f892aa78be3a797f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf378638fdc2d6fbc7f84a5ea654a49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e2d56ccc2cad3ec8f60f1b54bac96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebd373e3fca2c3207e21b4066b8023288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409dd39e4439e8425cfa115966b93f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf4a985c0dd18451469a80971d0d50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca5b1d130df6e68f80c147ff78bf61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4844f76fb0ce55a9f06b95a9f0a1ff9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97281f1439d28afd6c0415cc3d5da9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6c33dd8beac03bf996d995ef27453294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f93b9c9fb8d4d67001e6bd844b3fa3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbbe364b4ecc4f091ff7b8ed492049296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b126e01ac66003ee9c9c245ba89e27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069dddd605031b3575cd55dae3d0186298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babee137412dab2209088a41d35c806299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047401212b6275c4b5be902e4516e1ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df76c94ad27d50ade8fe0f01bc14e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854fc562719abcd4ec7bdf4249f577e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34db2eb2f67fb9bab15bc67d73d396b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d24a1ba3a4bdedae7223c4c755204e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db6ab8aa98c48f10b46a568e37dabe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811be4689fb79af86cc8078045f3e7b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2e0268f6faae67255ca4ce943e7b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6846c0f828f48140f5013088dabc25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48b7bc0c1be962e968a64125efa019309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4df6922d7163cd16fbe25d56b954ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc2badb288cef9809f67857e8a2c8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300bb7d2c21e2eae561a8dc5cebae3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386396a8fefd136ae02d6d91eceb340313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92022ef785c1d98e1779e81dadb9d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1192082dc2e8a245ff9350c687e6a00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069f0f2a4f430ba7bce14435eafc28b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb6a2956b64ed67ce5f37bd35288c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09267c80399fe35c213f7bb964ad4087318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525c1fb10b11b9481f8c8c5fc945140319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1673299ecb519a089c7524aec1666a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eac39afee04a88a8b65d9fdad239f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63a398d2f7ab7b1f023a629934242f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2423fddc1a6713fec434876e3969a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3d5b05c5e521d3cdd91e2496901dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d77c1290923dcf053b1689e431cf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e0877a2a68017938911d18d4f1c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d56a328120ee4a61236fd082d1aec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06f5c56f3d81d701ee7d397e26ea71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336420520184ffb6c29be0eefa95732b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027574d79976a6966801032312f94629330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5791be40b7bc1b598e191edeaacc81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a5d9feb9dcfa519914a958c885d65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24919b7e670dd01741f3b0e6b32a1543333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426616698862b04f39f29480314f40cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153b748be1fbdfbbf3868035e61e142335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283062d4d61f11fcb1c56467c094c46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f7817fd8a8d8c637592c0de44be40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea39c536f693f98ece20816a284efb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0b475f689087455233ea50b6660bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371df735a38d1ee22ac6f4205da9275340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda88c82c0526cc91b4edb08463f130341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fd1f79be61115f95c37f3b555fe0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156196400abd9c988321a52dc37af4fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c53efdb48b02b1df11b315bd04d89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710bc0cdceb5dbd4ec1f12620c6051c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce15e3941fdc3c94eb898dd6191396346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59fe692e018f84b15f8c236c73828a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e5830ac627729de3f836a910c38d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef56c7ed44406e4245e84f96c6c6f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef75af6dc6cda0da8689e5dc8e5480350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5aa6e8a02e08577152688a68cc70c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b565a3fde355a1b4c794e334e5ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f695e10d21464a52179a6b8419b9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6997ce441486e5ed092fd6183dd36d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1191b28907516a75435ca206426e711355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49972f89b1d273178f258f88008857356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5e0116836bd1921dd8468095a4b85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e9cd8d76021197c5dce3b2b6b68f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aed1656a1d3241a587922ef53a618359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f3cd366d6a901469dc3c9d2b6b057360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf05d45fdd2fab5a4c4597431fd9344361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e93df89d3049186d12e5815f950b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9837b4dddc1d8e063cd98d4227a2cd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d12fc70d6a1273856842037c3df72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ea4f76db4078913004018ab2b899a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f2f999e2da4f0ab35f55214fe6790366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073835dab9a0432d2f3fccc0c537d365367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea833c0f48f2aceccc80b0ddb7ac96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58052dfe19e6334410e0a5dcfecafbc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178eb6562e5311d94cb4c5017cdeff0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d4109e6596858e9d5840b5e218f28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c954477b6ed89ddccb659ecc6d90b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f23ea02dcca406e954469a07785f95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b66e7386e1dab31cf071271b045f37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b59100bed56fd92d45a0536cad78e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efbbf63208ef11a899f1e895cec1c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffdfd4c4f25658bd85ee9701235043377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569917a53f2223122442fac4ae9c1128378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb27f36af21ae822e8473d49d8d610379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0141dbadcf7e7c320dee3845182d6ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1c74cfc42ba94ab4c407ca2d2522a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab60f067355e94c6eda9f380cbcaef4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f0b1f7f251adcbaaf65becda3ac4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28774eb6c8af311de1c1b95196f75d2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86f5e00c3df29b9b9d2143ab3381da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7899eb19b164b650c553c0de8cc4439386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216d5ab4ba9e8238310ec01088ed8e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc768b375f699f7b11818282b3cd787388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e0fbcfdee2372045fe32f537f3bca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98021bc9e0ee4d35f13e1fcd17746ce4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a43e510ae7c1b3f49a7e357b86bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4c37d2cb98aef96a7e055eefd4204392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6ab28ccd76c2c0a8c1e51ef0fb872393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c98206c558bb57199e4cd0db2174b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d657642778b7b0595f6ccd7995b82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7505eb8f3e5316711560d1a9c1f2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfffb7258e50c2ac41097453cea239c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a2a78b328d01b5fd077ed17f24590398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7c36591d163c1a22e06f20c5d9f06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6c62bb461168df81b178825b2db73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db513c758c5e736087340c31070d2371401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0123d302f83af4191c37dab6d520c09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e55d3259b40ab51516e8e4c2473431403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfc64478fa65acde4a7d245546bd13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822988b5c1e3194c0021ccf8e9bf460405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ef6b1d18966b959e68fd0c72fbdb7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee334482db7f6aa72792b52485de56f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c57e344078e41901ac10da19913df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d1d2920b2d293a7cdb2f1688e6424409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253cdb974d978b59674dbbe4eed9a0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaad8cda5fe1becfc658ae646a8df1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4eff9e4086677850db47757f3b446412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca198d8044cc7bcce412526223d5fca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde37cd4eaedf7d6e9417775d99fe752414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a576c7327f903051dd16d756e84e32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77b9a1570ebf4fc77157a544e372b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599e825d449376eac891f40d805bfdf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2181721e08ba36540747b04acb80f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72a16fdab951d23240eb352084abcc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba86eaeca87387d0d25beee6d78b7a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e6259addc5045c10b52e78f51986f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d282faab4d4f3b66ecf272179c8a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76053223b7c3f2f37e333625e317b83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462c5c7573794f6c21cd217432c8b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd35b4b12ea45ad36be455d7d05ff8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706d8fd9b3e19dffdc30bda782a52ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcdba891ae73022f89979a4b7280dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fb4af2952f94245dae9407641c180428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619417fcdd25e1c3064eb1154f414e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa518beabc5701338b0095b8ad3f9d77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885c290239d0eba88215b0ce777e18c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb273495f321f1e22eb24e3b0eaed05c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfb3003f351b7a5d966fd6fc12555f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d90985cf2944df87c7910521bcbe55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22b723afb04c4da45b8a99c0fefe4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e175ec27b9995c8a089d712e541bbd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91497dde0e6aa3139e0dc7e09899747437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489f370eff93dad55cae323116135af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4b96a8f90645ad94fc29241a6c82e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ccde9b0cfef70af5247782195c121440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6b0da8d4af64da2f4ff77a0023fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47ef1c47d7005611802e7939ad6617442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362301f7517f9f1775a498437f8d3373443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac096cd69ff60ff29a7cc954678c02c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e57d602381c2a70ddd7b2f18d1c23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd999fa85d0214ae3c4749c7c3c0d963446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a3d57f413270978cc4a963ab6f20b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c959aacd31de7b04ba3c1cc616187e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee12f4cd9766de6ce4d90c6c1a99ef9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4f7c9db2d8a23b9a2a91d1af89814450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ad9b84ab99c07521243b3deacec80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205266530e6d65006b62f81d0d0182e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67d5ebb5353cddf32d308981932865453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5dd67280df24ee8406f31cc11b617454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fd155f064d5c26d9102dc145cc147455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359d3fd48f31605edcf8785bb3bc841456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158286d7fc0913aa2056c8235249159457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d5559f8cda17d700726a7cbf6040c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688796c2cfffa419a633091d7e8434e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7ad696fa4265d8de65602ba6fb59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b660ba98d6550ae2b8b6b8b5b4c8a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5270ff75e95c5596844b0c8abc1e50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500ea5a7e798b47c0dd4c09ad4e20ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed01f25641863cd8b5d1b33a7ce131f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62702f1794aa46191dfcd5a397c6c995465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1aca922ea77dc6fad689632c5a87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7303f4855be80ee17824924e772e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28b5c591c36588c3c38eea2a51d0bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963c6b2256386ce3e1d6a5665c51339469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dff2f2a6f0af73a0f115deb092fae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590678c9bd177088cc75e13b85f67a35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85471be98f147adb9f7cb3d7a1a00a97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ca2d9ef1ff65e9fb68829cbd6eb69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db9c9fbcc3992d6edb6e68b6bdbe78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c72c694c5fb7f65f82f33f29b6982475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e38e7893b9faf379ce075535b06fb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302242856fb428c1bf38204ef2b4bb62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad65c3fda7e84a693d03080831b57e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc202b38d9674f69980e704393e44b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09860141d35001a7cca3f3badd469d41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2e02df494ffd75db5f7ab8aae1b49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16711e1667cbbd01a44a0459341f376482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9626333c8807e521036fbe44666a4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4322451b16e31402f0cde87b51e6bb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c763f603452bfb4a2032ee06a8d27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d87e9ac29e42ed2337ed17a32f15e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ce5c212dbafb96d37d86a1e831789487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2ab342fc770dfa39d2670acc407a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14697e5f9941d9ae1cd9a873a887d8ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee87132021c060b0ea8eb281b30628e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1845c212e026235619f11ed19c197491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff39169c3d1cfd2abe519b27ff727c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03d1f71c06ea1e87a043ad9ff2b068493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf75d9ff20ab261203dea42b6016f59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb8a3eb34b68b8a2e8e2432c7fcc50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbeed20442e85cd1de0f02d742f9a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc6b4f3cec6fae3e9b30090af409ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7df29113f417637fb5654f8d96bd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf6f9b9230c139bc7b105e87870a04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b57c448351b2db20791778bdc6b85c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a1349a551fd82994d5f38f527643c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669304f074d35e69d3413c04dbf3251502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cb608b6163187cedc8d2e637a3433503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea541da7428ee4a0bd455166019796504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4af499e4ee596e33585ca670ece4fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e23404f5a85143211f0f53636b0ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df783b38903f04a3790f547b6ccd204507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e27419ce5d0a258d3760d7d5c427a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216f0a05e906db82344caaf6255ea52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f188c25cd3f6caf2f791b313ee4171510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d8c9b3e6c09e098b8df0dfd2457c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c0d93e1c6d43bf47024891ea70be4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709bc3c8c4be7bd5013dc81a42f52d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded7c4e8653345f25bcf6241d308566514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c9a64259106bf0fe3b05b17a7980515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294740bc4f36d24dc24aca719a52058516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938644536c8ce9a11f77567a5f379865517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb16b9de39a1ffda9ba4f983d4318c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152fdf53f4177475b942ffbb92bb2de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c27fa23ca2bc6e1dc6ba390a73831520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c211aef24480c1fdda92b04155344e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef178ac7bbdb7b966bbc67c2efabb038522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9b9fa3ae983e94c4b0b49fb2aef3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471cafe194757b86a335e2aed28d11a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff670e7e057e6405142bf0529b39a81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00beea0c6967679c12ead10d44f22f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d1c04de746103cb61e7399bc7948a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b518ba508f03640b2ee021f0ce50f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8ebba4ff4cd3f4a9bc9214a77fcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d22910b51ebd816403724cb574b1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177628e3537e511f646b6623cb82e1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485887f726f579be35866b2ec93cf9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22ff2ced1ffc624ddebd32c1ffd66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e651c48baa34e2b26fcfc3a425d02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b675ad23381c06c46c2a8830131031535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac014acfddb51afa2e631e0eec2570d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5d8d1094db5864ed02aac99ee8774537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1218296e2ed9adecab9001e3225748538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3feaaba6bcbed1ed9ff4badaed6ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11d96eb3ab1f93c95d50ff7961cbc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c5230237e73a8c6aacad0c923c655541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e5581ea902a3295ee9c458c6a3129542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a1620e35232035048f6138a3318e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb92637a37a79bbb952c3576285693544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dd09a1aa91bb55bc8c67816575d32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585c52ccd3273ba91d55e6e68911521546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3df3bf52e95525c3d9a002415adb4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb44d8c5460f18158ff84e8186d1d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96551534d927a13985b32124622c31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea628d6126d6bd48d28f1a42d652662f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64de568ae1d14fc3744a9db2bfbde6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5823e763481ac6218ff2b09975d807552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5fff6898343f91e166fc9aa3337b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1125ee4d2929090cc4e60bb72f25d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c039306a652bd1577c72455602cd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57e301327772d747b3a5f1eec68857556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049ef17dcfd84d85a79fbe54c5fd6b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c6553b24c1c8cd964bd6a4694d9ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417ba853e36ca776491773c2ffb0a58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfc646de1522fbc3311c6c2daa2542560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d450aae7c6c4544f9cec578385995561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01022bf554147387067b39d7c1556716562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b5dcfcb1949dae916229e9278310a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a882f8cf6929bd56dd1d32aeab0658c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea1ea8e77384f5a6ec6de145b10580565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c09574944ba79065956ab73b60a7b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41faf25aa0b713dfe5423437be7d3bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6c6f8a9157df8b5a9041b0c6b7441568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b4026c1e6e880f67fe25cc9a42e0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feffe66aa9c39388e47633447aa08d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d87ac01abde78cdb9eb488d8e344c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c6d4fcf3147e283f8327841acee10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeee60eec9ab3f39372b735eb15b68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0072efa717e5aa08a5fecd475de1d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b690ffff6a1310aae30b3cc9087c39c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a81b2587d7c415fb3429e32c9385b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c125e20af31764343e2ca0b88497f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0853dc02733748193d19e42a605e37c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220628b0052f938ca3d29f2424c3aadb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1186fd16b618b05c6a51385309b735580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299e4553423f1e46174c08c2c6c8f32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14617e3c8c327b6597ab03f004156ad3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58440aa981f8734355c3112b407d66e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87376c3be3542fa95a0351a1a9de50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6ab2821fd27760ad564621a8a519e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e518d76bbae335476faf498a69ef227586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b787dc4f7c8c818a44c1cd65583ec8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b055a3d0087b632d03a26ef326d84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3851649ba7fa6e8c9b838d87cc5438589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f46807ef03e04228db351aa04f1f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8b0069146893ce84ba786d3e69cc1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9db1db3c928042a2d5d44e252e7fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fdc7e9512221c5929a1be9293f9e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168822557c4e5479d4a6e095051534b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e0b80129f67f46067e6ca8dce06b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125a337b6143de330d03f1eeb313ac6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2147078fc4dbfe45d4d38107a09749597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201361e17d4a5f9fbc2314332fedae19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab9988b974083851fc990fd5cde441599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7c536a8b9783a0910329cb8c1b383600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425122bbb27ac4c6b020825115a9491601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310ee8deffca06855f5ef4f573d8f73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b764c254fbf34480c2f6ec631ce4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a3c15c789e6f4ab2b7386e32c0d00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a76fbb8d32b592f2d2f59b9d2f46e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe434eb7584b0fc5bbeefb2aa1186e1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e604d0770b53f1f2af1a7fbe7f2eceb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e22b408b880f08422ff3cf206277af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a825cb2b79434502f6fc403c38867609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e3384b3c77a68116fe13d8aed9a2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32acd4798fcee2810a6c7ec20e91495611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e46ec85e2df8996ade99671bed34e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69170e303c198d3549231940d7521ab1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f832b7a933799c39f346086d091fc41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad73364be71481520b5f9d36312056615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6ffa307774ac7fc9784c2811ae46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e7e969c7cb60ae54e09c3eab4d1bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f82e27e2995319d1947af9bc9e258618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590ba09f1f687121f7d0c8ca50a1e31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c59c985c8be8e1106c30cc6cb44fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36e76fbca6b106378f9b85e212e973621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ffe576811752024ec7dd3f276d589622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089cb3c2fa6c962c9ee64e7ae6c92f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d7276c7c58e343c805c38b91cc1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4d5a88cf56d2bed8b51f15258b8cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceee681248b43a65a2b18e88c11e15c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a6179979005d2798adbe0e8ad5105627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6db080821087d48ada4323d3a9ab7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36c302a4af444926fdb9f3456a8b82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99836bda756a01e5e62f5eca9008921630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fee9109b69958468c9a72bcec8686631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64308ecf8d65b8973c2a569bd4bb64ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91745beb10ed171988e51bb0f5079956633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fb3af1d365341b8687d2f2e67382e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef90ccb79a3736fed2342f622cea14635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dac2f4c8f7546fafac6a2328331ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b088481587771697b7a5ef397a26ffe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470966d490ee5b4fa561d052b6c31104638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8d2a51787d438f9c937486ee7b0ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba909f6c51aa4d9967475afd11a17da1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8fd5a548135856163f5ad43d89209641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4106d08b5ef54f462ced47a5edf843642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a6c3cdc579bfcb4b3f28bcff88d55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae6777ad540c4de1793c4a54165aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167cbe192131ba5cf680f5f0512f541645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db746c8caa6baae14f2719d2cc5add646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fe8de3c4c5d2788c8b6482d16af3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b14ab0e30259cc72003c657896143b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fddcbc0fc66c6e01141509019552a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec729ac1de055a4ff46e62c6a4b04171650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b075cacce6400f6abd7124cc1eeccc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02db8e6603a905935c1b950204ca1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865362bc907c11a7ab0c0d216525c70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a62db9e3c90d9d23d76d12bf37c4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f27c61723452a170f2e1dbaa4014b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6327a68c54504c7623d3330a0be78f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997dfd42b325fd77c55cd13a2bd9a73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c124e2aea7015e9aff609bf0766a2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3ce85605417bf960f1021cd363fdd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5173e4e1377b5d00774e9c3bca81c27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1ae7181f147f816137a834b664965661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfab708a43cf9ac517a9858ddb32aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c83a37d4e434151f24ced551ed623663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efb6650c9463b36975866a45c6e46b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d99272aa9fda6917c3e3364643b69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5a6eb5f929983f68aefbe0d8a34e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aafeea8a6ce6bae3715db22fb364f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087367f8b5ca551b2f5068a7d1f8dc4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082ed7480e1a3396e579fda21fe9d62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c19dabbb71b72202d31bfc314991670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5df5e10846fa765d7e365ee0b165671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7ea93f5bec975c83d1928ab8886ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac183c0ddaff480acf31ed6913562dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771dacee0876a995bb1440d37242c99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cef3e45702d670c26e670c722acc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5f8c14342188f89f3bbbc80298a55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79290f5fdfa2b3401c70e32c477617df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf31bcb60ebd997ea87c95c7f675b1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7451fa806c00d4d44cbb8c13d7ad206679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06714b514e31eb3c95d9e8fef1c343ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da6a907637950a4dfdabd736de188681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a06c21b044eb6b0ab322f65091d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a25216aa86b763cb461994807d4dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72261f825ceb481a1dbec3ffbb4f649a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4e71d993ed1d339ac18c8f4dc0fbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb59a79e7bd88f3f40013f51392840686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf98dbfff8d6b63c029838fe6d18ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df7d9ef42200ff0254f3097257daf8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca8ee4a9dc818031c2bc89e25e68e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f48f3b44536dbb607dc6b3f7b09bf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d039946f55108f85fed63bd4d2f52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf733625975b18696314a5a8c0dc1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbe4dc60a686c91d2947f56d91c7fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee168b0a46e7545594b7057b70b64713694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf83848735573d2c78f967941c6464695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f125b8547d530f27879144b907dc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4026af1dce806cef27eaafd5af34577697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348be7755b0eb3cba5ab4ed513389af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a7532e91dde301bc8e714031a8b69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9934b1f25db3b332f934710aedc38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbc65daa34d558e647339671e4ac4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94a627783fa2949c336910e44463e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1bf281b6bec5f0a20021f7dd016f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ab655f073b777cb9dd902c610a6df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85440c4e8b12c9eff42cca08b292120705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dee9d4f3653cd66078d88afd37a21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af032ec7e31435d3746b63b9c81d0ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fd17398e821cd63b446501a8176e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a659ce2128c4ce7b560c3878685d646709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53af344b7f9b2ac02df79821b94b91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c831bb58eb4b304e5c3934394f3ec7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba1f05e6278e37897b6aa8d7a750d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36460acc1ba75309c809c39bd3e6b328713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691da6e6538ea9f0f70427b543dcd42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ce3b53674e67b1166e1e16ade864a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f511c99570fb957bafdc68a0f7c7d73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e5bc436987021af6f143815984af5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614975d063f0b51af2c55c10abb971cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d4194b285a3238b327dd3f2dafaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f040d1c27d713ae438c68b39f7753720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedcd0ed8dae3c272e5de3cbf55ecba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54ed74cb5227b3a02a78a97a28ffea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341164b891a0aed582d8e840f3ffc805723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc6b58d9b4dc884a60da034f301c46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9f00f6dd1e631321cee9ca6601426725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09767f5e24cbacf6c7125221cbafafdf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bb319ae5f3f411148048775946df7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144051345d765de6fe5706eec275ace728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824509f70f730646d12d889f04e7ee32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba1c340ce05e616229261f71033392730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974509af0aa2c00aa6aa73ddea90634731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1e7f0e5cb5cba2d1db03b6caf3e85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfd4b3ff11f991c1a136f6d362099c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eaa1cc7672131ffbc39974d51f510734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3c675007e35c66156ad5cdeefd434735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a3a989725e4425bafc712d5bd72af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a1b357b4ae5258048155a7f4945c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb69e696a180a6db21393b010fb6ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e54d1abfa05d96cab5b579a9b64ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802d4597c04814e882db0227579fca2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133748a278983140e253a598c0880dc3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8bbbc81560f929403e5521fbd6b23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8640e794a00feee2366f215f86642743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714532c0f0991990641298ba9629fbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a1677b8ac18b0aaa762f6289a7245745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba516a68aca6d68764e2863e7cb6ca0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e76f6d0fc2244a93db74cf70371d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ce06fba3b61cc25a5bda64f5f3470748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865063089bece75e996dcdae4169639749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc385f005cad3292aa3021708b5a88d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975a39d70fbac6d3db8138164d8bcf0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648128d5834b3c464b8831f7778f8b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a59b87255cf9827db4144010036ca8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfb91b059b4c481658b09e1494bdc7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0193d7b1a14ad4810ce7d1ece3c88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b439c635200a61f794af0c82c40f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904d3cb410445d72a056c634929bdc8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b41b21a245423706c7962cb73ec2b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cb2de7354754953c6f2815d46ce25759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7af5ffbee2d658240441972b0a80a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70217e0d2bf811f3a429b28bd7bf95c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ff2e327b7667dda57d658778e29223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736b59de074d2530691b97618302b064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587af79ee9816cc99087a7ce3ac49d215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ff46d9dab3c89a7fbfc0209fb3aef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f70a291a87ed48c89a8ef57ec1fb627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96f5f6e729d6b10fe0fea7015e82cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f98f2a90bfd7c94720b75fee3ce359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c3e328f4cca83ded49d92c836d88710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304603d636818cda0fdf03e16c542f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f78e1e6b0b2c3ad384a5a39669d6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0840946a64f0a531fecaca162d166813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0ab3f5243c3fa2ff3fcd5498fa51414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e5b9304750695425c5a1b877af07d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f11a473822b996060ed3b825281ff516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f722f983861ff820ae7bd302b2a371717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b74ac4b50e5b37edac29eb74d2400f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb24ad5851172cb7833c3318112e5a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f120515e60fc443d487e0bb9863746f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216771ea899e750d640198cc0463f8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759d755490c8df4355ea861a5a4535122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eac6dd55e745c88dc4672a2d64b4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06752b081890ed2b82c4774c3b2e2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28727001cd707cc3192927dec562c0dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91585f31d2bde97787dfbcb4f6c9a58626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beb022445c03793272585b93ee0f9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cbdb90ddb3b200fc3166904e0de8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608682996e5eed16fd60d653919437a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71396f49a71295e9252c7e45a705f81330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c589434ba876af864897743400f9be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88540e2ce10a5c07d028433ab5c1641932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe1b50cb84271d867412ac3bfe8b7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d44a532613c7879b80224025e9fb4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7c57dac57e7006d80659e11439aee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4105d3b745dcea36399367aedd44336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a5e01fff658c734df16b886c5925937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5db83cb82fd6ddca5eb7b97b0e29938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad895b860c86b65af432273736e78a6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fe4bc53c2ebc300e064b3b5d987b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033ac8016fe47ea4c0773593007d39641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758abc28db00b9881f3b4319d67eacc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153960baa6b0de7131f34787d97aeada43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f2d5ec09edc7e262e44ea1b7b7bae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5acd5ca24a96671d10df850cca339245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefcd7782025090214fe18a0c1cb88746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55671c77225d193c4ebb83687800dc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9608ad821f5c9d9f4a2e71e4c929948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d7f9b6268b904d8f92bf668659b8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a24414a5df049aa49656d8f35493ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250bc60ea42cf72a96fb21309a4581f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ba35d8f7254611481ab61c1c500b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8805ad5fa4df3f7b8078c38159025753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbf24eb9fb10b5233354b575497b7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a8df9967747aae88d1090994753bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9ec4e9c0677f261ca5032fa3aa44956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700bb44c7f1024a85092aa5258e4fc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c751eaa3132155b3d56685bf2a97d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8e854fafa19a430e64613436a0db359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c577e7fd097a784ae2cc9c724600660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef91310a532653ce93e8990cc437a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef789416369eff72e64c4314258d80462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74e135b55bae05c22d806f36d0d04563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817ad71ef05e366f44db6f2d81bbf0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277734842ca1b4aa2b73f4f002aaa7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812e7b20863c14d9865ac656279d82b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0400618df83f4cf093007c2c4dc1e0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e4089c44a48689fe0b6ff034e91f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10986fbc0e6bd0cbd098bc52b846511369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871f269c5f4bbef343bc0b5a9fad6e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e56c41550e1daa08e3a82d4042b8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66618d86c6d18314a9b36b69285111472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce53b5ecca24d9e20bb6f1e32337a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba494d63f2bd7be42b2c2af83509f4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0c284618e58e6a92161e8607fa9c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a009bd8c489cbb1d2f0fc6b9a02d32676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423e717ea7043e355d17ae90a2df62577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df6f4c4fa32adeff7322294322276878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed093df7bb5d54b39c9f0494709c4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624566447dddc2a4cf371ffe23b38b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f5d7a75dd674ef55a23d8877e89b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6827fa919cef6b7a60a17a5a30220d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4d828856213ce06fd46e8784c1c2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4d2a396db3c0ac7964ec8f3da8ee784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc13de790d8d09f7494bef01998ad185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495f600af1ca839bfb657fe94b09dd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b8ff92571dec3c7c85e42d973c5f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7efb1a063e4f396911f656e2e7b0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d86f47855c5d9188186e932b84793d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f652b6b1c98b1162fd708c4de4ab490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd8f47d4f602c7ff70aa1cf1c23b2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f2645e2245cbf3285f76ffd12d17f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78143eef6a9ceb4cff55cfabbf3b3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d1f39c0707f38914d71fe2e552b0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e159ca053db6b694c766f7b51a527d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef8fc0900b321b326623347ba7c7dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484e68ea1053eead28c30f0db6fad3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272a01252131039b9505c31d3080d5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c051e7ba6f495c26b3029b46742210e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c07887e01aa48efcb79cea90fba36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085edceee3508a039ed595dab46c2937101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fbb3ba42209afd0160ee8d0817b2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a3ae36f00fa537a8f07562aa1eaf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b285fbd5deb4147c9238f4073d9de1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe4167ed4ce6a19deb08e0e60cb4e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c723d4e5a2913d7c42cc573603576106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc5926743abd80c5f79133c5ed884e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ef72f9773d2be3fb338218f78f66c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dafb35618e7eaea7f50ee9ddad75a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444aafe38a9d98e3293f1fe5ed47c42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dc952368534b291495cc09250ea83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5737160e0c0a59cea91e3049f232b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af0aec0655d0c081bb9ea311d0232e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765dab3eed95194f1f7d4339956efe6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681a014a9b79113dab2a6c176cd1761115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789570578d37fa191ccfc4e1e095399116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7519258dda611555a4e064c8327940117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93f95d61aecdb9507408a43bacc506118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667261821aa5887611ec7dad4f35acb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce68d910ab44ba9246f11562764c705120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a147718e85c288b502fa88001d3f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810e2f168551e7a102ea5ca7c3cf2ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a84c81788011cd5286377a01d87ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776e30cdd83595092919bcd5782f1a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b50164c49516caef45a9bb6ad5ac3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0982086271fb614c1d7661ae4697920126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f93ab3011f2af1f64c02017f2eb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc627392cdd382892237aba0a698bd40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834b06196ced5a1e7901b718078bb7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde48079dc899e487020b31580589184130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e9f08f5ff5b5ef6488bbcf65fba7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd24ac27f9ff0631ba27581df2e9465132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035bbe48123024dbe4a8c9d219a98b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d936b80483816db944c20032b4abb73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc21662c8b0e50b1b5022cf4ced38c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317904a513e6b36a3437ee981542b34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1e9ed0ddb8fc533ca991283255b08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93745211c721a24ca2ebb48fb9ca3537138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac430f8200df082ab83087781dd8d1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431aa5327e3b820c6bdd8a0b62c7d3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04519cda5fa0253b97e2a2ece4e18a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c494c8b93b7acc60935478f4a2ff03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9664e2fa208ea02bc2515546c48c4fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d812d6cd2ac179d32c6eb336072fb3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbb127735103f5ed20e1396462debc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c088f0bae1f4814b1ed613f93acba2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9884e109403cfca6f9bd3fa822dd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb435727dac11795f5ba64b2206650e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347af838162a126464d4160c394eac2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735aca47e9ce687b1c920c37a5ccc4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bfb63ffa6de3c12ebf1a9b40ef0c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac274b17ac38c2e795b7dd3c589ff9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffccb138b85e33594d83f3253760eb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d247ae3698db3d1280e9196e00f4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fe4b46796c3469b5cdee4f5b7bea3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcfac20727855f4ed3b90369ad189d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5c527679fb1b8c93cc7c4f18a2e56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbda251e6cb5766ab16dba551579632158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477883f27a55f900ea9baa30ba836d26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb11f1dc6f6995ebdb8449e2f02bb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc0f8f3237d28e69a19900662042d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdaed9173dfa0ec149ba50dace03f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b936b31b19dd6ad17a625024d26fc4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb45e44a7db3ecb70bb58c5147e4739164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec23a99cc1c796fecb363544116573165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6644f4e31e45d5cbe5d0538f835fd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc1230041dc1307c31d7f79f7fbb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3e671d0a25a002bb783e17f4a28ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac7006225c0806283cd0d8bfe230d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebbeacbf57039631d965537d851782170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d94706f19e8cc934cb3cbf449c022d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b63e16f30a4cf33d17a5920e8c2ddc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17854444d561898f5677e754e5c07ba0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0b826ec88cb79c86c5eb3fc969533174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf3b3d310f8f1eac155a07da95e8dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cb239b279d91d22e69c33b6cd478e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa39a6e409d4b4769b1b5be0185f17f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccada6b764fa3f44cdfb4878ffcee4f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efc486b5cceb03a53d3d6bf63f4c6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71fed91f08e53abd05b28d8add2b67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d8b3bb95c61f8ae8797a85c9a4616181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022a28a3915b9fdb55bd8f8b662df11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c34e5a43d6cecb9cfebc213c2522183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc1f02de079bc33f5e42d14df0d4c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcf8f1305443f7372680ff55ed7d05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d01a14da0dc3d7f4f7bac38848323186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed7c15ba9b7efe290d28497ebfdb20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87bb5219706a111e56c95b982e8d86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0496c57acb15caf2e6582525b4a93df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40abdc364528747e4bff94464ed994190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c4119202d638e952a4ea89900ea10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489345e63db211726399b496f69366a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696ea01205bca954fda6ed6802c8680193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0570ccb9908a796dc592300e32ccd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47ab1c54ba661bd6ebfa57371bc9c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30045415e14a53495f803c79785edab7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffdbe3d26d759d8c3d5cfa78f45baa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcffa6826e63618710f7798aa7b87be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea8644563f7696eb5386245a00fefd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1f4220c84c52a6753520c53a27111200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a306c0cfd3c92dee456f7c3008b3984201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738c8e1ee164c6ac55edb4c409cf81b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcad1461e54e1ab2f06a60b31b4c7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf068518b3413ddcd9a35aa0fabd713e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd1ca36f325e61ce91874c8ce83f26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111be069fc9068d644ff56dc944aedae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be5fe35a45d306956258a9f3a0e220207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723369c5d568910e43fd51efd1ee7e32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628582e1a6180544961954d4f84b000209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2177f1861dfac66011a3b1c864839210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc9b7d1f1c49c315404ade3b0369d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b754975771a86634a4c5120ae43f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee67ec0469e6b706a8b41b2a20765e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d17ec310afd378f77eae290f497b5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c10efeb531ad94c80ec51ceb85b8d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cabc6efffe5864b7de8c25cfabf37a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d31d5190f1e9d060d60353ed808b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a6561ace285ff2fd695502709d9e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5193505638e0ad02a534ee9b845fa0b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd5084d95c4bd07fe9b559249f609f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea538df93ab57f80c63825737659203221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd18a4a43047f693ae9b2aed545a8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e9ae69db96d05bb15d9ea820b332a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56e7a246f5d562315399310b10a97b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635205c60a1a9d11f6e115702f859b53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c392362129281f418d6c37ea9b7cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d034b4f3c84fa6c51b79d1328254f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdc6a71c0be1f8966681ae47686925228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb2412a19ec17d7e21c38bc9cbf0c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f3547222bc718145c55a34d0cfde4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f703c0dad75eef344824a2414aa32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007b6795809a02adfab72da968177b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd2c14f375b40a2a766dca60e8e565233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443c1b5e1bca58a053fe5ee47ed0b06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9046deca926170a6cc2010a600413235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62103268e0a88d2428f80a892e8f8ada236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6fa8bc2c7dbee11f7777c52ae2601237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caa10c2ba043dc7a9c338fc70283aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ed65458590394e30e5f38476d964c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818a504bcc88c81d396b330434c2619240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c476d75ad60b395915a65f1c4174c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0bff4cad0ab43d8e075610d5c31b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eee99c68dc2a993027762e138ada05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb0fb51129eeb7af0c27c7685bbcf9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3199cc6fccc586f6fe24226c3c66f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e4efb8f47586736a847f06df31e6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d84243e8cc01342912b618598efdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59815a2dd6da830c48a7f3a16ab2fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41031e26e92d42b3fa0b1804b16cfdf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8d32a9806bced7a26d30554ca1a1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180875a606b57faa64fb41ef603c847251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717da46a4830181b358e7d43206d694d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89657f0d782831889355540ff16256253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c9c44ddf8e46e453870c4ec993f10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5776afc0cadcd49c1f777563376ea6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03ae7155d31009ff444c6a8b02961e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71234065dcbc930811bda3616e5f63e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e742fabe3384027f9ee7bb9730f952258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d036a0adc18f85af1feb7398a622f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d6e3ae2de369d879ad5aef770b004260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19c132a72b6465e1ac6d292c792320261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8c4cafd4bed9aa90d4a829f5f5b2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa8bc6bf18f78a2d6a9c1196a10fc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ecae824a332dc62e2df54c9e68a9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd386d1e42fd516e6ea5934fb1a946265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f4a49b9a4fc07466f874e74d6a1b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d492b1935b60653091bce05a69a1a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af601e5ab5c02971a1e45e3effd3077f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983544d8fec03ad0ba03ad89d3c37cfe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aed0be580817f04bf5eb7e08391f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03f0f50c29b67f4c064321cbfbe4ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cd58e560a4bc33d6772f5ce81d11d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78973b9c7c116dee6739f2ee72aee64f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06c02ae36ebb279db1523f9691f680274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5c4bbe81974a53dae17867d69d093275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee0ae52d8c8e98141d6f0a67325ec3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c4462f937c4b49c65a8c575f938cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65ef23bd784fb3214efdf79834de3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0c0659066119d13fc163fae4f41f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd2054cb80d7cec9683e49754528c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfc0bd745df6b591f3547b517b54b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f678547d6de32392938dc4713d361282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae773fd1f272e5c07d5fbdf3e87c6a73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd96ab4a74d7b0e47fcfda7c0cf8cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7feadc372226dcdd7f5a58d73f18c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b8038fbb8fb8df2592badc960de8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b35d68717df7deb25a750aee5d0884287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c321c5d30b6d0035492201b0d0bea97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a5b66913937ff22e47df71578bb08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ddccdce6003752e89bfd7b5bcd0fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf365697ba335b6684e8c782e99663291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07a0ce18a4879b7d3055151e08ac21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3701f5b72be1c0a07f1ce7e31f6264293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd37f65f08c0c9789c35d53a0f3c70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed85c8ad1850c1aef2eb444c21a5a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb840f176ea9ad9cd6843a072611fdb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084cfe40917143e08f8d8cd7647b307297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b48fc305d6602df3b632a698ced28f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aafaadafd01844361617197e1cd8e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b680b04edec325d2d8cc989aa4cddf7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755826d5e3bd457988e44146157d872301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c98d6af7e9af82789da832ff7b95c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2e265ef98011009ad08a21f51526e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb26bb725662471a5b7735d8651033304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4b8aa2437a89ab4ffc2f7c0c96a13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf3a49313a89c46b3eff57c7a178d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25aa925b4c7ba7a4e85baa4f384960307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d135068b48d1b2c1f3a07c1e2f167e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac8b55a1ec65c06c7c8ce078f1bbc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5614f612bc3fb6e751235c05d21aeb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e90d06812c4c738942bd6b390e20fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c907bff890a17bbc63832180c59669312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c856b2c9215f881d97022a48c8c26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5c5a174a4576211aa59ffdd916192314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92633ce3b3266f8836689e6d3ad6d051315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80e70e33f20babf49c21012790186b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74197ebf814d9aa5e3789fb7cf81bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459ef25114a4e7eeb5a9ff768a4f1e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7ed195a1de76df386cfd33a3a0ad7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad4e1e9c5ce3c19eda7900db90438a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a717fe2a55e3a294a88c4f459f4a375321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057435366e2c8b755cc07276414ce4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888113f9bc04548f87e93964f89fff1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67054c3c1af3d4371da8701261153ea7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb46dbe7274a76b2e4cbd90ea294972325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cfd0fe95f5c20ca1a28c38c59cef8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cba1a7a7dc2d5ed46b9916b5d3ea90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70409f7562c5368835237b7884b01e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6426b3ac0b83d5503c11d1c299f4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba66bbb41201511b03dd41a5d76a4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14dc3ea5f811ae4a666b2b01edfebf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d464a1753fb3abb85365a84bd1b6a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9e905ccb4cca477d26f696a259a5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2036853421a3417230764e5049a219334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9ece0d00ab3a8d68ec9efdeee7c94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c271a2798b46c34913df15fdddc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f561a02cdfaaece1e122d02340e4f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bf0490f7eecc64869165656062c13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dee3ed3a07fbf4bfe243f6f817c15b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa36a410e662a7b40c85868d37599e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35ff9974020aed6e7cec0fdf78d0a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8c384e10fa4239282fd725933cfab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604116e9ff9187be04e06c35763dfbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda75d8d94985014846226ffa528336344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115a7913258e042abfc18d50d232c67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da7feedc33f239bdeef79f229392af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93569129993001c1678b40d9da1076347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aa38f6d3af3fae644005982514aea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcd2b2b0b91ce27a1fd3838a9d3c7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ef050a22f38cf2d9503f1167ca5ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570a041d948bbe86ba66a70c5e4828e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ff383bbe5b164962e562e96525a9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e135564cd37bca4829970f6e2023f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9c28fa5cd93078887f39ac861da5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24689930c76778d7426832eb7fbd0b5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d531945b826dfb8af08770d4c3f9d79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dff67b04c29bcb827a1343310e6456357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ba7d30709b05e882ba314b6eab95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c46af50f061161ea4551b532a9823f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde71a124a969b3212265f8f819c5a11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd9d95db123004b83c3abee719cd31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f93b05d75e39a4943a6b853fb16cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f052b51f35a25649c1668c10a9a548363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe4885ad4278ae9cbbf6acd5416f73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae439ab1896a0760363ecac7eaeb739365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb4fd25541f0b0129c2391a897ad00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63e0f376b6571438184e72a573462d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d5c4e5acb5ba005f6377b6f692d49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f0664043ded5e246b630feba40c02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a605b5a9122fe1d9a82e2a0e3f2f3a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3439a6fe4d141c64cd849c0330faf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974239176c53047a3e9298b60438cafa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dd16fdac349a60d18f3070889c3eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba737b276d30fc91f7b8b9de49f97d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63497e917115bac1a3d28c35974d654375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b9093f3bf79fd1fc38653069d038d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7484de7d905a06e387a2601b28d34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b64c0ca2995ddd7e54cf87ce86c718378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f870decf9ea34049997ba618338f54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e48549f3257b8f26ad37e7237deb75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42392ee96d1edf20e04ecd7f68070217381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9fca21cd0b88e563dfe7e1fe0d8e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e31a899a691fdcb1021c79c543055a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0016f7618e4f749f6cdb009e7b7c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ed16df8a3eac3eb5b110f737bfec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c51c7e7d8c2e6cc25d6d9757923ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ca98b0f0455c751581d3b31b980f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c4f7e1dc4eda160f147ece75cb082388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7736de2c81e4f282405d6f05565b9c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18e38c3da5f807d8f49053dc03506b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477740c9df94c336ba7048ef27101c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea846460102a7c249b2257721cc4df0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc5eec6a934807640a3b233ee4754a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e1c092472c9b8c22026af2af678ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431a6a7b4feff5898b0516a3d8331d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578d71fbf8be71a8f8dbcb4779fc2ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f436f36a428a125529d6bb8e44c12ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1728aed9742e03343c5443ddba696398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7b5599f9882a55ca328f747776d14399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e6680a4cec67db2a77a1c85b4fe32400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1932cfa78a9bfc6c466e4b404878fa0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80229bf0de7d6b0026b5f9b782bbe56c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74364405d1e7fcf3d9a27b38b7df6f26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c4dbffe0407313ccc612e6c696c1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f652d6c5201077394ca86fe8a2c329405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d4422976b5aae821ed8915c2dd17a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026cef88076d4db7df0984efacf3ff0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3bcd6cdc9f2d156c9cdfce2f6abd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e7630692764dba6dec082c1ea27b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a24da1c9987d73772824ef27be8729410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff226d38e40f878c2cfd3b47fe76a160411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dd9d92f5991d9a634cde748800d30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f9fa6ff7f61212fe098787cb24271413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdcb2bfa73c39834cec9f7466ea00a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4906a90576aad1237400f4f23afd457415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d1832a9bca9ef6df3019e95bc87cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1904495a72013f49a17cfff7fc7652417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433d10168978eeabb7c9a556770628f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd7d10c3176747d7116561c1b6b200419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50547ad92d5087d8006827d6533d055420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544b9b6e5fb7a9b792007b1856df665421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedfc71f1f188f54116db3c0435a5a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4d1023df9cf35eee015c42a742e30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5fe796b3fa0fdd45e22ece919b701424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaf44f3b723869d4e924c728a27fec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449813a5511bd72899fff15fd2310e84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f9e6b771d8de7636acd8fccd1c13e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68c4f8ea9a7e6c55ea3402ef9387fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f087b8ac7974c31cf54d823892affce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab5ac267b9ef750308b560535744bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851209b979db19754a71967a59c68f0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3583706c0b4965b4ee40ef6a7770f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad607ea9e7d7b9292bb15f77c9687735433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7161b8b27c6958d69c2e76df5c5c2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b2b378c2a58366210b730a1c134d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60199d1ae88d05ebcdc18d286b4feea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324ce2709ebb8ffdcf55ca511263e03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f6c4b3e22b9cb55543d0b3f00d4e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6691e9aaf60cdb201b7630a602348fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7e2a832019b76c6f033b062ccb213440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f4163ef21ad1c6bccc97a128c193f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57276c489ee5923fb2b62a864e8fa6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf6e090af6c0ba78228034862fc5f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd0d53dfe44b4d556ef3a76b18374a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831e5ea24cdb69a42db55e7ac03c99b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e45b7a0f96e4e729735af7395087f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c082fcb20370b16ddbaa0e7b2639f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13836a8286b94fd3523a8061c998c3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c375c7246757acfda158637f8838d21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c6a61184aaaa70968ee16e903a3d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a53d85b586062f429805c27654fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fddc11a47237f73bd5f527ee1a08bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed8d2c5c5bcba97013b2a893f7784f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da7ce45ad2f9db6ba21e8e8d26f19e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0e0c88bedcf384de2c60905e188a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8920becc55cf4f1a76a93950b4b6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87925ec1b70dc969b2bbb5636f04ec95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defde1328febb28a777aa6764e62b579458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280425c1eb02cdee399ead4619406069459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019e58cf84d7513055c614d98c9aef5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d45c1d5802b954529ffdafdffc5fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ad8cfa44103c84b677d7842799e98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be65c5a6041780326f73a05898e108463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdd62b8a0a807f9f6692cd0e31d5b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63701cd7b86c54942d330ce9c33d1012465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56d7f0c84ee1d4a2612511ddee34c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831399e94ebded3490cc09ed01b1518467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240f9213d13ad98f0474686490b270a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882f87c06de103c5764a62c774568fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e9f4bfbca89124a740416729c503a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97555254b73db17c71b9877b4239629471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f927be5e79ea6b38c4455ccc68f8f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde242fdae99a109dbe194a2634eab0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352dda9e708e2ea17b45c443c7fcf96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb3d6544949e726c9e97272740c3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d44aff4114b08b7f3d163f7c873fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fbcc9f083025b65f4ef9eb339b185477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe1ed3876025f91e3c902d610468ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76710fd5763850fdcb7d2cee5073f8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283421c92f31a17d9632366afbf823d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a7ecf3acdca69d463b4765464f177481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c7e43772962873b26cd819cc83b27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784317c27ebfd21238ead4db917660b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a108718c46be7ad3054d3ca5d625f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1e00bc626341b7ee87fd77403909d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab21b37dbd6c4a19d68b4ec6090aab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d311f43ca71906c525250c72068e556487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a36728ebd07dd760077041e1e357488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b32137cb053f57392a57d79dc7dd35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f5d6c79e86b1630b2ae5f4193b5ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6afddc2e1a27333bdab3d71c4f471491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60149f1d1bde6e2422403c00a1daacb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee461df5e8d0a405e9250ffe3200a6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9677555c8bffee96ed52a87d0eb64c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58793c6cb88dae0c780e42900ec61cb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb3e4d6538cca956de4b71ecb6adf9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985f8f82d7d7a84afc1212205a3a397497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fc50ffda9f136af4a8c4789c3bf19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3dc64b89b61f305969c7af016f22c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac4ad50ea449c3404487a70f4b18df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb7773ccc62c7da01338f4af238064501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b78773445f1a8a28b1dcb956e80d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5bc6ce4fcac5fc95162001973aa3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b6a0691a86f187026a913a64bf244504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c1525cbb82adf6c352c85a0e4c8a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef021da76dd3a6ac60fe5488ecaaf959506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b90100ac43e81ec034a916ac6ac1ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05217c053bf6f0e87675780c4ed930508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a328ed5e070e15dc187b76c4d1927509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ccab0112137b3592ef3133ad0d8fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14871c47fe8afa1343adc5bb248dd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5761ef9fc014e4f45c1e6067b8b8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb473353472ab440e633f6a25c7f5b40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17123dc4aef51ac5f7bee892610a7d2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a881f1264b95a68205802451090fdf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b366d706539e7f6828d855e0f900f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61481e6061a86d411236f315972802517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915635f7f00b0b3e42fc9754398cdad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf79c6288db1c2f351e927a65540a64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d589e0bb559d5794a2d3da0089de0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f53e098b011d76651a268fd39c0156521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16796bf64c72b5591192154c8c32198522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805bf497149b78e6b06114026736257523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc021def5022e223f6ae0ca474d125524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd9e62c3752d70af3b06165ba808ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1012c65ae8688167cc624c9f9d6481526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687ff9155fcff71b4419dbc794d608d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421424beb0db38467caef5a6b10e2831528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185db4c42c61ca1f5552a12bf2c1369529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e687e40252b139237adbb20ae9b296a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70da5c8e49aa0de2beb66eb8793dc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc87b802ba4c98ab2427b54c82df6cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449914fc4c7254c6d7878a974a4a32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7172420bbdbce8760b0ef48dc49b7e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e12e5de9fdc93ffa178706a7248b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be0465ffb1a6e6f11632b2c0f53621536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f2e9c0c18bef2b3b5911d9f835ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0170f5996ab10af06d841f724a910e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8b40597cbc76db55c807c7c7fe05b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe1c4a859c450a01cc42491b3712a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f6da7b1231b813cffdf566f6c413c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3210247ae24a4d871af2f7400169e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86274e45c6b20afdda15ab1bc83162d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bf74b6df42edb722279995fd03ff9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c40e0fea86552fb9b031327c0a643f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffbb12eb320f61c52b648c71a2043b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a24d934eb63afcf70c83eff12ebd4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7639c628fa09bc8687f8ea12a427af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c193026266f39a58cef16572bc16cee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b4b1c7918de01fb0eb5f1ee498ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a018e050b4eaf45bcbe9284b3182c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f47236c0402c43b919e2b46c94d3b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515896bc4f973a6d9f0aaea11187a36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aea169f4ff291c1baa663baa6eec0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ce2a842d05a6ac38ff14ce3616515555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f49c966d7ecf7dd3354f81a765102556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d91625ee29d8153f3c99d9cc93a01e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf95fa535034044130b193433f90e82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544c6a7f89c23a0181e2d925b6e8433559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b60490390604ff02755347416663c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c491d6726f1b36eadd9a9a1cb304d88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619ec3062cf07e882f37a6a01a1c9ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c1d5f974f6c679bb0905fa8f6c69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69cebfa66aa1defadfbd552fc881b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a570597c5c2c5a8e1db342dd71d55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b83f601723b66a3012cc647f8e84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db637000c084bacf9e1fd74d3503a713567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bc0a3cb6a065b0fe651292108ce9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1128c40cae6bfa01ba126c9e0283d0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a507966545fc75d26baffb85a77a6b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdb96e76fed85b70adaf898fa32e4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf27fb08af2b73c4250ff5067b0eae4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d603cee69be3460ef30174879d58793573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd8b67a8626df6a493af131493deef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61d407aeec8e465c9c44f113fbf90c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470871d5de373d6a15432d004b52b7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d395482f9df9ede0c25a3e4ce18b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b277e407f705c0c0d6e8b825ce3c601578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132aff7af565e46078a5c1f8caee212579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc52b0ed89130d0d3674f40e9d852e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb6e9e6deae53bc9285be3920e90d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e571e593d106f397d46ccb330e359b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7aa6f9aafcf7e4558cdafeaa0cccb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56443e8253bb9f836f41c59c852f3af8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057d37620ea5df58b7253cd36f001fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129aff16642abe55376d2c91ae0ed27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823adb9ecfc459a5c9f0ff68eb4b09c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2365d90d6160ec7a8be7bdf1e0ebc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09022190bc81e39f7d375836b1fc9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae91668b55dc2063e9c299032534551590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20921c32187cb5bf730a1b4f758dce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada231c31a5e73505d9ae1a6ae6499c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef90876052f05c2ae52e807cd31f62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41ce2d8e5d6fdd15c24526d8d30500594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb48f0ec9b8e5cb2f025b3947bd1cf6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b613fc15aa18337000970c8b7ee9c9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab248c2259950be38f56eed42746d1d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c801375b1960c555828fc1769d1fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edafb0fc00eb9a80e4fa6cfe7d3b37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e0c5c2bd83eb44fcdeb36ca1a67fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b6f29f8e0c2fdab8b00f62d227808601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39dbbf1156132478f8fe3d2e43074f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771cfc97b563f52382c2cdad770b193603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46ea804128548686e07558b27582bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d14b2b5f806490a7d0611c27d9ded9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4ebe1042e763af3722bb8d0be5f17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b485705c5f906efec027f24111c3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cea3c42be7853521f2b1494b62bdb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0637e1ef39726cfbdbe8090435fcac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700921dd85168254cc7d68dcd12a0b41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280026b9337341ac6bd0ddf92f85f030611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85caf6ac1e20ec50dda8af60e33a64d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a6addf89e3a7f1dae780121353699613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96adeaaf8cdd94998c1e39c27a45f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd2e224369daf8c4b12b2965663a98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722e17e517382721c4843d4134c6932616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec106f9dd12cc030a5d833c8b43266617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ae2a0cdaaf1b97a91c56bf1921af8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed2e6c255e1852552aa3cc0f3dcc64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c70f88cb6a85816ff287d07a57ffde620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ab5b38433db1859a0c520a824fcf1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208085769e9d0070b5284ce848669bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276398efee3d1a28b83c3aeb07a81f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26dcea9227bfc50c6e22af366c9672624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c93fda54af9ab950fefb9418777f41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f5b12554dc34f71cec16b9e5f52b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6609f07a22c27010c37e59ec4e3e25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49d24ceb35128a04ae37c22bf8874c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6aa285dcc8057f87e142cdd71590a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa18279381a200fa4eb70beb66fec3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908260311ed8f74c5e8214c96a81801631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994278e74adb1ac27090189702738d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798be1e899e0a95171ff90a2027f5e99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febe30aedd7ed541ce90e3de997fc2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31827a89d5cb5ad9a65a9524a1ebaa4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426a27bdd8bda2acb827ab67e44fc5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b452e9ee22818e87d4bea4cd03e9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb4fc0b9e2f947f41a521087a4eeae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a25835bb51c99acfb2eadf72edb3ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30631b2076fa4df0757efaf96172af96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6247f4e4623fbdeb00eb766c745d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12238128d8b4b1442e268ed17e27f606642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba83941e2bcafaae5e3133fe1ab460d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5e4907cc51636b557553af9cfc1f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f78fe50dd156601876857d477d885645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1dc7e9f08aab4795ef1f971a06b64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565dcc17f8ddf6aae28ca14d3773303647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a0ded800ca07d78be4cb776a1f910648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faa788ced927e02807212f378bf3ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abadfe277a1263ab088dab5cbf2315c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1edf9388e5e14e84eb10122eaf871651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f80d9b4ae6d9dc95401f69b5e0c31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6e5441bce919f08db76ea7877c635653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaddaac7d6aaf64458b93b6da14dd9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc6eacdd284c00cc2fef390f0d9017655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de6c326a894bff68b2aad2301eb499656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f41e841a7cea3db2498881b2912ebe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922651fe9941f40da1f334e1553ed55a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b9014a5dc204fc6bdddb851ba8d97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72047d6321306e5c83668015ccd98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7aec243a03bb79d237a05b866bee9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034b0af4b82ce95719e1b7397b93c59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8b4402c61a6d08762b36779439e9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6d6658bc8430ced53f4d1c046be21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058877759ae7d10aedef9181d633992665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ee0a6e0f401625b06ef3f87c261cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cfdc25403d7e109bfe824f24aaae8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720535d7213084d28ea9aebeb2c95db9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b23b317814e77e81fa4f4112fa5fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa8f847e48ec5773394f8338bd494670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025f4db260ba76105f221326d25be32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ea9b2517195ae469e55de556fc446672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50e1178b445885fddb6193f5551f75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1b1d8bb115bc55a78e3afbae48930674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df855a3f09f76fc48303583b46efb7d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27233914616c8a06a8ef056de5f851b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a896252984316549a6d57f4f4cfdd8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a772cc5b221149ea752845b7437f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20803dd4345e872baa0b1cb6d0b9e29f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd7a89d75fe5f5fb80f47a08dfcef1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afd1defd86b7b64bfd20c7b5465375681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5ea6d1d4f3e76cac5a9d42f0eb20e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff9b4350901c1c6190f9dcc775bbf5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec3963c597d531d94791b28da4fe0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9e09a5201f103f2a599b8ab68828e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e66193e6422fe56939c24ca9e30de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9841cceb71290dbf0a335fba13b748687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8101fc3e3728fdfbc6dfcab12a01fea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db59ac24df30c5e4826460e0e0c42f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036d322260fa02498214fa552624709690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a0c2ecc35631c6863b0ca445b599c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9a1548a961914b0621e34512fd75c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27441def6c037292993a4452aa1dd7f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df04e77c304cd3cce7dd52cb5f3081a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a008f2b2e15b2dbd29046028449e984695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3dd5b3e7c5023c5f7cc90a0f12abf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bbd3f74287be61205a4d8dc799449697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dd2f4fdd1f3da3b1d56c26f474ba9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fa214f406932336dac33aa7306348699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2191034a4e41f795a78bc96c7c0f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf72baf88cb363260950fa42885c783701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9418236c43d4aa3001086e6d506a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed823ac4942ca44d5cd4c7b75e1d78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea532b7bad1a0061889bb8495a860a0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98276f887c5321c673d1af0196c9cc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b26b1a7eae19c88654c5f46653ae21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3c7c575eb193ff5461277a18f47a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c32b9be2901658d0db56b42bd65494708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd018e2cb27574f44feda510ebe8ce0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff5b46ed17b81beaefa27ef85350b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483b385b1cad47c92e9ae1b64c8517d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef008ba1e3dca8b05511ae05278a2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ebf10acfafcdd20925eff0e511569713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7683a970f631cc83cb0e5ba1837de5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d54d1ca5b3a0980b1b3d58c8fae08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84598eed4319b3a5667554cbb6ae0170716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2540c2aa91775155050059d46883b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2c80ca09bc35d636a2cd9c53fb62c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eb7c886b24f967ea6e2bfc8055a50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae856557631500d43bad75180378c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215084b9d9124d5239c91ad8a90ac562721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370391119b7a1a4255e9deddef3d4f72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a17854745c4adb7390080226ca083723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934930659ced164c82e74f1689301bed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446ca276b89568f7682bfeedcff1ca1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db290f9b617529f1d6820a4c7783f479726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7f4d0ff116273a06731d630e70de5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bda1fc5d5031cd89d1f77bdd092c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8183c78df915132f73a9ec4dc107af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0c8c8cf374f38c8d7953a8a3ae332730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55447102fe95ff192cd0f65da764fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a10ddbc70dadb0a4afb47ff9e845a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc64ff864875d242a302117322abf1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e74b1fdd714cee18ac8dad325e840734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af44c45e33d126a2f5cdae5257f3aae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6fe50bbde5f47e198e91373891e4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20fac31287b724ea94971a3a8b573b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273285857a2174b8e30625840dd6bacd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916abb8207cc21e871c2ed62ebe68ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1fae0bf671c17e011311a06a4be94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d2ae17c3097b339685432c5f2b9c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5ff2d63c68be2daf03122a06f66f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cf5f03f9182d741bb94a7304eecbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f096d7fb7e6082ae882973cc030880744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c161566491aadfe08be805a435693b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc396d2e9198da1f5e2d17ef4600102746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f4070b93c390b78515338a7b00d0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2793c58e2abc9128cf241a5244bddbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a7430e7627435b2a3532ad08b913749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4764bc978e5fcba06478d16cd479ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3852de5342ad9dd895a922acc0d4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ead5eacebbe3a44fc43ef7463625b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b49b2d0e1631a6e5c541f9338189b8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5229102fe0db443d07f13e4cea0b879754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21737de08c3915882767260c11e3b25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a118e368db8ef4397be78061eea4c8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699848f7a96e23592cf0bcd91ac67168757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608856d14cbb3c2f15b3559cf4d6392c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d85ddc2d2648dd5c3a7363857f4f29759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>