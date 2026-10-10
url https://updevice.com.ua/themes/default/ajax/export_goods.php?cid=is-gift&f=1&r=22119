--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cea6275d3f4794beed17ded42eb6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d1cf759ec95b1cd9fffc33105dc632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4680fff3b21a0383681c825a3fd913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168695b2ecc439d81b1d4266786e3f234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f14b5fa2b06963c48f8b797d519035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b62cd7ad0516b8e684815a27408f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43408d8b2a0ab3bfe06c0655be33287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d0580dabf4fac63a3bac25820020b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f6c2ac1e576ef6cc76079ad80f78d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dfe6f05567594fe330a943b099c7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e52a312790f42dd5da6b925315aab911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a74b49d2d6b2b9afd2ad019d5d5cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fee6c270448807fbf91eb6a8db48c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27520e9edbcada0bdd06743c3ccee75114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786201baa5861607a337476d44f7d0ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10820911912439946a10843ff907deb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341bb9507ea0b2aace0c8927d7359b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95eedaaa4533b6e66db63f02f8a2cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21302a8f4f2d0937e064a15ed41212f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdaab2961744642c179d22eabf1c7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a021aa2529fdc09827e348d3da444221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53fcd511262d5a412b4c4c3ea76a1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13efe9ecc42ecd6dbea73973a1f431f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee0f9c1d0941ab7a5cff6e0849ed4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b25dc2d32ad7de4f1b613438e903d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d164b3804cb91b25d75ef29e5d25a2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd5c76ad1124b4d5ed14817a7a27c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dafa8646cc6aa17758a0ecd894c5d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01612d32e5033ad2b9a4ee1ce70780329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72218257e00b469b4188fee93abd91730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f89398fb89e7a4d78ff33b604415e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0aa9224a81f0324b183c5cb2d6fd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da199b663dbf0fc7ed8554bccf0fdb9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655463db26537ab4af5a268032ba868b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d04507f95813628a34958bd888cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3cec5be55ecae18be00c6a20d0c8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c54c7e131b9d7fef2315b39074358137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32284a49d552c475265427d22ec5f4ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29de09399785723eb33955490c72ab339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f462eb3e025b0c60f8683e13ef5ed540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775acfca09d8e1ac4744dd3e771f7e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba14f6dc8fa92d3eece6bba126875a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9266fa5456b0158870521797ad6699843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92876a133579ecf27f5bb7e4468c3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff3e2ce5d0225b06a3dc5033aa35cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea728ba274806f6b7e8987357b2050346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b61e78459744f044054ed75036a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed169a1603a41a87526dfb3ccd769c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c199539bfe6511c4542fe71fb22f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5acc51410582eae370c6f0dacff9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeae7f84f953b4409057d55da66289b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860927b591202055f3684b477a5b74552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4ca2498281185a2440f15a7d8d52653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b2750e68dc2dc6d2bf008f007fd6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c07c9aa143b915ec65f76022921d3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084b8a9b260c0b8b7062d31a247d02256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17f08c8750a9cd87894fa8565c2ddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1c68c3aa0c54f76cb9f9ab9b9455358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99816d5ca6d632985129b2ef47d0225559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552d9f6736ea0250ec1201067e76b5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8b4a9b0c038aea0b28a228fd652a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b66ed7e36f85615abc89299375573162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441781b0fee2f34c8545994a3c0126a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92d0e79fba9373dd22255e01033dd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe780c533ef48d759e2159da51fbbd6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32276749291ef1df5bc6bd11b1d33ec766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd78f9cf8304c054d451c657b0d475067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f6b0118a60d5dd3d5e4597e99379768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b927800a2d31c47929d8dd0993a649169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6894a98d59179745c7d6869df8977370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa307f801507933cf2d50a449ec64471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67988fa7ddf0a399ea2e6aac31e140272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129917db4b8178d29f646ec6383b63e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321942618d2cf6a9d5652f269093ef7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16fd5f6998f8250df5672da6de524f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feac178cc8a647750be41bd85426b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba350fa2f9bdc657404233a66751443877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c568df6f55ae5d88016aead92959f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992627113bb3fa1ba39abde200680abd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad54ab07eed639c667cfe78d97e98180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfceb91c846208388be0080f0204953781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74076b3658e6339ff06d5141e5c8296282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4a6faa0891295b09331ca548ade9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42259ff9279233cfc436f3f72b30f44384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94594f90e85f55a37489ac36f2eba8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61da5cc7bb7eea428cc7e50ad78e3e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25937923c94b6de81dbeed64a88714687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296f71253add08395a691dc650f541688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702f7f27c55659e19bb6ce01455a80289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b046450884bae7853a415d148a9d0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a1e49e06aa99df24b82b78e66404091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd8247735afa71c9061e6e0cd6add392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53693081a9c42426013b97b0d50cce193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e072cd2c7b42041b8e1462b1553a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff810e9f43cbbc8f32a5546f288fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e7dd20b84817c821b0b3754fafed796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13122d2dc86d33773282f5d1cd8fe28397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387ab2bef5f36cce459a97c3869a54898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b60f8190c1d8c1ae6fa65b4a46e1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2472f6449398575fbe5e5f3a91aba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0288e99e88449f26e4d5309cc341da0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e5ae0ed21e2880398d06b6b0c0277102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffc84026c620334370bad747791378103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b45453faaec1381b7f819008d4cb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9d5c214fc5b8cb93fa6c383c5290d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647678f231222443f72d3726a1836511106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb3e8fc0e301826ebede4a670d463107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7594d327c09ec647d3f2f9eded2b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3eae8df518c1b3479d1de85fcda5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8f6c9ed1a1246b154f578a6485f51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfad7282ece884ebccee8fce54e76c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6eb83e12cacce02df334be852d7a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139a400fd259948280a5a1bd78ccbea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59105d3b8ea89966e7f7a4c86582b28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a13eb95731a7ef04db38f8dcc81b7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4cb476daaf076aa3092cdbd1b9049116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24470884b7e0c77586781d64bfe5a65c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de6f7ff0c454b2528465b71feac41d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab6f1a625d58ea692e441decb976c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b73124396c5576b8880a5133d6063b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5364b16ea5cb694c6f64967b778469b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ebe99c5b90ac92ea91b68a9958e9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1fe0249cf665c25d9ca4c1e6767a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cff793eb3dda070c25d69bcf3f097124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d751849d176f33d0ee18a128f6609125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962450c341d7e1979202ee3c41b591b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47358844cd189d3e9ae5878d308c8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427b7f14478f032225dab7d44168cf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb7939f8c6d743c9d0ad10b0101c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515852014e49d0924b03ec407f259558130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb54374c2ec8b662c9fe20e4aab092131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a6599054444f7f06c457af742212c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e79bbf04b2ad64749db75ee181fe0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdf2da276b46a700efecd9a67e14a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87ad92192ecee7c31c4543e8fd06fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcf1d90de6c826eb227912dfe528c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80de39709536bc9b6c570564e2850e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368652f71cc47dcb6ab8df53699923a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c0a42f843640ac8300f5f91b313de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433a6e0b39d4b50f45329a060104499140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff79d20afe5ca554d87b1f46e1c13e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57573df846e62327eca31a3af980d884142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e24f41e378a4166fc2d660be04f6c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb425bc4dbd36c1100fbd44b4fd0925144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cf3a75d7c5d444b5dd811eb568dca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ff2157663d20e2f828b037f8565f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fed63789a1e58110a1a2910ae5ded1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2d744836c562c207a0ef0bfbd614c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704462c7bf457992712b2a6f6148163149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ce2fd1599111378b3406c0785d1d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11317c4b718d709c1fe2276595c33a24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff7cf28fae05223e5cdc6630106284152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ac1312d78635d0ef50f6a4a0a7e30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1c539257961f4a4cda058f52ffc88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74d3c4affc1124820bf4eb27204799155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f46fce10adef604f7788752f25c6e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9749dc99edd7a6e051f4255f86b06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461498bfcca593560208a948bae8472d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1836a99755fca1832b20aec9dbb122159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204dc104e4636249343aed15e5c0294160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a72d71206e5d49284311e54a8f86e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b87264fadec6725071136193ea586162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da014a3cebdd64a2c789ed3702d30442163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89ca04db452141c459cd10f48c089f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1faf39262deae848c004b47f60dd57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c107096c72c4162e8ebbc695eb50b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275b2a5b56494c72fd35812fbdb39b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36810eb016c8e879db60ae44ce43791b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2e8ee7dbf3025bda5c88cac66b7c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80f80a409c90e04c092cc9baec7111170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf86ab7bd227d02ac997ba21606b86a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e615273152e06117f3cdb100e10c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fa2f2c05d80a280d52a5e9a89a6bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207cc991c5c2c852d3355db40d12ed1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843c4676cbfb157cd660148618478b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea43cdfcee3039c748dd8e636f193f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7066fe6c02e9f9cfcf3c33006b5e081177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293dc24c77bdbeeb1da3e5d17f522fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193a4bca6fd0270332ae3e791624b10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f9061cc6ce53eabea0fd933fd1f62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f4289925d208e25c74d5a7c3abf2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa169ee7c130dfc92816c241815e5c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdff7c3b5538c06ea11cf4d5e6d295183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f59eb193ddf5b5f1b0bc3730a3a20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834cf2081f5a4311b9defeb150d960b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c55fc21bbeec87fb28a0a4fe97c82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcae2cbfce13f55f3cbdc2b2eda971c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf9f8ebeebb953f5487e91f48dd59a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e465d8d1000fd0411c2646643ce0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff8ff8a0c717c36b09fd47ef1f5d54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0d2eb54c901b6129674344695e123191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ba276bbde7ec918f922552c9ec13e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba9c75e0e18b4f995ee8b06d8c99f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b888153e40227f391b1b394f993e7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b91fe94cf09cab1d396c8d39ffaa2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259848cd67fb13c7f8bba923737e045196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b2d27f318ca1034087ea32520fe10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944019ab805b9732fd58ed6ee92f0b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c37d8070b03fafd477096c87667e19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebf954517929b2a34cd198a976239f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d82ea2449f8cd35f0a46577635f7c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17a07c27d28b5cb372f3cbc6261c8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c7691ca6441c263bbddacbd92cc2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7961b3f0f6aece423913139d6115e41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0623889fec5139e8689d6c558b037205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f946812592ee85a8ab8aa09d47eb7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c836346caa9db623b5e0e3bc2f7c9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3cc3ba0e99823947992e6cad77b08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df5baa7200445ea34ef5eafec2a980209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff25a77afaae82abc27e9593a67a5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c925422f99909834d4c5b6e4839fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38e7584ee0da676ec8383a1945a033212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae24956541a46dfa69c6d43017257c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abd71d541e8dd93d723cc5cf80fc9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc78d5a77dd44d3d4ab1bf4180195c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46247e5ba54cb70b1af7cffa2a51d63f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856104e6b25b5c6b1c2d58dcd6249c1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045701d7227fc5fe5c49ac8a5d6f2412218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c10c2fb965fbd302434abc479c7af3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ea7498937e21cc8e4190910eaa75c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d90aa4725c778fe63d7de76d6432c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50e52f2ab312b67ad0c83b1c258d68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4119af5d0ebdd87ed024f289128ca0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70a5aef70ee00268a4fb663628a7ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8968d56a51fad709d04a518ee6b79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439534494414c3de3516a7d3d8e174ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b32e87e83694d76adba4f2ffd185bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd463ea3fded549fd6c32a19c6f17b9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183ef7ae033a69fd0534366c1d94281229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00df1e8ee925d80512ae55da909e6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff222f488d3183d158b658ef7e3279231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab70b4bc2a36f63ab73365d57b2b9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedeb88c7be0a5ea5676cc656898f01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf9c5dda6e8e093a30ce10218ff36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476657ae6d92f1a7670dcd96eb1e6ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2636a7b8c2d9b3bcb0540d60262185f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4a76345b1183fa7fbddd76a5c7af7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faea3405a51f3ed1a32b37efd0b8ed5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618fded659a76a8a37fee2f67385715239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869a82edfa93c713adcd064623bf826240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64468f82c20b78713a834d23c4d7b77b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b307240d903e04beaf0a7efa36fb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722d018fe6fc0228fa361a3b8b30fd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab7b804a270bf61f0111f9585eded5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec68b2d7b57d0d90e73afe2a58baa97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064c91055a1310d2edf0ad87f7ac0c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e87cc5d0ecf09b4ac5fabc3f1643247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2189d713cb438833316fc6e653cee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab822979260594703d4ff7028e731b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9339c54145c0af9884653ef93000f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6d8d3cdb3452fdfc23c2153a2bfeb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f3fb2c4172b0edeccfc9709cb1fee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf132ebd8578916c725307c28426df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61463cf34ab5b517d4cd18618971a3fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b89c975d489e9b193d25fe0ae1c308255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2f6c8c031e53fb5a95c766680540e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7689b7c5d53abef7b94737ab81bdb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8ad28548908fa66a0a83d4e5462e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e467b8b2cc17b61ab323e1bfde78650259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c633fe4253f3ef73f9f90be76beb8d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ebd426a36df46d42165c177007df9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6480fc036f110ffa5e030f6655dd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b12be4122e0ca55096334217e68b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b34f02b4324f790ab6acea6d352ff7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aad70a02a433bbe383bd8603c67130265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903ee890130b725f7d494b956f1d416266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1d75ba7b146e167885d54eae2f463267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaad94454a796a5b723e5acfd80fb9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a599daee22a86bc0660baebbd7324bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856d254a8efd12cebd23927c2aac306270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0fab2ffa2100f7023828eea8fa2ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ab0d8a03a8194a04b51313e90d1e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94141524b87b0f1baacf13f48955afe5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd0d69de4740e118b732661dbfcb92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448b40c43ad35ef0c1f3a5678de0b9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3156ce5660a027ff94653abcecac297276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c24c618068a41e65b42a3e8140e37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211b4ee1e7fec76f89c68bcca8dda2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9cdf56915ce140f4c283abff5149f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc9a17a4b1ec1ddc6e9f4327f41200280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e10a63d6527bd1e4667db277f673281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f07b882ac631e5112476e9605a0d5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae4440ac55bc451a97a39fcef75581283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82a49b56d629ee953bc6a4fea8deda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ce71c3265a9a1aad90d9c5ca1cd1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d070e9a3b943f246ebcbf423fcb836286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf91a50e346f200d727f8560b95db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b4250e27ad64620f198040d630ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68146ef7639fb8674fd88c6d2e4ecfe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d110b66daa2ad6c0d8cd7cd7de5d25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eec39bcfb9487c8fc3c4f4450ea9e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a831080077db2008955af8044b99886292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c9a7bf00f4fde26bae523f5cabb89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b1eb761a45ea0f4f089a957ea0fbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca1e42bc17a2eb285a49395ae1a9f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b90183dce93c2b8b553d87557c9034296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d486c3692ce81b27bcc43acdbb9ce59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e07d0fbedd406523447727f027a184298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc824ff967630f1835698c4bb81a23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0ac1d976c487efc3275ce2e99db9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a3a3154d0ffa9fea7e8bc98f7550c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81e16110f1025eaff4646fd9ece458302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0ed72be2f9f835bfeb1691fe95964303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d237411c87e3f38b49eaad363da81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce615cbe78f6446a806987e1378e99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622ef579b809feb908ac3defa468068306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad30fec60f487618388bf47299b933307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21bcfe49f8ab2cfe38c23cefbc2279308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9e14a2e3aaef42b752aca150271a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd4a581e134d6c9420a96af14f08f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54f48ae06748812a83695d892caac8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a304073f79449504dd59fa352baa3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a5c99590affecffd40bd9630dc6b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134fa9651385d8031d373118b33c9ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c33b9b24b4189f345379ad9318672315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd977f5be5e08b528e7cdb6134a8a0f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce3d8ea3ccb72ee64e36a6823c54f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763e75a2485b0447e0c9ed2afb336fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143278438457421068e06cad644c46c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19099d9aec76c6359f072d7168c7251320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9332d53839dcbb6025d5b56429de45c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aebefb39f3f8da839a2b39dacb4b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4d58cc10ce19c96a11c0789775d5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490391cbd7974cc7a77a5d68b13fab77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf75840fd18e8c1a468191b9cbdd81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23560928b61db68cf82c72c9dd75e795326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75780038f9e50bb98a3aea58dd10493327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e47c0e06904ba5746c1b8118a7853328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa341adee067bacd1396bbb578ab029329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a964bea80b972ead3de25b28cd963330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093da217b1bddeb9d9b37fb3349e2c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552a3391ce058b4848c8aaa926561bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded72f731fa3416b17801a09cf0fafa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dd824fad0299609fb468eb1fb147d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fa889d3e96e481c6711801bdb656c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5e05d33fef5d7442690d11da8a6ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fb04012dd55cf386f40f69fb4185d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a25ebf83931a91ba4a1bf1e99f72b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889081af93435961a159e8a47cdfdb14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb3448c0037709e65215b3634804e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8e15922764781fe36bd0b644b62f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18efc999579ee045be6a41706b348f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324144cb7bb9552519cbdb2926806d60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1baba66aa20fc9d1f11b4545dc5e67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0166f1cd774d717696dd39614d81f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3ae7752df98a45668c177fc2068c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699116df7b443c8e6563ce0f922e279347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ad6120634263ac627cf81cad24992348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d178b266087d8e23c2569548b7f35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ac43af2d15bd0c5fc110bcf84222e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0455011c922a50fc7518dabbd013eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8962bcb4f87f79b453a7a99d912b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbaf4e0aaa0fcc1944a09e130bebbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7ef43716ad99a7624d09076c23467354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7fa1aea322cfd141f1f1462d8f9cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddcfd44ae844431b08b518fc073300356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1a2cdc6f1b096f92951c316c92d9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10a4d9ae9daf0f1f3a4c7103d63d9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0596f13b96e064c9ef824a65ba268f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd70af91d38dcfb6432e92f9f4ec8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f953f6c259450f36b2ff2a9931d22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e905eab41b3cc37a9d2f19ed56d30d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad303f918e75c244d7f63b760e2f253363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfca552cb713fbc995075f576582c3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44852af5a27de82d4c196ab7c543d5b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96306db3870ba75d177ddffbe3742a0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10173afd0abcff312bd2a28abd6dfae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce27afbd4cf81cdf21d2bd17c16f72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fcae1167bf6a92a82ad31dea69ad1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbafa6b2bbf342182b915a7f17c59f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f42fd1445039b0569764e031d3516371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dbec463c120bb18bb6da02540a72b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88649fff5e076c96a2b3f549b86c8ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76483f20b54dba6b814d881cbbb23d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c723ed8d456180d1d3f69063aa8dfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834533a718a28f1726ef367c08a0593376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd352f95c0838df5955ad30af339b071377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9966cc0033c5a8e126db72654f708378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9567d303f2c611b1bb40135ff1f7835379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66433f0efdd2472880249be9743bc0c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ac650d9f7c689d086174885acf909381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026df335c5938b5f9b33cbfe2a66f4df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d367ef8812b2d30037762c18baaf4b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d6de125df679eaeafb54f21d7b947384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4122b6482e9f997cb9d5e08e9611931385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be223295546aa631ec40e74a14dab0bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fa3d05d74b30131112c74bb439d68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ad4bf196387a74451b7aa6e8af2d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2551eaa242ea8401bacd0b2c92b86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a3cd55526c67e15db6a9a2936a0b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa448ab79fa7a10b39a0d2f6654cbaea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb569dafac2c8164609003b282f1444a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44650b041b1fb870475c22e15ce363f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135911f1d791981f0b102da377cfde77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918bbbac5564f5e30cefc741554f772395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a87f53ce7fc072a0c114984c023b26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d377722df56899421f3565a9f7d2d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622119b8012e74e0f60da0831e7f3b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151ceb5545d3f5c6f9575ba2d04000a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126310e43f7a39e4f34bff42a94106c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7963a67c45cd090ddfe9e73ce2b5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef0f90154550b5c91fc74789271e18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3654db70cf9771efa225712c847bca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd09c430b5c15b7a2ad364bc0b459e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f7c02d4848bcb54871d7c8ce5ad4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41ef4fe2166ed23dbd91f63c8a929f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d613f9ad7e066c0c4226f57b25c9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2860d21c5dd39eeb15a483455b0d43e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084e515241747cfc222c7fdbd17b4ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11008508fc3ac0c694139402de1126b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078ecb969d28bdf7c08c1caa9ac4543411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ab5d3e64a97d330a7707c98754076412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b56283bc646cad4dd8987bd5e7c8c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b87efa549498040d327299b91b96a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61b7841e3609a1ceb224440fbe289e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc4b68275770b740a434da92750a8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3758fb601709ae83b4fafdf2a0a2fac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c2ea6d43c21928169354a4065b120418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a201b5cc250ad64e4cdab026a7d3ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed51e22b95b3b01a2cd0fb11deaaf3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45c98ea79db8adfaf54c96f5af6cd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6920d6303f87283f11915b22ac985422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90676f87c3b802108203050c60ad8f72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d29f3a48ad331a03d2002954da9d9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00f28b643296d0cda99fccd7c946b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1020a9099b6e33775bded97eb3b113426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d805a24eb9e465992824a0a8a0406427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a09f332cff79d20abceddf99191712428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f86a1d2142e8b7e01a7bbc563c15a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ae7ebd5989b529f4b88752889de49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f830887656d64be4a6504a9c3f8db9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8af5ce978c3dcd173dfa53689d2a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1446fe8dbba4f849e93ba56fc4b6e48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a92a15905e3e8467662d576d43f0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638c139c02bbc1229f840656284193435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f0b6db69115a933aec5fef1a36e70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433772ee54793d92081e62cc396f9199437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89a3896226dacc8d52a016830537e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53abe82261e6ccfd61753e62cbc532439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d02c799920f38c8565d5a590392184440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555416d021c52539661b34b5191bdec2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ecf52b1fc2338f22e1f9abd26cb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182472e0d608ff1f21b7f5430f5cd7bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21089d226924a936a9f15a07d1d7c98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc3b19558fb892f5a0fdb2d1617a4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752ee22ff184fce03c0efa4a90a4222446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8462b81b37330974fe912eb63b72c6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9bf6158df75f6b9e3d1111cbf61e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1d9683269d7253ad6235d3c1e26c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b43dc45cf642a427f1c25886b2bcf1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ff53162cafab51491cd74851ae016451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a8d0438d9e517eddcc90d0b7c9206452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2ee4a096c97f657fa562c222afccd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdf9b2524cdf0e389ad8182300f01c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee51a7fc118800341e26377102e493a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52787315eed4c392353a923352e2d81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe9f92ca8118285dadd4a5fc7827cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00baf67d061fd6eb1c3d3af9eb02639458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc114cb9cc6555a65fba925531deef84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638f286a556f7ef759840da3371be6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aaff31945e4bed391edaf76b250f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0fbfb2e7580d0dfa1266b988bcaa2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9052b7b03f48e16791314ced75c5bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25010902ac6dbc32f0ff2744d4d8aeb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b20ac9811399e26bb5f2db1145de9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52be1e9fcd06cbb63c3797350cfbad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e070206b6520c6ca81a00d4040678467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24cd1b60fbee6fa776ad3a659cd24c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab840b495ef8801e1c5c292b77eb8e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e0c05c916f6ede5f17fb0398f4733470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191eb9b6def6485c028dc55fee80b10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc9c628e14e68744dbafc3919dd3b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5482dca2206110740c3517853bca09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea5b996337666cecbc531d0fdae0dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052a97bfb7bc2ac74b0dd4128d451e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaf5b4e4dd66ce15b2c52111edc1a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304bf30691d0ba4193f3592e4b73c9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b29e51a3f2a9156387aac0932293d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f9b6e64ccc2d472cbbd4d95eb2e4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe24c9fdcaf52e8a398e366e53db32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9a5bf5958d3bf8fdcad16aa30d4db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101483ff180de19fa3e5ac2da4b51d4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957918a730cd80ed3c993fff4489bba2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4bc57a7467411a68bd34281ea909f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e33686e38644cf4c6d4bed83ace848485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034d0b8cdc571fdf70a61453345f3f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3e6d38d676d47efa27734f9e3b927487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e914081198f8ce51ee258b393f3882488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac224c5e94bfe977d35930ca3caf9ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cc81e8426185883286bf35e8788dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8a8c5eb2a43c759c602550e5e86bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9218c77a5eb1b053b85971a8a4886492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a61e5e250de506b615e9bd8b54374c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ebd18c704e92c815ad1b7a6836f4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662c49bd9cec4897ca34418cd748822495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a67fb5652c55a4ece1bb98675ea94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de3392f4eeb0ce600cf35f9b276709497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0265359e81e87e07e34de6a04b0779498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136f85546ce14c282df24b90e168e33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191dc00a51356ca4361175d3eebbd25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dd13bd41392f4cf0dbdadcf74a078501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8685e2d7726dd88d5d819023bd0aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057ae2b6d21805f155a285a10fd5a2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af37cc862c7ccdcb14daefc125e0ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec905ec9ac8cddd649f1ee3cdfacfc4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133412123d3f2c92864825c59d9c6c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5f05ee4f1de231aa7f5706ba2d89f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbefc6a8fa8e94162bcaf4d3ccc9eea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02135aa7dc8e9b34dfb4df0910874204509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312ab38e588b928ab7d493035cf6f6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06802061c1290de6bc90c6897e2a40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549b1de8a1f8a083f2118c21b8bb852512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eef54600dc3f210ef00444e0096b06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5c8a1678b9bc75ac41ce47b8be78a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3aa5dc439e2997f08674847a1224e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59425f715be74657d499cffc05d58e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cea116d6e20bba891f1dd36c581e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e99fc7900f5f232e7e4687e3a54800518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784cd1a80c482449e05445cb7342cb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1a970cc6d2e81b94f6138946c5760520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffa2e0e2ed7929f8ef44d310896308521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b7167f18fb1fa67ae5a8a5f0478ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beb29656e86595a55e85eb622174e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfc50fccb77c662430b02ba5684c96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd5e02f171e1cd7ec619186837c1a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afd95d3c1812668d44d10c8e38cca5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15112b79847b9a4d71b940fd986af11a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421ec76a92c711ce5b4f3b79245b1cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f59cecc2d59824294651c1275266a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566f946144df4be117aca6be0da4ff7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109042b9b2b03035095c276f6f9fbdc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287504838cef396bbccd8572fdfb654f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efefb2623f827d85b17177410667624533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b6b0762f82c3ca825d34fbc7cd291534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedb0ab4bed6b21edba98c7ad72210a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039f050c9ed4070d26a648ffff307a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91089b773dc8b9ed30250b7276571120537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e630c89bb4d3a946ca3f9ce67153bfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d498d0ef27054f5aa7519f8a0cf22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145a289529ea8a311ae0aafa8e0ca05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ea2d44551b9d438af8a4200246b56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f4fe667326dcf3ddc19b47f8d1b50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af92da1b63d20c69447af126d4d9ae6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2ff944cadfb90dcc81df89ad9dc3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98326d456ff0a8f8a4bf1c396aca82af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc2319b40c80d49dfd234c837ae3ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119162a920840e84b989c48264abe25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be17c8dd9b27af5b41400c91d35f3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db613348b2714b6cc863cf90947f3693549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b2258cea832eb513c6739767dbc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad9bba0e784290cc36fa6c067322ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b45af4256b1acde2afa7ac0b3ff9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf60c99182aad0cfecffc6a1e2738c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098778d5868b2a6accf5ed87bfbfb057554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b94f0aa84296f7a6d4e06f39d4019d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fea79361a0d4c64e7ae65798c0e7d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf03d45d86f4b63f0363b5423d3901557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a8fbe44a19ad518cbffe9f806fc92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5b3bf79119f83297bdd8a6ba0e6d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e390e3b98c998c512a3b1b81af5c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ead38646bb2bb3cd661f2a5d0741a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4154dd003a7ccbad62b6b18914a81a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0de04e7a054ba68185e54006bf417563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7845e0f398be2e0446d14dd812d17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776b8cdfe9d625e9d0bea60f1f7deea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa49f491fca882d0821bcd09c1baa1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fa17b879485073d9db44c5fd974db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55005b1bd61fe7b9b45236ba06ff011568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee493fc3e697f6a7c88c6799503303569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d066f270b2f0adc7169a30e4574354570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7345a4093b81ba0bff0aa30a9251d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0fae98e4793c260cb25b97aba9c9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d093a3eaa611913a1226123877b48de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d40b991a3d7bebcb2c822dd8371539574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91d04fae32db25a49853dffe948ee5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417cb751bce8c58cbdacb10edf1f24f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b23e0a483e2ddf8ed3f12afd664601577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288a4ddddccd9348172187eb23819fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d9c433238d979f3072e4271debb76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1045c572cc9482b0727213c57174d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f84277dd75c9305b03e2347b12f69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37831ee76e0b54aebbd8d8a0f416378a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538697f18dea3dbc330c46ad9e191b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f109939d9f0ac2b0c036401fc1e20e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7a3d89f2f38db67582d78d995c474585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131266a718dfb6a07e6468ed6ac88c15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c96399477132be0c195ac3bd8c0c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063ceb82f388344504a0a83404986f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a78f6874a0431bfee9f0fa9079fea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce021cd32233d6a530f0b7ad83c8a5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83bf5e81ab125ded3af9c866f86b0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf54033e25368342faa4bf412d82f05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d9958b6909e38da1dffe65fd1a566593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00283acf2a42032e65dd0a61099a2ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b714610d66873b028a9bc6f14a84f61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea7aa8f4fe022d8f438fb33669c98596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac32f9d0e5c022591b06e2f2d5a0c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad935ab61bb1e41ab3e755749052b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ac4469c9b4e94850bb0c1e632b9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d574c85bebca3561977687e5b99fbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fdf204bacb919de96b5607a8295e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab71012af4aee4e7e58b9e2c6834671602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c7a1e0a67ead50dabf76803c98aa5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bdad5eb7ad1f98147488c6120fadd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb73c14baf66cb19599a565a5b4d1b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac420f44f7a63a75d38d77536e8d6dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c50e168d124f530df56317fd718ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879805729fc3ee730c632c2d12d774bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2e89e27dd864dfc05c3364c6357b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8e146e4c46af6be34fc967cc748cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea358a0d76e2bea493dcc8018362b08f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e0c0a550fa8b68a384176530c75bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f777bccb60220476d725881fe83bfb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d0a0f571ac3fbdd7ee6ecb3a409ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b80934e7ca822e5c83adc30d4ff46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912edb0292459ed79d59401d4b3b7109616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36fefb7df6e4bfa14bd804635c4c6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b0c83dd22be097ac7e0e42e751a59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0387b3989616b22285dc5adb77df14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bb57d5f7247a5a3ae41f522dfae43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdb3b0f781b6dbcb0d37227d8a6ea4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e95bfda8d8c239aaa67149529359e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841f85490144a181a1becd8151508df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dff9d30963c0c44ac27288d0af2d7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc80ed3fc72250ef15261da58a3bbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e392618a013926e1eff6d0d398606a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae938f02984e850865f522ce3c9036627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dde7d9f4328f1ac1d1539fd596cf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc8122b6f639640df508291a2cc464629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48ac5096e50a3a7d09699b4ff827cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263a238f7a58e07cc441bde837eff25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e918805fc8392ead308980b5022143632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc42d2616937cba7b58079e899b9965633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a754950dfb2d440f12cace6890fd3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5953543ec4954ee9613651bcdc98be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1737e80de055f412cc74ef2347a8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde966bcee16862768f7c81f51760ab8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e8db3904cbb9ef330e32c4ddfcdd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d90d308878c8a3e18c61afad43d5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5d0d47753a1e16fa0fa9362ceb8ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e465291b31590ea50c7561b934c5eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab631bcca1043db0f3951bbe507ff57c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766fd78d656f310018c537a0ed7b037643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5086025673ec31a1a61d73df7631f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891db13fae893fd8b5b49ba909778ac3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbc9f72fa877776fdae61efe6df40a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4281c0487ccdecb95bef37f8ee9fd2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df569974f6c59a2503a71e3eef22cd4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ea1f300e7da9d466eee5639aa0e52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0990c41ebec0514b8a426d42d226f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa07f0e5d264d3cc96b888c4d19c6e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf67fef67b7904ea218f5434a054ba7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491970be67405987610c53bc78fc21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec68c67a8697f77fbc3b28cd1c3f7bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c4d5c897e86fdc9695b1b716a9bc2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b5425c5b4c7aebb39432100608bc6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f380af22e3a524a4082e3b69ad9237e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705972edfdb9878d25954a9682d86b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1cb946f82207a1d5bb6886213160e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fedeb9374f8c70c4b2e1f0fe69a6f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1cd56051f02ae02ba79b5aeb079b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c01dc2cbebdf58b0810d4a21a67c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503da388af3054b573d168328d9c5e48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf0b6ab4414f5f85c00a9a6756d071664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886da4d7b7a44b87f76105cee95f1b06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b9714d046cdf56d33feedff17953f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed002aea30032bacd790ebe376770103667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053664dc3c932380036a5687c50f74b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c3f66c0aa5d7db34b18485af067dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fc67d681513a779bef431cedef8f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f6a59d99144112efc9d6c7f9c762e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166c5ddf21b46fe528753c543e6d566672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141774dde8908fb263ebcfb3bc472d16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c891b0851295e867f1ba9c8a9d9b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8343df9fa3afea602af77011d29585675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86304a32d75d31c577446c23db729f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735db9e266eadd003ec1a6db190e835677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1260ed32bc4b27debb60f468123450678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4014e0003412b7f7a0bfafb9eb9ae77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770b29152beac2ec0a4d76b38e1e7af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464401c5c936d4e2d76864f254aad06d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d286f7b53a562af1f57ef429e9ffb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d83b8a1432673f7d342065cfe9403683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391760a715e8994c24365166e63ae280684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fa8a79c7af7a0ff920481ac04ff96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f85bc20512b5b801e2443e00e571c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be08207cebb73e6177d8c9e20eff1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34231e9fd175db25218b9aad643456c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d73625a32e2fdd094ed1da9167cbf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ed5dd163efa4ad281c535e866afa7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1fa9ececb7bdb4929abfadcdbd031691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4129af1b84acab8c1364e482e240d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbde69e1e7a36345723292f16e8f860693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596285079be14702c58d4c554b620c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eccbb8d630412e4a318056b5d8c405695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201156b898485d186fbb6a3a2629536696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06ff86512c8a8793d9df6f8b606271697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa51fd0f95381a036fff36cf3a9049c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b56c2f35bdede53b82acb8415b8a79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7682bb0e11161a4944a4b3d8454da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783157ccae157d6ff0f7bea49bb1dd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c69c442e56796cfac31e544c774eb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206eb86a1cc8f25cf130a5df07ba4cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc81c69c0219bb6760d2097476629a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c15bc6bfae4aec5cb6a0d8205d3bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c4cc8d30428a62c0967d8cccc0900706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db6388587564f76afc01eb6af60008707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81815cbd3420d7df60a15c5321eab1c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651104c7e974621a24418b4ed348862709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937c336c16294b5e5a1e1db816171ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881f7389f8f5c4d993a16659f09c931711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303da16850554cbff94ef64898beb42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac7292e47a30bd86a232e23025bc62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcfd7c50642d586ef9b6e4ae87851b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a90693fb9e076dd98fe734d4cdac9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8c1e00e0198b755a863e7fd327c23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63180f377ed6cb2eeaab89dffa039cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e6797d2c84fb6427655ad3cfbdee0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23e9bf447d810a87829cd2565bea0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdfd4b27fd22fbbebc14fc66cd11ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aff2e8a0387b143c5a00a1da6172dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a889e482ad6257f88a151a90c288cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace5370d490eaf2c9de4633a6ab6940723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e310924d6e7bd2a70fef0f6e88351724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee8b0fd22dbade5c6a02ecb76428e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6803cc29014d6021978a3c2ae83f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3201ce672f30a1f37a56c8434c676727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1962bfb05302ec058c0b08d0081f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a8ce351c57dd01eff139e4b49b19e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f537b468df372f8870cd67281b1bc49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b539aff321bc9d75b2d29b053edfed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf669812c0b94eb0846fcb782a48f399732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7af6bf5b7ddc875af87430aa89a89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e51a5bd326a06967bfa7da3083377734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d6319082e90178eee591549166279735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0608e50f04ff74f9892b788ad4e26de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0c4089d4b65ba1b54350fbb699b81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9748c74fad07fbb90a997141ec578738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b3979fa655bcadf1e29f954d6b15e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e788f1e472832483c446f65a31147d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1dd2172869c2b7c234e4da5b57ffd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1b8429a6e3e2781f5a81d4812c8b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941de32d39a6cecb21b98b2db55f148743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404e8469a443adef2588715687712bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd143f4316dd4c05d8728f5d97cf03c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938d5d48cbe66e83c3decfdcad374f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273ca6ed32988007a5841b7a2e8f4b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02a90ed214ac05d8b3209ad3dc45d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538de811e0974555c7c1b3363e8f0de2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3c828078c63d2bfee8dc5ab9d758a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7650589d34652522504705951d5a3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca471a425e7c6a50cfab089b5bca6d2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86f1b2107d2daf37d5bc29bade4e7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ef9cf4e66be6637025fe927eada4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824ec0a0b7b4018d0cc7fdedddb7344755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f8e77d058ddd876948fa2a5bc1549756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82212234bf62d13f5e6c08ec171626bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db996664d88eec3a70e5e7cfaecaf2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a78f87f2b9cd42a739f7c91615618759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a684f41be7ec083137cafd1ca2d4ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e2429428fb18efaf53e5ec382c22a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a50b63ce904a2a496d63e9a4b1fab03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220ab4a26934b07cd39b7a8eff741b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef600c4aa9449ff0e1bac8026007d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bf7eb0b87edfa5d46e1c61226b5c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e817ba3b0b305f63a30007f2a12fad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b43d5f412d018377b7e331a125eacc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f8e9f47be9a768c7b8df4e475b1c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50310a3133876a491aa43873d3933810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1bd3e93be8732e97113f9153484f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2904c6a113eed07854114a3f550a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f34fb98b712ddc766594966dc1d91613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d136851ff164d78fa51a3521ddc2a3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4f43609af17c74f8bb26b1a86f16e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabc55ec20b7aa1622c21aeeb71f01816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515291dbdd8ec446de26c7fe291247517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0f0ae2dfb590bbc63aec7ad52cc6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42709474ce48f892d0c7c704c6250b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0725f4a48ef84cd7b765ed1f1724a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820b9578d6d5c9e5cd654d9ea41eb3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbbfe96494dc918c4705c4185373c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c558d9a20209bcc525369f7e47fae123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef200bfc73652876f2ad5cad156a10f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9682756085bfde2e608eb3e01d5bfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ed52bb11c592f3dc307f19c88454f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95aab9bfd39d20111110777d8eb2ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ca7f0a02ef2b1e1745a483e1cad9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b1131ff268dea935f4bc972e21beb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa9310aa02ad00854d18c7936f764c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc11e0429ef9a64c75b959543f870031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb97b9de4683e14f318b6aecec0bef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2f324277964c0846982704c8e5c6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbf6bb4a5e6de68fb13fcadc6d013b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dc5bceda617cdc9976525cb6fce1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612231fa8358da5606c51f4f9af7877a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6a005699006eaa4f8624bb6c0980937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a6368bae274739dfd610da2f6cab438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba416a4ab96bb7161c9d7902688eda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb1b862dd4070821324118f79db06040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb55fbca77058553be7f6683fb2fc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1de85dab781c23c913da4776b227342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8b5b93bdd57d5a50768ada77b3e8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764a419224860cbd9c8462c8b30381c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5794921010b25e6e7614f667639b8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b373886d30475a8e099b595ac5d31746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9311f5f8f12eb768857d270c72141947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee390fc61fc8ff16e92e4a902239c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1dc68623a527214927ec838f8a1a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df367778196d90fc1d42937c9c3ce16050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927081cb98b7481baec0749db6a4b4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c575f1f075737391a4fe9776909121552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd3a3c947480bacaf87a95efafe72753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea078a2c46a4e60adaf935b13195252954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c22112cf577179ff06b67ecb5be8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67d0f019baa30879688d1932ffc95b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d079a91838dda1afbfe385487cfe6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b9014c2e747690e48d80805043ee558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec40c00af94e37d4f999a3dcaad740b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd35635d1931dd8911b51083e5065560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb415ee27f7cbc463f6ae1a79006435361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a1ccae6fe1621851c4609e00e436e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c2d221c3d9e937ebd79a0dd877f4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e91542ddc9b3af98fea00c787887864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582ef1a64ca2ee46b6077c2eae3619565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111f25aae035e90bdab7960f1cf52d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954c3b310eaa20f58f0ccbc646de43067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173223af33ba262b85fad1ec1b4d745a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058125b05c8e5468d8de5330c9cc21f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739724e0c224b4968104fe0b6b6bf62270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855428a402e18f35091ed7d36b7dc4a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94225c3b18040c99a797d2ea8ffd03572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d19bec351e76e24af4a46c8f9cf8a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1ab40354bb4d1d6a04684c067b77a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5681fc45129f958ec1d04366633613175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d645e7b2ea1ade7f50845e2373b9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ed6da7cb3fd484e0f36d96797e6b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5c3540dd40c17c62bf1f3e8943a7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c47b5fc8332b6ce60d239eef4ce7cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d5591804c6a6fb174998fa5e4fc0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49503ebb3bb1740a224878ee93128fe681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e48c915579400f509ee8ac026103c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530d60c3ff53d22d3b2357ff46841bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711d02bf9ba6e9426042187d22f4e9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93df5dd929fb0bae7d7bacb630d4cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215ac66d47ce0785e7da22ba3b982ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5bb85997540adaf5230feebcbbc3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6bef4840d06c11fea80f5252110d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b45e920d97da2d1930895c37aa58d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3418216512f345c907664511b70f41a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ae6fe635414c1870af639bb9eb6e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96de5b235d23c394d407fbd624d85a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01447525a6c4e54f0fc9ea2480930b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4bd8833613cb41df10be073670c0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93273f6e5707496615426a35e9ee0c1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648131420d9891745eb5686819a2184096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a3a1f6494607728ee807ac16a9c1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc5d62ad484c48de50195e09f20e5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc9b199c1e1c78f93b3930a7889d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f40a496d7098e4b1aea55b2f54286100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228d6fb29f4690648181a97a16e76a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1d4986de5a746a5bab48c9aa9ab1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c297cce872ca516a2762476789069103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b14d1deb457cd37f31aa60f16ed883104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292fa26a8b5c2aec622ce5b27d79362105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1b57401e423b50567eef9bf65edbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb225f5e154a5adf7e270fe9192887107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5e25bedbec51ec87c9ce6492e81f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fafec8d541aea63aa6a879d4473e7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacef9c53ec7a8e8a921f69f0419722d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaab58c7246a64e5cc970eb8273762111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359e326bf723a5ea2970129ee3aae0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4f66f37b14f92af03a46410fb1ce1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c827131e61f15f08d90a1e9de16c46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c37a79b670c73f1ce37ec377b816ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f550be84820888f80442eb7c73df0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e594485c812d236ad86d061b5d089117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676ed50c97d6ea9017de04922a48149118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8d361c182a2c54fbde55a359a7b01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f73001754ef363be8d408e8925c086120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14333785c15143ce955ff6a1a14512e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ec7eff1979093b78eced553d718e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f146f8e6f793eced626bbd77ec75fb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbb758f46e836bc1325b395837b6e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762791bf7b42ff8a62487030a746cee6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2522a441290bb0227d7d35b4053724c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fccf8b33a88f1dc88f393ae7154a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1ea3cf259162f40abf79b29674f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559898844674d120eadb8937cfac8a8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb77fcc6eb08ebfeb9505327e7c4c98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8063f9bf2e8e0323a193ab23533b69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada06547744e0d3df7f6c97f1619cd39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec1896283274e35b207db04731ce11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f780d31f1a68f377728183f75a80bf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56e09235cf38a644202d449b7e0822135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b102d1b04aea85b8dc1d332830c07aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff529e82d30ff4646522c4a8ceb2d9be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743103afd71a117a4c06a63b0ffac8fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b948406df59f0ab34fa80694419895b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e10d2b4607a2a6d09fce0df99b9e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a8bf56af8b579064c27efb14986b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2150f76565a0be9d786592b0fe08a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec25b13926d1c4b0094a2d5960256b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdf5ffb72027a20386c2f0deecab75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aae40b7e91d93a975a0affc6d825d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edc0e40a5616be23c4e2c504942358146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524ba571e1d0546134eb6cbb8482ec7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a6d1c77c93ce23061d799e56ed182148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c702f752075f919a0aea23ced3279149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33bf624125a7f999ba48118d70e0d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f5ee65c4d278f759bff3e99555ff5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cdeeaf5c99d6f7a8354f7d0f5b46e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f0ba8c882280bf3b39222aedef890153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b1adea70cdbc3f02dad5f1428bc5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978daaeae957482380a4aec5ad3b62c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a739823bf98005731e8a6982a3572156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cba8b87f8bfa132f681f474adf990157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e863dba4bd7af5af5d839471cdcac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f85e07fce1ca3ee6308009bf41e54e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fd2838c0b4823267308707ea9fa44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90650a22669eb6d5cd8a2fbed5b40501161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992676972e81d18f90eeaf854c01ed2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ef8b928798a48cba3709fc7c5bdd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbc29c65964fd4c09d10630f8804d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ae1ce9f6da7ffb7e3ed7dab37dedc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8d0735cd5514336d060db676a5ea6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb7b37e1959f49c3441891bfa90c64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b60794dc8e1e87da2aa2bd51f401a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fca615687165a86468913e877ed7c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc278ea184035a531af7caf20c1b7059170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187db05c2822340bd8e79dae45f9cd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017e1ef43a92525a4bcf10c3ec134ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae9afa5782039c3f014b76c0d868d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf79f5ed9c8c075125ed3558e451d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed110993e9023ba46d684b434fe437175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcee2318d6d50afe46a2026a210c533176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0b7d8eacd325c33ebf1ee93164304177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b122230dbd2100431f62f965a8c73e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4814ddda297f4360123d82deb72bb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c7617f5bc071cba875232fb434980180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdcf2ad43525e51564f261ed3eeebd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a07da98f24a7bf5b2abe7db2b7182182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af3380a77151a92c5252a25ea1a3ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9fa8f4adcb608c7d4b2887f832703184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5077edee7ab1605d63ee3bdf50e1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce5960587c0458c3a46aba51a77c47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc84d0ae3eb6fb7c12fdc5166ae9b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd64deac9240a10c3a9a98c0e736cdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bda55dd577a5e1d6007f1ccae69183189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c89958dc1a2dcb37509b02267d12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc0872d76c353f48216701ead8de0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185f05cfb9cc5e38eeba7c77aab7aaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa53b378b5855f114a865fc75ad215193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636101a50209c3b5c756b814fb0eab1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c93d9c5fafc465d13907f94da7ff6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23deb685441a6b93f4c19d2e71f9d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fab76657ad42cf16fd3d7d6d1d246197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ebe14ebedf00c0f8b60dd812b6a66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bcfdd983f0081cd73d32b903a8a37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64d2db8c3bb6a90ae9dd3a1627e960200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629846a0ed66b6c0e64105e37fa0d4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeedeb3da167ce559fb9db10310d49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f6bf864dae39ff133102b80f9d7d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d504ff81c8ab9a9e4fbeb7a5f2e23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe271279313180be2c73d725e7a0df5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dd7a9319849c8650d8bf037567995206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be9732c55e145df42e83c2000ec756207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c1b31d7b954895a6bd0689595092208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482218a1c12f6cd0487272060b68358209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c5fb537a7b9437cec1b1de7ccb8aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2923f29b58810ce25462129960b84e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283490658e1b4c14125a3863c177abd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b90b46b298b8aa06fbe03b3b525473213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0ce5959e4ac5b68312da40e377de3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5af9567aee7603f873feae6c3175f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bea30d79c05a56f13da15d2eecca7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051be15afd6168ce9580d38b58e5c445217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490ae403d48a56a2d06777c1234f217218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed872f22cd45ecb8a4f80fc2909cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ddea154db8575f6cb757d9d1b3727220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5778cd9f7cafc8bdeef1b09a2bb9167221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002d83f8a2b68ffa2c7916f11589800222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99454c4af9baaa5f6bec066660da569d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080766cb92b97568300fb5aa58c40d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9281b99045ed23a46b989b0416a0f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b48b4f62c5932195eca171ad18230226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eab5f748cf7778bdd68897fcf2fb9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda7838ee62275e7a6be39d1aeb1f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5aaac166f768c7813a4b92153b8e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2e32d38d8b691ac0e3690c47fca7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea62cbe89cc0a4abdbe6d96c375893231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb206e4cfe87e12b2c1a2f9186ab37c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5149d8688cd68ff6ae7f1d674b643233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800d4a5f5a4360076b3317ed52919bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d87d2f611122a84762b7740537341b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1bea9acf3b2af5d234ac475e05002236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59f615a96e9f5f9771690a3d21c12d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c805f80b57428ed9ed550a470e1f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c83433b65671d39a45f7ed9bf7b0f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032c94ab22a5dbf9faaa90060ed55db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d032118cbbaeac89b1d676aa4fa871241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d91269a7f1f2c958ae65c0cbc3162b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3d7d0b699d95f01f9565312b3245c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cb332b45c4bc9f60157aa7ff49203244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b6b5f458fbf60ec2aab7972c00b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7c0694ac675df90e8d1bf311b5390246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701c05a0d2ec55bd3b876ba47ce6093247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5e7b384512d794a174c9589e83991248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc5bb4cee80b21e675e4e90fbf7da0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcd8446fbc25f61bf2138c4a065111250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5501b19619c0f2fcd4e62ca671094251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a5ad51d92897589aa52a6ee81b014252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ef2664458c7384d0ba69eae877280253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0063953ad5ee1485c717721e058e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727461cdf3edbc43e635e0895bf83eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a98c06e21dcc082b24d7f6ea63514256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8a27a0fdfa99f009ad6feaa46397e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5141bc1936481bb4511a062aadc63b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa547ac2a4b6e732e0af526c2c903f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153de1344503404e8354418b63f499f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4be9c7c9af7fad44c7b66647706207261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5ae006b523c17b7c12d7841974d44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11438c168114be3f11fa23ea0a121f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896862a5879270411aae96e775718bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14c2a0d36e5c911938d48de8b1a14c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59d23322a6b85827f12a74cd04fd42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571c32e7d5a39e9f785b091fdb99c42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c5c465e6b593b1affc6bde928aa55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67274995c01a70a15b846b1bde3baf66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f9ce3713ef351d4f0f2969a1980b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0013039401f5a3d7756348fd082027271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d94ebad2993fc1142e0667697caaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81e681b632047c9768a1939459a7bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00769caf1a710a197c9532117448709274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055db24cc6cfda671a2175d0d907de8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7f3e4a01dd6f8078975997be188bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179b7092430da6dadfd5bdd9b9a7a33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a662c2b9361c63de6c43dac3af2a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f41c78fa597ce924c8e94a119abc59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1f862911bed8042674095aa4e77b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843965568f24b81ba9ff8baf11ef628e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca6dd876c678111304deea8f733900282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292582ea770eb7ac47b454c96752d87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf18913abcf32c2f26a4a997d9ec17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e60c3aa49a9df142c861c56819130e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cbacec91ce3e1f887c75bca03144c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e823bd74c91724154041f2d2dfdc3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f836c454ea9989feb3222c349521d05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84d44ad4ffda6c3edade7473d3150a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052f5797152924eb881f9092c1b604d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b383825758668516831a2176594c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f257b7db57ec999cf852bc51a4db431292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a3c16d344ad1f098ea039aa31970d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbcf1b988ed2aa78c3c58b52b7914d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602e02d2ea476e2efac3b77c74b169e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d46e65a1228fe996e04e0afe7032296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bfb9698ca17cec853eb116e0bde9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057057aba433d4ff7fee8f83d7302951298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb718cfd1a1cf521107737eecb2827299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f678332e77aba98ce5d08ba4f1f0c8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39410b1e12c88f2a01233533ac0731c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c82d1c777983670865bd5c3e88a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f565147ac3a27c963527a2f52e0656303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf55d409ee462e8138e580eaede2373304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daa5c94412462f0681311a3745222e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80516219d3946e7aee000743db4f334b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bc3e99d72854331bd042028f3765a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159dec3b551720e2bb0d69542474487308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f38f8a51aff52aab7e7f9166c4302309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deacbc83df80f2e39e47beb86dc198310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166415548f5404ae89abb7629070356311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f878024cd163849edb4660a70e8527f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180090baa7ba7ad3bd8e8a76397afee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d680001cd55d4693bf8c1502308c9a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b3924488be8387c3c14484e806171315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f2fb94ce257bc6453e9b37272831c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d66d1ff084d1473f67e6cae79464ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06978282f4f045a74e93d8efbe63582318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a7a7aa679f3680bad423cd962e2ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3417fd116a30adc57297a69e899026320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7a321a8c59bef4566b4b145dd90f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a6bc90abd35e83a25e52eb786135b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5da2e0741b547ccadff1ed22ef780323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c393219cb6d9f9fc4430701367cf11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c356e29fca967e3836f72e245340b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac339d3d26fe4382fd26805c076a5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d58c7f1a8aabe531e0e6ce1b9c71d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee8a017ba7c45590b05958daf835f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2481c0e76d64110dfb65498ed94af09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022e5e45a2c1d40cc0525f50a18f39d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a96ed7c285cdd22b5c8159919c1046331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44136a53d4b4c049894222a2b2ecdd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ea8fe57342da15accd6964a1352a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b952a9a9bc8d4962297387ea153d86a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba30b7f54fd6793356c94f46dfaaec8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507bcf5c1635e8666b372104665714b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae7fdfe39af66654b3296d62ed14d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3e4d99dc36b628529437ad21eb431338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6308df92b2c7772bfe9b9efa07021339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1aef8679da42e247dc42eac62e7ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d770caa9918fe138b520f51d2fcf5ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e9db21c702fc73fa90a56d0bada78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987238f1ae59e1b57d982bef59c6a057343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed700bfa384c830697b2c7ddd06b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a969e29dc9b20c60ac7144ca5fdec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8a64e16a1ba6ba60505da536c0930346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b1a4b573acc14f3cde8bf5c31330347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c0537dc2334f21c32598693061a13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ed6ec69f960ec1b6b6ba1dc2750c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfb6a8ba9b3e7bcd1c94604f651626350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fff8269d1e90ab2ce8c2120f887035351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3911a8990c4483a51ac3d93d77f22ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9660dbd5e728dc4eef7a721e1b908353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eff9c99b824207889591688bf623e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498ed7ac3db72aadde2a2ac47d1d5ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f73bba916145653698e99683ced323356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a9b7c216e35312d756b415ed218e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533c6ef633741360e68c5710707dfe8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7bfec09e5545a47d69f57f1c9f90c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4083c212dcdf5b437aec370d4e1dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415293d306754514fb67477127a08b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb453428f670810b092561746fbd1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967921c9cc257c3bf322eb29c8ccb20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4756312cf8a0b8e27c85710fcd93b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea92ac478458495a9107cc5604745d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaecf16c8aefb669556d1b9b88a278366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63896f1c3c1f5e268af3f2d8d77e93ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea5bc4eafbbb2e0f6e10acdf63601f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f60809a397326cc68497a1f37fd80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742790a18a4e753b9c5899617b01e9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebdf336d0ac19762998a3c921b1e69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609b73789729bb3470c6be7223747c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91609eed896dbf2126e094529169bcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273858977e587d44cbbed75c90870f23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08622eafcb6577d745e4e00d7f59565c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba67b77d67a360d0c23614c78e56747376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b99dddf752047f64d7d0c206feb7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd9223708c5c442551859e41df51f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184bb7e235f567e48ede273bf95927d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f27060c6e29fc1bd086c42ae49bb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faa7125ef08e66c07ff0c4d21ba95a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c1ae0cdf4bb30b006515f1b82ebe5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77768e9803bcaaa248d71da71b233d4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53564f339985ade97a403db444607e81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08eb0ebbd13bd4379e1710b5fbe2a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b200bb2bab4f65ef3b417ec0b68343386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b53fee6b58b5864655acb6894fb23a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24b024c2055d3078d75fdcecea530d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20459f29ce52828e0c3243d9a7144798389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e278337e8d69d042cf22109e96b18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fb1adc719945fc691ef37bd21d494391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986c4a8f9ac2a0801eb00ab76dbad0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dbfc364e8ba832c7853ec01298497393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba665702e94faf87e542e711a42e541394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66999b48b5eb6ed54fe6526799dcdee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5438f5e5e1d9b58b421a530d79f681396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c321508209637ead453c2cb9874dbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc259381cc663fb6ab6b1e3789f9060398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c1ff2d0dd1032b1dc58b3aedc1e33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a06781ee471d57419c3fe5c42d04d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0e56b0715c04e025c5e3a900bfbc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ced8428b291c6a30d79222f9efe42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff163ba531af0233d94e6d83d72f7c79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a75710abbd507dfaae1a410a181502404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6e2d9c0c67570795ff9a39831416b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba42afb82489ee22caacba200af047406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e20bdd9c300c8ac5f1c9448acaf88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94c9724b13820e0bbd7bf921aa9290408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2dedd51c175d2052244514c126a6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35f012f24467c0f7bb9e6c50f6b30c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777e35f061834eb625bd7936b60353f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c8c470b79d683d995fdfddfa2c2d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301975588c4ecda53cb74d21738c830413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d9533385fa59279993fd6c0c932f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f86328f7a61961f9db68afb7a1158e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f29d51c87f1e0b5c188e48058abf0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346f76e73ae483f2822647c84f41848417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829b533b591c480b76d56fa632d81b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5cf265ad60e58825aa00a846cbecf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c4d82068d1cc5c8e95378c454480e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97de16d52e56631603be21078cb23bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b83bb6f8bad5c2d12d65479cf83e57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cd5e146204862c5b9ab0ed66dd5fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c39d0d22aae1912995bd9d05b369424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3b43be8bd9ec95fbe788ab2e4cbb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e3fdf7cc4d5cf02e0e89d95eb5a76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aea57ee557c4b1e6fea7a7173a391427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad704abaeef935f90a0a93fd425091428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1166e32477f07fe8430b6669bbf31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202097ef71c7a77d5cf5f4bbfc0511d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83a8e0bb65aca47f00a1431fdf0bf2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eefaeab7243db1e1bb93cf60b5aa60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18729df7779ebb890452e57be1dcf1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe05db792b2f2514ec5121e69b4d193434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93560645df5689b409e5adf26abd3600435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f341f5c3311ae4138adeb1718ec25d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc9095d0794a6d2efb633b2a081038437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f170031a8205a311473a99a60d94387438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de338575cbf15a3a1ce704066752c4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc3bc74cf846d2fa93a9ada795ed88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fdd975a6ed61e3e13a0529461af54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691c66ad3991eeaac3cb813dd674d87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49330764dd2cf16c6c9d6bedc34e54fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362fc1ee22dee10003992183f9b9853444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3ece8420b35014e6f01131d13a3ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fb2b53ff54ef6a4f4bc6b026eeecc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d778455c025fcf7aae8cd63257ae25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6768f2e5d814d092f866bb24464ffc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cd65000e66adf6ea391bd5298d8e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06a116a135288cd13dff86868383c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affc70d9c154f2537eb1c9515dd0d03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e013b7c60ecd877523f4d48295c029e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b2128cf354b6422d67d5c3718b87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d5b1e545a48d585b65b599d307aa9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0460ce286d21418ff0a27ab82a074455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51cfd990443a4b2a8125445cbfbcd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2d0eeddef97b5c3b269c8f5f1f135457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2289f54c0f901888d5ae5b13b069f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81588b7874c4fa5c77b711f004b518b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2bc7ad05fd93e5442f8320cd6925a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563652342d426aa5da9fbc6fac26184461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b780e9229ef447082de591dec3f294462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39839d03ed553eb4500887a844643383463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaa69d84ec5673383f5cfe00fd38f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab2430df02b0706ff04dc0df9d1a8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c74edac70ca088d50b446459a302dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865db8dcb844153e4b79cc229ff68f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff4325e5c125067908f096f7738839468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4242e024238678b8f43a5d13fb71c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a627611604d95759f99e1a29a292c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720af597449e4afce4705abd1b8b0b7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8b4eef32ce3c28d5accc187367dcb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbfc6f4268941b5abd174c1ea8be48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f14f1acd5e5a999b6d19ec5b5a664d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0455214b50ed1e66316f679fdae06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc54068733dd05ca4379ff0014590e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d37ae6b0be70f8640a4b6b2f672c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328237cfa6e9bc25e285958c0ab3de9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f78c0078b1eadcc7359b7b93881e3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db15013d3a24feebb26d58be11249b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe9bd7c592472bf7316d944de67474481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54da2363c6b39ce229978d60df0cc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9765083ab8c1a3143305981ea430b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8917def4f3d5cbf9705eeec8273c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea26d9a1d34a0e5ec572a903944b7d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1248a9ba57622a2aee5d8be3876be57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acec9830f11c0ffd380faafd166a49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00273e534e2c1f9b3deb32b4bb9be90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fbeeb7ba6d0eec98046d9bfc41f8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174502d1a6d7e3b15217d39685688a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991e88084115599546c375d21e9c5b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6abe840278d1ca303dd24e99e31e05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979e5579677d75fedcfc69203fafc2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc45f9ff734057eab74841a7fb8098494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49abafd39184043466c2edb07896b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa86b80581a0c2acf182c2accba9e8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45096f586de9f6d0cd60a894495e24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee741faf89781d7a28122aa585ee0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d331f3bf2161de302f367f87ce4ccb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b967449ff2e8be42c92a43812ef7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7328ff3ecdae4af4eee2717f98272ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb56ea711d24e79465aa80892cce1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282773cd24fcdcf8456c327b31b90a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb6fdc4f4b986b1de58e0e321ef2f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07fd71782fc31bbbb6a168a30ab944505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fc4ae578cbaa30b175976cd519474506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f44bfb4d20dad041cc37d93713f79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34de39947210215ddd26a00263b50a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a08179bc55317a8c89e25c22d242e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837653d58bad06aa44ae737dba200e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9d6bc21af0ae9717f950ebf7cc512511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dec08aaca17ddfe8b2d506f5985a4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67c5e94b7183be4e93371825db0d8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa176f71cb174dbdbe0eb38957683157514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f758f82a3d49bdbbec74e96a21e8fa7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc62b72462f81f961f14865e9b03c07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce6aebdb1a8c801564e821dec9eb06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeb5d4ffc0fd3bad74c9a045e1049d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dd270894368ef065c13a22f77ea07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423279c9f6e06850e14a32be316dd3d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c304460b73c0a606852da94009a0b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32cff23d7e79941a9ab63502f5e5a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f7eb5f05ea5fea4b995034cd1b38e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccff6df0a05781d302812c3eefdad9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad558ca5bbc00f05398e50dd557021a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1cb5f22b869410189bb17609b8875526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024f5366be86a531e993e915a4978b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32ec98a609a7cd771a8c2d044bbee3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165879f2dac2b9b52058202e49e9b67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d23842ba76333717e2a3bf44c9c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79729d5a7a9e5c9ffb12275548eb638531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3574dcbc30d81ecb8ba8f363179ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75951aab50cb5c7aed67827fd64568533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5546d74cf9a3189ba4a4074cdff227534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d219dc1cd30b6016783a968784e7601535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d2747dec340274bb0219ca012b236536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd2c1f0d088d8388ad031afc049b72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eb473eb0440d3f23d1f5ed5097fa9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e79af741f60ec8689c6583e1962e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484249632df448ec3a99f595bb5bbed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd069cf6a49b9fdab14a1d4473de3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9e629cea1b180177608011ae0636d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d616d4bad2b178d73093751ee14f02b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca50b8a6d9977953b11e0691ad6268d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99825432de0d01ddac244c790f4138c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b68f02c98e2d7cb77d2a7d67a92da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c49d5e8945f67d7d9f467dc1ae299547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db0c17675b5a2c0d758e4a67a1b488548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21f6d9b388c8206559bc8cf6bf88c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431179dc9fd2e2a490bb4a1352f4ad0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39fb51c0e5d697e52023149e07e73c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6860d495d0ea805319c319d4f5072552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84282e92e9a91f841b93ac63f2aa7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48630b9fb5e0f857ff39a7a491aa89ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a42e0baeb704a0252259333f977dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c5c48e16cf7ff28de3c583f7addc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4080f10dae22829bd1c685a3657df5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc094d5ca294191b0db0df0ed46a8944558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6098e7fb82e50d7e049c0b5cb0ad1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d87d1fa13bdd0840a798eef3cf77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead32e51013269aadc8d0e5709a426561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaea3e944df598881a057179c102a4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02e49f298f681effc0d3e782f42e6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e857c86f9ab14597d30744a82a1be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e94edb945cc4f43f938c7df5754bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8c60fcaebf8915217a495025556fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be4dff91ea5a38996d2660129ca2e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d51d9024b4a285effe1fe5470457f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297f11a57a9b538b496b2989b313e87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793558501771671607ad2939fe99f9aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d984ee8f1894208382ac98bf3cd1288571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafc4206538a3b70ce322e9a069c59c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e19caea4da62e9903720705e0684573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbe5508db74d0f4d492792a5ec6613574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f488784e218c07413c47eac0993a7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e20b9f880bbd1d3c8aad2814a7015576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c383ea1c9d493451224e9523b46a947577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e254e2fd5ca90b28eeeb6927ff7bfb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143565ed8ef0fe0797e981dd5fe78eb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb068f3331b895f9cab8c18a4bb896580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f38483389b0f31b00ff83ee80ea05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b688b89f933f0b33672df5d9557d6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51429a700504f3005b0d5336e59a16c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3d9c1c918deb0a8895cbad6cff305584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d39c215c5f244e5819f410133f5735585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf512d384225da6135f5c654e312ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cb10efb45388b90af556099cf97e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc625195f014525d7c4d9f680b4a9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ba3d3fb107061ec9d06f5fc8ffd82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866e592416ebdccf22f05fbf9c47463590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da66dae12a3c22cf9c4462cbbaa4e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b3b3ec8b89efdedb1a1dcc0725004592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb689c841c54bba2ad801516da5d57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a93c41a194865cdb8bd078d923b944594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ed9fe5be7138ba6bc4947ea3e1673595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070884dfba72cb314be13718794ca50b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1065707466c1c76fa38d6f20a7cce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8016a52974759d400d817ed1c243d9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada519d64d96db8c1e43172812294af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb159bbb5f4a689edfd14ef517c13d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ad7b61583e4e41ba837ce0488b916601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512ba963cf9b00270ff972970872225602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144f957a350ed84fbfad30f860c20ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb63d02ec4b3c3269b7eb158a329fe3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668a162748dcd14b360748d219a867a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d94f5bfa0a88a482275e1d853d48c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ba216c1f32f3d04822b273a7b249607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dcc5417181716dd1efe845528a407608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e6143315ab10bd6548d7d69388c8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188c885eec81810804519672da783d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cf55b88227d0c9f996bf457d57086611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39830013832c89d9c8437b58da0523a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e25ad26cfd480ed0e274830b39d23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7caf1bab4ae9f65131644a1a850927614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaddc269aeec47e160873e31b5dce52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41192d5d6445714c45fd6ba9365fb0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1e193ed8a245ff0178a251a4e0bf7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1f3025ed95decdd13e68806d165c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fecc9b6905c23cd5aa4b19395a6bbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a4d4d3a28355760b3fb4f783eb7f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bf4c2f3cf5e78f2be9a6cfd426a56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db96d45c10915cc9f7472f71202a93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d7524dadfa18b6564d9775ba114f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a88e3d644257ed93d0147a7c83ac1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee65231c8eb68a66029f65d8db031f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf8b6c84606a0b7433ffe5cdacc636626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e96a45ac158eb685b6879d7fe4dc7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a05a58bf93a61a79156200dc1a7ec3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74d8efbdeaad45ebd2e160632e8f51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248ef56c9ae75daea944cf9884c618f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e34da13b69e6c66bfb62e5628099a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91a2ee6de193e31b94a79f0e6d23ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98f2ce703442b382007b0cacdf2138633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fd0606f3dcb1653ae44e421b81da1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277167018c45e012977297d42276011635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa9117931ac3c0c633c76eef107b10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a70976b9488a24d7a0cc62176ca17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dab516ee32ae3144876cc7c9d9559638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14464109c16ef9227e2529ab066a45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917616f2486809441e06dd1a25c091d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c50c7539df14d45d4322ac423cdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82daa793b31487b11b02e54ae96573642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fa5625d67911aa3ba6aec802ac0f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaae7495478b92303ae0103c8cd2e65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbcf83a550fcb0003f2ac7459d5ed1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f181161d70a31f0fe93dddfcd248f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf8e8d5703fd58ded40f701fc82ce7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb86d9f652dd83ae30816b4b00e5a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61b629686f07b8442c90a083888ff7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0c1576276ed0efc11cf1e985eecbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65692a6d9325741e8dfe40677552839651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf03316f882cebd71fea2ed23c948652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7601bcf616256987bc7eb11501782a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ed12d2123addbb179419cf56dff40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21bfa2e3e6de4a043bd8fee973551a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d382f6aeb154a75a5f719786d317a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9219d256dd0bf0547001d4f1f46494657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070be87c4b403ac43925de2b47a2ea1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e2dc2b5123e34e7187b8c9ac5f591659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66757ca37b9794c8e588908110881a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14849666068ce24d07f3ebb725d89cb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84411c5944ace67bb40b1e4af05ce215662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01d2c8b1414c2431014e345341ead1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6c0d55ce0cd44206e4a8ffdd0542a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fd56466c934032fdc99ef145ad145665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3d95b863f6d126b980a5a67d2d44f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755a7cbda4f0073ff28d7dbbb2afc07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890e77853bd5b51a16c3c80dbabe1d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86d3492ed5011954e826699ed434ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08064c28968f218aef37da572017740670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542c8e7d813f4943808dc1a25fc5efd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c46d77bdef503435d70c79794db8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b93bea07420ef2f018fb543a6e25a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742b0021d993ae3aacf28766d2e956d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadfb5750afd53ed3e6a3d5de2d6f68675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42173da8a35cccbe5678ac89f28622c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a89f5300973d289b4e8cab277416d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b09afafb3da2230116465ee6b88f09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2c21b95400ee7e55cfe92545eb3a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491ffc3f192881acc2b4cc81f14866a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa1108f8b32fe7ab6703ff671ae35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14025f7d89320460cd07cf5340eb19c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc41387b9f0cee8a59dd0aa227179d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97b24cdbebebf63c2758c128a560ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b61649fdeb3e59777b7b59effb13d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dd4d6478f10a1742f02534ed62014686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5ab9f4ce15a1f5271bcb456a1e972687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615006b3965f9fee1eaab758c20525ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bcd58287f127a1b98e13040542ab7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246bb24ae9db4d4d0d35a9c15cb027d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28bfcdf87378ff5c4670bf7c660f9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a4b1a116e552440a4d366cb6aca8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b197fa276e84acb7e3d583f08a248d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8443e1dd95a57ba603c81e7a8544f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152da85ac93a4a01db7d358e74df9482695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba6e00fa4027fbd64e1ccadbd076e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ee886f1eb2bdf95c8804d31496efa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4610b2d96b0403d895780803f8684698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e5d669b9ad65ec52a99a78d8040d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6834225807bb6388de3f8c8c8f5b8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50debb42c246ccbcdead16863fcf6104701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fb7a90b87dec022ea1e3e3c70f9ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351574940e9815a7b6ab455f1682973f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac60a9d6dd4e0d415f66c66c68e5e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c60e66087440daeb5771f7f818d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cefff39957597bd702e3851da1bc4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e0a25d9bdf20b836b4edde1ce1176707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fe947e0c7e8c8a3509bf883599707708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380652cfb61e7ba78ca871af7536dc5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfb994fde1bb317c056cbaaeae001e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53429d87f8001e740a23f69a8733634a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8153b10c845bebfb00db9d47fe6b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179e47abc8e4c0937db90b2076e03ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a13c6800cf4540a5c0694c1ee9af1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3f7fa86eecfef19a03fca4d2e5200715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f0882813f434a6d0b60b2f367dca9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ea04d2413ffc39eca551f4d3b2e7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5bc48bfbe95dfc8aab239125556ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e71122dd34324fde8e4d9d1cd040f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea125bb9740e3af2f17b952cbceaf7fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b28de1838279efbbacb90e0778936721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb40d83fd3de613e96f977ac7afd68a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a28bda73516ec6345aec9a975abd88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f00b938fabf518b21249b6255a2619724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0d99242285051f41f19217ab85341725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45e8e5e77a0384f84fa6fa34ca6a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76944ca6b3762ab15b00c4843a7433c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5831a2fcb7d053f37830cfaaa583d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c18e52bb46c0cce48fb48c783fc21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799afc06d871bd010a6bb992c63cbc8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51132db11373c0576cfa860a13d4f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747346fe452901e1618d5d332465ef1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41481430f20e808e8eba531dce663f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6551fd517b0baed71da0bd87509383a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b2e9d50ef65612064d059b9da4fe3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f01a214458e42f4d7a8c13c5e0ac9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9edff150282f833c3bfd9f48bb2051737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812b3948215d2d268c7ae9dc202d175738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820ee01b0160a4227c9944543fef205739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e9855b45069998050af72462ff9f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d67f1029b708d138db9f607b33effd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc6cd0441f7854dc89248d3a2ea5be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b465a173ad551772f62e8306789698743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a695c130b9515687a863bae84baa7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220162bb77723c3ea2e2e2e9b26d2c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f4ec6972e0e7299f68515cce214bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65807e729438aec51b0e4459b49fdd72747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06f65653d222be9efea80f87a8dccc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d904e7fc45a037f34b2edd78eeeb7b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d9b2faa1de56c7c2162311fcd28cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab01748c3a66f73412eb22dead728b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffefc05db42de7d764ac65d9452419752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52346d0bc3add431609f743de3654a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d5916319daac3a8d065e4ae8e6db8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee572a67c9e797e8dfb68a7233d06ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28a4b9dfa59e42c7082b0ebe8bee36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d575d4efb46179980a0176f52b65b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcc7938070227e83f51cce69ae8f6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf331acfa6006040cfc51cd6bf09c1f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>