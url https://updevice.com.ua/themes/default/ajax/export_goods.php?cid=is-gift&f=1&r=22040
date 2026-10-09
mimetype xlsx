--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d64183eb5a3c4731b130d7491570e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efc89460755765ba6bbab176c679982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681f6c463f5acd5178e02f9151dd9503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60138fba1676ff02dcc331c36efd1eb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7aa869704b97e73a3a258ef0332a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d81c0fba484e4876c27449e10e47a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9c52132b7578a08237dd129cd88737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e15af725299c39e977644ab29da77e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b904f3282d202a50fdef558a751b369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28fc488f8585921df5e2448b75262a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69d15f2a41497e5e378707a570217c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b9646d4554d2426d9d4bb4e8d7d9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630782b9aa5e3012c228d76dfc8494f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a455be0fea33afabaf6830574c1e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20d9e4df9f6ad08ac4dc2be0326bb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5721b69c6548355dcfb0f8a1575a5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342a793d31aff044f2d80503365de5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e463da757a9367dd59cb83bbb1c9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1b940e5bdc0a97759369c1dd9930419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688ba81ca7b30070a5631db02a19d1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124879b586979dd937ef7c2501d6f2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f046959ecb2271bbefd0fcd9eb56b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a04b5e81c727c6c6d60369b13ebaf023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d988e0fd4570e4532b00be348f06ff024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274f58bc37e5252cc9aafcdb39adeb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f368e1aef563d6f20ebc2d3c3bdf926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c37877bd136a3c778de65844171327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca9953dea4cc11a52a835acf30f95228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc1210a268ee31bc3fe9a55a0e7fd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2e010173df44049797b91427910430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a50a1504d2e23bd7ac7f46d029ddf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06544f91b59c8c02b1d942cc093af4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7cffb3a88c146d5adb3dd92d0513533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb259baa723a0e409267ce8a4770e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d50e57a6ed7ec652f012003a6d400835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e41cdc31b57e827e17a43cb1f932ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd43cc85a56e0576bfe542aac0e2bd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c42bf4d3b01aea2df9ed21f67c21ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854af655ed224c4873ff07c90fdaa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b5c3b9a9451da99012c16b1b6544840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9992b91160add0db0ce6aab8a9fa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac945b0e1a0574f82b499ac81a65da4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0ce1ad87f8b1c9e2a9cb7cfb1890343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b3e599b8d1e5b4f74af8b88013d6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45407a2aff4335f04c1df8fef946d51345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cba2835b5153fc77274dd1aafa67f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f17ee0d42eef0c1637fe24e3171f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d218750b1f3c9ddbf6e616f6b9cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a70a411d024667746799151593c0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5570665f251b48fa2ba139856e9b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b06ba304cfbcb40ed08e7a7784acc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957884d77b9d24ad4f6fa3a1d769503852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6e0a7f34663be642b990b909ba9de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4e547f27bfbaa62c757482e869ef154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d426eb615e4612311a279101a6bd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4279d43c340e95433058342e7dd2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e3c50b387ba5635adc43803e6d4ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f25eb7c83ac899742533b556dd85258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6679f687dc81eaa2419cc8e5e068159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7ec81187d4b1cd0c61f1c7bd2139360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29562d716e4856f0623a6720a5e8c27061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710af7470276d9d4038c292fc3b563262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0d7dc45166ccea87a00fabad1d38663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad95b698b2f6f5c5c8a7d3130dcad764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455cffeaa245ef6f94459d1d71133ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2f69ea61a26dc5901ba76998bca3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de718df99f22b5761b1d405ff0d65967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5447d6181a580181b661903b3e32e5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e102ea2d73be74ef6e98bac3442cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bee925f73c946e6e5b1d39a9e22cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f61cdf2e790f49ed84e82260c599771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c2def6f78f5d3b012b0ea4eedebee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973d652a107e127f6f82e42824bd45f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb24c49c0980b9fb2ebcc18b3ccc9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99cede7cee0c4af53f230c99cdfef775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e03c43b381b6eebf7824a577babdd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e7bf254464203a7149556b68c473177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f703cbf3e510124a3fc8be85543605678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e552235c069dfadfc90de7b4950679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ddc8d99cd2c0fc248daacf0195d8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9edb4291d12f654925b2a5b0accee981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405faf78c6fe905eeec70147862202682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b7785d79c374e6c8a8304c7c5038d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d3640e0f7bad00b2942800bb158e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4d92e7bae5a40e3583511b104163d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d35dd7eca136327ecb493bbed748386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16166bcae00415ee7b5834c572fb2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3b316c0311a69ff055f5e2575002388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5a7e0791beed254c288d9cc8e1c1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f58924cca6a45345bc74a35d0f2cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda077f623962811f665c55ba3af1f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c703101cc88bbfa9c0ade59b5692292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b7ec06a45fdfee42a92ad7b7d14f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7faf8308e5ce9f348364208334ce2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e34722b06ad46d4c8c3c0360e6479c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd18563456deacbf45ace1ae3f2a20996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994efd1fb992443eb22c655eddad2dbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afcf4806b63927309b340b2e24e25398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6018b6f4debf550d0095055627558f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051e3256cc5988e9b8d1a6a6d0655fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4f13fca815d2bedf41cafa7faf0ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dd07e31ab577d6eecd7163bc3ff67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a675546dbef38554640977738d2899103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e0dd88931a2b41e8e81ef467c921d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b38d4d97a63abf3dc516197560f5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a03695814d246a8c69d05e98c6cd1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f64bf6e329a2a0f66eec323632642107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8180a697b3c47eadb6b6e4627a5099c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acabafccd2112bc14b3e43869f915ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a8b919641506d60d0622777aab6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5022e814f290b053372dfba7429ed8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3f3b3d57d9480506eb4d2cde488af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66206ec34038bfa6d1978e63f49e2706113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772683ab80ec50cfdc64044ec0964d6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320603703c9a530ca3ccc6646691463115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd76015978baa81221228df716b9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29561aeb5fd0f8449bb627327b819027117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef6dd355d7e3a2186a7958da9a4493118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a069dfeeb0d0a652dd13b5d5f6fae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687af649458e9b9265e986817af4d3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232027e226b77696e9186dc1de3c7915121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c87c37f8d17e469e2a119d6c25032122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6d2a0a200cace2703cc9b18593644123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e489e8e1a492fd5ab7364619ac29462124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38736b55ab2e746b19869b87a7588818125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b992458f46f665c8940529bd74072126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c174187a2da757627dca8bb2ecb94ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e1cc1ff9474b7e7a3d4a2910d1467128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5acbc26c5559fd1fded8978a7b727129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b124e2fa881a292910d206a835b26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817ee55fbd93903627baa7141a99a9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43dd34c904b47750dc89b547089c7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e4662d87076209fe388a3acb1c99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24aedaa9c761530a4ba25b7ba089f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef50aa09c4b1786d708deaf77077ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb46004d17214c1dfb9c365c3454500136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e951b81c98dc74bcb5f366b2fc2aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6a5af02c1ad7818656dea4c52ed32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f076463cbf82562f1083c0df51e56c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffffd39f047167454f78d434b3e8cee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c67aad3c09589399f20bb8454ae84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737d0707b26a85a68d775501c36207e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaddd1793cebad9f359f23c94063441143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c90a951add18afd47a0f35bbc3d21d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e3f4627ac4e23da411f4b1e308986145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1d651e624877f1d9f91e6179ee8dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f527fcd27318359f9c045b4dfb253147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac78c6ba7a25ebff5c32bfc65323a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46b0908f4999a702d406b82750d9a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c995ea194421f95865e296b2461ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3207c0a69e27cd52f3d2d9113e726aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77e9896be168dac4be48c6b376b673152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4b782f39ae01186302fee79dea795153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaa6d2f21c2a4aa1639e07a1740fb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7ec8f7e1a41e2a796c94ed92c7171155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9731827e6187bb3aa329e776e266df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82581cdb3c237ed5a2b7e194cd3bd839157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d0b6005bb912a68eb28f92330a21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1d787a7a45876f82f105ec5e7200b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe13bea467d3b1d2b5fb94bcbd2bd30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb399b3e7eeae7d5b048597391b34c43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef91cdde851adce05d73fffa03e5f21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f67e14fda58277f739fd4bc0dc848163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf186324292eee11b44754e21eaad74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4a4cb8073f9203b67c06cdd4f57ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b927328fad5ea69ff7dc7b3e94ab261166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff372792d341577e1cc8e3c326dc5a12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999d8b234da0d380e461e06445bf849168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8a92ac13a188d49af29f390924f10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1aca3dacc2f54a4b4f0668324363c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef8e29d2582355b71563cc176f4501171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868e5ea07e7fe91161922d544de63e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cff0f41958bfa7237cef872190c25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e43d6757be30989cb50d703f44dd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531bebe292f02e0ea9944eabc7b82e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37f69b62dc613ea8c917692c643fc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7320ba29d250b624638eb3046eaf328177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc611dc34c391f71c6103cdfc87b2693178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b808a55457c5758528dc1a575c4dbe0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f617e876645bc61917ed6d1933898180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df885a66ad2a3aa2480126ea2d853b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d502598bfda09407b8e967b092bbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b210a6684393c437b8968b0e225c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79bd9d95a765cbcdc42e6f53fb8c22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9a52b9004ca9a5e9b50eb7acdfd48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97466429baf388e3b3dffe55295f464186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351001bdb3b2bbf8e64de1fc7561424187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84aa1bf40bb8df64a6881f5134db99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1efb234666c06673b9ff5c322ef56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046e7d32cbeb445d189eb194470567d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864ab9b62cd69163ac4d0d0d990d2a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970756c395e2f0b5e5ed7afecbdb9b35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48267a812506b7a0b366a4d3f67120193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabe6b85566c19037f09ced7f029b98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e94ff7e0baf533794f0e1d177b1ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4f2431fae53e9830b4f28768748f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185754089a5bb0f120a4adfeec40698197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a287b6e24a35c749fcf8f3ce042cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64d0c48be4fbc0d9d49f9f74618ef6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e623b9775a43422df6921bcdcf5192200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20da67d9cdce171db744d581aeef85d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97403d8b90192409340e6e4a28ea931f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae66a642e2a808de10e35ee2dd5771203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9345a59e8956cc2bd154f40faadac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc60f24dae195992b908945781eb42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda620a549aad26f8dcf2670fbac804206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a168b4c340acfba59fd4b0426b5af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eeb0f3eb6fbcd32fa1c6c283d94427208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856552bf1dfb38cefa8fbb930daaf7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88169f5535b464dd400af7fafc4779210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9295fd03decd2d3b787f6f35e575c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713686d41bd161f2cbe3b8cf68f8807d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32e071207c6201df1ef9b700a51b35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8061338b0fd59694f660a817ab99b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62292002b29a9d1d0296db6d6b7122b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bc1d7730395ed93b5a1d668cd5caf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f0ea11027ba8b63cf43d139c762ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbe3c73714e0733cf058cc51c61b32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db3736e0a2ee8f8002efef4e869e2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5998a0eb06d33f568cc68610dc7849220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37245f24279df08d81c36ce65da3038221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d929e5d2c053f420d49c3536c6306222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731870dfb2dd4d1f74fb38a67144bf8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd75c0899436049f695f96e9ee124f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673c51580e70d09ec5a752cd001ab56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a65958c800be8aa0a1a1999e024b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731618c68ef68166a861b502600b556227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bea17aa121ecd6c6a208a3eeebf77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830802921997b139afbfe8403b2de78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc3cef2433816f114b6b65842dd474230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dca08a4f31f415eb2c9e6f4966d34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d431c98dbfcbfe1bd548732f20919b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd710eb34d68753bf31bb39065edd51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7021f427716d16690673a9be70045234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a5a27b605242b4150a83ace41bd89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5b119c7a696da266b630b04a92baf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70303f752c585d5030f961cae880b949237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c3598a1b74ab3b09fa96596266876238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc65ae71f9b7115ac4c1cdbc142d2a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efd40a1fb8393bcfc7c35c7626bf1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512c27ac9fd98e6b53e1ed8bdd96d4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad063552f86b2f18a153caab5eecb65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929f51ac9f7bb13830abc9b8b83ab64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acb17902d718c7519abc7c3747593c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c8917945b06ab9e205582a503feff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bacbc6039ecd56631c724804e124fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141898c228ea770274de7fbd4a285464247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a398e9228372338e52093727e7ed22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7ca27130826ebeeab028b0b691b4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fd1816c4185dbc60aa256edd85154250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98931eabb93e5c8ba2aecc369db3160d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9040f77ddc7d4785ce51da8586a651252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa491d6edbe304615e6e38debc5cb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7509fb0c6caa7ad56547e83670deb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d609d3d525f2529427b62940d658a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e638c9a9c6ff3e2766c7a44533d7f21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a540f4954c6002b33f5d8550b0b63f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb19d7b3503f1a68602b86fba8c485258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8d3282246b0742d8021daedaeabc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66580e5db068ed0e5e971b0c8f2a7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23773ddd43ba1bae5cac40d4ec9be06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bcb25d105d7d093dcb6af9130411c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815089fc82f15280cd16804e2bd212c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13089a016c5eba6e3309b28f6253fa19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b5b7c59dd8a93a70701962429f33c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3625368825908132cc72a4fdabef537266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c93d77117865e5aebb219859f1be2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648879ac8f3bb658cbc44bcebecdc24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f21d3beae214dcc95bec982da54dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614fe5bfc8c49ce0e7daa14851eba20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666b99288c0b55e197a0d5b69e59e95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a52e9e5e745d8634818f1433a6824e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7330436ba0d9b0f80fbc777f5e7cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3acf8aee55d954f00040ef078981b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80d7a960b5cad861f2fab70f706e37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbb19b62a951ebaed8d7e815dfee92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751a83df65156d8433a21b8462dda09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49991d1778dd652e6be764d5519b0650278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78609bfb1ba2d255b77d37775653d8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181949ff851a431a421a0405fe6b327280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c146a02704917999839c27a8a081a42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec14eee6e3354c839606b7607d6e98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406d0b94cbf91ac3b302e5d40babc4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134ad7023b51686dedbabbdeb67480b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a66efae029218e00356c6a283328a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107e329422a3b65b3e97639d320e093286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a1ccd82eccace95f0f136118d606f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2abd177d623cac6a248d0401b6cc3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869a9a6bc8fc7eb528d1cad1785fd0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8805fbe56ded7da2fdcf494a2e0a2f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f1b7697bd83ae7181859e53b4ca8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12cce3d3dd6b75a85f225e4d66e476292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9962eeda629dfbc186d1a762fc9c92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33abb7f2d800eceedd7a2c467959e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4633cd2d3a12fbbe09b4ca051e01f87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c728a4cc3da37dab92ed7af10eefbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630095d658e8390ba71f33c12d3ae85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b77b5a47c9260341a236fc6b67fe4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc64553305bd6a158bb218e4b9d3410299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a71d5a923ff3fa9c1e6415d7e3f52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be010285d758490a27a805a0fdc1220a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa699a43b049082e2b8c3001ab18f32f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2f7238d2136829c6acb00f50a1587303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96b8b88a5409406734d445513a335c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd9f2145d137a0f906fcc19d478b4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd384650dd1e3bef8a092f1ff45f3de5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923afa81aba53c51868f8f8509e61c02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863268e3d28a38f4ea1f2337b9f646308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34992487c36b4754ef7a097f0e4a7ef5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2edcb4972fc089bffd72d8232b78b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83723b4515f883f12d0969d69e03f098311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ccad79a2cd7f6072a97ef2b2eb00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240530bec1815250ca3991ab5e35739313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3986c1047774f7509139b340c263d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea93ed9a99acd09b48e43ad3e2b5648315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47303ef19f9ee0b7745a82ce125bdfce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640ab41ff58cc03cbac42a45f5e4e70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c71bdbc9d5d2eeaa6b19c2a1ae4bbb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591601aae82c617dc0f380dc32d6f33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f50d5fdd4f3901cc755a7d550f45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477655b9611f90d02e6ea307dd028a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f5f287993b5b70d91082b3ea88966322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc78387319aa935fdc01139e9ad7b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05062791d039f5b70eaa830a8abbc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c863e8f7f968a117a7af78d585997c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b587c369b8d2fdc85021f50dcacc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cad45806cda40c32de94f294c8ae16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0162199814100da1ae1debb6da0066328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43c3fb22db57a7f5649cf8413d2a4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5db58056ed8c6da75d3c7d488ac21b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ee9787a36eca9d9dda20fbda703d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab229d42c33276a2dd80ff10ecfbac48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61401007523a22cc9fbbe8e2a402856b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc60e6e8e9fd0586a304b4c3bacf0aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2412010d253e9177bc6a639c044d0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a4a6f9e49d72b490adff782872c29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf10dd86f82455597c5e85a56425809337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abad7d5bb0a1caf50510feab90742f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9198e9a6a9f64e9339ca275f97f4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557115b8438ab8dfabead7c8e0e3a0d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bede94b771e9de7463dab6e059e380341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1e4d5c19a8af44874f98823dd750e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5578e5101e59d79bbf3047b1c04a72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef5bd2a4861660c74fc19610c78622344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb93bf4a696da65947cf09d822dae3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b17f79a135d3acbb66a1f399655b39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f818d2e3ec520ecac482aa47ee40d91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ee5a34af5bf66d051e00405de4628348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f51632d213fb722c3032a51b7bcee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93300522d436152ab11c488d44fbb30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffe8e94e0b0f351dd18d8dae545be0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eae2c68963e5ce3207defc79bb99c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921881f220bd5479532ecddf53eb21b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25970f28c3ad501d6057cab418da45a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2942462afcb74568dcfe72adaa4cabb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258316fc9896a7ff46e9daeb0a65436356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c1fd1862c47b7f392ba3b135e0362357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994636bff3714a6b9cfa1925aa27f3b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac68724cf5631dddcac9eb79213ef17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427c081f2964ea4e7b3607577fbd53b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c75d06139b08c092c96e9815be9ec7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c76293780f20b2ef3f49677a2c4118362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df82cbeec492272fe57598c4aeb0df4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f63b065ec7562eea6520e1a2c2c913364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32686b83bc4f1d5621c049f4426a62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71400dbd54d161e2b51048183f5475d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac3ae6c570a437bd882006d9a3ee58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b668d545e26bcd166e0136f679e15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013097be05aa87d2774528e9932a4a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dfd016e5a6e58fbca7e6a431f2242370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5217e2ea5f75cf371c00ec1e2bf6fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af95fb7145607fe8fa8d234c43ec602372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532463cfe72c404fae275dd131aa63d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b436b445ba0a733a9a1238bbb4359374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae3d87a4d5d2d1038a423b4d3c2a68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc206c98b85e3ebddddd25a20d648e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc20d91c099405f0177f9a5dab46277377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e2f11c377668deb02dd3119ce9eee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6bef3ad2ca3b777023e6e68d80a4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3ef538a3f58b1872dce5ece06013e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda5a817bb097183d66b9748a2cb0f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba931952af844b58ea768b01b3d731d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242bd81cb786d79cc55cfa9a57d2687383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ad41283394158b279c4884ef13192384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f19e4b9349e9f6a7ebd6f6964b0f03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d266fb49cd821a984c7cd98fec209f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540746815c3b58c487a0bd4a725d3f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7dd9807058088c823c0e3843f68ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9902765747d4eb9c95d19df730d6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa640f3e9e3d215d5dad94cc974bc08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c9ef4a9867f715186abe16fc3339f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934c97f4399045dbc82fa6e1045157e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcaac04b063854e1ae9fe38e2825e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fc3a6e7fa0a9396c5e4e095d1dc38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131497151a66493d92c35d4c5fa7b256395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f15896b365d9e5a7d8b131fcbadc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da4cd5b65e772d2ab6a348ef1d4581397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd611e4af18d677670cc61a99180f93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879854268829930c49723b039ac528f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3ef5061221bd1cab3475879e0f0bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8f51948bd52a137b721ca1413d94f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaa30903c18d1ae756cbdecf05dff8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d8f541d1108e06a40a1c79b13dfe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a42664b10e7fe158ecac27fcc6fcc4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d95febf4c0854ccadd5a7676deb4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b87fa4754326a96e878418372c288406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb566e6ba715437563e494f2075a22fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118efdb8004406e632ea6de5624ef63b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1fea630c0349857cc69f0d42e8636409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a9d10c6cd4cbc48003e107122615a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f60bc06170e069a87547fe54a43a04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6dac5f1c8a2897f9337f34eea92bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec52c7760a20c15b867ad87bdbc14b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36b98707981a46cdf902432e347e76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94843ac559db96dcc7fb2d266a53d3b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750de27e567043b9d2818694acb70901416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa563e8ad5e402036fd79ed064e916417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054dad74ae1c76fedc87aa0e9463bc5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496336d4b764c6f25ab2e5d43f8d289419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e48c712da063c5223e0d77bf50dcdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08315e9636adf91250af112fe5f9b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3c0131ba2bafdbf41bc5b1fe3f4b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946dc0594e5ef404c2f31598eec2080423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70722fd166f2e58b9cea32d71e0f1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2074b00166fffa4a0509f209426407425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0158aeebff10d2346e140fa0e0443426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58304750c0697819f637a5d4f7dbae97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a4dfc44b9298e24c2307f9d40de0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32037630958e33d6ff143ab48c1f55b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c373a716bee3f55671b9f7c553de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc9d1fc1a97e7d23ef3280987ec35a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36331fb57f1d04f0705db2dd9fd027c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ea41e349aef6a105ec2c02d5e9f84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a40405a72fdf754479cdfde5e2294434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f81c3b14da924c5643e8b377d1a0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d230ca2683b457162b56b302f10c03f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5c6456cf48348ceca40abcee329d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1564f6ee73337de083318183e34375438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c3824158489d16c983ec71e430988439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260e375124d9b5ede36249b6ef23c44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba08c3ea07d9c0d00b1d74e84d6a86e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8a2b69471267b1ff156a700240e90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a89284e5b3415b107595c9125c0515443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7eab9bfe0ede4378620b4ba018f45f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65574467ff710d62cf1bade9ab2d21c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2239d7accfbe57c804edca120a39c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a56552e050c97cfbb58bf3424899f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd573d49162706d573e2f778875e4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5abe734c384c42703b058c782376f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475611a1c5b54f3690a495e6e7d78d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94614e6b6c1523b6b161debad461cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38076fab4d05b122f4c97ea394cd7a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66bffff941ba01a8d2ecaada41bbbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f621cc7bf326333ab69fef7dba06c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e72a443e8288a7017c55eae1e1fef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe9149c18057211034646e4c9b6ff6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591201044a6eef3d602c0b3aeb49933457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e62bc6909398f0e54b01391e07f2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29f5b3a2bacd067deaea6ff0cc48c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c03b339f3804a3f1cc4a073bc40024460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b62ce9262649411c687d26bbb7bb24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb911b6ff122cd2982eea4c8e9bcff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22067d8661df6d996d51c9dd9f762a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a087bd7a78ef6b144e59c813ff239c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0d7cea41a357c42188cbbe072dcce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194622e09b23d92ae1889f1440601c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da05593970dcfab80256fc5cffcfb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaffcef8fb015e20a5b6848057ac56b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34930e073c0290b58375acb82020828469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957335349822e8811a4a9fd13b5ea6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c6caa3afca6febc4d98a19d28ed4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d1cc6bdd0a5ed5a4d0510103a5543472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ea94fe4895e26932ef5ac89dfb471473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f801b45d9f645d02574597f0bf5b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2073371424c6c431cdd214af9b310475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4c8d013ad3725a411ca2458288b8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8318385dba3bfccd254d37a489f05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4f0d73e5bfc2282f3b50f658b3231478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f340ce79c0028e081974cc79cecbb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5a6374475162fda43874e897bfe00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dba34435d23aa229321a217d086d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8bce56b6367bedf2c9136c8a8c7c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8a528b1b5089595e9b1f5cbb30a36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daebc1935d8668b1eb01311b9fde13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50d7676d1da669586fd00743183d7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed127685c59acaf7a80fefa5d4ada3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986520baa3c6a7d285f1ad4e380780d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00f7c94a026d25b9849d2a1bb7c14d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4217eca9cc24fe0f6a19be4370805e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc49ba0af05d219815182691e77dfe9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1a9c02285a6a19c20db0b51e84dd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9c1bf17ae681932c79d1093aa0837492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45df594e930eb353e92b5945f632ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0760e827fe886cb2bcdbe0b00b6800d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1eda98cc8c607093bd0b3d5801b3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c565e69c2ea6081bc965ee3dee65d6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26e0093993f8489a1f353a5354e2b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da02af12e62e4e1b7a982ff70446c16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28265fbe16c317ec4cd52d12818bdade499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98434ae380c7772f48e3c9f88f621225500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865c3c27df872fc2d3112a9021d7848501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a73b1a74067168ac9849ec8a73299d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfce72513809ea718d19d92bbd647d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507d13422aa9fd9002b6cb657318e14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d9ad04e0070a5f39500f5c60e9da0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5904de19140a748bdc60d195dedbb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c35d2cfa97f7c8da0647d1f7ec2cbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31b61b49662e74c3d62dea13fdb319508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258422c27b36b25790c7cf8048286314509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e495fcdf0b1d3c72da14a5be4bac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52bf64e330bd0cb2eb406f5c9b28d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e1470b61b758b3a48ef26d8cd47c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ad703158d4bd981c234f1f130fefd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171661b0937c02f2912df463378d308d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91ef1a5690b36fb947cb75e88bf754515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14608ddd5e230f5848daddb054ef5e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f552722283157b18884e5eb476841517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836eea21ccdc732aeb288017e0dedc6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4358f7eeb91b3ae889c4038487783519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808563e695d26946248db96cdc9135fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a85fe64854b3267bfbbe0186e7454521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6e4fce39f0dab32bf393822b6ce2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ef0036774c997422b13db85c2c860523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881465c57894e235ab49d4e442f83187524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266afb6db63acde0e28121a42e2cf0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346df88c8feb14322e26a2052eba0897526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe89490b243ca41f114b6ec078bb840527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c75ba722827c8f47cd55f2e7eba30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790bdcb1335a68f1f8136520403ba2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab225ab2cfbf5d81d257df5011fd113530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7112724fda77416b1a8664ea61da8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee54ec14a4eafd683e8a6bc90a6c7fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5657f5d5b6e80444e379fd62e8cbe3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeee327b88b7035615cf528a59d74f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625a4d89a51c228f9c22bd72e33a932535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4907c5f88cfc35b8fd3d008068910536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35c7c130f656fab9701585d3e07738537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cc817a0c2d533b962f169385a31a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af554bcbfa00d1626de8d6a63ea3b0f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e75f29de2ff755003c44c8469331d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451a6c2ca5eede36b8bf3b9d21548de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2751f01b08065eff97f8f29ec765032542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49916aed4b28f640d045b3e5737ba1b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6378ed6b1477c71cfd11aace9f366a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b2fa0cb13441d70da5be02064d8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99296e0f2d88912f9ec2e0ebe8c53e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0e5587a00de0de8f4c6084242aeb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf5b077fb770ff3ed429b340049d38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040315e960f6a1fea6ed87ae72658654549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5414aeb0cf37b8a9bb80ad691f93a03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e85ccf7de5043ccc9fbfc545e3e5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa7671368356659ad91e087e54f6ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07db54bbf0b712ea13e9628f397a91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a393c19cd43624449d1b513a38a38f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22c27b8548ed26b2b401197d87af2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c1d45a790c2576fae7aabc3870adc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae2adb044740d99a12b4493012becd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100fefab4bb86db3d0df4d72a91c52c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eb202fbdaf1829df8c4a82fa8e762559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b35114b58a82ec65b8ae8c1c5a01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fb6ab4d692012021c515280fbc762561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8fd60212b70617561c4a666668149562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e4433d4bfddd8f2fbe8ea326763c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e381f67fdc02ee09fd64f74920bcf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9df09f420a82fa0dbae1ebaab49fc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3a0d5806fec70f380db0ec93558e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e40aa837732304b2bab299d6150921567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9d187df62e07d2c091bd82c516db0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e0a3aa8d9e90909f459dd7eafb4a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112f8dfbfda8d16223b09bb3eb13105570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a07398f074e3facf81cc53a0ad8b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d64bc633590b626ecbc472b3fdf6f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260a813237265a2d801cc4b1026acc4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e84d7ef2b30d3f2cd26a1771c2e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1b083a4d3d854c7abb94b164119da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8bfe4fd4559eaee8dbbaf13ec998e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ce1f7a1d41145cb36db0d11e5f06c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8239e3a8f899ddff9b6ab167c14312578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca011fb9aa7cd52b5ef2c298879c8e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e147db8542eb7d3b1ec2313991baa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a793e0154080a768a3f435fb266cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bec888fd39bfee1798fc9e1fcd15c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee1972688803a7b5ef558a1fd053dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43325adb2682fa1f2f46622adf389557584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783507b36ca21dec9ecffdd4276984c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4688ea2f543db1ed7dc5437842e0e4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f41e15d7e28349a1113bf0cebfda0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20756897bd26604a02d4dcacfde369d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6c7feed4f759606216312b20c24b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977da27a1ec0d622887a5d198cbf0631590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2972354ad921d98c365a098f8b82a41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ead344a64c4b9c7805777e700d9356592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172788f643d90785353ff45dcea38f51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a390001025e4d5dbeeddcf8377535594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e113b7be948b31d5037dd071128fc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588b9748029ae5778105897b426b34c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d74e7d4d0e6d868c68ec9339cefb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8a4af37cc82660b582b75874e3eea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779c6d5798b799b82d7836cf6bbd7ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dd01400d2af9f203c2d071b5edd1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e844f72504e2bb18ec4a79bf518cb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6912228369ae1c8682aaf79fb7f75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2a7946c9b85c1dbd3e36409693a49603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f02dc96d66d3fcd29bc2430424bdca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194057e21330c4e756a28508d575d5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43e86c89e05de963919ae9aea5a268606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c27645bf72f0a94f5c64175c48722607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a439a357bf7477bde6704fdf490c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a612f6a63904bb4df07800690ddf4db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252c0aed3b72d5b4195bce73eb0fde7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90f5ead0793fc046e43ebb2788c8c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048100c169e00183aea9d678487bdfe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8fceecfffbfde708fe2a802c99a6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309b47e988f7ae3c89628425b05547a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a9d11c5435b73092c7b5f2c920da4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d78f319b4ded833bf870057402439616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec120dff38dfe071a7050fa7bc7c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1213b07dcf92b2d64f3de0bcb2794618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d682d4a93955d4d56b5656e7d48703f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797894f909d2341a26227573c96ae983620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eee63df188a13628bb17f21d52f6c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfb7ddd9ad2ef3528462521bdaacd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffd6456fe253d68e70ee4dc9206fcb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7705846c46593e6028571890273d277624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac639889fd884add7e58f6bad98080aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff70a230caa8aa98d959f48bd7553c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21461bd175f1a190797b6101500f1d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9e9ce87dfa452db3dcf577824196f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438ef365d5e6bd513b70e0bdcebe704629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7acf44c5e58988be7728b591c799d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f224036a9eb9085b06f0a7b08822721631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e2c51dc14ce1415b63a49f367142a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b02a4d8cbd02c550ae46c07b5ee31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4f3ed91d39d87db42677936f056da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889446c68e34cf94ef7606d9cf19edab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418405e8f4bb5c12e9a2982a8597179636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6fbcd57f5a9536acc69e07fc1260f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1185033b7d7e15a012eb3ef4e3afa5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b557348a27309ab620660c04275cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537443f2a68ba62a33b91785845da77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419a129e2251c763d1add76348701ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba62385dbd449f23fe0c72738687222642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80a7c6b9bf510c2628b2202bcbb63d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b85366b75d4580c8ec764867efd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ba45834efa57259a48f344e88c9d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb4890dcc3769522ac4089e161d79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3909b2bce0b5da03a87f1a007c52081647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45362d3a4ada6da2ef22f8cfeeb365c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f711c3b7eeb5625db694a515030ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc60d827c87641f88f79309c940ab6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883c2941e72918ccd171403b1e9ef38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625107ac294ab26d68e36d0eefa4799652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15021c520474c7c34e93c8bbaf3ac048653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ae97ed6ee4b24a3a028716f61b7d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173ed26e40aa6b3f868b0884826c2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ae8cca3fffc0bc1ec3fea77e2c00a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d58ddfd79d677904cfd46c5dadcfd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc6d51688d72b7066a37d20fcb19da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55bd616887cd2929daefb610f8d6ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ce728b5980ba84fbceafbd1b8a662660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d6f177885c32d72156a5f4b5a0fff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07afe5446021fb8da49952b3dd2bb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bd78e17fc4fdf5030c8321f756a0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208a36a1dfe5f19578c81085f23c16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7345004f982a1ecd5658ad37c1eb92d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23054fcb0c2e1914e76f091c29c96c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97d7c5e719905af65e22d20c4ab629667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eaaa04c0daf4d7007f7f0c7f60515668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668f9913e39bf12432cfbae1209aa8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d6d131b168fb6b297b2937f4a556670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906212c5a3ca38443e426bf064e6f240671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a81c7142c08aadf0c7ac9cf7893c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da483609a10185280586b094f53123673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668eb3ff91d99a8aae37eb5c410cf61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ea5c0ee6630320988910db036a758675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c084f12a5f3d1e2845471238ec660d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc57827cb6dda0e9656104ad3e1c5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30b5f3682b3db876a55c7eba470f67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b24c2114f466fa2ff25ae0ae100933679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae515427c494afdf9a33d96b6d77c6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ab7098e17fe859a8c402b7a188064681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f0ea09594e5fb7435663dc3f60df6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42734f66ac42fceba613ef6e99b4c5b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874c7e3c40ce745dfb371eda26a5926684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91445723a97e84f6f817452c5add363685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18a10af5afdab732c09bca72e847d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa4688d4532fe2deaa651869badf9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ede5575d940e75580435ca72edb6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd3096ab8ffe061f194c1673bc2a57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a5316dc48999db93ce66a88b8d1a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0471a0a3db3727da4ad50aa81d2488691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d121c2ee9cf07344004c9451bc495692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec86ba3dfe592182fd798b9e4fb1dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733d832b08f60c3772eaafcb9671b9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08b8b6749e46c14c495a6df81d859d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15326a3e458175161378478d9003155696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7569c7bad911e7f474c1fb79c36135697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903738731260e8bb443149e4c5e5fa91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e70eba4da3d5517b9690d26f5c6cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125b73320640db4b88992fad9a8c227700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5b5486252e7dbe95b22495353bb48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9a8321bd9199afcc6a48383545ee8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36f79c4acf0fbeb006bb105196311e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f9deb6965b17283f1d68a3bbfe4f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862e735a321c1644b57023f7447179e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629c7c4a2ac8f53b55a2b54163917b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429b91cc2cf482abebd5fb90ddc986e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa498ad3681c085eaee5de6374cd83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986aaf011f5fd668fed3917351ba5e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58265ce013340d4c44508a4e74a977b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d7966606cc9e04bb52acede2dad60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf624a78567d4c0ee97f3559bb4076712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d46fd892bd79488bf400a079657979713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3aefcf9111a74aed458c90a5b4a5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e5a02b6aae500fc59e6c8562e2489715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cfc8193a82c9393a27d6ec9c27515716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9ddda366c5ddfdd78d46f832d157e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568e92e948ad6eca1f4b2f667115ac0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62542f3126f862847b18c0989859587719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee45092082e4d9a6c6684b5bb16da3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68539dfb87b037d87e3f30cb76329ad3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6c8f8def15542a578584ea90bd9a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf13f274b4699d18f4efdc72354ab8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfffa7f0b06c69c9e812c101093bec8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d3c984dc35f18be137e48eaf15914725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd7bf1d8f29952b5699d995a9c4f9f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b080e69ed5789a17325bc93b74ddef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c60e9f53089b7ebcc05555cca7e770728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943202f0269aa519579f9061cdaa1840729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d328824e2a42d427c2438dd517be2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6414d225b0c069435522cb27614cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfca608d06d496c3049ca79e38a81e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d06d9b2d8e09806e106daf62e8f8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d392e1b628c4d318c3e1df143b8c7d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361e7ddabcb451a9e80d83c3c22862c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aa1c93f5bde098068370f08ad1a22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc76411ad4bc588ba910eea8bf4bce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff3c3fedd9a5300101c366f9e29f56738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa3a721ec29d0c212a55a4a5755a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38586d963b81e6c9c8f6b18dcb331297740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8757108000fd871f3e3075d3dae5dbd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e5a66ab216c49d7e82dfe6085df2a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89920704114f2600cfb357f1359ce773743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab18c4c90f70851804d401c6c9e6af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7b21e42b06d7bd3f62c95a1cb523745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12734755900cd3d003a87b72de85b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9e87bb7aca9f8ec4a15c2196e8037747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc6c1bf1bd5fb5b937002a656e4683748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8d7db18ef59fc5c37e74fc80922f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f09219057c028d3f12a44be5f0c3aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c34fdd47642e31ca89ede12bde5ec6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114caca5ca305928513af0d9490cc1e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e6f004d71b7d3eaea15d5a0c5692b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e141483d5976d661d6a2462d494f9e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377544fb3eee4f5b27ce20fa0e2fb5a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7276d6b1f74528528cf99e8fbc505756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c394d4bcd26cb4e54a79015aab6be7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a50db15d4cf16b806d8c1d4a680a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a63e89cbbe41bd5fafb1b47955f01759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af44f4626a8ea8072f4ea0cdd5da141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fa3d79be3d6da817bd2ed1920057f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028daad8cce9e4c2ba5a37b6746d88e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8b32c024daaed66deca4505b59b7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c7c82daf3b992310cb5a4e9f812845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f28eca15ba06db46a7aeecc76498f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d4410ef2234d04004cf10e12812047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6f85112aefbe0b513f9ed9e05a3508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ed5b3d40d00f30e9467d3f2614b709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004a4dfaa9e119d050aba5fe96db68910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db152188167f836996fd4007d9c2d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece092bfbff18120d9af3437b4c1ae1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc8d049ee57af61a5d498c42b9858a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1967db51002012c5ed8abe643f61ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bad645da55bfbc23c655aeaa8440415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346f570eea3b21e7a413cad7111d24f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a1674e8cb55833aaf6b0f6f35c90817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752616d1bcc47e85b961dd55477c46418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbf5198fe314dac96e2514453b8e1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b5af6174653f94c51ef7b24d5f1ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292da47bbe39ddad8d2c4368be587b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1f7d02a60c97c5f6cde6dd2e9b3e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cf9a37fba1afe5aa30df21e05e27f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731683f76699368cac9d2eb5ac9660424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b64fd266bec562d1d806f519d44bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e86218251f48210a679d5a176fdef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c96af9b92aaae6a7f76223a1fac8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49fbcda5dca6f541b042c902fb6d7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a1486b394e9c452b7546a008c3b0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea7b64d7adf415a2a79251b0a4596630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13466ae2696779fe9d67804dd865b6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523c4e7fe48770f0e5152c97c6be7a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11ffa10ef244f6e68db59edd8cb76933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236265b65746e39db555ead3f9b8e3b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40438d028bb3f04fec26e675af9b884a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7efb1cd12418e35d6d18978d1c99936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28777b8d98b7f05f80d6a6c5b9be5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b956765c58648ea2b41e6dd090a9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee87a20eacf052749068fde13d1f25039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c626dc06aa3b7d6b0561ba7d20adce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189c0f825ece41866493242564ca96d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094382ca84a1b1905f55f818ce05aa842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bec66330148b1550252f6ebed6e7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ecc129f8f9e5357ee962daa9a27f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8760b769daf5ed8d3844d4dba3be1b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf8cc77d0b50849c47d11c677fdf4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38107e2b8963da358fe8484a08bc2af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421e204c388123d777ab7206083a40d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed85adde8c05ec95cacb358c473fb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deb0a959723c668ffb38cb45a1a28e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899d93b4830f50916afeeb8f9cf320c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a44565d98b5a8dbede4585088fa1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0432cc09d568d45d526f99bccf9b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c10f2c2595411e717df12db5c575754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e75d0f6f842f819a6927035127f0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801c90512e186d6bb93c9840435281f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3df03a5b1ae5892d6fac664923770f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08451b675f08a61bfdbb668c0de1cbf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be446d6d379504e2be2eebc233e7664559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d39aa38cf49ec88b93e15e0befea9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f74b790c6e7a2fa238207ef08e34d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3af2ea115c147fb91c248efa298c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928cdb3d53fc5fb0193618c6e90cd8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026576e179911613a3d8d07d391ef4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5a0b344a402083e42dc4fb04872c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe332ff8379c25e0756b114cdd5207566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeac48f20986181d62ee7a8e08b219b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6856aa531b31ce3eed841aa5b64c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69556516a922a98cfe587739f04fcb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b49d98c88b41ccb7fd1037da91a72770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b6943de5ac65ba558d62e6169fcf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf45e19fe6392727570588babdc54c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904050618d7e4f6b04724537dca5e8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3fe1d5ce511cdd645a5b1031e1ec974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aa12cff6584a8d81ad2e9c427906d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c3cecd2730e601178e5d772794a2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2a2176276c7dbb90b595a780b283777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde72ecfac5443687ed811f568f636e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6eedc90718ace500afabf53e435079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb95e1b84c26164e5efb03c25e6cb8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b403f16fce5db612d7313955db88c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6665b963b67348077c3ee96d5936682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7be5fc9534dd4f86b41b98aaea393983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f8e67227bebceb93bb8c6344daf3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20169dd7c21ff913c09c19ecfe20c9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c281f69c358bd105955f0c430c6111e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d03a271170b6c3f3068a4fa86a32e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85eb2f76615c37d584fc747ea6a88588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64794471e4fb9299c0107f781040291989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b3b311686dde8f58a20b02699c75d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092592270d3c84a5097a81a2aa63b8fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c3b5d44f6906af2ad6d6b7f64250792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b550b9485c318ab6213f7c0761d78593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c12849886e6a5f8025f0bcf4f7428694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5250ce8a4854d7cb72f9742a2575e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4f5c89b6add98ba51af8a1f3b83ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424b6a373098e7b7c0c63f019cd304497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e482fd79ce7b1ee377fbcba525e5d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cb717296d0ac8d3a4acaee9b4d76199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf61e3043913a68e60e4dd2fda8ee5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a281021bb511cc8a1e5dc9ac1b4d306101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de0fdb1cfc7e38d5b5cc6a124ad1e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718c5a82fa9a78d659363c6b292a460103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb083425eb92f0de24a763ff0924c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aebc5b0ae56189dff7a0c2b4b07ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d1af4a30dccb8162760dd6c275879106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63357530e092d7d846dbbd1c1c37e0df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5c8b10197c15409d4d129e764dffd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f3e361d62928b8e43a5eb4b00ceb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c3c23b34b85dd411225af3586b1e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac5aa06596c33dab2b01c0403368f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f82ccebebe936b7ef8fe08314c9aec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa988ec902e841ce80c8c29eb0b43e23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f93da75921fa61e2ab27e8cc5a72f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5852490f0e08757bca524f9e7268904115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0879a16d5c467ec7acb0da9d0b8aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849ee43e6918dcb913f8ed37f66b6c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d7de051c4a9cef0a56454822e2ee3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c690d081dcd114987058aaeb25fbd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ae3741d7fd0837dc668b4e5e52d27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ed3fd47e4d34aa642d5e02f39303f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1f1f2f023b10abd5df85d6a29f14f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112600d8f888984c5914e855f5ec328123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c673b1c022e90c3525206d4c05a725124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b9425403bfd79820fb7586f8bff91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e58e9fad6e83c3bf99a59a3ee5a3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f976d56d02cd6b7ec22e39a4ff8a6b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b67b3178bcb8847badd3ec39ccf1e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922833d04536b04b4b58116eb6fc0663129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05158b0ffdda87e82a25b14ee6ba7f48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c515cd5b56711032f4d502cf177e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d0aa8e1ab26eeca87a37d4cc3661f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a11d9d024ce203097d4a974533a349133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64728949d8bfdb0c1d238596c2740a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e09ad9221a75954b9ea6a8b58b5a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb26daf9eaef87fad2a83a5f9bb4ac2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68310f6bf10a04b5471509bd682cc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed048d11b734d234ad4231ce1e9139138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4739fcda52a185a1384b28efb5b6d01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24743f65385e7439b89771e97ee5b088140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94f95f0f24e9001532cb1f0698b283141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46010bc50fce982ce7c7ec1a7fd575142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140c865878a0868de17cfac7e746e76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae056d3541711e5c833bbea28a8895f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f068a05c9a79a4ce51544f5a39c27d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7523a1f3106746b292d0f39d9c65bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28c0fab8a1075bda6b958428cbf6bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958b7512dcf4d9edaac1aa95f791a22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9b3f17db7a8f79f11d29feec2917d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef491c226fdbb42a5398bdcdb148dbe8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815c646a8b75bb944db175246740a1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c60e92966dbdf988e8cff7e3484c1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b59d4a5b5ce6068fe7d20b8888810b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e6fe2461ee11d886c6adc2e544a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca09a75f9b5e9466639bce79a946a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6064a271f583553d695b62b64e5e06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95964e4836eaa9933324e6662224a51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a92c140926ec084b5839e3e2dd461158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa0ce2e530b6c2589ac7f9e1ccc98f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc8ede9193af67ebdd7bd9ace07eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc75746cd59fc607c09aa6ff713dc3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba5b73ffa62398419fdd3775bcffee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7d1dce681d76632652a94cc1987a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021f856936c546b9439f4b7df0184d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81d6d15e22626eefdc66a73f6c3d78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed6bbc014b31a1462f73e1d69ad90a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f17f834bc4945390e2a962b7b44c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3842534205587475a860e1ed3f6ef2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ea55152ccb0952c5e94674d383fad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e504c62a4685f6b7f499f6d9ac54eaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e67470188d214aad9f5a64ecf6a2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7b6b1f81455084827064933aceb68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4be32dd1e01af6183d8547b18def1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f01b84e9f9bc9b6cf84c13bce55f19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda86b9ff8c414dd87421054c6eeb4d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8589c3fe0912d15c9471f6e356a919c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f49fa4762d72b1bb4b0bf4b17e564177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af818d3a76f3d782c141dde5080dc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2984088ce83484f4c2fa4e2b1fcc193179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94517b38a409aa6760404e0005c5260e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d514e31dc7d95f1be7575807021efc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04366af82cb5fe4434354b9ef1e140182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595205a72107f4fbc1055327e28c63c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109ae1587a221dce7c30716c366f540184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b748fe92b6c35ee8a37d624a8fa83f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31e0bc0fa5570f02b82f661eb31143186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f484cdc9c686ed424bf509b971836187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9218ef5230853a23f69a2d20eadf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e1f1aef2fad6542428ae573d457b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f599d1e80b02b1a23e15dfa20c30b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c230b514eab6f823c1bd4681ba2bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395814dbe482fc9e2550c18be740b93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867ab862a7dbbaf44509c9550ec543e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbd2db62c7080d91a06090713605d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe4865372aa24c79ee5413380a0aab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f70dd53731b6714b5568aa1f86736c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855829e4604ec93bdc87b81b2e1122e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f0ee859f3d2c02a70630fd54617d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bdd29bcd76d7fcf16bad98ad9d3ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0c41ce446cf1a2c9bf404b69ccfaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0f6becd56d1bf3b61d8e07b67e08b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68af02ce44e1ee90fd43c1788d8a9e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f250ffd230911dcfdf8b965466303c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddbb0f8442bbaaf073074014d1d8df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9203e82315bfe10b01c9e27f53ad8ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd04d4405c7afd05428039376220fe3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7c8504131e610ff4a58c832e13e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb5ffd796bafa811953f638530559b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c4b336ffdfdb6b32f1a5defbcd8d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b35e8a37a7d5f3b37a01f43e599e8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3348b920322c16257d4cc9d243a5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02db8bb57dd187032710fdf801334e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641db212c634255ef19a170c7c4642f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e781e4362d922e9cc729b72d1e5fd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381807afdb5ee2f7a8833704b5c8ff3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22f3333c39d63c9c31fa4a0dbbbb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23591c1d1841a21117156c0970a5874217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43db05c9a86091e607b6380d6eb09c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfe5e101b82102901ae87c47c88afb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf1ef982ff99c7b357cb3633aa77ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e2e44d6c4396b202e12a9d862a4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f5079a3a5c5b529696597442f0d0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22508250bba1feedeed87e816e2ba9dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce736ffa83a106b6950d05e3293d449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952db1be423d6acc18bf6effe5d4c90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f62194f95474012560537750882f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a340d160a2be37d23723316341dc19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300c5d890539bad2c49e93e152c4201228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61430dda2f6fae6136fc0259e8b1660b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec48cc83d7c2b687fb9dfdffbf5001230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492c273faf39746c0c532b1e164a779231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dead78ce5afefe12b3c261571da809232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9e6bd4ca2b9b78684c7fc5ffbe3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223a763714e64b71a689fa1274e79b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93d8e2ef8d6e8c6ca47d744b9051e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf925f8d543bbc8ffaf9270b9ef2b30f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9a3400cdc996f113078bbfdd6a387237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864578931e11de6f5a1caebf2ee7bc65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00662e2ee41c02da8fdd65533ed112239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ba4b89fa8afa3d50595e9ca98537e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91b2a7eba1e80a7e22342666726189241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4071d63ec24809de6064aff38e5434e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33def3a6e267e3144116f93324b8184c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b5043f2baebc63cbfddbbfbc3f438244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0410df2e15b030e82cb172378e41ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a5bcf475eae4d4fce7bc63fa0b2f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de649081295628e852270da68d889dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adda9c19c4a346869c93fc14cff5772248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6660960fbb2a1c78d528611502e6117249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901609bccca4fc325a2979e8f7d3f9a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee133d5de3f3a9fb899f22bcfe64c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b930e710889155c9a31f3a8215f63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912303d862f8ba147bb8feaab5c630b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a7d7f6c31f7c89c8448b287b85124254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13536ed861642f451912bb44e25dd978255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d0dcbfb1ee210dd1fa44e18334870256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26b01100c853ec19548eb1d4c142fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461e80fa53486ad310c2e977937bf13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed780bb0281b24ba94ef0ba1dd1aeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec668a83120e498ccfd72266456bcf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f016c501c48120e60fd2674aca7ed7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34872e989f1d3ffaae740cf85b6580f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ddcccf84f57f05a41dd4d0096731263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87015257c3642fef13474ac44eb588264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407b3765e29236756ca486aef5c650a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c52ad2d939caabd5f23c6caea878c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d5fd1f1053c3991c46e3e4827ab5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76381c9fbf425e9fd0e34f3ea54f836b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1855b7541c105724e6c6527649ac8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278f951830bf01a037692565e10dd43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743306a803d0dc2a3555e38d3db543fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e7c5c2b120d9a8573d08f1b0cf735272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6a419ef3d9e850345d968a4e4a058273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4282c62187e04b4d7d6cf2d62cb6f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aea5a85f481fd1699d6ae0a05c0fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ee58a402adceec50211fdb1b5feb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59beea7323d1709dc4915d1a0d5cef6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefa0d3ac265af849b07c383fbbc015278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c498bbd258eabd38bb7e925fa84fc4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c658f1ee2ad3780e636ba209f983b4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786dde283b1fca198a4f10774e4e68f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bdc87c202f5658c953de6cae7b3d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c57876ce23dc53c00a94a86853695283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950df47fb5cdaa310c72244de0081e7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1786913bd31bf73b8fb5d8930aa3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1dab204348b6d782fc68a5fe7f23d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e331d52e3a825b4486d5e3ab640c29a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aa8c762bb92a1d80b1f6365c89393288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a7920c3ed532257dd65ba12cc3089289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7210d1dc4c92d9af77734c755aa24d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90c015ffa481d5ec75d24259c87c2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29affa436a58bbebd240c189b8cec944292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6130a03ebef3e2baaeb1069fd9f25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe8dc8e2da874666fd6887ac4e8cf0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307cc21a705f83e2a3ebcd819f2b81f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a431ac33024ac79e70baaa7c5cc9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6b86f286ffe55eaf46ef91a2f0982297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0114dfe06d6fceabede527865f022298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18f846f18282ccf16649ab6fb2e632299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e1a3adbf30fb75f8a7ec40b603785300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efb7a8fec54428828a5856c2243813301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04418e58e3939434a3192c429e677e98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2203cbcda62033380d6ce1b0fef66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaf9916bd515dd577ca699948690dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2531b82fbcc370d8d76bcc082d99d9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4533be20efc48126af614345a97c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4caf5c8b7bbb829f0e0beecd71acdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413f706fd3421fe5d2030d8b841bd7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d895f96cfe4fd2c28fa25134d973cf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5647ed0008f24bbc9ec149e61dcfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadbbed1e437b077b04edbaa75665ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbec7514d0d84674a38935e1a594fb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09241e4462a105c995d2235565eb49b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50c5f213fe8565031aa69729dc16ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c6a675746094aa86b983e7f37b7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09561f5890af96aedc1f96f596aba2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73e89570cdcfd86c17ca840b9c83e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f37ad62f3b9621bc9146c8264b86c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8775db4b920d629090cae1837a0881319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e3c43ac06eb41e727c66cd7babfa2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed2f4fccc33a0182d34f2951a3ca33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6b0d4d0e68da113d84aaf5e81c9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b5ac07305c19e275224953f47ba81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9264f912e0c68f804c66d584a12b4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686d6160f94d308693d039da40e561b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7536e5daeeec006b2b2fd382f9402326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d208f275ec4b5aed80d84a63471d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287b4fdf030aae932736abc78385e9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c4d7e42504523933c2f33b8ddac23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40310c4be6913a6c09b9ff25ce371ed5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc17633436d8cac6a1d4c3956c9a43d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3d24598cc088595bb969812f063df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f03ea9996235e9c9950c85a25c1ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617972cc5b2813ae843fb0e6208dfa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aba72525c5a33789524e23df63567335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71b985d88f64ef2b32563c380498d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f068ae247917aef8d17d226cb6432337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f00ea94e889396180aaf9e0f84920a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc1aa3113ac9e2e0036017699126ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e895a5fac9ae5814ba86b773f0965340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09b7a03a85d6b610a80928ea0f2ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cf2e427a8d07bce1d9c5bbaeeaa89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af51db26c7cffe19c1898c450a3589d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd86276d8a7a3c45251aec526354208344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc159fcaf56eb6de1acda4fdeaa6f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cc97981c3cbd3d4dea6add2f7e9ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13ab9e0fd4aa6ba257628d3c17e4db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d469eff5a1372fe0498508cba4873348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f2f5d1fac0d15be9133b451ad329349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837cea991014c5cf81487f5b6f8bd3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d39462b199f06aadf9f479b843b447351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c2438116e317214beadb91663a6b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2939dc2e2c976f9124f28485e18abf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b300f2398cd6c1fa5b35c8735d2f46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d35a1f55d43a72547e5ee714aee0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d66d9d93fb0123ba9996171ab6b00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2ca504fbc8a9060b1877a7ccfb7d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0b4879d1c7d47c186dfdd54f6281c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ad0498e5aae3a894f007c6271b3f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b81362ad61d3a46ec7fb0ff5ee0738360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9bd56167ab1cde5bd13110d61df23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5519691e47188ee6880d5d35d4904362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672bc7ed6ad24b97a2a3866aa617e52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ece7f8ef7ff5f6887efd0d2a6ec14e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec535bb78cde00e10af7b08686e82c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316222efdcd1c4927a1e1e9a9f3d2507366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca2a1ae5cc826d2da54ec776cb2f3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc53d4e3acc9b2fc5c5d80a0e849739368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fb1de8cca6401cc5763be01e8ea8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a156cfbc4ed1a76b03ee04062f91e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc58d89a38e2ba65666e2bf6a7337ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de98a8b74c13182a89669d8f26fc99d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a222b80bda37c60b89c2f308e5b6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451161a0bbf1331261f7161f16043688374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed7186c8414af5d369b4bdb8b6a6a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaebf32e1a97bb32895b17f7ce8653376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fa141067924c65ba4cbb5528bf595377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1355a863b5fa731aab3f8f01729034378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465805776a825381c9a2057737a3fc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e16fadb366c62bff2c58b74100aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f19a98c154e398aa28ff1b438b4920381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa03976f69163f7ea1864e0bdba74f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c88645de3321e5702f3c0bd7bb4fe5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009faae9fe8f8608d69c677a93300879384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255a7921815f4cc29b0e438fadc8601385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e244808f0a46a85f1fcf376f18135386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb74aa7521e493e5d453296d3da15d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca2df138f5ce8abc16885324ea9f22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380860dbb09090d94f954532bb0b138389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3357fa38bccea73bced1c7fd9047076390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8423c284478f9d083cb0543265c3e69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9375151b47d5aee1eac1debecdfed9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d42822e8f5a5eb6b3f05f06db738c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e72e414f1730a56b658d414e5d15a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3db0bca030aa8abf8eb70fd597c4df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cd64467168498f9cc04bf01ea49d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f37ac010ee4ab3eea5fdb9ff3f2332397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5abb8f1c3568319ef9d3b4066cb30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4c803399458cbeb38eee0b3c88752399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257746b5b1b98f55afd8111baef4d62a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaa93e6481197b6a1b23b5feecb987401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4863db8a9e07dedfd0f2c2ce6a642d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71692a7019041d8effd7281eb46738403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e6df51e1d88ee39f6fc6f0bc0b03e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cc953b99428993a495a80002a5957405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debcd7c715475db49bf80f7d9c9a9f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e5331abe0c2f2c0159aa1fb845f40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48154351dfbbb35d1d16e88d1e52f10d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509437e753e21b7f664677c7afcbd7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee33357866c18d838486cd68b568e6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db199146ad7268c0712d1a882ba3996d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98d9f4a205ca15b2de9c118de9d3a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676fe87cb70b9b36868e64256120e43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb1f02b32dba37febfa0e32a96dfc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0040f0601375204a1dec914d09e98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb71174b444060d4ecf673a8e8388416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c36715ad522bbbadf15c27f87f6b22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208c24898d4a592bbf31b01861bfa33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa53b4383dc46910b5893ababdb3560419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c83d6b763789b3f4f3a823555ce0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c488482fda13f6212e878d4dbe7c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e439a523979d8b392d38c0358ae824422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b0157af6633faa6ae431cbd869ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bcb0937dc98b0690f4a3b138a1d5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b4d37a1dc8f253ee9d2d103969350425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34213316353b56994b39c652d55bbb52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54f79903523687ffe7a0a2f4902485427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319792ef187eb4a55704d10091ca9c04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5c28c93a52fba391bb647e534c956429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359aeedd5e28af60177a83daed05345430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc622a6f153fd583ed52753728e655431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2107f04869246f11311fe297b6a3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df13bdd12ea582225161127e5b7f040433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8655bb3371a54e67ecd85a4e15745434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053c20f9d53ab1e62e567bb76a84693435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b45562e24b464d9d40722b56dfde9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9408582baff1ea39ca6bae044aa0f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da9b61fe8e75a5901d785ec0bbac03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a23538cd963240db8010c9eace0724439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c2063fd52a63a4b9e4111f6d2cec6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cd365bac35e71954f8f7990e7354f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef75306fc7299291858c529f6f02f51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b472e45a911346362cafac4fce63e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6cefa40bdf248269873bbc695e844444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a73cb882e8a9943ff707c3d814c5f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c447d2636ddad7ef4081026741917446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981654ddfd9af3a052c25364bf295a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee1f0b4cc66fd1d2ce6202614874d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3331419c39f79302e11785b97eee5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f37105344c09892ed51bbe687ad75d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fcd3b8494809ba25e4fb6fee7801a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678bbd9b5677188f0fafc156ca58314452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df72fd7c5b45a83571fb495c928e169453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e53a6f341cb79f6d983397b9eebaee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefb894c04dfd862a604df2f9f770f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776524ff57cc33023a106e8126eeda1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c960e62e4879cdaa1d59e5a619813457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e1c01e56bd15ad363c4df4154f2b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0e26e7a7e73191ba8d84b3605cf19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecee39b3b4cede3cfd19ea9b40aef93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b69432bd6f3c502eaecbcbbbfeedf8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a99f41adf2c07f87c1f887e23e7e69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd46ddf97c4bfabdb30e7bed1642d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46c77fd2456815e07c446ea5399be2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6567c974478d756d873ca1c4d914a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139e4b40b0fc09272349c1e4015b2dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eca9216d804a5415b0e6d4a07d979467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b501226ac3bfd8c339ce0c137d0a21c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c24ef6023b9242ef59370ad3769b0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54e8738210ef9850fc56ffb7e6ca05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dfffbb071518e746c67edb22ceb0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73041b907f3652a4dcf0d94ad53638472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630bb6d29cc13b55f9c24513b512e79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0b2ea9ea3183d256e4915e93c5803474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26096a2673b8080d176039a2221718e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc5ccca10381caed1e4ac860757a9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f282e5ed42d5848850fcb236221a934477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fb6a27bbb05fccc27f0d31dc09f75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478d6e10a7979663918bd2847990622479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495169889cc8220076f86945c6b7167480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f62b46e7217f721ba518cd12202c45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce70e2ab418244f2b10d89f8bf603c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cae28b698c948d3af2df14e8626f4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3f6fd3eb15ee9d7aa601b8966e265484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c365183e3e41d7c63d1f0f8664e01a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f875d4435afbd8e39ec3148ac79796b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd8b387f1737ed844e44b0daaaa0d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41b8b4373c9a1a2705d762edf62804488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dc4f87fb8b0d8607818a27d2ccd8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb58e9e3a3783e4149d239c336d9bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ec6a388521a927d397777c2bd23d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3affa5ff6bc5a077c1e904713d935ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33e4273ca753d943e1c7214f3b4b95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52a2ac7b9c6581bebdec78d4cf6a96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20706db46889dad015aa23d690e9f82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb854cee60f59af5b2f12c28b7a856496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900a7a938d91dba63cc0042b9f0a7ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ea183c70399f990795498c188401e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca5ad697dd63c56cc50b58a9769650499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de731d02358094a382117da471aa0f21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5367c024c2e41363c9b3d038a2e830501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f918de396051bee545662778af048ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f07c70aabea389311a44cc868cec2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64178918565359421e3c905b4e053bef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa1dbfaaf4df41659f45779bd98da7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a50c7e3113268c432c7e60461bb7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3cc1181f9c962b18e4eae02845320507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f769365a613fdcd1d644bc230229be1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11474af361211d83973204867f35bbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23dbac49542114cc3c69c8118c4dfa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc20ef31423da3f67387f35abbd5e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22ccaabde37e234b9a822e8561369b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf5544f8bbd5f2eb1fe7778d709d23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488b1696170705897772c30f6571c93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f40e25697c19aa17d777531fb893d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818999f9b9fae803ab5e1986fa50e30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cace6e3d86daca2d54d7bdd2a48634517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db9a61ca5cb4e791b1e8cdf90f44b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87770dc751336070e6ab7feb919dbd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e674e32d27b522e6c47fd7dc890118f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280d4fcbfd62353ced5cb73fd7d7da6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5e6a4112cd888a3a01ecc9245fb36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f02b2a49a8895221597622ded2ca95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421a9c1331ad14320a826681ed31729524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696022d860562cb34c9445d68ff0796f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a5f55e3887764f46c5bd846057261526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f4fcb8aadf0b0a1c7bed9105c1899527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f8bbde66c14103de77437cba43223528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a545ce1e77249abf4cbc2edb45ab3c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76b097db860b4033c60ac2cdf274ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e0ce69d7147fb32de12f8d8a0e6b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84b7682ef9a706e4c16abbb43cfd7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dff111a4765f1bf549f52bf899261533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3b4fc02c867bbbb97a0a36db6714b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c75b7869bdf049d86d52c17fc8bc1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7519c40912e157a74370b98482da9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e64deedef8ae20d14773059b941a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196226c34f3b8bfc142304d10f8e0bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fa862d8cc535c301b4079c4b96f3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00398521f43bc4e241bb8add7641e653540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514c0ef68a4ef8d52df9f7e8f628b17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc533bf7c727dd78b4f3098cd93dde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce51801bdfbdc2b0c7460acd6231a67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607ebd07dad64918ed1b4991c4af5f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcda68454d7fc02b50eab4375e675dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f0342150709ab09e9d3758bdf5b33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982d8b3d5cb796120901f3f351b765b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f7dba15196894c03d2dd292061379548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd825e02d0c6a4e46307f27061c870549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653a471407702dc37c0126ad8923fd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee7e4aa3e75b5d840a2eb0f113c550551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe19ba2ff28d1f1d433648630ba6cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e98b1ef6a4f7944827365106e9b66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa443796b6866e5a1fc52cab9aabf12d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5c9bf6b92995985e4621ef4059a22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbee74448916b6a1e6a9fffd4042ded556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a088fe07adfd9303c2b359bcfabae55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa913e41d5b7410daa9789835e6a32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fb481e5d698b1f3b87ffe6f2810cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd93b5f96cf30db7f3b460f205ce16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826115a149860a8762af83c9079d04d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5522f67a6ff670958990b9772ecac8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae72321d5adabc1de7d7a4bd846aab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3c43533da6d781fe8a47e4987fafd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd835cefaaa569c05b06aee082f0fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76998768b4897c93af0fb5561a71519566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424944edd7efbd7a167fd3b37b96bee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826dd35d8042544ad1eff95f9eb429c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df222a7a723e0fefdb43715e2fdcb8e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a063bab75c31c573436d1945aefbc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da940673a54a5474627d4ffd8a19e9cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004a2dceb165374b4dd7320184147de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed017203f380fd40d7b3534c2c9ee1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3058b5249d2e961e2266fa604bb6690574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8d36c446fd2da4d090dbae6c76236575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf42cd9b5001a90cc70b4e2cccb47b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240864e883d23394bd789533c2c1903577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ef9c8745466ceaf8948567dfff83e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd004836e85bca89d8e6f6aff8efe17c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5767603d231ad2d96cfb70cff56e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c26ef6310e2d24e533ea1a0620503e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42497ae7677f5296f227e65d80bc234582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0593c52138ec764643f55c2308dfc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ac967643f4af7262ce6b377bb9274584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd184ac8577da415ddb203f634216d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a4ab869e9cf5e211c8a5c7ece70dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fc4400072f4e8b92b139a6c5d2b8b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453dc28d7a266ee5349d6f237f79d31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8578843177c117a506f3ee7dfd826a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debdf9351690d8096ff0244b7cb2679590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfae588e8d2e00d6af74e729ac0258591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1e1f7f84e622a51573d0a3ee90f84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a8f4bf40c802e5de8fca86061e951593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c5897e87374a9b6cfce5ceadc78c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25626cf875e929cd359018af3f37ab7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40985a3572d006c5a6b36a9301efc4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fef816f1ca29f4aea588954c3cb34a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522758cfa3deb6f5b2cbab66a975b1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028a4eb22b5755c449c80fc1978c9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b17957b9e96ef289a759da7e1f3bc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582798d3ef14cba05ed331bc6d9ae849601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e28bb97b2f82f67deb827520a7be01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5301542d01598862fadbc6b9181cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e53b9e5e1b316de38c7870cf804f07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da4805e8f7d7e4f34e332f25ce23db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac345d9ea10a28446caa9f15b6e442d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700477854add87775a1b7e1fe6ff9da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cf40df516d0106963199cea4cb735608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c19c82cc78c1658cfd0450b65f548b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c54ad38dec36b65cf1bb852c02595610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a57cc54d77dc10de59f9fcb138a43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89e9d5a76f65a84c2933ae51110c48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282779d75aff93cc270ccc57da099efc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fde3a3c18b92f398979a9b3d35459614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b195866e4f2f7377cede97aa1707615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8a647bdf08d4d95f9e4403b5b515e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1b92630e51c45ace1151b301de25c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229833afa70db73ef4457dab41564afa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ef0ba812031e57bb211c110d65093619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e102a21bbc3cce9eac08892ce3278620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ae0b7aad94c07a1856c7057399ea4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3e2861bed65ea15ebf1262235da11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064b397db9ec80e5fed98f49cecea16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e46b5a33ab9d947b6b2f5fdf723df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a937ee038183266b4a36ec154661769625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1a285676d0202d8d0c205f001b6c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415de3f38ddb42afaae3e3ef774c492627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06457ef91cd3e2e680c069a9c15ee674628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968581c2e2d1561ef7711ee97aebbf6c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d67f6de87e11f36a7869a656379a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5064fc6a3534b45c9c490b808049cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fdcdf377433df3f9d7b6c9df9ce4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65724acea53babcc2486fd219ff7f49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c20163c1352de7fc7275d470aae47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be451730633d7068231914cbd41387e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97770c14932831af59063ba3f333ce77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349155d2e6aa15c2cf25b58c9f6dd3a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaa1e2e521e79013d68bff838b39ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16810fb1e541102aaea72814d94ad3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f30c884e80653abe14e677a59a3d22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007f6677a4dd3b838fd4b7466be94a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61702f98e95c2e0a50bba3471bf4e1b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acea54ea0641720a88e539338c0548643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3daeadf7dcdd7c94114079f658a7a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43746bc4a5332133d775e432fbbc6e6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8dc8b5468d648e8047868f7731b23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c55a6d93cfbc14a2798fd77a76b6ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d52064621b2e886164b947c515548b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377884e6e3b9b3cdc838f7e9ec53f883649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e61cff0b497befe80ef673fa3b1448650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68afdb9feb3c1d64a998358f71dff8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79b3ca4c8e37d3ea8a47df624614a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da8030707c1df8ff30310cc8652db2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946bc9409704313d8f7743609caf0a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f006dc0f08494866d8e43d464c9c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e7e346531e94333362fadc89556f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ebcba9dd81c355903ad02e6237762657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b9c307a9b4dd09bcc9ea57e469023658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02bcf5b2a68fe9da690f6f4ef87de0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc196c2bbdb6d874b47666413463709f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112306c28dd1558c5ebed98586bda7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16577b9c80853f280e770fb4289259a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d9a6258d999c2f7aa70d7ee164052663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf119e5463efab9c0dc263f446dae1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6607ef704459eb4724e7be2211251e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09bdef7f675c2df6ed3f9985928e2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc7625c567545142e77f4613e3b833667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4c3fd4053fcd5c30feb9480ffe77f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8ed65256e88cffcc09cd87d3f2eae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ad78366d5fbd9ad432307d00b6e20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4dece075899e4042f622facb7197671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f73cc695f423ce6b068c7e475bdf05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea389455a8c4e5402395ea6c564496a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50aeaaac62d97e923407d289d3d5fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bc697f87c2a3f1c5cd81c3e0f36fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50dab86afb0e1ec3755765370726cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d11cfc17c36a3fa59d55d640d3862677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a9172ac786b42c6285996df22616d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec35a485db499deaefd226437887c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79527a63058b705dda6a4726c1254d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261e3c8a2e3c3cb3226495537a3c46f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf14ffa5611f1668f725b12b2669c6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbedcf2b6624c65b6f1d2cfb1ba316683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e6bc65994d95da8947997e7b452a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de72b7e12875257ea311a8f3d3e1256685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a0730a91f3865e1c21f7efaac3158686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb919a9c763013d3280ee936c15a528e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad3e2afb4c8680a5f1e0612232faa1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafe32a7ec0d8637fb09b9c36307a57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc0f67dbab2fdeb960ab19a4b0ab74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbd2fc9aa61492a34fba7b0856e988691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ed127ffc4b082bd7ffee26fa78a80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba23527e46e3d2fd8adf21f4aa9ac3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adda19a02c5b6bf63ee0b7b616208cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee7f5eb502c90b13d23b9f74151c20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481452d63201aa3b2783ba1364e69e23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662c48b3a7cb43ba4e1f395f8e4502a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870eb5b9dca3a216bc9425d3e96d2e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35acaa9029247a0d3fa6e36f7618fb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e78bad23ba32dbad8895377212fe6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbc71efcf1e8dd940bf7584f82a01f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c1c9fcb88735e882a41979b0ba603702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9a3c063adea8cd45505dbcbf544b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907ed646ead522a79c36afa5e19102c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b015a63782e100d9345529dbe1b01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa973313fe924217437596f993e7cbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010da3e9c3dd9d7de78bcb2b3e06ae3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38ff94afbf03cc8cfa61e804e1a6c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b21338d73697661c5d0fb29e4c88d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac49f6f002dd9969cdcf49a75b7505710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656725654fb94574988d3ce19039dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40207461cb07881678570868bb9db5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cc8a9fac229af15e04b6262fcb9b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6221ce4a92c838b3ac8c79b9e9a76d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f765d10a79884d83e2b4e7d29c876ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b550ca06334e7bc516c786f1d65b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c8742e65e5b45115074d806df5f61717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306563ee67e5a2e131336642aefd255718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee74c67db2721285bbf3fee1e1e1f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9204397dae96924d5ae89be6330ed52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988974dc7f6fb6cebec45f24f7d8965721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bf4e31d1e4433dc3f3134054bd24e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df1c9c7f3802fbe934505ddb12ef4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fea4e2d19c10d6ce5f68c76aee52b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb9e51152000bdf55cb2985aa40e0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d173f3632cf58bbc0e32d4beff2d8b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ac4e088472b4a34af432c8717a2c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a9b0c4db18578ac65f986d8008a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90df6bb0f8b58645c0f58640386565729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3327c618ef1120e482ea7ddf55de93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d1e9dad3cffdfc53f64fae7772807731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c33508b42d1f78f609ecaf81ac4a48732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5901068860c663ae693fc9b37d01b67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58527f2852a8186a9de74f5cf85cb81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6282a9a30e7c14ad2ae741811bf2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d9429bba6033c05c88a4df43aaa86736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882fe645002f836558487657a148c2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab79e61d404198c8125f194c7423c7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a6ae05ba6ca0d7edcf1553b5f1a9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074500eed74195cdd2b4689f2cfc2be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fc331d208a12d928a930e64d65de3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab122d42fa79159365ce099c80781f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8ebe633296ffffc27aa86d5d9a443743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f2ee3e681472085373c74eb5965d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20739ee3113222474bb777c09804f2c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9eeea1181bb9a52164afa0ef85e5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6138f20d27a762e75339af06e9838747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9187e4c4b8bfe38dc36e97373a588748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c2e9cb3a8030104f9256760dea720749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b5eac0d36248ec5be92c7a53cd775750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633646f7e7fbeb5224051ac81e15e23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c57bd13db3446015f0bebd446c4668752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abcad2352c3cbf2f8223edc39fc6e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0b97af5885614acfde90aef4106cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd04302fb3ecabe074236a2b57fabe9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa7343e3934c7aa737fce989850bbc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a8d7c92bbe52a07342a7a2d6550af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952094ddad010835c0552c7da865dd4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15db7fa48c9724be748bed56814aef9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>