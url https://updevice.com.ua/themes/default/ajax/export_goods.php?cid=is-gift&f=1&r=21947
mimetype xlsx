--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8938ff9eafa9ac96208f4c85b330a361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa5d2b0c257c91204a1d93ee38f81e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b1e94b48f64e993c22165e93e0af03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121784f795b16f021ed28a0c4fa66b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c1fc4725469cce4e35f19eeb7d7725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7d4c0c9e4e1505d72aeae48fb516a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32633783bf4d8596f39380ff06b537f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d66d71461a6712dedfed0fc6ab66f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e0e2023b2d52c540ba621b15c14ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9676f080c91dd3e2a1ee95bac9266d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08daefa1d3e73f21691b361ec9a804b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e0b9daf38a81f2ec4b6402797192e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e23e5c6183cdfdeac03dcaa73cb8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1ce060a40ad0594ab0e338596abaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a393f8bc73c0c5ecd0557e68a196a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf483fcfea9ea0636d84881e865506e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acb847c09104b8b58038279dce103117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a9ef47aae2b6f29e230137a3cd5f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a14480f8845ee0dcedded0a43512119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aad59dbe307626e775a3a3a91436420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bda66422e275581fef8728d831e2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a8d18325655bb2c74a72f04183b1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc2b9a023836634cda9043c58553fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dc9924a08fa8834ed9da7f35b183224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d5ded9502dbae4efc63ae698648a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531bd7d11bc24dd23ce2616601c7f0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea10247b58f64e86e4c0294c432ad1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20090f5edbcd30bae266d9fabb565728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc0426eee819f9cfad8211dee6d88429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ab2850f149f7aabb25540c5c6a8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed80ec3c293e63093a8c0d7b12fe37c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500c01ae06fb62021a1ecb494dd4cb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac2ab0988e8d8a028b7722e6b3eab933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daa82a8982c88c6b8ec6f318c7f65234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b7b7d3c854abd8186aad694fba2f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08d4e9609e764da586e3aad960867336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f6be5cdbed334513c7cb9b9ad13ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4233991d3e30bf31a1d4da56f831c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cd22b9a5c094b3ea193fe8d873a7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d024958f8cd4347c7550413ae3a153c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c1ad8f614a2fa0cba3c0048e040a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec8ea0eb3733be5556f4f8a13bffc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d8a2dc42efa7d4a41bef59fd687ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ef1b952e8e3b7d2d8e501b1dd60b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76852edfc8b41d608c53d866a858669745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d24ef5242ffa17d5691ada6be44f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d749f73fda83395fa0ef25cf63116147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ee5186c26e6eb4096c4738f056a5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a9787c6d83c3b89c7806d8e709ab649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf65f275499a8f4d9211b025d4d58950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff8a2522c26e0499763feabaa0b91251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea545aa98cd50676ce133dbaa3f50b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b74ce5974f45786c7b00dbde2805f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12fdbae1c879e078de01ed313373c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5997e07ecffd8d08d0c1c85ca6b3a8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36610df8811154fb8bf40bf338c76bfb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110616b577305892771fa7e274e3370557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f4254262df0c17b64dccd91f9d71958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81210ad11c5373ec4bdd7a91bfecdfd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d73bb26810c9969fcf45d533f6dfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1bf496720eb0d7ff1f9a4bd51e1d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c473e41453e9f5961120ead83dc6cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb8ae1ab86395fff46eafb20b10f7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c9a2b0bbf8f1f4c5bcd7d1913d47564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6d1f55b90f643105a827faa281fb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c40d71012ecb87f458a74784b372b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321bf0d4305770be8327b531f5a399167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67086a4a0d13964e760063e531dffeeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29384477990a8c3fa1a43a8d133a7ba369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11de04cfbbaa887b46f95acf5e80db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1df61d6c2d978e9d442cc2087fb8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a00aaa17a02f7a1d6b6418a9b4cd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881357a48279b9b661ec79414132ba3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ca582e04deff6d63d976b4a097d5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c812e4800a7ac8402916a8b60928c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fae9f9707c618da064e5fe876a5abf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea355e26b2b083cb762b3b3c78b353577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efb808e94ddea6fc15e611b36b754978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693d73d651adce60410fc08983dc74e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6adcb4b964673c8e5948d15d2b1cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d832f08c9f8eda450b036ac5593e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7f233094019fae16cdc006a00b68a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3289ded899334375fd6034d82c94083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3107be0f131b0455c1d6db2b75acc9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb96b47bb573b86b471bd5a1be39b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6e86b2fc8fd958fada39baa6c422386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9a649da0ba4eac938b5bd98aae40587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b99fe5ba4e611e35ed21396e0d7b0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889383ea332eeab069a62bc30bbee1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394e4ade01ab992878206014e9c16f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48addcca5bb5105e3db6b13b18d8a7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bb864f1192def43ecf4d9ba9c5f4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83287a8ace67b58a1479ede72ead3ebd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884100472469016964a3bd27b0d11d5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2888f38aa0de73365882c19f91e222095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501943f1d3697f88fdcd82f8d1669a3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d029fa05f6e59821a995a8ec398937497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778dc01a175084a85aec2f8d8edc8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446690e987cd032204e0b68e7afecc3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c46aaf154af603a15e204179fc0d15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa4947849d26a6444efbeed3a9362b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064cc2c02248270d5533aab0f78797e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96107b114a70ca474c6b40131d5b7f80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fd0a22d64f77d17be8e66298c78fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e654b71bb55c7e6fa1b2dcc4a0e65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf299ddaf387045a6c9fa010d7d9b4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262b527bc416f605ec941be443681c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad172bd8f0c86a1ea87bb0a824f612a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803e2ef632d7b14a0566517de39114a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485303ef1ff19e1464e4369c71baaea3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bb06ad1b498af61e5221a4c3e3ba4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75ecc49581048b00a146dc7aa3fbeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7906ca59e2c363fe9e2749f0470cf7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fa0ee38aa92ff50ead82a574fbc20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14598fe400d31db6f7fb15818f5f73a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc2b0ba9a3ca82d623a118e2ad671116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf1613d597520c6ec0970950faeddf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf4812fbb59e187cb6594c7827b758118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf5f72c428c9e131a39e49aa63fb44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a5bdeaa62ff5fa57c48f10506fca8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf3dc3568d9096f5322724f47893ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f3fbfd8a38583b172d13ce15db057122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aed5c62d6027f93aff8582601a367123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695509be8cd38ccccfbcdde7119f853d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac646421659498ecb6db9a1b8d4d13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e98d00c571aea11bdd08e04b5b484126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e53da6f0faed2c2096110b37ff4ceb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56717a4ed0e650889dc51e85d072596b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdaaa59add63d4082256f7989be677129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370007ab6fa5388111fb9de84eb0512130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af220326b0a88eae7b435fd94a0a529131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26343baa4401a05276d68e8ae2756f31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64243263420ef12fde915ae9c0cf7727133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b630353edad890f716ab7d38695ca9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001111ca7d600da4cd645e84b4fc257e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483e15202ae8850210e7dc4e6cf7b6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c7cb29c90dcd500ed6867df24f88c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57be15292c0fcbfef962caea72ef6e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36a5cb9bd7e2f19a954753ff3c0569139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f466a2f3511ec8022d55d5f7f8d2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1dd209be789c456c8e76374ab0fa7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aafeb543737bed1e4c5f7c6cbe93d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f30d1c979648ac12137e33d4e7bc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed2c11b2170d9f69637af831f413a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05226151a06790dc92d721f53eea5a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874b239010ed5fb5c7aa0a3d6a13bc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e180a197dff5cc2ddd1454d5db6839147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca30afc579d4de6bceeb4099f491d99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3b4223d4d24f675c6aa9bc720d258149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95020cf164fa73181b1ee730f034db30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b6940bc8c38d97cf8d70aeee44393151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c2aae535e3a99210bd43abe4f4a25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2935ec2d6c1433cde71d31a558ec4af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaebaada6ced2c026074f743fdc627154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb584e5629f8fc87b18c121822f38ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccc2bea3f1c217e8f8f83f98aaf51c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0c9019cb44ca52b02e1852aa730ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec869eaacbdbb922e86fb069569abffd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfa8799c27fc0241fe25f33aef405c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db058c51b46ad06035c974d09a290b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252dfe23ac999ff23f140e97365249e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125507f7e29f9b5f90335c2c4f853fe5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87a1778d8ae44a9c553d48f04f3dd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4a797bc7f25a7daa70a7d352190c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12968b5d3e2b1b1845114b04f53b7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa31458a59bb8eea7b454ffcd13adeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a63b8f680bf7369854f4cf21aa67d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5572205a703a6543734faadfa51ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4f5c47d8e3f3e6022dd546c36aec8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e833df6a2f5238860e0d8240ceb721170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a18e484e8882c00c5fde44316d7bf1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b6dd1feec1163b5396dcefe0e39c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f9900632326162f3e4118b6e457af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d50f738120981bb632dabbf479ee7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b579de2f125d03c995fab4464e32b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6af9096fec5dc7d8250a8d8e8e2835176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d3fa947fb941526a91665e788a89a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fab2808a8fbca497bc29310d2532c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52abb1222cec210aea8b43eafc9bf4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29c9730eac9407e7dcf8ce33b88e1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148d39df3f7ab92d9047b82d6fde1c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c23ee98bab62aa67a2bb50f2ef8d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b90a87dcdfc92fca6079c8f0b70614183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fbd54fd14bb456e7210f69e324100184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9fbd3456530893b54f70b31a423fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ae1ddaaecd3290e2134cec2f42665186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc54985814b662b3b5024cc6b098b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297783a55a59d2878725365d5621432188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee85943d77d3e9b6cfda2453568157c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe38f8a530c9ce5b781b5c82e2a18d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46702a4966670d5a7ce8828517f565191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9920e1e8c4d13928ec683441734bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c885f42fd88e142325b9d8e56300ecc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed27d7903868c72d04c5c2e7407dd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940c95e0e72481c32ab27241b5896c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c5b0ed49c464cac18e3eda894d812196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dfa02fd8d6b893bb0edca68396e4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca652f84b4585a137d5c0c675f0de1ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90bf062e64eb860e3c074a11d847d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe929998d3eebf1ce51c174dda82e69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb116b699bd7f613c328c573459ad6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca0a0c26ccec3f9d13489cbe4bed20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a6dc4cfdeacc82cef801e8a2fcb64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bb18e10b8cb4970dd452e19fc9535204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6e14d8ee9f7929ea14791510e81e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30c31f09af4383d5fc318808386576206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ed1f813f19c95ef18d7323f580970207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1083c137adb95e4f2a5c014fa4d9b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b7530a7e07d28d12b9507f190e8f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d54eb45e12fffbb7c2d76ef82e7af2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9879c1c0e622d42316a5fabf6938b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2c9f81a416b168392c773525a5b18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4c5482fbbe4cd06d352d430b668d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7e5526ec81b8ddb4cb0c5237bfc0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345169b9ff33af886ed815e4b0153d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f0e553a95bf4f5ca6d68a02dab2e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365324388b2ad014bd9dbfbce279e5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105675625bfcd96f8fb6c4bc7b91e63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed5aa61cf68bffed9041c9879f6ddf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6e1c417b5c63057e1fb1bbb5a78e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0c4fd29ecc682696964d0831dbe9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f0a7c6507af03c14cb78324f12a0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddeb21c47accd62b2835a7ded2e172223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5181447badafec078ba818e47ebbd5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712cb5c7e3014dcaa7a9cd6349ed79f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035e52c2668443b49bf6b3541e5c441226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946379f92a671532d29a4845d1c0fd91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4db05f3da0530d99f09b409f2ca6b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96beba824c44de088a18d818c169780229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a924f283270b7ea44df10d7ec11b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accfd6f7c343e7bad63309b9957eea6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b398478fd0d73509b91cafa34a8d3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ded5637573cf937369c83a8632ddd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67867edbe0b90c91d16d034c9b5576f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9182d5105e0ea0104674181906772235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70ae6ef2961177aefb1f1a23602b07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cc973e1e35cfd6ffd7ddb9146e19c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8ff2e592608a9a7fdcae4073b72a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da4c602f7a7fa5d8d8b09c9dd6e61f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8f7f581aeb4c66e89e48f65e8cae2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc4a4933a5646a03915f528c8234f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462086efa143a10b3a4086a1aaaf0ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3e59b6273e4f3b4f3967a46fc6374243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779351c8205ab822ee25a59720043530244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc961864d760b66c8d83756aa445f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efc06ed36714b2ef1c57645c55d44d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a00d60309f39dc976a7c150659b9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad09e41459b18261097dc635fd09361248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be922d725c10f4490a578d7fce73cca7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7c09231d7967f900d62d3696c4e85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956cb3faf9a1ea3f1be97ffbf04410e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c273ad4dfb146ec23fee72a9e0029252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cfc13c90488aa16f5860a93fc95bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a3ec4fd046821ee539c38cf0d30dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7762e2d9ee3024fe5dac02d9da7745b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e32b1cb78b4562f74d822627d04898256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9f29aca88206a654f55405a05f9fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16384fcf165e9bf7a8e93545e9a95f5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fe1288ec6d483fb502eb759425fd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9083e5a855292dd8acc648b48efdd2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3835ed575c24effb6992220bb0bcde8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efc525b8194a2d2ab1ac6151708868262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1918c02cca70d100b02fb75b3391cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ef2c6e54d8b4ed6d5514886a25249264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf2854cae161f8502552c3150a6b7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4666aea318f15e3a5b519d9b58bc76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87499a4cff143b177c26a3dce0d1e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d663c5363c6932a09b8215be0d3c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dcec02938b750fcdb36964be36f6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78188c564b4fc91b005e6f0d0a740198270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6989555f7aa27598e4b92568008e614271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0e28da8ff8bc2f11d1769035e0c40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa0a71359c0face4d567a487406d5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f02b92dd26d7fe57982805bae411274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c221ce8f4261676f4cff1f9bdfaf7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea4771ecda6bb9ddb339dd56dc7b98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a0765099c54aa1fe6c947a13fe609277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c460475fd15e12ae6dae55b81df27a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc2e296a8aff366643d63eca32d28c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922106ff90fa1179775192539db89660280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bec6917946de9c3b734ca57b8609f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05188d5e7dc5c3489aa6aa924db22496282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efec56dd7ea469a566d13b9b5333a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2f91952a51a6a2f3e96bc90f34f37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beccad84244f66df92184a3cf18a9ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388629976ec160eda22356e4e94ddea7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce78e599cbbf1adbbec5538b9530a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576d1be83f180ffcc96b9c243cd8d72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042c20a17e4789eb9921694ac1c882f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b75889a0a434130eccfd644fa9f49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db352b8824d32b7ee1f0fa5496adaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5dfe47c045feaff20158051ef36fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e099676773441caede648f679c3b5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726a601767fafcc45808f28e7fcda13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6ea06a01de54933cb8b2ee33b1681295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c927698262297a7bd58591849ba6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d941d1589391bf13e9dd151812777a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b730d1be61b80be97a97c07763d933b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad31636d280da8cd7bd9c41123ab7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d96a9fcc47a2d81ee64ad9cb76f6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78057256574295e753f7be414a0de7f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265199a11f99543301ec4dfd2f9874a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512db73104b1df95e778b27be394abd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f211cfe2c08fc62caf648e68f92a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bab5b775dd0518b185aaf38a738ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87570629f43b884f61253f65607c1f3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a34755b876349dcad5b48997cd5f78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c0cb06ed1f6d9e42b096ef62243c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c83605d9f8acd7b68b2c4f6b62b658309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96394d0bbd9a2ac58fbeebb7957e110310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23176ce6a3b2b28b34ae6d0a6b3006311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a944e3abb4f9075c608ba130c4e83d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12675dd78a62784e2b9e497c96b8659313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1df5ec2816e552917a8447db019a0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb3f67a5fe97ffc26be0240030cb12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16693da416514976c87793d9fd79b179316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f4351c83ad861198999bb2ad5daee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045bb6f1aabf640fb8e41ad6b62999b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eecf528110ae04debe2d8146ca0b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec6fdbe386af01624870352c1dc935320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45892efcb61ce2130e82729ae1a332b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973d32aa8b8e09641165496568b36d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aeb9b8afec5c1d8fb79cb31d57db6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1e5c6a97b5df47be8f447b14bba65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01505d2a445fc0601840b47359cac3bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88530ddc72a81bdb3b1e8578b560747326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df7b70a84e8eb4b2ab8499a3c462ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95794fc15a6043b3754ca8d3d1c80fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc856768f8ad05b6f4fd7f78711bf390329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9a7ea886400ea642c75036bdeeed2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421083491624fcbd48b1d5f79dde57e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaf6ea3c33bda2a773a3d20c225fb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463aceb7143a4b860a5d0998e47c3a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8124a79664c6856c3095ce212776b5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327973d9d34752a85aaec8c40cdb75a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f03c6eea357af9bf8b459a1aae128336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca5310eaf546ccf07409ae63ce3e3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256b46c995e848ae9a9a492e025f5c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c4dbb00bf03bd0afcc307f0da2717339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc62780e387cddfcd6deedc3a744e6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71e57bda11a1dc42e3e1e6c55be56b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ddf10587cc047c20a569bbf18c8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e2d14892f0a336c885dfdb41d31e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c9f353d577e054467eb3e8f6624e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108efa2ae968d0a6ed323193062969b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd367b3a95409c4f6682968966335c90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f89c0834093347ef1ff2cf67670f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4697881adbdbdda2b1c068d7e41f27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035784fdad9b42013e6db4272110a52a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657dca6bf9ef038e11d2b32a2720e04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e51beed6c844db7bacf1232590dc00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568875d852edba7ab5895008aba63f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c42c2c17fe5bd33122a555e83c622353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5f784ce8a4e78a821b482be16160a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1dd60ffd710095dd96cb5945004fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849bb2a441fad9df3a66b4cc3bc99b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6501751759feff4884a8018441c7e70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448da9652cb9c4648a1a68dedfb56b90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8fe7eeb895ff08576ff06eb53eae0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade36cf48bf649256394d304d26b83b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227748a4c6865cdf55544c792e7919a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe18ca1fe642410412e16c70d892da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b117ab00fba496e077aed0cc69b398363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df504a727ee8aa8242063552a901a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a495358076c6498db5b491c08b51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d32a2f8f48fd4755e5ea162954582366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d61e1f497142c2e2f559f28f8b4636367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c185d959af3157d6860c613516b4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f9f5eeedb6b8492af6128edca04c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633669b82f8af1bc3fafc6c86f3de75f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af562e08dac9b6f767f37f427a6a970c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412292bd1a43a4922f1dfae5e872e13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20584192cdc15de72124d09b9a11fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f1af2ca62980d6119ebb65f0d964b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde75680d51972236219e0325e321a03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50f76ce6a7854563a10d45f714e92f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b731df1afb8a6c2101939402a5a6dac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97001a6dc4b8e99e187269a695b58a7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b13725c8343d729289c4af0268cc7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8578c410b18ba069d813bf258730ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640e996e8bdae963f2a71419404b1d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca54564d5327a27b6d1b69587930d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f728f671942d6548a480d63ef9aa31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880803799497cc0900324900d1f27e6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716702b2d49d95c36299662a658948f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7779309f8ac8b5289f0e0f71a086a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe89573d3e816d8dc75fa8d0278402387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38350505b1a1199cca325e2d283959b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ecfd6dbf193a73f522481698b8404389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fd74037a926906b00778bf6956fb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362e3170c3e23dbd9bacc05cf8beea9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1463d01b5d653af2c88261c6677e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ded7979514707318126e3113ae6941393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e85adf6b61115282a729db87b2446394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1683d922322d54f79ca60d6deb74bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83432a9f5e2fac3f3984886f959c49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1936cf6bae1b2f7c8c4db8a4e3210397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c277be4bfc23cc682ede97234614eac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89102b860ddb4749849c981c5ddd8fd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaa2d4495fdb647b1970644dc45f09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cec18f1aae98567622768bfd2ac1bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf43508e648eba4cb1a11a768d4d632402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf147e58c7f7e55a2225d4e90b32bb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ebbdef5f1b33adb4288d7c63b0ee3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2176b063507fb21aea27609cffad6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28069a342099b833e6de3af818ec302a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6bc5b8f270032da3773dcb4546a4b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5018167d0cf5f42f3c86b45beb7ccd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9a77270ad6cbdf71ab58fa11e4dac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c736610cc13ec3152d6c7bd970c6770410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8569a857ceac2647580e618f0211ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4ca08caf07a968885424ab980c211412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf369c7b27ee3d62ab790b6eb51c2fd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc1e397595a3f9ff0ab0117df19bcd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01ed2cdfae10d1fdbeba4bc57d3495415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd3ddea202b499f575b8fb5059ae44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2b2158de19d66c9f27d0bdcdc96b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8634d8edb4530f2dcb109f8920735418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127473e231a97689427c2fd8066d9a0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ada08b67fe2297da4d7ae102bdcf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845eb2e9a1af76c48d71f444324f581421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabf4bdd0f57a263e4376bc9034fb85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2fb33d4ed94376172e69a2b453952423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de3484b691e38e55ae0feefca53c5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47a5246ad6b6cab4bd1383727bc88d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d4598853938c9fd3f97f1b8f05f11426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54400f3f385c97779d02d94999af4afa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a2ef912ca6bdf9e3db58ff3e0f580428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c189823d4d24a6b0181789779b3e8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38e2c2b2b18df1066097a66a7df2f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ae77a2b152639edc336be59e22e5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7388bded35ebfa08374b981944b946432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84c7da29d4237f4ffad5e7edfca61a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ed13213fa36baa90bf612b74a018434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173332e363926204335af944f7563f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd6633b3821a3cc3efea26b8eb6154436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0996b2c7a0e8eb1fc93795c58213e62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21135a91180d34672c3184c4f84bdde2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17fa84c211aac1f7c19df41a100f94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7199b2b36e457155e691079df1368440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c28c5568114e971adcd049273d6b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa652f26a756643191938a3634f740442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f676f02c4528b3adb16fd19483d5d79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da99c038bcdb0108cc1d8a396edaa3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db3c3e053798ef55f9668a0e22ffe2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a13daeba8bc23c80f836c24450bfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78412c871a38b683ea118db7cd4fcb7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e197ea38131d1c7b7caecd95b888288448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab837edb5650aa811f7a7d8ddac06c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed59762258b0d7c146d90a339a50c04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c1d6049741a6bf01532959e007f70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340457525055572b2d5bf91ecad11bcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf1839ab2c67fcfc875d962e055f67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b48fccaf206cb8c9a5a96394c3f200454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d85328d6cb6d77f37e16a7cd7a665e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b5a5d04900a4f720a76171d7598b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183d82b92eb63c2fddd3a86226e84d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32421e57ba180fd0c4f42933384a680f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de276f9eca2b2a70711c7259c3d317d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db384e2d85787055ae262f196eaab6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de12d1a0b1aa8fe6892be60649b7ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9725c8119c347c33e27892ea47f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460980391f37d0f6e1f9e87480ba72e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a93193056d4e8d9c54ab308e634d12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb535f29b3d650e1954ea684006de82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273641ba2e7a5fec35e7440c82523ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf436b278791ef020d1ed0bd02544236467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4230b427211e635801700fd00c0f09f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7ba571d7efc34240429aa2cbd833b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce62e35dcd407907c556cf20dabbb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72735775b6eb07e5e9883f96fb192ca3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0cf2226773068e2670b45f1a0df27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b3fd080504f805cf91475db8f04ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12352c5dacd70846440ce558709134c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d376b83dca3c34fb2c9bd6a968714475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22dd310a36d78b1efcbfb7ff7d0ce2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752af922326dab9e3a6ef2d662dbd81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50f63a73cd222b0f210b6681bc953b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f98541bf1f4ec7d7ecf495e0763b8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e360f4b3ea2430f7f2cc9f2693c14da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587acbef3840030c63cd90369f9aafa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435cbe56dd54507e937fae46dfc5467482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b69d76818de158a315f30d6dcb9f9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eb1dc1ac9a3c6a490f6f7a48471df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5316be75fe6b508f00f9bf0e234be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439b66630ad1820d83a0ec472b3e5a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fd0617cdb18efbe1c81bac3dd5129487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdd8eb216868880a201533efbbc273488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59ce38fe8c29615981f33e0e225d78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bebc81f28f3a0bbd6d4d44e0a9868490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782fd1c069512405d744cb21d11c937491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a6239c867ac4f14f04314a962f9a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad573db63587ea11293e86d3fc4f76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c177016b314b56d00fba5ce450ff6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cceb45d0c2c8e8d6710e265f20fb11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469676a622f68a979d7a68c8b8b5eb5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf3d55ed904c8be38bd3acb68f75e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42154717a897330d2da093e51bac3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48f358801e73b757ef9699e3bb6455499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8b6c9fbb3ef38a9ff65d537d59f7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5a66d6e81bd9c119f6a3287d13f4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca874b210feb441e2a06fda7dd1e4b79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685bfe680fee2a7e1e05a19f7738fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c90406263babff4b31a170405debb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5ba3da6d653ad90d074172cba39c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7c9d4991dc31017531b1d1396b718506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bab51aa1e3b208d112029015eff536507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387104d6aa6fbca5840ace4d4e008650508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d86fd5436efddd1fd407b3d636efa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703bb41676e9d4d100c75310278dc04510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f13384df041138552578526f51e20d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ffc3118e820b5b0ca989f9ce2706d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8bfd576780be93fd4c30de3df9bca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be25fffed0636732ed6db1c22ff8a24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0aefdf8cdd31fed9f3f0dbecb7bb8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d37c196e01adc92b920dafeb2320516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe5fa0e7b7bf4dab2a7086233f1bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581fdca9885369b00128a4c4a8339aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3506b85fb002515687e5a563bf05daf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf779b7d90bbe46ab5f8433de343d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba0caacd2ea018bb2ea1b8c6e63403521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dae2a1b249ed4fb2b267165eea5eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212be31aaf477d15f2bcc5a10bf32d69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebe2c4242f7b69b6a40323781a2387524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0042a595cbe4a0c2d58fa771e93d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1cbb0ad105e51f3ebe60d2f41db3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510f32bbae8dcb63fd303dedfdba155527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d3ed743bae08c8d06440c0d816995528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188737abaa76428a65414226aba302f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8166992e205218cecc32f7205015cf5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb884bd040f38bb4b3b3e1a3ca551531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d772d3c6a7cbe7a12d81cfdc910c34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8f363edfb8f6b06fa4d9ee07f8728533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b8a814eea2c621bb68d21e826ebd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d927c959b2d687ff632c3b2e3a9e77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b7dbb99915fc62b44221ad44c7e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355387fa4388bcb9ee0f21a99532edf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cd079e7cb0df21467b1eddb35388c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac87673cc0bbf44ea2bca440485c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510185b5cba17a2e74b68fd0ac1b8721540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d4a2d98b528759f54bf6a477f762a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf0c4d3eec4ec40ef6d5d46e274203542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224a488372cd794993f08da645f7c5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbba001375fe1dc1b898b56514d7dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb7be2ac6e026984de8dd8b73cea8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2d32428d4df96dce2caab88d65b57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f4512145a30e9f92947194242a40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b292dd30c5c46ad5e52bef3d3808ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61f30e85cf8d97f6d9d7e4aedfee63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ce45cec0dccc1ba183f2285c40143550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9e393f13051bfbca88222512c853b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ab0e178eb28dccd8b3d9d21cbf66f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3668d9321814ee6505a0a48056d60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc5d04731c43d0f2fcf7a22d27c455554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f7e8b343e06c3e1d780750de9039d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62c0236ad77d739a1e435305ffe341556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da95d454236553c0a44ccd80c431aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3855c726024dc01a205c039b2ebc42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64d77c8a99ef0d1e27be192e757de3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636eac7c01125aaf3c768d4d96b87c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e58cdf2e0086fa70424593a1cb0677561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf356d2a45763fab1cee6dc3da4b85562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac88f6ea5a13c6b84e06286ea71d8da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227441928e66ad9e75adacb4c874743564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456ecd076b8d51b02454c25f61b3760565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93cad469e1cbc4571e16b5383455bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a4d653b4197181784a488e80d53a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250903747fba86b7cc4ee5574f3eceed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce74b0499344db8d583c260c4ce2677569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb700295082f6ac86f1dc83815cded8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23abbbe076f4f4c743867d179f1247571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6593d8a0602ea5f9785700e1d7bba7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03bbc1371b1a2e7577aa1604f1ad78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552958cf270292cf7d6acd872a762c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b10393894f3bbcf331b33396749bc0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eebe2c4c26bfc5c4498609d13d955f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e6168e082194f3d1ba782b73ba6fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9a7b27f67c79a71c000ef46dd7c6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09177043b7021d232374dbd415d30f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12277a69d2283927c0273452846b247580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729aa3d5c1a056cb18e056a2227cb610581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5789728685b75e98797c6f63eb0779582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8769fe9d4574c709d4bb63d89f1460583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b73d458c0ed42e225cf6e29bcfcca5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f403cd3bdb6a6c7284558d68556b42b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d366773381831e54a9b7e19913ff3c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97500cae9bd037996d4263d1332a4dbc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68386637a4303f026fe773063a31b11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebf102f80f41c9edd421cf1377fba5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9abbe8d0385a9c5545e5b4d3fa2737590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bb151235872696c6cff06985db84f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609c619757ae2367601359d435e6da9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eb818ab725bcf4f3749416b1a251d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9db32a7c0eb95b20d946258932e38d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8afe8623deebc9681e480d4a4133d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa5330d9eb8684bb1f16e507acc879596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dae1e1464d576bea837acf0ea2d8f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db371fc22bfd70f56002bf281a750606598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd392c3d92eb6ebff1104c1378a9bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fbddce2f637adde8ae4efe38c6155600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed760309c3c4ebcfb36a55549aff107601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58b45fe5bd4d50500f234a0d9ee31c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c3fb59d6c324e160efb2445ace5b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec290ad0b432fdbffcbd045bffa8c2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a939b2afbff59dd9545903247483616605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505978174cc232eb8e82b995eed5203e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f3f8ea4155c16fc89cf4dd6a54b83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca139095c8c113deea4adc95a7b04062608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a499c39ee861193fef203309eddf321609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aedf7326e9d5b1c00a8e3503c4a54a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf94c44e0581ee7fbdb59c1a2ce28de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f938ed58f347cb8ac0c06061bf49ed3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e676ba701eacd36bb9cb2f3f37d5f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff253c0c1dac8e847b2e83e9a71a4429614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0700a30369adbf89316f414badae54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34038301bf096d10f65eccc3c4b75bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1f951b548d62dd9fdfbe7105ccc41617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17eee86446199a43b718552d996a23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab24dca0699a50869f06ef2826ac8df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128159c07d4413479835a792f3949eaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad1acab48fe8a20280a07e986b479c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c981bab21690cdef2fc594020671f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e2cc982dc353e9c9e5528a2530086623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae898e48a6c4de41557a9df1c54dbda624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9aae99a6b1ffd0b86e9a80d5739f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a98fe773a0350c70badeada332b6c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216fc6ecedb4f529dfca0c2936a6cb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f449c8d89c62ef5c6aaafe93f8dbd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f82d0f594c8a0627a8ec83ab264ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bedffa34a166492f2938795c85082630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44819b832e3d82ae9ac2f6463c796dc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885da7a7b76b882b6c2741dae793860632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a43f46dceb73abaf488053e2585654633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fd1b37772b206617aa6f994c1b526634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ec12975f8e27b760c8579b68e3b30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc139948d5873ce8813daf82111121636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf47ad76eee2c774a4ba36ddf93341e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70682461063e312ba9e0972f38e67a3d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa954dc5bf07174129446b0da133cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268addfff26d66ecf824d6fd13c45f51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12e2488fc15cf946e2ec54dde003b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87481b361da7bb36b50efe2f8ffe2df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c4fd1908b5df948222038af679e22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7ff12953c8c356b6f64526495ed6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834732d247cbbf1ba2fe8bebf6f32e12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89408b7efab041660c022fe98ad210a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dab34e44bf0cb09bfcb4732f0eb5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9349d13e27884f47134e8a74017dd86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d6d831a5c4a94f68ceb409d570578649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e4cccaf32b7f1ae30e70f4af8b84e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ad91ff0461cab70ee83115381840d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14af4d216e8f4b14bfc397da3f7e97652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fac007f20a08625e35d95e07577935653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa403f72021bd700b5d223732df5be73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56448ee38cf87ac027bc8ad922c83f8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe80384ac1820dcbf5f0f7d551c056e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a19138540ee482e004cc9d427b3c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780e24e3bd8a0a9e8fa9a9e15fc4843658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff305a0db37bf1a3cc8f758d20911d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918280d5e6a9d1dd78ae6ec6e679de38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ccc14c0bbf2a0fd8666630ef9503661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ee9acb885732f44a6f010b708711662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9349be34735aba767b5d903e51f73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3663ec38c58beba84059e52d16bb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b60bc767f886e5b3865e702b842ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ae9c0fd3db6d6fee498eec59254d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669aefc03a4b3d60c72e1e00bcaffb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726106ec8049617d15e4ff8321aaba0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf775351c39476a652f7d0f73faf25c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03741e4106855966ea7a748851942a32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30ef738a31fe7960d26746761553e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d11f53bf4f6b8c9ec2c198a8359e45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45ea7ca5725dd5d221ee883771d183673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b811ab3c77010dcea9180a1b64dec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b20cca635b67076a70ba40e9c97c91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdd25f9e3ea1eafdc4eb8d7772f17e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443db8adf9d902baff412300303f0fe1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12a21a9b42f782b4b8e5b4b9974809678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a651d698714ee17b5b0a0d9764e8e15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0617d4e527666d06d2597735cf24bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d5cfb660118115061386f5aed9d5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d31579d87d3672e95f93217b41c6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ed8e31091ef00dcaeca6c318defbf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07438438e5da8b3d9512d3173e480eb7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9e0db22828bac9bd53676917d50b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc2d6db831a0a2fbca7c996ba2cce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17792f7515bebb893f73376e6d3b8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f201406e338711616c30966d9321688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b9ad74ee1696868e1f425497d2615689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e312c628f80e71b761c6f065b4584690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03ed7afc9e6c931d93e4297b41d131691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079951dfec11109906369e577d68521692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110842e2462ab09f2423c0f8c76bc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c9530a9855f6b861284d43f30d2d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae576cdfbb028ee1643b96d18dd36e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e1e306b5188d2a005f01ae38988bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9bcd082cdb40d493596e99380e9ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762063f0001c4b757fc0d58ea72a2c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8a4896de81c86c5a2fe8db7b1f912699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57040354d0ad269508969f16ec8e929700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48d4f2e59dacb59b5dbf1fdbf5e6f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c964adddac3fa21349dc2a176d988702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836f31b66e868455efc4a1e14f10ccd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17ab581fa3d65d3f59407da7ee9967704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c5ba510da775550aa7c4319c4ee36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f78a828eb5c3845aa8459f083fc209706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e04cc6726601a6e590055cd7a9ae25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115f949b30a42f636c72f8aa99ecb9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5092c5190ce0806bb877ea841e8bbd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95599ad5ee332aadcdb7c26a4946b63e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b14b58684d996ef5d6401c6b7249f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455930fc935005c3c26cafff4342ffce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5e0c7e915573c9f224bd27484a8e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3027d5e9790f293c145dde0d0cda49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b66036990cdc15dd80f9e6e1375096715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b8d0a021e5e367b110b07322f20ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceca3400b86481fe1195960db3f02f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5d993e0691962988a350297dfef0d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e12695046ab5e6a086bda62fe6a156719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d937f965bafead5c1ea06a8728260720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154003562482b9293ec81d595bf6d03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f175fd00f75bd6cc2a5e26c186e21f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6653651768fffc9a86b15e2126dfc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f3a36c28d137d8affafca0e7e2325724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65d5f241a07be702976171d958ad86725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585df0bfcfa483c701d8a6c53b0103d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef28ac71b01e42c7bfd1bea186c3b9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a883c2af73292233947ecb1e2bc69ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6e5919184ddda365ff00e8129edb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533c97c265ce71c510990b6798a10b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9fccacb7326e22d7fa576b70b4b23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859ba95750b74e17f0cd382cd20a661732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5d1e1f77f10fb239b2d633edc9cf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba314797cc6ea2d1428b35dcbc1b052734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb22260f14ac4d30a18d3a97e1e15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6099d959527cfb6a00cf508259a8e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830bb0347b4713feef1d05539757c48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae508bfa08e5fda74f48b50e04a408738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e00b923c48ec17f7b540cc900a6f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939ea7feecd9e9fc4c22526c013ddc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53a83295ab74ff322291f1326de09b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19501f0f887c81168109bbde8aaf7023742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee29061134e6a6c89fcd168dfc8435743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24d190ff6210ebc7834416b9ffd0a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d741b66d341ee68f44dbc4106ea25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451aea521790d47d6bc3141322853c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e26207500e699fd5a70a3cc4a551747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596e82b40a9ae311b850490960dbf4d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867b5ce5c7c53085daca05ef58846d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ac8376d73bfa0c6e0b6c54012293a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c07218a96afd34f7cd86319d9451b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2fc00980abf16f6991de817f8624c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933c7ef48d4cfca6b233346d26362dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26064bbf7446e5bd05aa8983566cb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba0d82c3926dd7ccd0ef9ec37573db755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a3c8de8473bcecc47d5ecff10563a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987a5db6b5813d4b136205dda0c9419757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ed65c2595ba01d65f9a8b3b98486758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59648ffd7e5e580a945226da2599cf0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db71d41fa17e132cb4ee4355a56c3ed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4e5b3483ebc46447d036bf57a92b1761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9163e3ee8991cbc00c4e726a33a081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64ef233b244d91f293ac65e793c8cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21796668e94307834831bdde5fb863213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92a449a229aca4756a2fb5ba5bf6c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5e19be3559811c0cd62ffa68817f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195955d47113f447aba5eeb778392676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37b04d1643e9ecf82ce423f6d97d7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502466755400bc8723709c12b952cdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798e95ed3e3ba2441546ca5eaed58629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1a9cbe8b27e68a17fd9f3abbb961e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518d178c95f1c6b961eb30f44c053c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce846bfb30c325b56c44961c8d5b98f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352df2e63c1269fef61860bb92c834f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a15e1b6323cfc54a9053d0fbef95a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333c657075418106d7ae505aa30b26815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18092abee196b17f1a2d24d36567621c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504ee5195b9163be55a40f36b0cca2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28941b60d488d76e5392c39f077c53f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733611de863dc5164bb41a164e1097919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93ae5ac97796a572d7223f39b3c04720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0025abbf5a20536ff4cabda67de6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c8fb326e533afa647688e4569950e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94e945497f497ebc5b73977c83370623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4bc14147158eb85ccd5aa132d8bfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8183fb8d9cb368cf0543538ed706cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfaaeba8b828f0ede811d39b60c61026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20277280b22975b7e633a59d3e8c50c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73614ce10c70cc050b7db4dde84b24fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed721dd61892433ed9c746eade383329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fde699c3be93e6c70b4463dc7aa2f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23328c3b65875a4ffa59e860178beba931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac8af40603cda380ff5673aa640ee432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546822d4bf09b54d24c5eb4d064609c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd541df9379769548c15c639f23d1da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ebf1fffe6b14fe3331593fdc33dd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e46b2ba6b2969794d1f104b6cda9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf69d1d002ddba6e8fa07064fbc2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301c8eb0064cfdafc088f632015809938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ea8b193d24f376f82dc02633a1aff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207750b9b7a11bffdd475b636260be640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e848443975dfcaa16af409f2804b1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267aef1460527a9c57cd25650ee06ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0a2e4cb81d9267544c1eb42b322a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cc36d71e6a623874ee72ea8461dcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f078fdcdf19cfb1e34c78f16ce2ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aba142a7f9974b00f94acfa2832d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dee33be2757c7e1cef53a23eab9ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ae305723ea112fac1f1b9c8ea75a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791076aef46c35baa1ce53169947bac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec67d64146b59c4a9ed4e7b88511a9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be5f7e2a875e8d57bd520b7aba89ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b445be6a29251267f23f6cef981563652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616d9321b26a0804ac8170121eff46153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787b1bfd4cd03aedb5d3bca26499dce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d402689221bec6d6d9651463dce9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2879568c0f67d515a45ac930a3be456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2d0ee0d65ab3e6c906eb0784f926e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dedfbfd3f9ca48b8242945efb443c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137cad1199ba1867a970c46c828c2f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e95693c398f8360493bddd52ccc6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedd2824ad88c7ac5d9fad6d5575ce961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3655db09b59137abf94b730b045c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27290ba89727ce0c9b0eeb16946ac33663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12026730ea293ffe03f6f01029afdc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1743f4b964e479d4e53aba94ee47aa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a323606d1d63e853411feb590a6d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223ab442043e35aba3dbd038d5914d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ac9bb90035784e01b87bcf1b5172268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adbe27eb69648b963d67a7db85775769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd925ca0e25a03680517fb529979a8dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a8040fd761df800975b31869ecbc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80954dfe6befc806c944fb0977e6320572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d283982749b65fa372daed029144c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567cc5a9d923f1a9b35b884429b69f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a89a44c9f822010f68a66d4f7607c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa9ef63fa0482e7db6a0eeff416c1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25dd0b63c75b245b25b3d4d43784177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29210230077d1ac8d0ecfc84523b2f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e3fc0619d2d212e47ed068b7fbb1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862b46fc77a04a99d9595e323939e8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301aca56d99084f253d6bc3bffb4f4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c0fe5998e0be3eeb1b5b5eae1faf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac14ade7f16546e9e4275cd033185e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6e281792e707d8ad22d2290297ac684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f02bdaa6062649716df9837b73e9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e71b3f977825346cd06ad5df5f898f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd9e10b5ed2867089a29be29a3085c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bfd11939dd68c8f331f3e72e9de7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11897d6384b26d661fdc62647714df0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc531b5145d7b41705f644d1f920a67490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0d5f0024e67e42b9837d45ee89c0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f8b789326634f3561c0429609835e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3b873c9a8dd91d1ff58c345caffae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce608d5e1c8c11b490d982df3d05892f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4e15dbd0cef15ea1d114e6d8fc81e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eb88a0f9ca123317766261287fe2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3e0900090411528c982e56a5c98ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543882130bf85d1496611d688cb2d4c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a4c254177a7b4882a7225f3bf4e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2406eac47435bc786f3a5e697570e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa94720cd20ebd2a5055e55eaeb1248101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d0655bf5143133f4338397c68da87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5353ea1742715e23759206345abdc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301e80744dbb5d0b48089378aa61d38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48f7dc8d91665b48233f23cc49c229105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21751c7ea0af9552ec57f35b4861c0ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdae8a979de02af4c6ad164a174665107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecc028ae50fe0d52dc0d120f489e91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf6af0d56aa734e0e5454e57bd9382109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da540c0fb630fe680992c1661e26100a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f82711a1d14788c87c7c4c47225e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee957409512c3c1ca84f462d2caca90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c53434d39c9948894a97b89259bc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58dea9620a86c21b415d86c514d6dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d20c6451650463d38b85855d65634115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd6d405971bc493e076486304d3e93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b593555b549d914e939ff88c5874f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e86275ee2179ccec70ebb98f644ae3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea32c5cf65861c09d6a3aee811f776119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c74348ca52f2155f38d60fafc8b86f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602756c02112f9e202ae579ec3de8b4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576d3c77f2332d19023aaf3271dc111122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082f6e58aef71ea78493e1985469d93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693fc408dd6b68881645a820530fe27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fb8c974e159295234d11221959d2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43327ec804d6bdba63c668a7eebbeb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae5527f41e259cecc0337de5e52046127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213b2e77a1b5a20df60e508ab6d2b36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292584598657cbcf8de5015caf0f1cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec46242df64edc4510bc869c94c6aa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c2ed50373d4de6d3218014d834609131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29ac00cb09a691d68f8dd26b6dc116132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620fcfd2870513172452bb10e9046de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ae1a6929886e191d8884f280aa6fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98c9ef6754bd326eb9f38b06264639135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a24de5d74638c23856338036c6e81e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248aeac8dc26c630be5590a094b6ff4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3d087e88587cb470237da4936f434138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95cee26d67d1ff0aadadd3b556a288139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bba8d285607f559e1480f60fafb2be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9066f3420fc21fdae5d5fc1049777f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fbc84991bc566db0200ef1f910ea6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703db3519662ceb717246ff87f9ab8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ebd664d806ca4bf26a299fb4733fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a00c42fea357467a0ee0e6e3a87591145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704d08e74083c49fbc4ac84d478f983146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1e31ad817170fd43d70a6e81baa24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6050784c41c2bcc58645cdb08ebb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2d2770f2fddc982a693b64e7549eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49259cfa15d5290a15b0032bbdb654ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e59e3046ab75080b314af313135aef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1f0e84a74c7106026d391734ae078152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebd41a00674d99e82ca14fc42957d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44edd3595dcf7ab778d554400802afe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07ba23f382c9e8e4b3ceb5c28a10d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49423964c2ef3db287cfbb84c9882966156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89ccd489dc8bd7e318add2fc6ed808157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b947198b82404d61ebcb61a0b2dd3d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75a55c46d08a62669704fc0def0036159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0c6c8030427da36a490dd060edbf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ee5c4a8569214b43380f3fdfe612d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671221ba0b801592a5495faa5772963162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef396c1afedd5acee339290c269f38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a881225d8fbaea259ea09ae3901a46a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865ae99cf03e522b1faad0b2cb7f5ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f4d8b8accb46eeb19f7d38b7396c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac3bdafeda95cb5084911617fda060167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca2fc27a80997a109d52c7f993c87c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a64660465ff0640aecddf5247c89c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de357217b05ddc8e1ed3866b29a9fbc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c075498c43c0c8e3d1df0d272d62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd95e3a36f6bda00eb57b99c47bea1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62646773127dee1ba998cd5010678ad5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b87b9b089d8944a92be80ae22e95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b44232b36619f9d430df254c0557e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6ca644b661bc7c5d02043f1fdca86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002fdb9aac72723cfa2075829f22cef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f444e4ad0533aae7196fcffb98a58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f957de110dd3010fa5540183f9b0ffc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ca3c9fc858ac86372070b4821ee23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2b9edbe23f6183f18fe86aee5104d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620ebbadc0c434ad42d9b5fd6aed605182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bba17f0226df84ff0c2233801d9d71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2ce9d6b5469371e81a9a9942cafbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f705dfe1270f22482739e3c5455c50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44918b8b60b821a3fadc3ebef94ad760186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0730c6f20826aa5cf2ed77e555e00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d322d2bff649252bf33696143892820188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4039abbdf9bcb51381950457d9638bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f7defdd08ca0cff3655ec3e6628b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3732f37d09c6b5b8ce3ad9f6bf99d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02073065982c9a005e8c1fb4d2a1d273192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cee341c73f552789fac338c625e50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0602870dfe6a8a42a0aa1aa925d08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfd5a926d5e8cf4c808de9d86c11b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e732fd7ac1fa382e4c00851e5571c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cb1dbf276e066621e54fa058f6e92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f9d545b3d3b21a33d736ec0af650a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4c9fa95ed0dab5e52536313a85f86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5567e16f0c545d3bb0c7a1f04e3b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76712ba70fd94c8ad8f2b324d4393d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba79fe25f822b2026cee2042fb66bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6eccda31794598f2bd246f9fd3661203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be656ae2e3c1253eca0fce1bd8330998204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ee9f3ac725a51f2977a214c564f89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267822a5a8e065195bdcbbda53206f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4beae533d1c1421f65e08926e97f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3862f67ce986ef0165242c64a6791208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca3a6cc62f839344ac215c15aea7ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a751e9e73363c9d647eacee1db57b9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894230526563dc66887a18ceb7eaad3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f8b27a85e6b641255bbc2f9d63149212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a34923f602ea962afb139b0a41caa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d2436537300555c884cfd19e32888214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dceb5fa83da596fe01742159dff3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fcb91b813d9cb46a91f8504313629216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca67d1d1abf4358df45451d26908e1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f11c2ff09b1548463c3dad563cf00c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a79a837fec00af708ec585a1e97b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009dafbdcb3cf81d158b16e4aefe6d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbb8f8e5e81c21805efe0bec5051c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b61c43e2dbb17d80c0c5febe671dec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06294cdb1e0206c9de1bb722637bcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f0844c289d00b6dada71284efb8e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6d2e26ceb2abb85f525539acfa474225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9731b1bd3188103dd4a780f8bb0546226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04c4955b40b24139ea700520181aa2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f69f4043ba28d869120f9ccafaecab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be4e26dbe84e7ac4b9817b5c3d299229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6835b93f9af3e781bfcc9a5dc8ba4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ee225de039e4ad98602cbe7da0e6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dddce19d7951167d3cd148035d070a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46282eb61c6ee415eb74c93da6f2de7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35405fa3da2fc7257108213ec62929234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9bca2de6fa6c1daf060565c1edd7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45520a6bca5899195e40bf78e235c67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e781e0447de51ae58ee69985c039ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7f72fa6d5b53247289ba424cae296238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10007b4ce9d21d1d4ec36ac230e8fb50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd3d44236518e901ecb685243d6579240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405020a20db4313cdfd1ece1d098873e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b9ffe1bd36adacabf7f155e3e4efb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12a0f7a540e140f8b0300edf090d5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf6fee5ba49809e0164b09ea112293244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9610862406d9f2a356a758b84ec96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55724b293dd905a8f48b4d87bc1539246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a00670cc50964842b150e64ed3fbd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b2b98428be2fc4f74521ae4881c02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8edbbd2b402ef0b790c9248433d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8018f35c2978bd81ade2159139fdc14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05038b878f142fd2d6071e8e51fb8b94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a852d323eb7e62df20bd469f64a4ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab863f3ec0ade9bdad9757f97e32cd0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d230cfbe813de40bee2feb4c699ad2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a6869ec189cc575002f44991544cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86829ba89ac510dbdb9e24e5a2a56ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee947eb83cdf9776a44337b7fee5645f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948af83cbd57da5a3d4ea76ee4b054fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f627de0cdcb30fcda798f4939d3358259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ee8c6e372d89da469cad1152ea0cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a62019aabecaa0b824c1c877109b0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aa561cb9792594d4c5b339b6774e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfd2bf66b895d819fe3c6c4cd0f395263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f2da762e1e830707c6d2074eb8668264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678d173d7734e570ae378c17286985d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2237f40f5599ad3bc9120a3142a422266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241118b7d9121d52e5dd9e39ecb7a1ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000f2d6e7cbddb4f592cb142f57921d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211c8f5c17a06b50c2f3b3f7f58034d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558566565a8f2c762439fc6b8c4a74a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056713dee95dd7daf4c60a10082c249271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e233a9b7464a7f2a7be0d987374c74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ec3bf6737701ea27496cc46f613e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e494662e964844f7023d6f7ef4acf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802e465c55ef514e4c062f395f2419e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daebcd518a7024e0081861f9a69cfb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678880c56f446e3441f64b0305769d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be651753f3eacf59e8be1b33e7f8cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f148641807725a82400356ad52f10c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf82359e864f16ebf79cc1a2e85e32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c975bda53bc67ec2186f705fe0639a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fe006c0c2df8ce312c8473294bf99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59901d91e59fba7231030b320b170055283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4792921cbdd701b68bfdcbf40718ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf24a5f3707fc6e93833b84e3ba720285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c9d8029475d794848528aff6bbaf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db60fe2676271800c803763b9eb1127287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b615b6ab105c8837105b3cd2d90046288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce215ccb28eef072f9cda102c0463ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43ea177923b43007efa3c4c390ae46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768c495eb351bbd227e418dd10094e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab320b795dd435118e5faa3c330632f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7377740b71b82aecc473520f60c6f6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fea6d5b292ba8c01c31c7cb15484d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4946a19716cf00b6356a5d010d45a93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8198b4bcc482f1e86944f0e5d3a82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dc1c7026665879685406c6683ee35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413b00a20a00f56c1a203bc59bae36d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec14de0ea906b13cfba068f42956f79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9b27163f1ed4745c144f969f0212c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1c91fa9372c848c8add3d4e44b02a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a6a77daa3996f061465ee932e279c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f4cb34ae82b80ea9e117049915522303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3df57294bbdd24d55019e5cc8f0eed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0789e3af2527bd5d535fd253056b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bae2ce1ae6f1e7b7b12c70482e2753306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c04097e9344b175e19d4c482003c1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f625ece28549c42d1f783963b2e9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecc6bb4e550cf9e39c1d096e8a39d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b153e55e1504dd673dd6bb894ec1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657b3b2426535420b39cb3a1c91c745311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dab40730a3d2427632a37f1d9aaa08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81081021a5eef2e794e5b31a4ae8500313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63630a2ef0c7ff374bf2052736680daf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2205ad38127a845253440d9d4fd423a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4d14c1e3aa12d11a363d2d861cd35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af48dc7341b6d6a8e799979690cd0c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3090a4af6ba023fe0f3ed91c7b7767318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a535235010710723810e8f6df9b25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05bf3b9fa052e590dfff86193a86b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb7239a43eb324e8297a3fe91163ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bea063bc3183479c8f88c33b1fb94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6126079d7646f68a5f436db09d5e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaadc7e8c641248c2e4cf45b40ecfd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22403543854094efb27156cc5c26228a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046e94203def7a9b536888c8cee6b3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aeb3a4b2c9680700e4c437006367c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6634ba16b7b8b7e868beec12b4125328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b21362df87d8b0cc7ce857ec27da9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6471798197d2ed75de85061828dc056330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdf344641593fe0b888294cb74a7fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74787fe54a93e83178ddd4ce3f58f73f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe78e112da443a13a9a19da26adf93b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742deebbc93efece69ca66bde23a4c6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabf4ed4780e1042ec609e224917026335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4dc00d85605f5de7f89e1089a7e44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7e6053645526a353ceb47f0af94ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37d809ced562a3834e8af690b25c1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb6dcb397824b919471f994057133d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f599c018b35ee58a5193bd18e1be3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185d66afdf08c56bb22912d4e90ba4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56ce35bcc4c738f5f4981a46481714342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e66a5193884396d3297b040e25482f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a0e9ec793392dd8a7f56499c4b2a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5a800ea9d15637fa5ec108468dc19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb66838a97beae34a7314fa50e3cc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b7fe7a885f1c9ce36192b0e258afc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb68e7d50ae0b2b09603fb75bd28e70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165fe40411bff93abc096500c5c9b72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d09226aa730c8b7e17269fdf49646350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dab41679e466012ab8dedd808f7ffd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1c9222b2c9ed12ccca83c539dbf47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dd15c7b30dd6d8f3c9ca4e0f7a41d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30604571f5a2bdad57dc496be161070a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a67262f0b623bfeb4d486ec43bc4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6ffe76eea7d572087d84586b1bb66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08c952a3e626e87f10ae1f7f4f8b1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d102fc8bdef61b616a32a96b1222cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1346700ffbc10717a69c3840b509d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662600133cb93c4130784ff858795515360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09803759f69e99ca5c61f80c1642eed8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04726d482c2f2de1b44f06d622f4de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72915225dea41040884de4ffad7adff6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b1477a9ddc14c15c4672c5672449c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf3f31f1c571b6b03025eed0c3ff97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7bff1d6ff279674a6c0dbaba5b6f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9ed44a97a77f1e84cc2969c8d0def367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bcc477e59cc6dcfed3a9f8c3ca76a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11668cc78b5c715f73058e88f2b6e01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fd2dcd2905f1a4a8d26f856c72767370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9721065d322bec8ec8e3365343924371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72c54458164b1c2db024bf9ef725a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac73bfe2ad238c79a40c2bdb7b021f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f92fac3b5f18eb87a4500d602301e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56ac36a0bf269f1c2cf18a83686698375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cd9783f7a0c09575532f4a5dfbef7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcb8eef142cf4e61d528100e803d33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8052774cee3d239730caedd276394378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4579aa546f83331c03643d9b709fc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5b0bd8127b1d4150aa6b4fec3bd29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d69d3983ba7f08448eed44d0c8d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e3edd369f22fa017a4fd757866590382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823d99efafcdaf19b09a4f1e16b12eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98283dd915b42f805249d8863fd89497384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619ec4257686d1146d0d4ec81c94d54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b8c46aba0322c62d3cc9a50ef4d10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a1d8ea533002b54f1a2d46507389e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52668fd52d6ef713fb596938fb4631388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd6fb61af491e105b4a71419a9d4ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc30fbe0467b5483d197edd8a94d406390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a454bc2c5dc1a255458e81f2e7e2e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1af3546233c97471f40dbcdbf0282c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a3c5bae1df4e1c613fb2137027914393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53801fa028e8e38ffb2016491107f20d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f3490ceb3abe8e65bf877d7fc30c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e396c641a0d4d1cfd9d4751cce671396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b399a130e5c14d027c83c1b56c12c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0691410291bc00290d47e50bb355326398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5558bd3267c61c0a5e0985a354fea56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fd0a6e46113c1249e809a01b200a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c27a22e35f91cbd8b6303469b2ff1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160dab087b7997137e72491b23cb2ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2322dd50724ff03d6a4baf0a52dc92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c90a2699eaedc8d07b36fcb65a0a05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb0e4fc02ec4893993fe04040f9ada405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca8ecd034dc80c6b9652b18c7ce990406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaf986709a498e9a26482658299551407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d56bd80ba97b175195a19e6e39fa0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb27277c555f203fc719d23632051e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9083446dd61066680d6a8beb4d2b006410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ca0d82df7c2508216538d50f55bc4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64396efbfafb194afdf8e45986e40df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89227cb1c0321801cc352e31762429a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc578a58b3bab1bf77f4344f3ff3518414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ca2d3cbc7fa375d0ada1580f5c9f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6548cfd2e82066d59077d4104c9c604416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f18b76436b52bb985406ddc200890c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e1d49f7a4a392ef280a47bca1eac0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fee72dd01f10084ccabdd984f5b11c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64658db6df3f5a0f07cfc2466c32e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9570cc877386640e5c51674b592f4e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0e7034abb6ee346fe5277c4be4feb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ff93cb52dbf700305dd29e459fc06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbb271f7af33f4d38ad7e461fc7915424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b826e264c0b29082c72efc2bec0edc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd955f53666fa239b109e0c45e5b496426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f83b1fe75eebd0949efd92c698964427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc2128e3ae1dea18f3d179d2b4c9d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485cfc93180727bee504d398cc7eb5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f89826468b054ba01b97f93dd8baa3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873e11121e8d37b255c7ff8f4a90518431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423b40d08c94eae078f2d728c64debb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4fc581b89ff3c460d3c25f030f914433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652db2dc4eb6e3bf7c6f7172b2479542434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee10a1cb2c6cae84a7e5b2f8649a204435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca01c3c3d7ae2847912e95fb38e282436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13407699a5eb526cd3069ef22040d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855c956318d23bdcda0593e31bf05dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129a728eef722b27db7480491c8369439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a8a47146b8dc698966b2e7678cf0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842df50908040caa6292938ea0f5ff0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928e1e3fbce6245485ca51f9f964fb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b4302c4ff0b73028d54490b29ba56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90280291cdd3f5ffcc8faaa0186abc8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1c65d51be91fb3fbf29a3e3964aa3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29051520842a478e9be7474e37f11e99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280b9077f89e685f11942e3b99d0635447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95afd3cb4380f6d55d688ba2f3ae3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18db5d718fa76a1c23123c9cbdf22db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab887c05ee69976f662b65b178a531ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb0fb9dcbc9159cacb98c96f66792a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff5e0c9276ec9a308b8d6e47ed9c9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d61289a804c3a337936d5a9194591453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548b1ffa52de2e10c446441e4527a63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29dc2e7133732ead9ae08a900841a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab2a2ffd035b6bd0c5eb203f680e3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20135676b66975daf95b77cab49774457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be01805376df7fbb2f0d6e5d242267c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f062d81afa096df099e1fc591c960e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391186f5ac60a377370c79f262b8748460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde624e6699f24dc3b31dde0107abebe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c98ab87757689214a17a3fa3803a74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dfcd832b8d6b9eac2aed4d1d93477463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860feeff73f518d73f10113df37fbbe3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06925773a85d3e54363cc250359e07d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94320c0ea311d74441af5f319ed37272466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646bf42a67582431d388f6db84ae035467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6866491e54ef3b5c7d054eafd26f5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e0e076b853aa2a9b30c9aeb5d7666469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abdebfff65aa5d4fe754e7e1f0cce2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a091d3485a1afb14d8dc1d1f15351471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70082c541dd054b78c53bb0bfbc123472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3635763ca2b41d775e4e0aa0eca06c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23307b2a0bf67489eac22e1391dbbe53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa056f18a58d84bb190ae2bf51ff85d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7551e6c79ebb6c4e3b5cbb3832f94a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fd6c2af8184d789aa57da9148107d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92df584ae60c07670ea961dd366fd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34ab61394ab98b13f1b3d97d2d89c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9af4b0654d9f978dd8ab31a8aed7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c170d00c5c0aa182ab538be93a87f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec09bcb959ddbeb022a19ff4f0ebf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875cab7e36766577be3b49d774c9e45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a7d8ea89f465e8ef3af44869865f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f1ea10c7d5fe1708c010348a80f43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51838974007022a8f5e7d35aaac46b54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff34fea4e7533fd704845c4b99a95f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f634d51ed4ff6a12e763caadf0305488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b85377581dba6529c74e7ddf25ef12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe1e9826156fa46c6639493a7307cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d2254bc6ab5b55e2ddebaa01d4f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9a1ce0f1a0564bb7cdac6f7ad8a7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458e2aeeeec653d68034f837aefa0af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e2ccd46a3878bfa8f656fdd11c0d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ebb3d09f90f5871d61c96aa6e77fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb6468e6723027af2cd48ded60a3e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6871910a208756663d390287788b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b9f4aecf8eceaa18dc798878b760e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c861062650e619af126c388ca78d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3149b7b5bd10039ec2bf0fd86bb38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c41388e9b799eb2f587fc89d4a5a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ba8487a97711c30dda3d3f0f34420502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd0ba1b2c339d980dd2d8834bc8160503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcd1e39e5c511f32ca19aa679dbe5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2265354d1da9dc520346cf9cdbd7b0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7f9f6be03b7a55cbb422b7beada58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b7157fcdffc1909b1a3124781cbcb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672fcf2e3a756e13e9e07c802b26d5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2e6ced8ca65896639d171009c06fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fd51000837487f2d685faabcde931510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1fe6a1a8360884b21afb0d3029fe2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bf2e366db12423d2a41462e232d17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7e581e86bf457f5bb4b5e6561c0e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb5e9d57d1a1a677f9db1441579651514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208086dd8acbc1dc68c055ff9a14aa4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d9f58f1ec347266b7a09c6de5c206516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aba1da3dec355fea5d74216079a6c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6add9a58b4bcaa83fc772599b6272f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cebb83ce1d6adc18ef8562f017a8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aed1d3678cdb1319fd289beb6b0c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea80fd7b863d8be8803b059e7a4d942521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e511129a1d75d29d2a01c5af6967ba2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c757c4b9a9566c3c3eaf7740417a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6845358e9f7158ef8821deb4a08bd44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761c8022e9ea5a04c9a350adf83d42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bcba7fae952fbd5caa4ad7231acd5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028737ec3e29b407ce88d9a51d5cf71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed90ecab387fff7499df22cca2569c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9f72038deb5d2dcbdafdab2b41f33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ed7ec58c932907333c33823f5953c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105246c617d7ccf8e42bac3de5c8d2e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c29e69cb50da627423b5154b0c3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a630308d8800ff5ec54523dfef750533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c07dfc4904a4ff8b041610babd9378534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcdc8b96edab48d2390cdc0292963a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3df54e9fe0d4b67946f0e5fbfc073536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e94b277c1b37ad3a74edab1a3b3299537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbeb70a671ba674e8ebaf3a6928ba4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfd22b77770826e11fcf7e693858de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e90d5700cb0b64390d8c2a39786bbe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afff57f009fcd5c0b9391398c9d0a0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606f5c0e9249cc066f850ef700a3d7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1197e0cdcd6c419cee78dfc6018cfd4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53b9d6115353d79ea1902067c59991544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ac9360e61e309ce3eb2f88caad4a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249d696b382f45c7ca584b8d11a1602546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb93fe009d591cbc1b67f9996790f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d73cd1c4e04e1390ce2e305cdc0511548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6658246aabfaf2d3e99636b12b59c81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9136860a9ea8ff28b0d300a2edaf7ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a620e2dec9873e5e092309bae1a4b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf9b26d8916b17fc56de5bf4a6ad07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af222a8192e8dbc8e44c51f836c7d47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11303edf1ceb60d97947cb7796e7805a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234be36bb1b51bc4402c0842709f730d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8850008c5b5e21fbc7556b13d886b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8359b2ab07bf591f9844a274290ff61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d63891c5a6ec476dc38752f1c7c1f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2295c425272cff8d2e457be148cb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281395c5f008e89554c4a64c2e937f37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef908806a8b77d82e5062abaea830561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c445d2dcb0f32b6c51b85a193f4ddd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ceba794e3d9a96fe98786ee9ed2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8335ff73a5d64060375de3fafbc72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18732fbef7eab281f27a21bc6d68f30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91635fabc5859eaf8c27be535cde047566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264a4cea14171565c276ce5dfdebca4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c033ce65802fb0f7fb09544c917e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937185a9af1df776ad8ce351fbc5053e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691278f3d69820926c3bcc4c07a0b69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b546f4c3a769c0654e751dd80b9e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e07ea2099a8c464b720ba41b85bdc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0e49f96f13d4c704c01e1422b4514573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677a5b8bd72a679989294438e0d68ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48582b2c8d6c8c2a147e84d2a63676ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee4c8ce3158b83cea500a9b6f8abdf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd114ab009c9386bdcf55e502dc6ff8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508ae5e69eb76350f23410618241896578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfcf6190d9c8cdc17fe628ba7e6d1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b1bbb540a3068a006fe7387ed9f4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c10038577606ed2870de98e084feb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0264d01783378d071e3de1735a02a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfcdd65e007aba592483828d947382583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65839190f95fae4d60e17da4a4db867584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d19815c55400a0d552e1cefebdbc9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2f263e4fde9c269b6003e8b52a0ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9131cc0caeb69f36ee2bc056b98b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03edd6f5bf132abcbd838585f980105588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f1a58e316ea9c6fcbf97192cad60c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb7bd6a75ea5a6b7dcac41318639d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5fdd39344ada6796408bacc955437591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43533644e24ceb27a29d1c05d16cb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ad2b0c63693a881198b0f1d451c99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfc7d61bf1610b9f3af5537950eb0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8107025aa7e39c472b1eb0d8e9c2cc8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffecda179b330df11b5f546d9d25cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b4b8b5eb417f9d73a029f35efe829597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320ed4a651074dfe63c6fcf20dd7c1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03001bc056089bc8ac9606e9950c332599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b099b52fe98160f07ee936504eaaa9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1bb42619f1c31efa5aea9b3c7e9c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c73ae53245246371f65512eebdde3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a08936d7b5bee85f47230f23efff21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e129be4bd7b55c3897f1353a8889e3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c30ebd07a5c98b2dd6f57fc972dfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbf3aa062f2f02d834564a919445a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec23f9593e93ce884f7dd3515cde8b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd940cf6967e3cdc7b7ce674cc8d085608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a9b83beeeb5bd6273629382c90378609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ff0550c40fa6ca1fd7661bf0e8da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2263bac3b52a3ab045fca10bc6175611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc933d8088e51e8c239d51b038cd1aba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8bf41804622149e16a1ca20779108613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a7c4e3f5d5d14f935bef4f3f42ae7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af3dc41cb6845c3aa0b252a8e5c267615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b11d3eb00b8ff208c6adf697d9aab3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecc053fd2afcdf1eac66067457c5fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3beda1d02a8ca4ee915e20e77a8b5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac3542f0ea3521800f640b2ee42c86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7fbd01dad76d9f127a899c822d307620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3a5fd46a4fe84e3355441557407f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dc824fd15dc6d86117d98d08b3e45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8efbc5c39e3b6d640e1615ee08f700623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985717eda251c5f9d0d477822e38255624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc12549dc382945717d0c306ddaf3f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28e1b7158498f2c1db9d2d6122e3b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bb141b861c25f7d57dae09e3c53ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb16ee2a8cb226eadef784d556882f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523667c6bf31deb211f98576cea729a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f2518faf2390f5470a89231064ad2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655eabda77d8663dc8268838c7e811e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b361695a85516258b2f781cd6c6575632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ed36ae8d6c58205dbbb2cf0c54147633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18b923066bd723eb022a83b139af28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e056510e1f9cc4f6b3e7cf12c3f6f75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9d6863c6f2903dd35232f5df212e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dbc744bf949bfc0f20b180cd26125637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a290c50383c726051c18b9094323f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ba0e8aae2e186e883f916952d5ac2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55821d7b10c53bef90aa2f544171a00b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b5943feb4773056217e13191de83a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c29d819385617e9e3dbc95369ac64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daee2e49d970916fb4a470c36407c39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01bf93b1709fb1b0ac36aeba4789f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d089ddedac5abb07634cbca8ac0d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff10fa7c3bca75f0cd29dc06998ef0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766cfe008416fed67edd583b0de3fec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd907c70308be53debd801b097bcba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36368b1cd7dd69284bffcd672c26391b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffbd459565fc4bd4b950dbb17d0875650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe46343e53e900c1ecc133f3cda5d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128240ad9441721e36a6685806998b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31c9fb343156eaf83d191889734dd0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250957934da2e2b5ad9b136e3774e72b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bee0f2cebf4a83f000c2b5a1404687655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0039fca15d3c5315a4c2c762b8cec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec49e165fdcd6d060a1709e094b3881657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aad9502e6c748f3d1dfeaa9329120658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc97f15a3644a7ae53a9cc09444870659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166760f410c1a6d45fc93ae79c006ab8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4731582bbdbe4e26d9c518081e9e767661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460946b9aa0b1734548f8a4bf28df13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d1ce6f0a89cbbad9244b98dbec0bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb967837bf6dc66a9865e3883f503db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3ebd935ad37b21e563d5b30360c5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d959ae9577755a7336be6a09bf7d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a2e9368f6ae5fec355b45000765dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f17df7bfbc7486df647c2845c048f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65902cd5eaee5c8469e512960933eb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98cc13abceb0c542532b2c87a363a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6167691d2dc6c2e3b33201955e6178671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4cef299bc633a1f8a00903fc48673672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c911d7b01d30b0fc2606a0b172daf98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef2ec4092c600bbd8294473da137fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f296873328ff8035e0389f44f03fbf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be1cb84b66371638c0946681675914676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1960fa3e6c9a657e0fd6080c06724677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f37cecc8aef5171c8c5bf2d751be46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637622018131da1aa2778136780f033679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a73cfe4b105263c726a3505e8efd56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd6701adbd5d65cde9cdc1756df4fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddf25fc0c709427d7038659ebf43cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15093d68a0bf74dd145e5d09777d340683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132463ae756f37a892e6097cfb765ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb814670f3a69ec9a016198e80d7665685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd233f24ce01bddd6defcbb854bfaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2061f813100264abcdb74ca38d9fc00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dd72bd4353172cd09900c8559e372688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0be8ed5c3d9da20411eb1f5d9e36f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8797fe031fa8e16a6e6362d63f4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f11f963e148d43b2c17af28cb2de91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148c9659e42af2334bed9f1cc8d37f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9df0414d2a80f479419cbec56749bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148f37ea7f2d8725e0b827c87fc7e09694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f94c46d88cf6b1f64ccc81ed54b94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ec5510eedf13fb140d7bce2334ec2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2dec75e7a4edc1d0fb3f4a057ae6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afed0ef912138aefc5d362b461d89f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2816a3385ef4335da9373e24d05bed9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e50b4d83a40bcc58cb321ccedd2ece700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d141f6c93f3caae45482ead948764b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d247bd885f975a5b8afff0d6e38eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dde8e7f30c23d86cedce48f47a6f66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30ca303bb30f3e9bf918cb44c00250704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3533254bfc5447bcd92550441969fea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc732a7e3a6dc2185542b477368d7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd1d768ad8d4e1208f67c6eb269398707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fced21c60153b5a1b76d2141d237be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fe8e373756aedc5082c8589fb7f14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed852cf303a7d42fdd6b1e27e0d982e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d0a1a6d623c0cfbecf6b62ce6d23d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd4676a680188e2dde4a60ac5fc7ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c362687c245a4d7e1d6d63d6939f654713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62157992cf184fb8dda2565ac3fd8673714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff0b06add0d714e99ca1d1782c2231715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c33645999e9ae565307f3f1c37a54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b31551545e670f610ff73588e2a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd87534a35744aec836135ba96bdb9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8c8a2c493d59cb2928e29744ad3c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f9e2133ba1c7593612042498e03f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a98a28c9bb824e73c84e20e8b2e78b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c95d7e9e2a1cfb9898b7d257f2a5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9d24785df8412d3dc083efee1a855723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ec452ee138ab829e32c492037b5b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69956c85b5ecde64073d15672664a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db46586f09f47cf779ff0c2222fab6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e0c145a29f3c7281ecb50463ab51c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e35ec1c758a52bbf71c2da1f245f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72b6eaadae030c3e14c227796321b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cf334c4e9b363e05283eaba219650730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390fbbd024311ac74b623675db79d1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901b41b33b51867a51e1a467a3d1d33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0487e7801e293cd77c481567e0396733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635e1352ca7d15c34b507a6a18ece5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c860fadb51085a8f7895771e17fcf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12cc15ec76c2744a3a82485de5c9f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e42c844572c85b7328de905fd7add737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347054aac89449746f1efbcad87a8fac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10854033a833500cd08684cd6b5e6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae870cb9b9d27299ab7273d4e877c8c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1738456d8d0d94789444de2b01ef62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecef993e9554a36db6f027ae50b6bc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc80d9cc568ac4eecf4f1fd9eac6225743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0483265b1bffca8058636f4963faf6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5eacba000d0e1e1acffa300e7e22b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61fac725ffa26c81839b0b7a2c8789746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4fbefa1ccaab703ec4f388c00a15c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb52eaf9815728eba0b40e6dfe39174748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc549117681e6cd1f8d8b5409745624749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1bd6d6d2559fb67461fa67b7bf629750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c2572a66583c11a79fe750211845f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c0e5703a46694fef7c81698b797c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4607abb97d1d472a24428553c7e5a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062becd4313f450cac7a86e6632981b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d6de618c5fc063b3642b3526e1b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65108ad8ba4d911f7f885264cc5ece5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4393b9f01edb1e05e4cdd5a0f7c513757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8b362dcf518f66245382efac0fcac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ced494acd591526d481ff95928041759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>