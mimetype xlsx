--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f94c7d320a7077a845ed694936ab51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d519337b8101b28516414e50b157742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0edc1e7e8a2c927721634b6f372093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6f2ed06678e2d222ec7d22df4fc354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50639eb73cba7f4e55aabd73f4b85665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686d28a80e3cc02a74020802e5525ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dc0abf531e4afca67ad737c04e9da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866dbe02c84db6bdd005d4693c940308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edb78c734767c36f33b83255aa0eb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838a84d492326f85c835b2180b7a0ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d1d0402ce125c47c5d8fd88c13fd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a87bbc2efcf4ff72bc6b88f010a33912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c2627bec2e5b633d4f48e7aef69e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4afc89090821cb4b768d5a0a3d059c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cbe5b6ac950423b9c7cad1e5ceaa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62321148fd794762d96c2944dec6790e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8a26d7f40b80498a99d027c5dfecf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c37d3136b09b79887a26739fb6e83518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7a849d02163bd8bb3247e0028e25719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317097773011683cdc8e274067fa292820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a4a0989d8f604f10ff4d3f68d136b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350cce1a2d97e3fbf18872b826fd6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2814f7dd94d392759fe69ab7858256a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de380ff006f01f673feb86e65655c1cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dc62e68d2877c2f5fc875cecea46725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a497873b96067ee6db06cbaf1f3c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4077ad4b17e8bd307f759f8f4b09627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7cbcb3574f4da6204d271d9a4183728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ad84b4cbd1f432d4e7bc85563b9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417674606c08a5dc3235cad6e69972330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367c74245761641994383e6c329c3fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef8126d7c2565ee845acd4c6737d7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fc7475b00eb90811808382c74202433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd41b754b905b2b212a243b0da8c31134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a3bf126699b3dd260e31a8711a9b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a5d88fd2d5bb0afbd8f49ede6c5b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08554324e4df0af55a9d7369ab03198837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390c2fdb0f29d37c4b10c5257d0c72138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba553fca9a12e9632f766de6cae65339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f682827543411d59da9617637486b0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a00865e7987c36dd7763fefe93c3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42d578a820b81a9aafa6c89b97e74642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75d8f5f86b377f62af840b069ec73743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1db2c4a36b3f8f0f56856f097fcba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ee1cc42db397336f9d8ad57f6a95845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a727fc766148bdb829de5d1621820446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624808ccc15574f271fbbdf0c257ce0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9949f6a96f4a7ca60d49f00ef3f03a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde5e737713ea01f9af7ca60850fce449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e9e3b5e866f2bc860f2fd445734250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b662137f9ef0ff359f04f7f61f4b0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28417ea0d7e645dc2171b126521007352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee75797653da5ccbd58061d743f9ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79725a04d27bdadc5cf453b06638c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a60fb31692054ad49dfbee4f9179755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100e1cbf6926b3e54cf90c876828d8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa252c107b0c3996d764b76c4517c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854733055d450e8f6e20822a75a222358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddea41508ccd445c69fcb06389eaa0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c96c07bbb87ac90cfbf3890d242c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd234e69fa5a1e8499374e461ea79c9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bd1aea86918828cfce011a433e24462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deaf16c5bc64f90f6b57b6e7b8f56363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1676a96de0d502e6c8580eddce86864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff13830ce7681a3069df99693f17c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdf2cc4e45a685548680cefd6b385066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f6cf72ff4ce913165661c1b1913767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6236dae35f548f9f228e2172eadf968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88d86affeea46a9eae8746cf4e6e1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66376a5f1e53ed735901e8fa95eddae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e3afe751eeb6058c28a61943fae9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1be4d1a22327858655f5c4b992b89872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42599bf86f5a390b0f03112ef5dc182473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4ce4dad721dde972a2e783aa1cb4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72d0b944b8c9e286a3d8f754da26bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d175dcbbbc5f7c769bed77f85edc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fab408e5757332514a728ff89b2be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142f1a25f990a11dd77ad2240a46cd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd93739be5c42f201dadfb727d09a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc803a3e0bc8d93275999e71ff0f4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162ad249c752f53fc3420f7ea386e4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea5e28dda91144919b95f525b4e8e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbfa3cb75789ccfcc14c332f01865783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876c07e04f5249d7091b527695a195e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecc4a0262ee7dfefa657816c16512585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116670958ba0fc10d0e4052b94da5f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a1f6607bfc9fa191e6bfe1d4aea4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978b6e98ffce792facd9d26f347edfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b825156cf020a756e85a4cf0838da689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24e59b8a71d3da8ca1de23ae501d7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6425267ac790dd19371cad93d5c88a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a46bcbca197d56825ef863e02dcd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25ec5d393198bd72984e7ebbb87d2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55542df0b0c9a43eb54185e530ed677094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745809e61df05cfd147a91d4906928595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90ae04208b7fa097b2d50cdbda0cdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e2fd360f0dc98a6a957da8c70d69e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54bda0aa7df00787dea95a61fd538398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483729588bda072232c85d34ad842c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b47927c5e3fd43b08dd545a487471100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e8984f174afe7d25d73632d6d4ff1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14a9c28aaa7ecf9941e8e7fa98ac36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83165a0f398cb47c34cbbb590938bed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdac56c75cf915e4074adf41ab30f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f29bbda9e9ca2d366555520961a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9445ed67b24d5cf29e4e9cf63ba7177106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b30c2073b1adc8ffbed2aaa59f33c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4de89701173cd6c8c3568a3d647e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094528835003e82bdbfb1596c06d7db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56a590d0c25ac498ae9d8a2f2bc731110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f0121c56ae9ffb2c16fb6c853f280111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb6963e5d78151ac539050e59c5500112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c7bcacfdde8f1cd47ba01e1d0b705113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb889e2df3bd9f564f51bfa17bce2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463208c066568c57a6699cb538c59e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30daa4886e64b5fec1de3d7496a70fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f4c0f28193b69eedc2343d4bbcffb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865164edb83f7e12fb3f4138d4233271118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7c5183fcbe2298bbb77c9c44deeee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8c087447bc77d27e161ec9479bd03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c440294fc123f33d95e8dc4a57fa7ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6efd0aa9a31652dc4511c7f8510585122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e4396be7185a5328cc3b4ac1341e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4186156334ec9bf54ed4c98ce5368e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9770d32ed1c10bd123e73938d3a64d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f478de21bc18fff35e521c5ff74cf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468f70c141f680d2d64078921d90c02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d122892aba3f98f214216ca6aef74a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82189e98ec493cfbbbb8a1821d876a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a6c9a7d79f7a189fcb7c3d9ffcd56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf49ec899949bfe5663894d05845b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86af935c874e514e459be55da8bb049132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e025b6a92f9bbcb10149d77793557133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62b00d151ab6bc95ff716033427c6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11281987866efc4a7ce94babf861a4d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d0105a44d681293d362b505f92750136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7aa50f3ce47ea90734737d767b853137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8731dffc61a3f2263b06260e8f6f64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f774dd7b0492fe6cf2791bc2702fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1be6a4a76294df1699a349742c8d69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358beef8822b2c2af7fe49a4d3202b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1db67996d7a2f594364683ee0fb4f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ecf42fcd9b016b395873e0ee4d43a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34205c659c7dd917d2ec1e4aa8b911e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522087c2a406fddda2a93c427489003145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c95d3f71b739af6a278fb87def17d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb46cb4042d94ee62d731b71614e6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96697f4ac9f914af7f0d99a979ef2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344e69a21616a0cc3e4c9aa3f9b663d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2b6ccb407f310f90b1a290ab72242150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a126918cfc8050c9a5ba6804d8381151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd78d9b607c6f9cb21e1e62df2138c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cd60e445c2ac6cf6db432f78c9da8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ce12601da04dacb92b36f51ff1ae5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9357431aad6e86a3ec143a01310dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e7406a97776e058630b3afc9b4bad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60528f4b0940cedda8f49ef310e24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9876d0e529a81a404f1b7f93f8132158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ec0724180c2e44336abb480fccfa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e53fa2746fb4b6a20bf1031bfc190160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263c4aa64c1efbdc6d81425db122717161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0132010752dc6fba045744cab1061c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cad01f511ed3105e9f84bd9c3381d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeaa5f7160ec53217ae04c385b1b40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad353f5534b68671f91eaf2fdf17a631165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88debde191a7d461265c77431b984471166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcd5e8629943409b11c0cee374dc41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bd5ce6879692a06a95d71101c33c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb37c3de12cdf5e06d6626929bb0015169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fd6be70f53b26ba0393da18594948170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e825def8b0825bff5acba4d0df00617171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755c4033fb9e6ead5bb5b7cae47de8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60facf8cbf34a1609dace34174532b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b387328d912bea163d89c322d4746c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1916672f537c2faae8591a047f35720175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f37c930d77562c3438af0ca0ed703176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca838f8001d16ebe49c33ec1b97baa8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d49648fe9b7c0f0ac505c408866a48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541f8733a14a66cbe3c9be5395b6216179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67215364393e91256068b495f6b08d7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ac691925a97d833be765b7877aa14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec3e69acc0385c9c12bf63334c9398182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5b429529b3ca1df8a10a991decd4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d534788c0ee25867303985bae41597184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4a18a0de816fa4ebcd766b8f3bae4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1b85acdca0626e203bdbff27c1ff6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5214ab5142e42a9c343214f9f1b194187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c487df91258907e7422f899129fa5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f83b9b45df723ef45b5d9c9498bce9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bed62d218ac2e50303b5405992c62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03521b33bba81d488cdcd7c3e1d9ad9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507d0a34a7138231d0f8103c97448f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4397749a689b1375f7a7602505dee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec94009671da7cdf28e18db6f45f153194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905ebadee9210a0afbffb3846a496af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748120bb7f33a7d612fc70beb1c05127196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901706c5b6dd930db5c67adecfd64c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493249774f1ece1a2cefc9e203d893df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091f650ae3d4f6c9c7247714f16908b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517acb3960f99b1ef115755604aa674200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd15d60a48930b6740d0e4b0815086201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc763672c88c241a38213010c900ac43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a3a9571f1240939cb107c00e70b57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38e2dd0054899364e22a1500660850204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34639bd3d2f35b3b83f9e4e58d9204c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae122400e87a0385645b9cd694b250ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ef6e71bad3798e257639e6b722f62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaa69f3962206e5db0a3f259250a63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831783af40c3512bb6adb987168a5dd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d537f5069f8e2ca319dac4c0c0dece210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655975324bdd84f43150960a0e6f6e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcb27a09c5d30690107e4f3163c0cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecff6667f4b6132d362e8dca1275df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706c685e145fbad6ba807c1cb60ddf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148579131fa8bf8a70993fdb57c6c440215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8adc9f298264a0730aeb8c6c0a31d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f92e090624f6d24c8164d049f15de7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d292a4e614194ce181efb5cb28870218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c357b28aee603100699ed9de5d6a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665ffe88649ed20fd49b9faa3c409cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f84c19c73ac19142054e2a36efa8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3aac6f4fd6e4f31842ddd7d8a50e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efde241045d870963fb698d61cb6d4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a4026a52c4304c42eef298f8b8ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef05bfbbfdcd43bb8f0b6d2b56be5dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4e5cd4c3a5073a9aab7b0d0487a06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358140c2f4e0110f2f52a6c3d399ae6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3c78f1bd93a6f4715610dcd749916228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e454d3ac54285919f0f228d7e20dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08933f7953bd2b460e4a1f014d3fa5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330a6a93b087f9279f99935ea40f08f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cdf4578777dd56e0105351135fb6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b34e28bb7f4ea2dd2aefe062c4db71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b634a66b9cd8d8fb30d5d05cead34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe457bd52d5808cea2cb0087f84206c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dd97cec194ae0e1dcdccf859c1383236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8d17f3405134132308d2d9fc01d53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d2b831e2be20b0b6e79a715121565238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7600a213ff4cc03cc539d4a933992239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992ae00125343d67d715b4c82821e84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a58eaf0d82a06d0d6386f23282e9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0974ef4483ac49d1ce16f120cc711a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68f6c61cba7e70114225d2169f70f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46d52a7fbf56cb0bcca0a4a109bf41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913e0c11eb11931650b163b70fe8194245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdc6f1c1125f7a7800ca04d3a0c772246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753ece5db3e4683eed02a1dc41d99f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c403ac8547d5f6c1ec4a06dc820a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edacd178ea948929af6a921cb1eabe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae11ce169302846795b3f4379177d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6d00f35d3a39df48adaa7e370844b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adc0e47ba27cac979f4ac3dbe7a6e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c5d2ba137e18f057b510dfc58b3d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01d5e93d73c971e9d5411f3b4f7363254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529aceb1b98310e9ba3f08b4946faf0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e8598838f44f4a46adc762a3b2cb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf2bec7931dc7db22fb2130614fe8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139823b8ec22520f6484cb4d2d7cc3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e01b7f542e4e979f9255b0f2c4b0e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd1bcf4540ba17267a6ec2cc0378c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cf67f4e46ed1b8022216f94160314261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cb984879920f70ba2f8ad38b36fcb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e080363fb7c2c45d7e2acd632644a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97956159a8d5b3eaed0aee093aa358e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e642b17736de7dd343146f82536c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81293f6bf945c2606b37ce22673ef6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072dee8a1cd58c48c2ec79f23ed834b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a71d70a57a2db7d5f8f541722c142f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635d9ade6185bd1296436213551c7be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c21caa0ebedb767af596c55976abc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ce7442c18ece5999d5f592b1e1f9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e3484dd7ab1c45e0c0365ba733eaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9bcd781f1129ffc1a572a0b3f11da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e63929bb21469b19c57cb02a8d2c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e89320126fe4125a7be28673c27d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96dcf5d4b382b0f052a872535bec83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de296eba7361ca5d8415e4ddc201c720277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698dcc7297c4551dd9a4b034c731ef9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819486c54ee85ac92f287dee5f29b95c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bd39f39cf4649b0d28cbab1dbad75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037cb28020224333bbe0c0fc4b21856281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c8651b4939f099380b721fb34076a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56746b254d8754fe14dc11f528a5bd85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8821b8f88a5bc913d2ed939e0a3e99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cb7ab4470c1a9a88d70620a1551bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38b6bdde88e2359ce9d41635254cf7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2409a73431a098abdcf0e52549ca5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9728728a7b13175dca97f51fc0366f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586247a98e6c8f66bcfe7fa15fa367e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaa721a0bc8a49d557bfd6693ab9db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617dec6fe56121303a0251a515c351291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0451c3399df72c86e404aaf6f185a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e48fa3996dec42cccaeafe888c527293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229bd5b58cd4921a5d120b5cb5b3849294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5db5e1ebac08c71853e60feff7ad1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b272f8b7f85ecbf4cc21d4a4adc63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a645307810d8d5af6621284578ed94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5850102427850124a397835db6dd5fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a958f4e902d4f8f6bb31a05b5a73b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744cd52f9091692ecc5d7166f585a8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652e70e13aad1fdb80060cdab87a8c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fe705c3b7e2d7351924374f325053302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2febade1df10aa9e72ebadd35e398303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41808b2215088a2b774afb0a853acc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6482193116594fcedd28d54d6b184305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e32ba48a21b590d14a5a80417fd8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82620e749c7bf0516f5de8dbc1dca832307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b21250acf4bfe417a62e3742b7988f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3810f3444be5f4f3ec45a1bf957c7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f14e0a63ed7986c1468a44315d4b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480da35a6d7dcef05945a83c8d1a5b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597e56ad6a13a912de9571b4c89e44f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82d337ae6686680ee425b402384246313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de3461f67fd1c148d0c732f7a30fc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c65396c5f3a35fcf70601341d33e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8314fa354f8577e7cf07025bdad7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c00ca70b4cf8469658f9d1069cf7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5d3a69b7737899ab4a48e174bd03e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1ae69d8ad88ad80330319b35e6e78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bf4f87accd2ac198409fa95a0ca6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439bcc9aa3b0897fb263f93ee2df2ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a04f4479bd3a3097bc619fd52e5e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653600e42773b843abfd385b77dcd2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec231844c3d860f84499384923394a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf1024a1e530aaaf364c77b57f9a60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a4cbaa186f97194ec7fb1423cf7ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a825a56146d0ff9fb17b963ef9253327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427bc438d917689289ed06025c4c02a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a793c3a3f49a13058438cb57270d1f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab16f5aa0d7f9a26578371b19118b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cd18f60a93b2d601af03f6931fc83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5070cdab540574838cda43669d0a60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1ee659b536d86f22336aab35a1fd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b74635dbcec8d30f649359c2e4051334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef4a20dbae541b43176b6fcf3b5ce6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d83f93c500cb855a9fc768376e926f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526d72492a836f672c5324dd7367178337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b29048783c28d61baabd80dc96293e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f825dd2828d9428463f038cf3e4fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c93e924baedd806d85b0f66fc0eb4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088686ffda7691ebc3625366a6a564e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37924f096085b9c3a855a6d3677ec871342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0f0084bdb5bc6bf0e6988c8042173343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140379cd3505fb2e8e2201567f656e32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ae657d3e660e26e12560a7dd3e108345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8fc33c509cc3722186c5e80ddc2bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4c5db4cc3942d1148467bfc290821347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8d114eaf956c61516a68d81d6292d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67201b7c0f50fed692a03222a018471349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fc7a75e7ee4c3264209b5e3b70d97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f865d20c19e56d1144e94509feb8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75389c5dae2255ff9fcaf8039b6f3fdd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8debecc106cc964a930bf6e11d821353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef821b38e23a633711fb8a6162e0c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db183cded6bdaf347a564e15758f0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee94f3f3a009180301474fbb7c8f565356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde3586dadc732644028054b0e4945c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e22ee43bd44a3b1c1cdff741ad8db9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddd630b5bb6d5f00f89eb93810b271359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a33c326810211e223549944016935a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6474b63edf91df6acb147af7335018361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473efeeb924ee5b909a93492e5b5e203362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac585b4cbb592616b1e3ee0a9ee58ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99683ee46f56d71ac0fa83a1fc9e43c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d18226023cb02fba5c591c878058a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1d8fc8a032fa50602aac68867bba2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6689d5be595082444cd18a7fa15e74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3bdc20b11675989d800d5f006642a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74076f7930f44180d4b4905170861d58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9db84b8d0883bc4087274a0641364a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83d578269f1d51367532d546c3158371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920799a75b87cf98167e6a13bcf70293372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d5ed6022620ec9d42a2adb7492b7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48059dcaf0df434c66ced0d80482ffd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc7e942560200ecade5a60305411e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc297f652cf797de8b8eea37ac76f48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f5c3ed6e6cbc93ae9d46fe7162921377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee19550748a755ada39bb2f642d480378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab5ffaea1af75794d02e249b25038d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc7137c32c9305bc7b8dce6e21c5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d58684212e77fe017942b193b98ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d210265c09a1acaa43e1cad8ad7a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233935ef192e7b7dbc2851664a76f20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f10e45e5cb33eaeabda0bc8c091b4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8da6ac0131c9d7ff4ea8f06eaea04c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33e1522b3a845307e624591dd330c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a17c46379086df08f008e8adbe3859387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac90bb6aecdb916f46296ba7463892388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d222b25d0b3abdce0302a226b66d4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a98514bc628b36491ecce9faec8cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a830b076cf90ffb5697e6017a8e570391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646251bc35988e9ef9b4c5c8b33f9a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849448a97207f6543aeeec146698145393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6139cbde886be6873afdf85f9f450c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9635d984dbdc1aa6c32a8bc5eb52b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f00c978731b54d1ea6adb0044e39f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f137b6658170476528528e711f2abbc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa2eaf7043b74cb8ffe7d736150b6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdee9485c18cf4aed6a7f89206f46b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4747c96546212944088444ef57f7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba77ae839a196f558f166a2a1321c9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6912cf77f41b26239d403b5bd9b3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7e41423097eaca1cc7d44f8e4929c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35711fd07da260eb4d5d314ddcf0511404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c336ada40a817c37ff0cda530bbb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c1987b6422d78f542a38d87f841c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce3e23bcd989da975d6dc5338613e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb186e3feac806c24fe2c68e194032408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440a1cb3661cfc9fa5ec41cbacaca11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddff225f64766423023167c970838e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064c1f89f3923692873be25c77aedbd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a01a2045b60f940412f3d0953e7869412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82799758aea2fcbd0707946288e8b396413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324253e9bf73346f91b4cf01df1142a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42908f65fe71f7304ae878599ea27f95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8486780e6d9f90f3455316488f8b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416c8bfd0fba1fb242662cdffcff6c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e426f5ca63011d2b048ee2c37fc7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4a57245fd11e5957b640113d1c92a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f055bf9dc4e7dcabd9240c61e7877420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46456cf01fba00208a263430db37c94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9b528ec269b36dbde925ceafd6170422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e164a2c98cb4a3f3f56f58ef0180fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2404ee20c09f844bdfd2f26059f480424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b541f35bcb9cf124f82e396f340c84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e91ea8090d47d03c6d8ea587f8171426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa770e484bd7d1dfc76613c0257789427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413f42466ba7992a8ab10171bb2fbfb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedf3396f2646830e7efdfc6649fbe3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b79ae6e1d198a76f768eeb30a38cfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6bba723301f93b3a8cd77bc24121e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e98a3771dd3381de5a45f3e9b7b6a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c8e62bee45339afc46dc611227687433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd366b5483566d3abe07341a4be881434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6a156ae4d0c210653dde82a0337bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067668755e0975b6aab3e4b8db1af10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134a42384c5c1087901221e45bfb7f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755c71722c82fb0c5ae5ea1459c65c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e906c7ea3d63164f8522257187db59a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac951ac85265c464a67399204e8207e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f921d891cd4716700eeafd556554b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17f955f78b859c3d1491e6d6486dd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75286cca358547ccb96012e573a553a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf1746bdd4bc1796d939a2ac156cb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067e4c497bdfcabf844c012b2684053445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa34541cae59d74307daeb025b6c92f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844c604c5d5dd7e3e6d1c06c556c02a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66d9db5ec8b59c36a3b9414d5531e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06533a4b00b96f9875674dfdb8f8f47d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d4937f4f046d06349e137d949d154450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abff523c128c9bdfd462b60c222841451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470557093cbde13eb7681465cc50e527452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e790d0d82b81904d7e83c286239f8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64f0c2f9e5fa363ef5c8e90cb616cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688652daaa699c3e2f95e4e31d609b4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e185a0737ae4b5485db5a8cb60be193456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52cf9e06e4fef3c878f71dc2f55429457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e2b06116807cb59f8a9357222f875458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fc7416caa596b0e75d67182a2e564459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e065cfb5be8e02a734e2e06042dfc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b59300186f67d85084f9b0f9be90f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7d0307d0cf42b9100d8e1498410cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5cf2747be68d4625e500ef8cb0e6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346f7532e159f083b59aeef53ce4f14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf1b4c8a0b53e4797d8fa06857fc16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8da121a8c5fae9aa55c97c568c797466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc726cd1732d3db5e3fbf8933996340467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a526465319fadde2ad0e636da0874c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f59b74e62a70a19cfb37f8f597dd8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a3315145e875c36a3e6909798ac74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a273e510bb239f2ed3d256cac15944471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567e78c4a1d6ca8d4b90507100c6c6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9b6db5423bb656cd6785b5ff1a69c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e2856b77fc144f2644715a51877b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d48deeaab21b42f740fadbda540bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3b9835fc4acd46b6cab3fc4d9ddcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d27c789213c07868f07704d474e7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563faa62aecd1b9614957036e5b0e043478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a5845f043b8ca4c72b09d5dbe8263479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cce888890690d4dbfe2c88401d3b72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe269f61170e0bd55b0899fcee9495481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd9e2a7d219acfc98a95c7d1ae508b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be609ba04b949cf85ab37acec54d1ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92a9e5aa80858050b72738a15b37b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46504d5c3109067818f5828c4dc6d9d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc9376ade7f9c30fc4b21324e9781f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39126c4f0a1fa329f52056c632d4e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f94bddc94f36dfdf6e145694065ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97314172b24d74ed9e9d0545b3e3bc03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e26b2070bf5256842b2a582e9ad65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709fdca8bc8344bbeb999ae80b601c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723f3f70075ce1edb24ca6c9b469ed5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0c6ccd22c314663391fd4ce484792493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807155e5aa00d7ae8546d285f1a70603494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e038cd91d4093f7aa91847a7837374b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f3d078795f5459d74fdca09724d17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29de28ec278480a454924fa85348c6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f565793353af7fc499e6b1dd4919ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2054176300d19ebe9a28992c5a2b15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3401af1f2a509d981644efe8de4ecd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e123616c30079d2adfd46cf10643c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658519e45c18344f2bd1ac940440e4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf2512339f885b0f3034f75950af9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3a49fb3b11d87421b19455d6b0788504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afccc136481200392d71dd0506c184a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567f126b0ea1e9d1401bd9edadd9dee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f5f58f57200c7f6a614a5e0904917507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f8b2dba5974cfd152cd8b36e9e5fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78439d45185e1e2690b01be508a69064509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943205648ff85adbc5e589c415b6483510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36f8c0fecb2886a71eda902b9757b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478795d4eb14f0c7560f8fdae21925d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5190370c9b3b0bb35a946beba3f269b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73032edbfdd6918c537b49eeb9ee07e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e402cdad84f64a4dcfbcacb2ca0f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a7f42e83d1263b0b3a8374746cb74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cbb8cea85e57a275da2e039f1a028517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99efafae5996a6eb5abea680cdc1d24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a2c83ea2fd3a7e71cff4b1c2689a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da591701daf1c1e069a8f8443c1252b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad47e5f780e271d06a36551323a5fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056d57b04bc833cfaf1329fea7056e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742868bbcd1b79de4ccba31b6e7109e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60287ded7804e740b1ce3c025c1bfabe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843a380bc182c7977fe4b46abe3f70a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17916a64fec433c5d4d2fa2b798455d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c5981250e3dc551ee52163c8a31da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5267a9a6fd36e3353e22284266ec9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624f15ebddddbdf9577aafc8469ea3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b11de27b745f7a2352d8b84840f407530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1976f8f99710e344fbf7de4b44dcef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53ffd4e4ed7758a824012af218c19c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e803436e0b7d04eaffd4c112fb504533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9987f4edf49de4ad67038da06a4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f47956794a04a455438e4a094084b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b8ccc53ed15140a1db10824e0535f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4251e5eaa1e4c051cc7e7f7732d8e7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f4edcc42cc73a1d1348805ca47162538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c281b39c32bc84f70e54ac3fa9059539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfb6e4941e50d0b9b794ed5435c0f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e205bddcdc5070137e6394ca2364e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909e51161b391c23c6934f8636690b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616727494d28f497d1d8d7cfe8f4673543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf043600da015d5f9584ee19a662d53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5793a999283a32948b4233235b977545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc9fdbaf22a87687dc7e0d94fb704546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9b4593cb632d34cf57a466680442d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce836eb4579c3f7e6d731b2fee4048548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54916b54a83da51ba1e301467414d8fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825e6a1e2c007b9cbb9aaf40495cb56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c84c441495dae8b1f94c1b90ad0852551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97e1d48afd7b1105c3943577f03e00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ecb2ea7b848369540583968e0c916553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e919df0523d929e6fa428defec7d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99955bbac06a463c1dea0fa758518d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015bb3edd72b17c6ff3538bfdd19ae2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faae269796c4a0f3d3ed73abbe9c63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d1a66c000b251cce313ab1db0688558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded23a15d3b45d59d44838824670f6e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0daeb838d452442f2cc85b8bc571d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649bf8a0568e0144e2f66239df9324f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1994705ad46eb2addeb6f3a353f093562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb905086d9091805cfd828cc9b3350563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd47a2e82be46f888339c311fc70ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01d5431baa82f5bd38ca69bf84f059565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7c22ab30186944c9225a86df3a30c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301946f4725dfbecbf3c72232aa36e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473392d4db6e6d148ff93e608171e36d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3587379a91006cf2e80474bc639f02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d9f30fbf4b9387648d26aa284b39f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c438ccbe185c3eb91e9005a240bc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a14a55613cbc57e178c706bc48e8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ee7f4549463aafd5befbc9e1686ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd088475728fc09df2c8e63d3072fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd663562434d35228c9b9d5041a60ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847fe7f7797adc511f9f23085574490576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2f2b0d4f9f50f817c06533e2b6307577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e7f9765197dbd200cec6a26d3151578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8397fdda8a2e44b3a40cfc0b1e724df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e38df21b438e970ad6235b5e06996580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442fa3879469c5110deb685c9dab705581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9c75161d2f9d1581efadc72960341582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc724d94c58818d762ddc17a33495e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca80ae94ad09b602cc6ec1b797264c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa14d91df9da3059980e78d0fa3f88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28183bc45140323be2c97c34c073554d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed057b950dcaab524ad81b4f79bee5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dc56178c561ae9be47cd38a6f03bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbda8090a51d0b452fb30a632b89a74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f6f85eebd72d1e6718e1e2759ec5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd656ae976b2daffc582852ae12ac7d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96ec7c3b55f83a4ead3c2ad89b3ca2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646506fdb321c5d7ba340cc4b807a47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c283a83d5970463998c89b5266fd946594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256b97d8f19630afea7fa4666e989f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b92d63c2d90dfd8bcef41e104f820b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a1997311167453d5b57c2a53a92b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd86bb14812d8940d91be075f39498598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735e4d0622baa88f1bbe334905a87a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d7a991e6a9adfcce75b6cc97ac437600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53a744a712d7e71f34df823e1314d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299076d5fd4e03c7ec6ff5c611a1c4c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65b9d7c28953692a78578e744f85e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc63072e58431738f6540703040306604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a4596b1e4421d0e44e42c91000ba1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c9de051b16acd4a8787f782153892606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbff3696b6170ef5304e91159a2f94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f73fa4411c6b6c72d2f8dc4c7b03a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a7f8d2167c5e2242fd8d5f6338b00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6ff69d71a00cd84c483d74b2d29cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ba9cce3ec5c94d42a038a93056c00611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92910f86a9e68048ce76cfd69a97406e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980b5a6f1e55dbcc07e5674c2cf6489613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40477da41e9184ca41e02619ec0d75ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c28810e0f9aaad35cc49746c51fd6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e9adb09bf42d2e6fadf9766619a47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddeb906362c9be145271fe95dfb495617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cff1995ad0ac9d165e26b0e4425c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be6bb1f21724fc4f24d69d17b179ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ae5a367f2780ae1e42e871001cf90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30370efe70d413b0d234e578e20257cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2a1ee55440ca5433764fe4eff12bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7b5d645f1f952cde5271e8eb8c1ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7085a484e45d37f0410e4477106fd43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76826b9f4554cf136cf3bc148a2b7ae9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a69055bca83703aedfadaa8bb4335626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd5de085d721e81c76b2ec9c0c8891627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352174f9515146b43b71ea76d449390f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c0c0dde82c288b8cf628c965d536b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837672fe6659f6a538a47fa87c32ef7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20451536a1d7a10043aa88a8200101d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f336f2cc0a754848533fa979f4bb789632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0972eba51d48be35f6b34e4ea6eef6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636df86c7d3c41ebb07fdca470e46dbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072acbac5635cbc117c9b308014fbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f854002cb7a40911665a47f242ab5e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c7af78d829a0d59f74eb4e8c97ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2ae59d428142717682ff3bc5c26e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a614396394e21eadfe9fc2059861d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e91a80b192390483c292c480b6eb01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4497f0b5bb08470e36dab26c221aa4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e1852676967da74c59d248c78210e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b14dc9c569b290b8f2a0f235b10500643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe991c81a29b0fb93da9454ae8e6c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629677aadff46f469ab64c42f8196cd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f57acfe47c091e1163fe8bc918fb78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc475169109584264bba3b46d0ccf2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533cb44351be1a8c01c8b72813e9629648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769f49b73f3232b3b16727f05e54e8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd17d33d2a306b49a8d673c13c94e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988edf97dce183033a2b7cb888e0692651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd6b912fd45f380857b69d749f99a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c71eb765bd25997338e3dace612d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca41402719b1d8314ca3c9f48a9ffd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e33a53930f740bfc3c4444275625b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852698b47121c8b57a64146db339674656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2691a00ebee072ef9c266e9dbb2f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e2d8ff27325ec6ee108688eb096a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c999d7339b1863645d03bb438739cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a2f3b390babc725afe983b63f7248660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933cd99cef3a7b667232c83a7da114e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a6f19cf5a9d9acacb535cf96bfbb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6923fec174c9fd7ae12c6f56a6a9db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3838fe3a1f5dec260f12660543da6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41dfc66eda487098fcd62e5ddcbe27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653a2488e2546c0fbaadb1ad4573d8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7870656044b9d2fb99f2d2e8e0360dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee419e36329b64dea7d4236788e494668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839229b67be8df82661612f804efed11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1ba18840e8dd71d015a695ad4bf13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69371561a309891d52ee9f1acda2390b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b443534a5acd2ec2d209f92ba39b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8702f12e93d81d9b859dee5b687e54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf258cf1891e8913be3572131fb368674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91b672294e36c8cf6c5b04e15aeb90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc4817b7bf69e5abf7952cb6e79e6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29aa52607f43eeee380584eaa488fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da4e5dcb505ce40f466cffae39d22d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d549ad8ad6e2e513222f23d49a9228c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceb19decfb874dd0b5bf64dd304449680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d019cadcda2295011bf9b332e1f9ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323018848e8ebe936f195cb059898457682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d2ae3fc67dea56234a09d3fda4258683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482213692f257c31e4f9a76d6efa7d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f17cba6b6fd79322b1d70aafe603c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ec37762d8a5a8242bfd65b6dacfd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fae8b78e78c5e29328d6f5fdf55ad1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dffa20b29e14d040ca86bcaa13c9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ff3513198dbf24c48b1f5b634ad92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b8130982b36d4c1d1850c9c97cf5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5cb5692fb929e3d66fb052a7986a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473814b9028e67d1cf12bdd63385276692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8880639789dfe7aa9070088743c68f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a03ddd8950008592e912cda9baabb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7188cfdda158a0c58938e57255091c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb9c78c321fdfbda0b8faba6f3b3fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d46edb49796ef65cda98c30a058414697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59784913c439ca33fff27753214d65e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5810860de21faa4db8c9defabb7b52f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b605686f180534069addee8975da3af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c752170818f3799b0f537ff016e730f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04f5cee326f2dea86642feaefdb58a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c64b2a35d38eefffa3e87688e7f66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698a0db8e118e0d628fdcca6bc27bb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b11d4720508192ee228eaceb37b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e115c15e7f91ea02890aa1391eba5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b328b3ae8eb26ca5dd170f5721310707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81c8760999e8cff7b3ce3052832ac9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3092541f76e1eddb4dcd61c50f180709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963c95315d2ebf0a78deac0ecf51a69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b75806e9be4e3145291fbf610acf9e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeeec89362675f818ec4c1fa60721b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63670287edf8c8d2411663392c8ff60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8cacabbfa06731434862e1873e56b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a77727cf7f03d29ad928ac9effba3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac455da7900cacac6bd1abf82d549b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880487d54ae1b0e533f96aa925579ecc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465e54689154284ddecfa1086e713e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945038e207f2ee2b885ad2a81cf14b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac7f1d7256b5a7399e951bf0c73076720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dc40358ec0d768cc3d62fbea31d08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a73484eb40bf45c40b0a7cf77a0f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3970536e010bae8090992fe84cb60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fc51369764a206ea0bb3b846b7efe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc0d5df060ef500e92bc3cb22ab9df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e8289c279440fadd3416acdf51ee9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce662d93c3bb5612cf085e62e7e0da13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254774e2d64ac5a675d98fba643e04c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205188b554253884f7f7730fc716fac3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779e0265fa6fd678fab6f5165eadb31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb085598396e0e17b36bd4b707b740731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c45fa87161a3261faf69d814442c4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef3659511e3c5d976961d98fb8829e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb574673cdf1075f707ba90d0c2ce79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694c0e32ad7fdbeb7dd172907ae077f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665e58ff21d27b2dabb288c18c63a37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ee5769482495564274860afe7a8a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd769b126ccba1e5603279241b1431738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba0b79468844964cebba4bfe46b7b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6e4cb412310915b259c97e29e6467740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2d3e9e6f1a3f09f6ed83302ade8dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38704e14a5378c67b10fddb0737ef035742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203055ef5e272ab0e5fdee9667f86f5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af45da44b763229471efe0f38d9dd23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc2bef9cbd01b5c52e082d521ad62f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd01a779726485147790b23438e2528746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4c1b7ffda73cfbc7b47b2714fe73c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca411cba5c68d0b5c2a8cbfc50f0103748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d21c4438de5aaf8828b95faa9f3de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe405cb66a3056e15cabe23e6b6b93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be40b636269f234011134080c697045751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0b1a8e3bbc75b6478c07be6b349f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce26609439639061fe30a08292af42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92adbbdd2ddf4997752b0e916698d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc8f97d424f6ff9455c9eb6705470f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7d3b403b4174a93d7e1cf1a9fd278756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13734dcd01d4fa0a395f61b358cd2ee3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcb1c123d5a305dfd3ed8ed50e05bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7e3433ce82b8c8fff8242e0f16abe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896ad23726807d5999707e0875a9fca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee04652cb27ce15a75d8e6e9058b6482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53655cc194bc15111f7643285e523b203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ae102981baf1e255833fc3e2e86424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd2e0def86a5e3f122471da80447545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ab04052db21c72d59c2fd364a537d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff63abf6c8d8d547548096e310795de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aab2ae29a06aa98468b05651cbedf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acfd125c4187e1e81fa90f06905e9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a40ae9d1c76b68395033d365a409910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa1b00347561a0219c31fcab0a404d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947cd0771a4276c5ecd3d184214ba5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e1a68febdbb01e866d32f19e3cf9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18427d942b1ae3bdbac98fbb93e79fe614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e840f5e090e854d2ddfea30c1de67d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6e6e66efde3b51b5b5090e2fe93d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead14405ae6681e7f87ad556ded654217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53676b6e2cf53436f6652d752f22e4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba187c955b2c87c6bc10827f1382c1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3fe7cce5b63cd7b2451cf048b293d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804639c74646625484a7548c40a551921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad6da765fefa751c44b9648d97832222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399b62c23088f705bf9539507871fb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617ed460cfe48a5920b7b0d79950ce324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab2ad5c014ce9735faae31f6967dd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6659a1e23e9fdf44eb1d783a4cf2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89eb26a9a3797a04e34a8897ae3dc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459891d3fd62c1a7cfa9317ebecba8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7f51ddf4cbeb3bec41551dabb7d3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785850925fbfcf6c8f4ebc7ee9c1bc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482ff4dc921ea795211a2266851497031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eb53233997be77845652107dd93eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbe58709bfb264ffac9b7b21e6d64133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640272d1ef9da5d18870ec68d5b7b8b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff527776b1bb3eddca54fffbd6290735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceafc2388bbbe138e5b184b9cb0cac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbacc2fe8871913184d5d2b383aaf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea55f5d131547cc662eeb87e6f5ba338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a010ed98a3de4a52d417b586ca629439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150507fa21dbedc53f2172f35a2dcf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051d3904fd7b41b193a7e80c334c7a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba35f5ced00bdec7123da72cb6901c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a309b774526fba299d21ce859d969e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c141e6524890bf37d63dcfdf131a2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7243ade08d4e973af88d59fceae4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b82b7f879bd8484c23418132952946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ef52cb01c52f25146d67f8383353947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f567c0eef04723c362633f8be438fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524495a9b5bdf7c5a15a71c663f3b3b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0c0da4569981d63811026573cf9f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a751bb370b1f9d99e93aeb0291524051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225963e7888b5bdc77a862e8b7ee143b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b6d9ac6dcabb2f6af084d25f94b4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb5eaec85a97f69716adacac04c29254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5959835fb0f58c8205d5ef50623d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7aeb92460149cb6d3f8a667bce90ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eaeba6dc2d1fd5db2e9082ec154c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a311005ab32679c8d17a37cea48ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd15e3545684a1f50d75b638d19da259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964bbe2d251c15c13ab37bce6c8540b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13666900dddc6a0c3df1d640552b26cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bb37d210b77344942b5af3cba68df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768d11a3ddeebe400307ce69d5b110963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b88f7d191db71f42cfd94ab37da4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17493f3a91c80f1021f8aeb1b260a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682907f16c86765aed6c519e950428a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e13e7e4ac13daab7ffabd7b14496f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b305e0d6d5a799caf5567c054e81d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434e0ef9efd7ec7c31edb634081d2bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3a735466ad8941af946dc9234c1db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc41a55b233500f5384d0c027361e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1290a9a4a5f064e399abd28f4d747c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d47c30fd0d49224e2b24df43e181e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90371fbc801faca54fc8c23184cdfe3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcccd5b79ddeea7d7a8a1ade349b39475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808be1e130de7f2ca8a07e613d4f1fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce7e44c30e104089dee52c6432c5d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720888324b2b7f73a48bcd655610cbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a20b49d377b1768b948e7d3a44e9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280c7f40f05e8b8e44b03dff7b3755180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130f7e1f52a9b6418f5481e235f354c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46507404fec1dc4762fe1552bfcab9e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bd9e34f2e9340a7d7b8984234eb1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a012adac84e997ee2d2a3b60f8b35484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0c3a318a555b315ee90f48142cfc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b56a7749b7f03187efa17698739fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07d47464603ab1f989f14a78a4939a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b2317a75f953a5a6844e5d950e56788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467bfe23356db70087873d1344dfa3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01002cb16976713692d08e60a636712890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5297f6208f6ca49b47ae7ccd98a7ed591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48c4552b39aeaf6873047624680ba992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24920f2c85e876fba9edc3f0b47d164493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4df3242ddd301ed122f7af263ee77294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c012db0cdacdfec1cfd0d231dd07dfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaff35f3b50640818ae931ca293e9b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171d6186030a7792582acd044bf099d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefd94aaea2778c7b2524748246c6da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb9e808dde552d0c363e8da40f220f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e365e65e02c410c1a7584cdc21787100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8507ea730d8ae1716134aa6516abb68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e6b6380616844784f7fc5198126da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d5cabc833dabe9a9a9491c5273bb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f6651d54895429e5b55430fc55e7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c439e08d0300874c6721e0e2e9b03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d754ad3b2ede430989912baf09d7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba02577dd69d915336b69de6028ff2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc074c3185ed3726bec2195ec9ff0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34470dbb681084de573b1ae3e597a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55cd48e3c76216a8ff33841269f556110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfc63217224ec6181531f1acaaa71b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd28ae028bf1a5cd710943f990d806112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47061e8c43134b28854cd08cad935cb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbf7dba151e764872e213088bb60a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951c430e5507580aa45217da2f5fbe6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1db18fdb31444f6203577a6310e165116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e918bc4e2d25af3ceb2ae7dcf1f34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc19088cbc822683861219e2c38e12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296869cc8db928fdc246528c1d831309119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3f083e09fcbe736db6c6ec63e4ac0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80757969d35a8690796f96ea1279f3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be5c6fcd6d9e72e8b98c37de18cb5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2399f35fd6fb153552fbae53739801123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9afbb94631048db23156329ab09776124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2cf84df8431552b633605cfe8fa82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd60b2225396765c416b930f139f0c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66272de10a164302cea2488f02444cc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbdf6d0cd186e245ae28d6622afed3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59195723e640392828be06ca6ef69f6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde96b4e24c2f23837f090cc6d1de503130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade1d97415268220d3e6ee44498b028131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472742076d928a07b0a7fff57e8893a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d101c4861ac695b62036f50b88a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9463f6de5bac87d994d87c1ce72f801134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def8a4e119758c2e9bf4e3203642a7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e3be802c117c28e83949976f65da9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6006f155d99951cd201e69c8ca7d78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef518be688f2b2a79681c8afe4938c76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e12ff7deca782431dc045073b2b984139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038b202f8ce9281cd5cb33e44cc37fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f14300bceaddf59812c97a77141ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bf690db282cbefde917d244998fac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089bf7d597c9b856d1403247ba31ba6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e6975e005c0c7022c8b67cda0fcdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467316c933afe281f62c9e9002551e0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b64830194486ec6269d4b191b1fc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f845b92904f58b90292c6e38d99591147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc532b677e4c654da897aef1e028d09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97e7daaf57f4bb33e2301dcc898b1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c528ca102c30f9e39269df2702ca67b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3900a72d6129ae2b85a78d1d6a7bcd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4583f4168b9fcd793c39cf355087e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51362207d44a48e3e6536eb8dc4b0b1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e816b05398c02180275dc5f06e2cdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98966ca57bb5052116b9c56814556765155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb799ff350d62b5831344479de6b550156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8604fba65e0038c19f4e43ffd4c633157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcc30cf2f5c7355630d6808aa9d020158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba7f9058aee1fcc6a94e7312f412d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5478cde5b6a82901078610023a5c18b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650fafb32642bfa26085d07af65e1bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f987a869e78c3e7e31bec786a246940162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7379be84013334862a79700f4a14e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1151dbf113b73276f2306655d4ed20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb0dca8e11b44ad647e69d648bc5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb58fc50a7069cc03986b81baec7778166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e22e158d8a6f784859be64bec195e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425a475db3315d252c07e0a046b74ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d567bd8c43e1b06daf7fd4d20805382169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6651977fae379ddd39df1598c26eb0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b5f4ac6030bf588c5c3fe6b4198a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674087f98754c79ec54f2128edc36ed4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535c012a92dcb26a1ced7cd282f0379173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad33a43c1bed522ac7ba3f2a51e317174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d905fbe72ca169c5a47713990365d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b4687f4affadd95b3fa4334ce7b05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce7df6b25a5f71b8e8ca0a44553da0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0d8e5ab2e949ffa1a6473960184f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47bf69f90014b2d683102b0c1bd1e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86207e34d96369e9bd0f58e11419f2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06c2b491a1ab8e6ab28d7d043ab7e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836246f8da1f1341778e0fb70ab2c4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3999d5eb4d9d2e3be5ca04de6e0d25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771a95cbc1aa3e64f5595f5a1d4a3e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20064eafa1baff81e628fc3c64cb26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa05be95f734b751b1cdce73100e3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdcde21bcedcded4792533c2a812ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20801c6e7fe6dda09cb7eb4d9cae4409188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77d820a369072b2600dac95b17bce7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d9e6258c8a2ed6a287e0cf6ceadf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f65148daf64ac5ade16c9f3ce190c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a536cf5c16adccce09c3ec3b0b33a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312f1b57723e8c992f23a632d7a38f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924bf4d1559b3410264dfbf69dffaab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d6c8b06f1b023922a3c136a9e5c89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db67a9614fec1a18264a92579f4aa52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5f289d89ca94de60ea265d296b808197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315b6589dcc0f77d4770897ffbcdbf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17b18c2ed76d26d945e02abc2c6d49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69cfce1320cdacf7df27002a4d0ee8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48060dec2c74f40c6f353ff59d367f86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9c5c74ba0ebd76ef619980431b9e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22275126cb3b36f126e2cb2fb5a97397203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796e0d210729fe2e1829367a03df5c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27395fcd8cc66eb4817846f88dd9306e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13131ec5bb344d0ede13a731798665b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29823807df3c23fe9660a14ca1e718f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ef7c71f16688ef8f9e2faec66b4b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85702a7423117b7fb889a88283651927209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1204ab5d04b81fa68055e0cf930bbd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e6ce4a38b3b00bf8b00aaaf6925b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac21e5e214e022201b81262edd1c3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aacd799d42ced98a716075ee21b1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3234f1da88aeca8187c7eb3078f43c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b810a526b4d9ececcff095dd1520f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1830037411ed09141f341e9c3341b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aaa03da75c3ccc4b11fa42ec1c25f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e97d8edfe61299800cbbc1394a751218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a868806a02efdee06b482bf2b4d1b52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5f36eceb78a3232e1275d700e013a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4160bda567dca72aba0b062df08377221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b17db7cf7c592e380d5190fb02d8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e472738cdfa74ac6fc7f4af37f392223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a831667ffdfda294eb1a0114659ea4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20658007473d8d3276d15da99b994e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25bf741d31d3fff89022fb38da5668226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2332802b8fd45d9cf7212eed271b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506478fd7c053ef643e69722c04fec44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be70ff15b0caab348d9f033e39fa41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b37c1aea7e1abe8b51179783ececa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05719e092be6e8d7325aa2964af0dd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e3cd28c4fe4232f400b678063c64f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eb1b985716968d7c583af9664f6f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d573990001b12bf682a41b2f2a3ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10aa3ff4b95c142abdcd4eca5fa760235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da42187b73d4bed192c5de614df917e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb7cb1e8bc3f65c6833733da10669e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77211f44a28c2af03f8935554a5349a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac44791d714bb9f7e4abbe4e620e44c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869b3b88dd9527ee55b9f35793d96b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeae5dab82efecdc8d7007fb9e27f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8f7a71095e8729e6d0b4e0ef9396c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fa558fff731c0acddff6fa0898148243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6ad1c7f05644b1d8647e61a39dc8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0ad53746cab0c6cea7e6361516551245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665fee7d54bd2056ffc226e22d4fc56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0400b87be77523e44b767b7f89ce52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f59436ff35dde4b6a439880ec185d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a3fa7bd44624cef306166af0c3348249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c7dce3db8685f658a8b49027ba2c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ce15916c484316295da676325592a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b29d61582e65c5400bec039922eac1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8ec8d7285910e65adb8073c052543253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab894bb04cd959737b0dedbc40009d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eac7de6a67a21cec999388dd15119255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40707e80f0748e1ad80c0f26dcac0a2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520563ee8d8f960567f1ffef206ab5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423229a6faf31363a51ca6a2eaed00e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f506ead6186557ee24c621682787a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789ffacfb7e4cda56db649f694580f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f251c42396fb6b7785c8e59e3c14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efcf042a6e875d70f08f78316f6dcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5825664e01f6ae760cd57036a01b92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563be988b9b74d2abb126baafee292b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99668824cb0e71e46279a87d400d502d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36d38821b69cbf4234c084c5229864266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39905110873e46ab3847086452f615267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d7e11f56b7ed6dd7c99a178467dbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542c43a27cc4d0d40df4d52dd688d82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911675ad450c5c1a18a6c790ce0d242e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead33b18388fae1b6b0e9d43f7711ad2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a07ee9ab1cbaa1eb987f7acafa51d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f58a4209784331a08cf2a3d771725273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf36c10c290b3bc4e1641833b58275e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1e59a91d6734b2f2590ea745ad638275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f26b45ea2c046f5b208602a649c62d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071e10a7b19d235eeb1a29670674530277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ecbd87a323bf9cb76a6cc47376e19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80390e9a6c4a866cb09e468c945b4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7643b1185c1d6127d5cd94253ba23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617366d0b3ea081e98e6b09d878417a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbdba646baebf518d615b8d1c7f060282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878568040e771a5bb84c8dc608511c0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae42645e4e6dd8906727218f534dca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c52c7cb1f277c94848caff29e7f58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91066a756b4dd3d98866284a47682cc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5eed89e1d24adb037e54cafb433dd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddb93f0751019dc32b48b42a047b77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeb1e24c9c589a6f2b1ced3ca0ff8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62585179fb666559361dcc81927b3962290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8a3f66c61f8ef9353e3457623d104291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbaf5786371a4b8127838522c38a85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a88777e556c66d0b93405fdf53bac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6531cfa18edf0dc6f2ec394eabbd7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca41e20fc3da2fcb97cff397fae610295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e9b1858d5647fb0e32014532d4066296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c9dafe3d68468c21de975e5f81e9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2304d9b96fc7a7b193c140e274a1c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f15d42899892781b0ae6530c43771e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4e0d611f38cfd971de5457e193164300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98315ca0c5b2acc978eff7fcb8afff0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2deece4a4741ee071f6421b2b8cbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80178d6b42be74c23584e54e17e61389303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4011929be0ca5fd115be77b2da0084304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b96c4af5900a903466130fd85d2076305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25dd636c958404c4eeacfd4bbb563a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b58c47fdd0a480867458643513638307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1d78add6d65d85f4833a9d97e2068308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d195facce9e784955c1959bc09c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f14f5dd7b50fd643e12cd263b1feb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa89b30bf14b363f67a652aa1feb69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a21cdcb49cc6ba8ec317998952716312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457745fcd0d1a014c0dd037ad284832313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab360e84ef8c0b38d141b4091ac96118314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d705d968e65fc9962671990a77c77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b72f0bb3ad44f98f452f79be991a87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f324d298476bd800e3b01368f4b46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0361a6be2712fc1838d8b22cc140744318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824835097fd699a95a513ad23e6a2b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72bdcf97126ef283b873194ff9886320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168303f966f91f7ae62e42bdf277da49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43ba9d2a3583344264b8e0ddc39224322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5d2857459154ad0eade6bd6b4db0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a804bcd0fe1496bf96064369479b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b2f5ad2016f27acb65c2476b23550325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcfa7ba64615f47bf3e3693aa01c84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2db7649444942bd16644e661b9a184327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19f296be9f72845511c08aba6e3457328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe72b4202984b61eb08c4c919ebff4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406a9859882a9dc7e78683b978d3c9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496ef10408558dcba1722f8b0cecb7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb123d79deb12f5c5bb6a35bf98eb87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46781255cd19c8cbc3fabe925aad37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f55570d31191e744716559e4f428d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41888620e0c35f716e778aee52482284335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a722f865caeee5ccf49c975e138b2e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95587210615d04d67b803e4418b79cfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0c9f269edba756bf9b36ab1973716338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0157196fe5e6f27a7109b7b937846339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5df5c01566918e8a12b8376d68cd77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e979fdfdba931e8625794dad3ccad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6db28aa654fd445efcf029ae5a37e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec52865cf2c81f846628f01ed9b377e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82335a3b9c3db8e91f6b3a9accc174344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771c04b40e4143376ec6fc097f647dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dc360a088fd5ead4a45b432184418346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71276cd6e14c0148f358ec84d3f60a99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90ad3a54706946f6cfa08153e58302348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e059ee1fdb44761714be50fb278e19f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1dc76c6891de9b385d65786aeb016350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b5b6cbfa164cdd4a0bbb1e2a55b64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48684efec929a9c1f572a94822d5e42a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c21305c2e89ea0495cde689f027f52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc9a0c260d3a4431b1ed50b2f9f94c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3ea05f229822b3872fbdbd9747eca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057fb6178161b12d59e8643853aa072356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091217f36fef1fdf8abbb7bbc7e62f65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec3497dfe1ad6b6de66824140d6c37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7a3c3a8f070e44d40d6984679a1d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587179952aef571f7670fdfe54554a67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973213cc7ed51fd5d092627e8c75384361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65145441be0bb0bb1d6a4e4018ac261362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6239e7e2920fa977e826e259d5165363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714e6d65da8787b119e8c74d341702c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a2f985ab419f708de9ffbc41ca4f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a663a04a064bdc7b3e17ca627d515ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b053eaa3ebdb7328d4664e1ac23c54367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd827d147cf1aeacc44839023ed9d8a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc028a9741478f8c5030730eb92120369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f997669378d51f6ea22cc88d36c44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a04e28a4ab42df6876aaa359422662371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c953f20d96efb72d879489fdfa69e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad783b67b7c177266a96512ca3ae5a9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359667d8de3b2d98db9e33cbe65ff75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f807743f957e5f2e6613c70da912375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7005cd7f067e7269a643aeb0235a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f5ecc3f970fdbf828acc38c52ddd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf03092f070b1128646406863a6c61f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc5d63d66d5822002a47d093e814ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94e5369147d52bfdb9d9fd3c1cc819380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc7971b0e15cb2e0552e4f5af16ac3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46136f5f8139b68e979860ecc829cf36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e3ff9fe3871d88891bd35697e6a15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461da38142950a00c4317ddc978659d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf40bf91cdfe6d9e2a5baa33a8acbf0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a852ee792aecefb9a6bb37cf2b6c29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678445bfd03dcd4ba86254467008a7f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504090b2c79318b4756eae2a37289a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b6c2e2288a27c2505dbd6ed63bae2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98524ec4ec32cd828ed69df9671e6db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aad9e7da7da8c23e9ef5e8543fff25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661c42132b27ebf2e3154658bfcdd1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf56a44da45dc800b7bc67141d6f68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9658dafbf9d1ac5ba7fdbc68210be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea59c5308933c8b1f336c5d1304d84a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ea8f6cc0f73139c608429470f8249396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcd1f1f9729da950b43a7f154f26f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5bb3a3e4a240c04d148de3c5a6b74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4dbec0a82531260789131e12c37a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a7343b55cfaf224e23c80a3fe4dff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da1844a391d57483dd82b4ff5cbbd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080adf764ecb1d83dd1df598b1b600a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4c3b433b27197976287f13e15aade403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c1f6d06527cec4d733d9a5f54a8ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78f2b2d886ea92f54197e2fbd20b03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1cb1e31595952a91642439667589a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934852a20f463288e1132a24ea4c36f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b355afe96227f93ef479ef6b58e39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0059912a7e0239336f294d48585c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ba76d14c7208d139faa134483972e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4b9cadd775577eed012d7046afd3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81714ae1d9d13d50315acdcde152c38c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a871bf0e8b302fda6d6bcbafb306fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212121cfc6298a0636b0824d51b736f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f9c1e647bd74a944d3a1386987928415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45db3c500ad2fa2b5f81dee8f5ebab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5087e4674b5082007493810abe4c46d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecbbb8563137eacd05525b17689f55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c87b443200bb3076ca5a2b6fc2b6b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9392c527e6c1a62d4a8fb35a7fb5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9de46e25d0344c0202f5f1888761c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc0089ac5c61c3680b37fdbd48302422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd9a4923e48e53e86567f45c5418e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4482317439144dc179e8c81054cbdf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3969abd255a2498bb0e6159555c047e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072942d2f4120d8f6be73ad0a699e53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a4d0e89f1615d9046d43f360d13ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316665533eefd925b0d9e091bfbd16cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b431d8e25058172c59158b5066bae3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159ea66e3f8cca8025ea9873a2adcb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e1dab38c49e3219524f260de21777431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed0f312215ace35ccc08bc58219077432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c472e955632af0f6508022699f1be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785d8d562b226eef8349a711eaf20b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79ba8a1ace3a4bfa8a83759f6e47ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332991809dffc2d074c26cb87cbb065436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98775c25fb93b2ba09ddaf00dcfa6c21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fddcd1b183a4d7dc46633759e7562438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f711137baea3616199312a2a600a0c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe97663ae3b3a6a9794af3d19b88a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aa1e6a5b4faf69fb721912627efac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baa5e8ac575b0fe5913c159bf2fde4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f48d073ddd955c829edea222ae0fd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bbf1e1bf438e8d384c539d9decfc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6487cf3c9523cfec31d325d7267bfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3401792690e6dedf06f47c0847e456446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b09e12302570a0ddaaa612478e4b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa331cec05f060ee250f42e26924ba9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f7992929e9c7e428d2c54b912b426449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ae59e2d6d7efd40ed52323713ad4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad68248d09d491cb1ab03161ae2372451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af32df341c36d91369f70ea4613585452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af186f661b293f8981c5de4dc4b563a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16968299c57c008a20acf3d808a54ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fe509db46f549f422018a12e29d6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eade006a99c3219857e5c59de2f946456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b323dc2e71a6d1f61e8e4c82ece6834457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287916ce0cbfdb75070fabacdc2bf42f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c274acf330ef05e8836718365f2d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505f68de2ab55a76591c2e1369fd50f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fac7c56d65f57d24b8b3f8806e291461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63828da14ef19b43c2bd21ba18b441462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31901d2f4f3d809ce59df3294ea7c31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b04449467020a667248b067485e225464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136d210f3a2a542899e4ef4f7cff5e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7f5e4bbe3c9975ab4c705590647e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7482b4a0913ce1cba22ea82a8042803467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2370405dcce7e3228cec9339c39bb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c0b39aa21ab30077070950825b736469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173728096ad8b9b3029b4312766afd37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeee1184569b9ba8e95a50edcb49f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc245a3356fee98b1cde7711db58fc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633c1574fe121ef69e7f9a93884d088473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5672fbb5ca5ede9c302117f93ac3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b83d0e7a279caca0ae57b534565e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2fac82bdc25cb23ff01c138e3b8b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f55883b5a12e228a0c3918bc30651e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dffc66a7502b8e2df5ffeab7a5f37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109d63c86879bd757bd2e540fb8ce8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4a18f44d9bd0f1c0b3c4e6d6f4efa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696b7067333c99cd4ec77d104913998481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d334d3a44450683c371c86b0961b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f90b623de433c1dae2e70e285c1e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d8ba3abcee6255d102b8b236e725c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122039d46462d10f8896395db209a6e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f9f41b0eb6d532a218e901485e935486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbf0f3d52298b42a10b2abeab03971487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489d65a4a368e54db2e56507b2147f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c3c84cefa55edca22dc1a550c2949489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053ebd327e820531dabb64510c8eaca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c14f7028601c7bb0f9975d54a0dad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92b14e024cb89562349c50b5b3b239492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a738d57e39ae8b4c6c89899f055f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba896833a2a1e12239ae036075ae13f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd2340a90fd1a707d5f24fa49f27f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecc7f64112fcd152b13cc9de122e8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8719271ed332f53d8f5d30dc316f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cb8fd700ed7a7117bd3d161762fe2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cec3a0a8f3da067e16a9be338e63e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad9aa8ca256a5138c9f65e6adae9c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8444ce04ef15b0bf85f951ca66b9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc67c4202c97dc7717e58584adb9b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54fcbd541d2c3224ceefe855a54158503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080acf49db86eebb965eb21ca70a98b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c1effad444359190da5a5570c0a90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79014e58979fa9836ee9b5f2a2cc6bd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea284230dc5ea6aa43064a065b4286a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ca3842b35b2ec5752a1dd8c3c2eb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257477fcf183c8742f1517c19d5f8dc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac5c9ca40bbe1442316410f12aeb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32328333e5c55459af2b06be4423066511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eba9013b452f9bcbd0fd28e992acd7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b34e44e0f16bc37c2b20641021846513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8f084e0b51c4f3c7b26bd85c97185514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c21f12d83c4f7dd5b72639dfbc8597515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edad6e8b4ee9418743a33cb9deb60ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd355a3e3a0383b57f384ca53a1becdc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a0651d4290903885cc51e85916d5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128cc527eea8545d5d50ffd853e208c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1e4cb04ddfe86bff467301f6851ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480231bb6d8a0900c37f94eb008d5d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca7b3025f31b9fd3ced0efb19e78cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2643f9ecdcf457aa56d637f01cc47a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563b3c69054ce2761397a0c976a7b06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39038cf4cdfe1f9ff61aaf4dda2c16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd01ac9a13256398309f7a1c0871c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9dd3782a3f88d90a0254a92d8759c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6094aa171dea554aedd1704be98b522528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e0e3383401bdffb8bccc3989dc81b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d826330e471d9ccbbc4050889076530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff856c25609d694baa9a35dd17f5e2e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4786fd4e8b1ac8784e84050b6f505e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f0d10207c30db643885ec89294f3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca803ad56b894e8d92b0e1eecbd74942534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc045cc64a9b381cb988714193c51f9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fce439ee20631e0fa1cf91e067db89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f099ded6d9a6eba01a95fd11e300796537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35155bccd3326b341c10a41f717fde9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7b78a1992da0f759131b6dd367b41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b4535c1cedac537a9401b297be71b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d270682b47d930d40f603f0730592ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55517d14ba94758920465acef39a6ee1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868a02f93b373c1df6d839ff73419e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc3dbdb7b0a6177f27cd294254ed34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc950ee854ec9ee178d6e4b325d9ce77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37a8e17717ac048830d68b8a96bc28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77af071dfe64f79b03ff51a0ca11725547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f6b66f4901c189fdba49c9db2abf4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c25238afa2cdbf824a99f0c95d4d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6741d1ad59db9ba59f48355e72d4f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b500bc31d3f518f96328b3449e620551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2e486b1c4f1a06283000719e77ad6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221a9651bb062c2c2e16ec53cdae7ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085bb347ff7f848249959f3104c8b38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f72395fc6f2ac83b8f197a94132774555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7472874de277496060e392d824faa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423806b25f6ca04b96a2783af79417c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2d9e7f6dd339caf495f471316a296558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee39d1b271d60aafb3c5f6b57ccc36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83a64028c49ea92df36c48c93a2302560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162decc3fc11dc869027bfcf9fe297ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebada62b20d7ca153ab43fe0cb6c978d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852bde93c594f2699f5506a147b91ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a722d1560b225a6cbea42ee79e44349564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fca0df79ac888f80763cf829b701c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968c98c973e3d6f3c858d96aed18fa3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b488f8b183b49b7405e8b8c79c618567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e950a5fa604a928c4d81deacc9a94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45722f5377bca6d3c640cdf180d4ab92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cf7e8e2a016c04234d5954c11c25c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eefaa49da25c9d31e879241c84a7b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca42a3f9d39321e225af3dadfedc2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad467ae0a3f5d1de7cc0092a767a87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9735e765b1758ee0321a77942102267574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4bfcbc236d8db262118ffe4e7aae3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c51d15872aa5ddfb77ee67f76b75b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66901abbca8fa17beeff99ecb59a5ad6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1086d0691f9fb959d809548ae54f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d3959b66b5ceacf4ce2885aff303f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b204b61186e02b7a139362994180d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a150f24cf770008bcb05a26b02571581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5e1f3f72c21fc22c1c3e50973d2d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44805610045c0d6c7a6d6a9b105bd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc73aa3bda06d8b3e8e62228596188b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40a3aa71671a05a0d12c5ccf285c93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc9002402043eeee696e50d9f3e43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bcf9e17384f554fa71c7fd2fbe3b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c254c50a7c0d48a6c034dfe9b98e26e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fe7fff6ededdd8c44b5dca863b2b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40d764036bb9a7bef9a104530844e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff0db66eee86a6ad0c3780bec90461591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152de603266af6289cdcf4159bf577a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef08a20db417bd64968a2c7da5e4165593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d20e9aa8f610139767401b7cee1e2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09366afe27be404ce1bd661eb53c4924595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b2b32d6a10e742e43c7a4a345cc1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c902943fcceccf16070737b093e824b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e03a7a405d927c84b561bf3adf5bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47564b050fc75e9ba946504c861e6051599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65063f9c13ac561c2df3ecf55e690a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d63f8b5f87690effa32b5d1ae705601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ee0b9f36ce804c4d2d210341f3ab7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c466a28304bc5d0b8cd6b349f6976c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b0ac71930709da14cebc7b041d5b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65f43fad0d622699ecd666922207cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c12e0da8b932a36b065ca06f57ce69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda5a29bbd834f12ce8b13b4eb4bc79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078a28bded62f7df2d5d2ac0bb18491608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eafb5cd2cb8a0bcb97162c41548cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee596be5bd73d25023f0331a8d7389b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a37f5748923bd5b424435cc69c6fb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529018150627a1f7045920ecd3e9f39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128995fc989562ae429e5623865c457613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a1454cde2fa1f1be33eacac214beb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace5013fa058bf008d755d0d67cdb66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c102482b067db792dd02983a892a91d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059579da5d263cfdb8fdbd8625cdeb09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5a61d7376a72185c2a4477af91f50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeecc13c81ea79e9cf6a2bd698a0f39619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2f89f7deadb74f8b38060b91b8d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11768211d61f0ebdc2757de10053a72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f8a3a7b23e0d9c6be9f38b5df5d33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddbcf5b7fb334b3d5082ab0c0be8eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be412a196accb2b91dea4f86c673a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6924bb91df7ca3447efee94d341b2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43ad70757b59fa67f347468bfef58c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c499705b55c374d57598c2eb4f51f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1721a4bc8c5544ce47ae51ccaca681628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2388322ee96ea7fa0701740f25e97b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576b9f016b84a62ab58592b6a928d5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040a87631dd1e1e26cb20ec529d5a32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b71993e23a3b926166e60fc457dde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e62c028e035d9c07b8624c0e72511633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e554a7900f6e67ec98b3cc9de380b83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ace514179d724f3ded5ce0d3afb5b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd9c6d057043282c92222d58528ed3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da103619af9338ce060985697bfb6758637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd51e9c3a8c45a11cbdf2335d9038cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acfebec7be0dbfc0c509f8b4fa5a8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3967ceeb2ac7c867e1f7f88c5bc8516640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07124e2771f36561bea5d96b29ad7e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642e2f84a7ec6bc008f2298c8826913642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d55391d61dfea233b06796411ed1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f967941f296ead2df2ee62353fd5441644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020d219feac264b652f1d46560f5fc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb43271be003258c07e4af352798be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e850d7c1880af624df6a28668500b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782339aa39011bfd2931f6afc3aa889648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a96d36c9a349d26ee4afd11748d10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e2a51d576e9cc87151611e41aa670650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f764ffdab2fdc62dbb48c04f449930d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aed3e7affd2dc91d77e61848ad3863652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab47e14d39703f32aabfda1fe8a45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61110b4f9f226a726c0f5b6e80b35819654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69d45322fc1f99d33a42e862d955a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689155f8e7ced81d4c6d0375c36ba8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca3035914eb78372ef25ea46ef32f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0647270e954e3731b2a95b4e253dd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184e9ac5285040423c7dc14a94645b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963e7f99210264c00849763235d20d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59aedcc16286cb5f392f649c312727661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b79a07343701a3d3276c1f91e07f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9f23d64595cf68ab056641d0037b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2927689b4678c756aa9d2736ab492664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872261ee92a9eb677ec691dad45b97f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea722e1789babc5c1b0fe128e17a65e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bb4502e0f6eaf9a2030a3dafa864c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a426ee17fd379354f4cb2fadaef6d0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65874c1fafd50b132353c3fd00e6f10f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ee736d8283a14d5cb0ff55672b2bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e5980a51a31b1e76021202b577d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a174161cb564783a3d02666af1e85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b82e5e6c3a00b4f2b64e892ef429d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ae6108d4a202c1de0ef7811e48e7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95692db67e78602c68954114a34b77675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89d05afce2876f3ec1c54c82ab89ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a503e4dbe9609dd61e371c591761bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864702fcceece22612889c1db6a3cfa5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e873db8549c0a35b4a1f1e6426b97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27e0ee87c803b692eecde457bb7dcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13e82d5822efbe744b5a3f39dff87d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64059e0cb914c8bdf29311d0971bf71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a65154484572e775c0c6ebd0bf5d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e72301837e2b990f4ea896a8f4583a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814ee99881437e90545aac395e6b973685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dd727827cea2d81e91bfe6affd932686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3360222b56b4b21c5974e707688519687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91d2e9024e1b5d7437500d2f4d7678688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649b33e97aa46c60b46cbeeec5688a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8e78adb6a26686efb0daf85b5e709690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7fe5c2d4e8ecd463f128eeb738044691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5cd03698ad24266b3a405f47b93c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bdcecb183e42e188de46b9e267ed9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bfca393367591c83edd7228046aac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b54085cc842cda729e50080261943695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed36dcfa5750315486ae6e7877c1da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d4b22f9968f9a02e1c302d8bf7186697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35010f313220c1423eb389ca705a5d10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26da7227d7810c5a733318e170f314699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450738db4f3d27c03efaf73be753e5e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89552010664571966a7a318c5204ec2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89949796d9d6508b24c77689e4eff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c41068ca619cd8143d83e27696b528703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b0afe5741ea27e4bff8ae82ff0737704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6e66721dcf55dae1afe6608afe6b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa260a6e5dd0db34366c336d783597706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59624f339d6f836c5b6f6aa1a33c7e8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f13e5c7158f003bdb9af45a966347708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd82d4ab6e08c8f8a679d3e6a72dcd4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71f0b9ec98813f604666b622f3ee47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb0ac4e8aca9c69c90d2aa6590ebe4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e94d57c0130430f73afcbbcf87d96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c40b64b50d4b5a805775e888c90b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b72d8d049408fdc19d43a72d1e90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8fc5ce3955e1c1a366bce12d0cba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93be1c9ccffe3cc6789e6839301679e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28e71a92467469552dd8dd0694ea44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97be9dacf7dc31b1572052c82b850a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3af49374a8acc9083c7de08e9b88c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8812eb38540906b169667544e740a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696f5e63307c0841ecc815077d85b6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5ae6f7a5aa3168c47cfa3040e0b4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d78138ce34a55b12720043b1c3ecf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3649ee4e2c138c66aeda544208bd2c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab373ad9043e4c09f9833664ca325f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceeb4f5017e266aa1753e1860157c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94533f775ecd5bce463c3aa9b0f673f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270790d10079233649593d6c0866decc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bbbe64246161923d543977b52cb89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d29578d7721501ee90137582b42b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739728ade238f8a4d826993721dd67b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d6508ca77c8205349f40ec24c2496732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5e21a7feaff2e5043df1dcd9911cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61efd833c41b037d3885caceea62bdd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166f20a7d9e6956b15c5aa1deb72dca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfed87dee6aeebb9e9e1c0fd883c58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d2bd472a67c7d9651341cd48f99e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd727cf36c40f9472f544dd95fd05ff3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b264e4551c3e8d3bb4849f4a24295dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc59fa2fb5524f4c29a3ee7e29fc4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de0bd6edc0d4294f1e78938f535f89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb390a5989637ec4abb44fb973d0ea6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75026eef48f0831e1a6d934e02d3d64b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35d60a6bc7973a554da7ddbb7f3a05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da16dd38bad6d1db88a608018cfd334745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b6b4a36f1ce2ac7d9692283746a3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822ee9e6e0043b0c4872d6a00f06756747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a0b4082e1d058c351a6e17fb18984748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba5545be5e64879751711d5895d17f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41175c9b483aedcdbf3bccf67067559c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ae5f5147bf879d56b5e52c4db2c4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c6a04b26c55b927c9d9e9069d129f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7e68bfe27c6d0c5dbdd1476e9e220753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dadd6f4eb9e69f47c8e3e400157298754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df826b022700780ba886fbd02a6c512755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a960018cdebdbb9b3d551f426bbfc59756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b112733ba19d06bd7a0523c76cab97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c84af7c3840ec80342c58dae727c9e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0736260f75a7b0af201a5c867d4acce759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>