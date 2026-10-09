--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519022be7e87676ba7cf5c6e401c8231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfa2ce9b7f826edc9997c5692e98f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dc276960e35f267c19279d9f71ca53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1322b544a3859dbda417f06f9255b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254099a1acc289f7dadc3679101198835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7774b94e9061736f317852f0598a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ccbd638535824d8ed16883d5589fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aeaf339f908f39e2f67d5b0d5da198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26626a78f0ee99b49d297c405907f1729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c39b4d0372830278920697fbb4465110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb93ab79fd6c35619a3c8484871a1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e7a09ec7f5ee64b1f8e8b632fda8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be853bfde3626416de8bc475602cdb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb80ec6abc1f7f93794bf5878e6d63e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca6a7a3b7f679c497db8da02adcef215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ff78e5da56098a5a25eb4469e834416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb9cadf063bbfe7d6585fa2770705617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29845ec71189338e6604b14d29df9d7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdfc713a44c90cbd897c8dc11a1d8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6682cd25c62db948fa0e2ad109b5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6b8bf472e48cf56c895ae42727ebd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7b5fe5a8bc91d2dbe281ab49b8e3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ea91b0d9ce8755d5008ca0216e1a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcbe84ae72710daff173f0ef72f48924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a316868b571e719deeb65faefd51a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5b646c1129146e7e267c613efc4d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5ba659f2edf1620f3c49958b8367b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a60c4371ac96bfcbf9f59b25d1a17228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060d014fd3e868fc9528cbe6a564a1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f85b4b578d67a15d102919e328743a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cd21f07cf0c783eea6c01acfd87d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be29d164b679e687b92ae21cb90c9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920121640bcbaf8cb3ca5774c76528a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a909dc0159a1a2caa63850c840ff534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127893b8e2f343e43d1d11f25c5df0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b4ae5b8a5fb5360e274472398ec6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4001ef01140a49e096b851e2f04db3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722e05da055ab4b4f96aedb44763b8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68791735c53b20076a8ea6d0ae71b1e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f6f0643eb5a7a552e3383bfc3c47e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1e905252d51b919064f1a62df085e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b2bd06527a9654e8f70fe40e625542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf2898feafff3e2d612751f55b3ab143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08fdfabe101e39c1fedb493af2581d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b30193ff2d48a457f63ad8fc009feb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e408b3211a77bb7f363070a478389946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6f927fd88e4a4e51d8be0115aa52a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0385729deed6fb4db1ca2222d249048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0e2de8ec03f8950d3068eccd0754149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df9bdf7dd50c3e4c20d203e48fc37d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777b4485f2c435730909ca2898ba50251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213771df96e28a8311dcd26f9e671bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ec5d8f092aec2b4f172fa82e7873353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c09f956fceb7a1b1580820b09f7c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2d4c752d990b3f2fdb000960eaa6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b5346ed7dc10c3379a5ab597c252456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e28dfe30b4a8458601f877aaebf3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c685cf2661eef1daff7a6f48b76457458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ed7788e923ccfbe37ed7c1af161ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedaf3869a875a5c3fbce293fc221ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f015dd0c610789e426195bfc3b677861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041e5ac33144729462ece82ce81635f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074337513751c2127635cd96cb1908063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640b456ab810bffc477676394ce66b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7fcfce6e2126776ef49666837158f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c5f601720768a3848a4ea3e06ef8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c74af8f6c733c7601ee8926366359b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4960f1c88f6717ca2f15671bf0246c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4c7401095c90bd1237909539acf5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cf0c0170a6f30826c5c1207246fc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c63c650e0ddee741de3867778fcf2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95591008d7260a7e2a3fd8040a9561d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634bba301f547cc74470272bc2e1fee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bc936cd5acbc9a7b45c8e629291dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ad3fd16dc5a662dccf3cef3643e3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6edf445b48e3609e2a97ca6cc7387676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e75b1702c0fa4c0a04121b1cabf0ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeda39690a22ba7895a61aebb53b5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc0e96673717db588abe91d62c266779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3e49582a1c358053e4719984e92c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581236e7a4f48bacefc15cc13d29932581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66c7289c4d5a98bb07e837555de9c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a652273cbcfa42721e84d1ef1827efe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9318aa2a41355bb551b393dacd66684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd708ff6d18b374c4f9716e14953942185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6541c17b10cf8ba4171c3d6012cc9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563db32995770fc68c390128702e57187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df46b8e31842859d9dd081de7568c7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2117f7b1595d2ec1d4aa623d35ff6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21bb182367dd20302edf0bfb4a8b3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff552cd405f4daa05a68d3df92478c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47405339e5e821177f5797ae3c276b7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90ed71d4288377608283d9e1c8ba5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a0d3591e2559bcfb75259ceb9bae794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf1d93525bccefd5b7096fb167068995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961b3c22e970fb6ebc7c38abd38d44f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f402d7b62a236d45d5f3e50a1e9866597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652a1eb748dd8144df5d8e18f37874298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823124b6105b3f43a2324f8cdfddf8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c4693bb6d6780826284284639fab3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fd8b599c2dca8dbc182c6d9bd4af8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa68f73e6cf39e5e0461db78a63a1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915ed6a661ae6ce35cc955cca82cd15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a0be1fe4e24d6b9ca98896d0f17f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1678638e5d8abdacadec92a67fa5d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b731b494aec58a87b08955c86ed79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b1b72e916f547da544191508b5548107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531e15f4833b6a97deab7acbb719ca1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caef66152cb9314ed064986a9ef7623109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31eaa0a383290d20ff66408c909be0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7990ea601a4d128c2334a51de16b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0633acc1031263d2a7d2740c38bdfeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df566d789536f99020415e9559f3c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e218be03e724d14c2048babe5c767114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77894c0145f454d51bade7d06333e5fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eedf08b6170ce1baaa449172e57351116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f14a74a4f12aa237c563b2cfe29c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d02735872b27124dea97077df236d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d61629d6873b834c495c43bdb49fb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68257569f25ef7e5fb933fc2f7aa657120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dee184f34cbb26f20c3052e400d56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f43a87d5af252afac0b896ac943bb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c53d578c4850018c52b19804ed7c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c853a68b287b0d43abd80a274230aa4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc355bc83bf46b4c2514b8827f23cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cb997b3ca70b51989468aafc2e9b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd748eb34f4b9e3b25f72ee9a0e3496127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a4101a4008a3707de4b3223ff412a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dc6b693b61d6ee21493b751a32195129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00790ee24977a00231e0c9efc78b60f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35387e99dffb333835851e7d8ec222131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515d50d8d30a1f9b963b47f366492a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a548ec30669d20fe20d5beba070f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fa25cc543e93607d9580aff6a30ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa440346d76b68054ffc82cf068ab63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3eaaacf9d58d24562e6b7ce7242d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9897bdc6b10075ceb495df7178f42db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae372e94c6fe96696d54dc8e5668cd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d8bb0419e21587e61e52494b65148139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e3794fb7b4982e6d9a04303183429140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a73b879c20acc59ec65a730b3d57d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768f1b1cf750fc49032857e2d225cee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f49bbc64fc7bc3b2f7a3fb2ebd567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe133b40f3aa6572a5f35757b1cdac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0365dcd13a49afd75fb123a2e1dfcf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9855f10b2997f6bd95091a85e31abb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadb18a6e2192d7627bfc4e6885679e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896613546ce02650a3cbcdec99837891148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75547754f2c347496ca7dca4d7ce1aca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b8f439be9de98c8a21ee412034cf8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff8d251268313415baa95fba95f9eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ad47b9d32f93eadb4224326f9d4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172db3de976b814da75870099efce04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe1052644e2fd89ca8a415458fa86c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c2432d73e3fb82f98c9536e15636e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b464a3e56692128f0600009e8096e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a5ef8acaa69d5cc9c8d8938dd1e4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695d4adee9f9950a275bf99896a8fbf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32845cbcc41da92e32ec0f38c204a6f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cf0bf4b55f7cf1513636bf7436359160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78520d42e946175342c03797f7532b9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef920441de105b0aaebd3f40d155dc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3056b9d94e9be5cda0f3a83f7332f08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff13de527f10ea9f031189b6587d19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787780ea943254fc333ad2f10dfe85d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b75dd390c5c95af64ae9a1d2ff6016166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d6e4083daab445576fc9bea9f141167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdfec4d719ba70111f767cbdf25909168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec07f5251132a34e3df7b71ef49e79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861e8c01f35158b9db0a9bee093f79b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d18f534a514f6252f7e093363ed59f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee73b065ebbccea6cf683a82a63e96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28be954d987b3e3c24fbc160d6f34e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5c61dc91ce7cae611409b46eca692174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125a7c8dc3a26bbecdaa18f1955f077175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373c966d703af10d2e86162073ed5db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68ffe0695301daee9acbded126a449177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fa1557bdc1fb1942d43c0109f4b07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fcb0dc35179f8a7bfd521a0ce8913179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570d8c831faf86696bfe4a5243e585f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcce168f8696802edc9aa36f60cfd17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2163078b64f9347bb9a5941a4191eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77269c392199af9fbf5f6b6167f717b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb996dfc184fe6bdb53478fd55f062b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aca2d00f040ebd63e4557036a61c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abe71abd3302ebfec222f2937d9999186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1032b5fcdaf8e15a12c364c8ad8942187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae1f218bd93887ec3f4d4d8045a568188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b1ac3214fd26a48d6adf313a39462189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242676c1cb5b5447d928e0564af9d098190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcb4310eb881950db9887420a30457191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397963565f9508478a185ad6440dd445192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e730f4413573844f318590b0267f2f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd707d09377f73874a4e4bea49c689194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32daaa622f11462eeac179106e512e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521350941acf96624a4052a7570e8eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b23ef901105879b667731faea49ea8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038f592a8aed50f8988022779ba6d18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36381106daee6e3207411ee2a43b9af2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7a1b474b8c6802698fd619fba4da4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31bec285705b4989731f959c62bdef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd38110c0fa1c4acea899d98d92253202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5addf31d8ffdff30644d097718d0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f1140b1e5336599e49e977555ca0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5affd1014b457a4de833b22b57a310205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515ffee31eb1059c9f49b969f3fc734206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6b3e0343c3f6b4eb3e335f4a6cc65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d68c0eba7936cb347e58012720b43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b6b0ccd36070fc10043dfbe5f5e5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1cf3071c3376cfde97dee02515be9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd46ea006249ba84a9e5440570627ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974cdf01347ba2c37117584bb956606212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebb18728a2f84b55996eeadb2dbdc0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31ad6089d86bec0bd2ab832146fab1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95beabb576e7a85c6fbf3259de2302215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a31b12d1494addd96e11bb9a2fcbb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb53d20d4857974d799133774280d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb373d0f04cef8a3c6988b46776e8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d218f7ee1b602aafc8421e21331944219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633e37418cb03cab63f04f2aef5de99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cde4a5a949590c3a35ec59ad09a13b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e86b625ca3a1521df45f8600260da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9aef2475f0013bbf1189b137c87dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57fd74e2d20f920856fcdff5527c54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6b022d7871ecfcb5c0147998d0232225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831508e29512a402caa5ef39243d1ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df956ada9395f2810bfa64b3f69481227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7914b9b7860db99e6f45b23e39e49de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15469421dd93132bf04fd8cf5d0ca358229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216583c124a3e7ac2ec862bbeef8ce4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9285b26610d4d1c4fdb65533f24b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddc76e7c42d73defc6797860bc9662232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc753ce4a6c50ec9bbfe477aaaa1f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258666a8449d0179d0d83da12e066d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce5f9a4ca0655cd3ac3b7adf1ecb5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd174af25063e99003affd6fce442ca6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69efc74682123ae0b0319eacd93c936237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76588ed4b5208fbe966a46300a906bf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17439222fbff2795845307304f256f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b92bf51b97fbae98688541bc9169e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b7f4ebf326f978fa207d856b1c4c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afb68e4952191f223819217036faa6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5f4512a298629f2e818aa50a80a82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899a9fa8a5714c82cde9a179e7a901a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc36c72c4f0707e9f33296adcf82aa2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a8354899daae2f1955f80c4bd57e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb185cedfbdefeee41ff74cc005bcb2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d269d0a51cd43766cc47da009a0c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128fa40ad6b53ee40003b176f88106d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28d9845564bcf6b1a86df21ba185e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af497e659d8563401685f4b4daf722251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd27e3364d86cc4583df499345bd65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988c6f3361bf4878999944ccec608ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5923e3d145feb0e43a37335a199a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b4280d5dd3ef5c11c56796729a353255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5213689dd0ba7d2ce69806a3992b54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1eb9fcae97d156eea303f5ce75266257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5971bb079843a77a780cd0b637677258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db053d0ac0644b733f0c8f2f21a4ef8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef3000826c698e49d3f031dc583e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14455d741cf6ee394a5f4979d18834e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d45d7e2bda9ff7d0e42aacb30b5a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bb0d886531e389db5098c91d28f45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25d5c430a58716bc1dfaf7ac9aa2de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15c1bf4587d7daba30a36cfd6c0218265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3c26972ddc844168b0dd5e8bf978f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6253e6e44e2193467c0ced100198a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900deed2b1d7b73da79aa00710d92e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df49909cc482f7e644fcacc8ab66a34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1e8b410b807b1ea16e459e70999ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8ea3ec897fbbbaea4d94dcba20521271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79036187df33bfbfc53ab23a71d8677d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f3715ef90709e0f7ada0ce61fefda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d381904b754f36e177d33dd23d5d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f200b48785a521b4e6c83fa6ccff9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28bd75dbfb850dbe5b05e18f3b05f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8fe21cc5da625b59a5bff3020c863277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73036675f9d14a76c62fa880e7d232278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931486a1836d75b41f97e9e1dfe5951279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcb0821c65ef030266ec0f6cff5b7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b738a60c48252088bff5839d2820a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2490c68a14692aeb7f75277e4c4de4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f388b5c422215bbd3263f841ba48d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465d25d0fef2b62d3f8d9271af9e6a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cc0e6c86266f0946337dd8c0f7b9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df351328e4d8d67518c96b5f09157dc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da2fe140ef73f51b368774e8c5de6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a4ea0c556dfd17eb25c2469433681288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1176e0b3953b263e8047a6c1dd1e03f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5baca4aa01ec7f848bf43fe47b542e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad9378b971e4c54d3915f3b01311b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773efed1305502e2cf77ab27356e52a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daa612c87a9f745b4a749980e7d2b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d70dea39703311e4826aeb17cb73cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5372fd51238a0280cb272b7d5686ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e76668c1f0c1825d3de1f89d1c6210296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8780c801df529290009ecfbd361e4d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff4fad9501e94c78ebb3e2afce3b09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3b69fec307fccc7564a9273a923e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ef4b2fea4764112fee59c251951f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafdc05455a3e9852190ca7c6092185301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354ea9ac3b39b75db9b853200609532302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eedf37e5fc9f8a7449df0c94d48f46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0a048688438ee3aeadbadd8a4e3b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205db67209f4ae8e0feff52edb325cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b964cd66ed96d47636b413ae3d8da07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6beddc79e869c65a8d6947606917810307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d786a5d446eb8b4d98c7415c1eff7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacb0dd675ae8c476cd7f6cc384518f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aa6659171a741fca7962fcc0804c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651c81b8500b9762a49d5c21d7f99c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9cfbe4919d8d9b1bdd0c22b3f7d00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a566be7d883cf5559123e1b3e0ba74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cbfe3015cccf44e564f5be9de5042314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa820f1a00c47c8433161b39edfec8af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba77b7bc708aa4ddbd742dcf32aa7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45265bde273996d8f77deeee8f9370cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9f345f3749c11453d47b9276fd8f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c0485771d050d25628db6738f030c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fa153d33f685acac56622f88d2672320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f552f752796cf1d06198e2c8cc88ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0c530c7b347864a41a15b6c687f65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c77120631e43d4db7bc5171fe3566323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d1aadd08376aca45a70bb96f5ed46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378949fdfc8036f852365abf4bc6e14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b4888501fb33d1fdf2913bf31f288326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752b72f86b3fd161f587c8b7cfd5635327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98947309649b79d27f75a0c8e8f339fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53720889b3f27cd1512851979199cb43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0affb1629e89082fef1224b625c4d56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01708047306d508b7332240c2799b4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb85b5f7cf7a9d01f57378d0b3a89e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635e5da8caa2070bb480cf42b20f8bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6d68708f86f9e4ec5af2e7ae4107c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb324707dbf823544e6bdad6666a75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba80f735516c98702d1961557c9cbb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75239ed74dc12186176e921c9aaaed82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f4645ff5011bbb8aa5d6ba54e13b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca38264769ff7dc06452e1831b0c66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df834baa298e6a8be93597eacce381e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13c9c3131cf74de415471ef0f5e442341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a2c86b147e239ef41f6214bde965f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d278887be1f6e1ce5e7a353b7bb12dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd4d9966a5f1ad77ea9ec7ee36af86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a28b02e012a31ebe088b8f915570a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9b974098149617039a93ca6ad7eef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b529da05ed0888b026e278107b8fa74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f7ff47f4e164bbbf86d83d99a1982348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da609dab9ecf79d1576775f2bced95cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb3543ca038c4ea1622c3d96b06362350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c89b5d09442c8fd0d3f53ec99c0b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20ef072356ab612e479ca40117a16d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff59b4c209f5eccae67cdf7988b08e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8784c7f023993f6fdc7e71fc73a07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3921dfc0d267eef77c7815bb9edc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e7417d0c6ac3fe0458d6fdbde2c0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b24e9995abc94cacdc91aa4199e71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee05572369c3b9c330f74f3d220514d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd0a357b3da48dc809383c9857208b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006f4899fa10f645eb7113fec482b1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4470b73fdf73ca0a18e09a063c6b9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49e890975782725b443a687af5c893362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c941f434b0a4133eb550a9c7f28cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46289d22e27f0fc6c40904ad335ee5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26d611b24fce91d691a8718f02d831365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c756f2a7205764c155fb873845ab06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46e40cde1dd53268c2680e0417477c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1597724b2ed50b287d688c3ea891c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973eeebc7a31d8c9dd5e7fe2fbc311a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6cbae0435265d8063a1baad092221370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3732edb100348fac4048b61c5f33ab0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63559ee3758bc734f139954f8b95cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68458db36fd163b53e5ecca4a784ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5c9c103cfcd07a81d16bbec8a12e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfde97fadbb70153caa240832c392f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07288b7332f19bd708c0f3d8d8e3a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff48f5b66e9edfac6f6f609af821823377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb48ba07b53849cc80ec5f5d1c3d7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b386983d22f331ca90b80f4be9843379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8accb2ae4a095437523d5b943299ef5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d07e1020195a21773fae7e17295cd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285df807a2fef4b70044624fff6aac6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d96d7de9135390376bce7f7c112468383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799356f9d859ddcc910fc1e764e0a0d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48444f269cd068fb28960e8d399c7d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1ee6f0f2a208f1f6b5fefe0a32cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3cde9ba0eac3356f81e5a16fe7b4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35455178243b12ae6430ab13799d9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33129656494829d9167ab070513651a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2488782a572ddc654205ccbb3b019390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63253ace3bf1e373dd0af8d3c7309e56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75c0a14e99fbd1c58d2a682de8468d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab25cd553bcdd4dacc49860f67e1735393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f905debea1453e211aaa6371734f786394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bba075c9c1b0dde043fea41b09c0c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f27fa321d894e22ec9cd61d9f167f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90469cb4907f4a35af2798f3c074a41f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895268e86436ff2f9c2e4a0c248bfa69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12257ee11cfbac5658fc854cecbce156399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f2b199c4da0906ec398076cdc0ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b383e49c40c20607f302e2dc845f897401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc13b25e8028d93cdc7399d83ee78a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f52628b678a3e785164a1885d3ab6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d9dc478705af60d1d9d35f19ac3a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7a067cd955f79967b7dd4b3b5b82a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f77f819b8ffad3acc0452719c8aa0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e53807cd5529850102e7207ef474ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffa62df8f54a83b204da5e47971bff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db632fa52f03769e51e3c3ca437862c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c3db6b1b5635fbf126979e0aa4bf6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c7f320136fa26c5940d34311344cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfda9e8676e91796051eb880aa7aba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12800c99c96d35f7d71ae7a0d44383413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f474b73fb8c89507c68c622833ea38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864863f75da3066f626c83a0c5ac0537415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80ef045b77e9766d309b6a4c2d1d7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bccdd87979b0e4cd5d5486e97a129417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d65c838c70abf45101d062f31ab546418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2b9841567db2ebc7b7fa57682a462419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b22849d87e4ac0690dabb9246ccfd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ac5fbb8c38e9749825a1c3868cf24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6c89ecb487e521e45f57fa1d38f52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bd067f5527603729a726de61fb802423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e2f023656c75156c467b4147a11a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8c766a12a84339e9a9df7a2079726425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219478f1e0bdeb6c1d38900d9f0c1d69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046d780c4da668d945d8f4aaf69ec80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943ea4ae2acc0b4a30e74c230d1d56b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76306d2350ea36e41fec80552cbb4838429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472ddc3fe210b49d70d7775ea973ea3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05cb5d8f5bfc0a9b2d52b38717e43d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbb7e2e709843544d56298bfba8063432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ff6f73d74a0f6bda97faf6c41418433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490542822de86761b226002924cae2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943a37bc04938b795620bd5f3dea9f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb9b1733f8c1cd37663168702dcced436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf5930d5882cb0799ba9a16c6ee351437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575380a48d1d26c51082778eae5bb62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ea30b179f1293e682e5023967ad3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a417de27da07b8b4b125177c581e4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec1e109ed3fcf325bf3f36f05f2130441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46e33144946cef688f2fba64e8ff46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9348c4fac5ef387cd487985ab9c9083443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fea48303b29a26f88f90ade932c334444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe7dbde6b28d303a7a40a174a60165445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559b8b5080fe4ed2899a592600beebd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c1f24b1fa3207aa943fd3530f1ee5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06856752da419a230153d1aa87eb4938448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e20193f04182a4be20a3a481bb67e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e822eb3b36cc54603d467f36f98a2e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa47f5891bc51b18407b2cb05e1fb4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c435ed762fe1954b14016e733618a30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27e6f6a83c2ae4a25dbb35aa5a722c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65226889e5a9ec3e40859919b02c6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110f298c093597b81cf072eb73e6953455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7cd28aa50a96c4ad8d35555477d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb8602eb9ae7d98526675a5611d98e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6868a632406a0ef761dc17c6bc7849f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90283a287f7ef8f0a27f93f2ccc4c626459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7abecac5ad2006969683df77bae535460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ae327d712e9224f095c9a36a90ba5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8e938de2697566b52d2fd022c1c13462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bc5cfa0541047cac2deccfa338b00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e59b599c85ed54554242f52572f2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098baf959301a2f52b7a943f7b588d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329fd661e35c8110959326b08d96d01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd319821c9a802f3e7b500b1bee4172467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c80d07f230e6658360e7dc09980b9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382110547555e20a9d6e4fa62ed0b5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee696d957cfa521ca062ee83fa5765470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006d685555dda252b4782a984b45137471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77c6d2c46f7c289898e14fff6f8e3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317a6bb2767b56e23ffcef1be9c4178473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06516409aaad492e865d6c0fb3f4869474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43f77389ebb2f08b577e4da7b4ef12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059b5dae838e8e6385f6929bf087a60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0280e7f76425e1881c11ea46a17a3c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4d9d9368895fca9f6c82ba95ba256478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316bb568e24d7782051605e3eb85930479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ca7be742d7859e4b87598b7e3ddfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65873028529ad0c9781799ad2a662a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f412d2e7fd50b084c548650c58258f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8d6b273721f0d2447b501e5298765483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c1b8113d611d481a1b6e66924c38f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c9237f8954dcd3dc61c722d8c6017485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2286b2ea0628f21a848bf1fe0e49383486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc99b4c5abebfe07b0ae4ef6e605e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c16a579fb81bcba6c8af852081792a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186ecf26329651b3270df844742c1c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c29a14d11ec858d333d1bae9facff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71239abe7c5fa8da4423bfbc42b9df12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67fec0c81e1db5c5e11fc7a0321b38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5770f2cd6a249952f1394ee074beae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101001e22a7357902ab1339331be45c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7cf0c9606881251ecee931045242d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b249617eb4ceea1ca2db379f0652496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681d9eeaed2bbfd3431d188e513badf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3074d8ec8781f26cea8a23c849ff9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edf66d8aa42248d33466ce15f6eca0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923d53a967f4fb73e572b186074464b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427e048fc14ce9b22b059d9288a3ce5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d2c4b9139140da98a86680a6b5d8d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1720ab7edb3b370b0b531bc1aef67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63c1e07fe14601dcea9416ce42c5f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b61f56e8498a3f5c6ca308edddd48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54016bcd401f550622efee743e8b12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ddcc4cdf037ad4d975b17cf74fa85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ea763076c5f2ea713bb6a15cedd2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b751e77a31672bf6f68daea4877da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982d986d51c1cd80661f7e1acdacc01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee1f9e1ad63f4785345d3291c07a58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef1e3e0b8bd9eee19b0389ac38fad9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529d333959dc4192a330d527d418f20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476a8a82a58687be3561e6d0d0680a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a09df36c1c2389f9c48f256035d76e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929c112ff729ad425e084d6ba28fa21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9dd4afd41c6ffd1515f113ec51f1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308dee4e3b6f1778b6d1bd543d73b76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601e3b71c1c57516c3751a58e699afe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05355d40fd68f3cfb958497384146d1c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2556ac7766f93b200d105355f62e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2f3822d2fc9d44367cf93a3df05f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808c57f53e361d9c8189a4c2df93708523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a884199d06d18f0f5340b164987ad9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c0cdbd23e3d69f2d4444970bf1fa0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dd7760ad33fb6f6d9c8ce78ff54b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ecffd622e4bc47f4ca2bea14becca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed28c98a44857bfa759d97b992509ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae353ed41a04a29e5f3d6fd71eb1c41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af0868d41ceba9ed6e62c730656c82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d1e3b3c36e4b00ec8074d41de66f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af93fbb32847e4e9d6d7d8c227fedb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ae700158f0d84f7402a92442a50ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f0f2a89e53f3b6e3ea214f0a060cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5954934dc028efcc9d9a82e0f3149535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec81de1bf4a09eb550c6ac96aba4041536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854751a578b435ef680ba1ff10838118537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768946947ca975551fc0da033b0ff5fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cef61f927f2bef2b03860d952eb5da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d78f1532088645335263cae312920540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce139dc806b3c6c48ae2593abd5fce4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a9904d5d2ee611cf8e3030e1245ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ff0be6e4f4aa8b1fb696fe97cd9cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeb9fd17f9459a86301e72286223ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee1cdeb469e77f29b0cd23076663ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9f366dafb0123f55a612bf54116c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b568accb8322f108da58a55177b5f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67be8a407b689711adcdd3dece6a5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f2017d1c8fc3f1b0438c89ac96677549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99386c9d175fc6cf638433575ec0de1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bf60df651a5915d354e32b6302912551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd4292dc866d380a294bcc6f7d1c5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3140cfcfcf239ebe03ecbf0ba75e26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971bf6e22a1e62431b0b11841fcdd57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3996ce4abff749c4e94e3f0c494e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995a0a9b1eef1f5a0672d7c6ee3946c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01ebe2a1b9eec3314079240190f2f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e22eead7ba598d1e40b8e0a5f8b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f299fef742c69cde607442f1c4018ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ae5557e39f1a7e06352d7e410ba55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519e8ccf6b72718f91a906bb3916202561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20f53fa0815bc0bd619b9e6a00ae6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ca62650256292d61770027ea42ec8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61854887d4c45c5659248aaa906fe7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7eff7b98eefcf9b0386724bf4064565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa6681eb3852f24d73b73afa8a06c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a69da7858898e01699e816165fd96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f67d472db97cc3208e7f582786d5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75dd11b037f0baf84ee7482fe4bd1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2271b060785ad971ed1f91864bfe8bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d520105df47e2c4b3fa8eddd44a4dc8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d85c52d73dbb6f18b52b7c7d135e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a1a6a621db7d6b2aae784df752ab4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf859e38f8f7896be0a774f03838a522574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cdcf41fed3ff99821c6d218162312575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf219d192675cb2c396cc66d7cd990576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a6e385b5f1f34312c6f4d23a57cc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824d743ab50e5ebb557edbb981b980b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce9aaf5cd3135122f44ef31fafc39c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34178a2e6b1ab07f85b57c78be131c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54d1b798c552b5e5a698c6f60f24ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556597ed33ffe892f563f2696f3470582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ae4be53c65e8bd3feb8ebe39ef1cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc47cb7a536aaba409fe5710b682ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60b8e83359fc41f147357a7d8826c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd8a11a54d8b2a3c112c6d35cd7065586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d547e84bc6b074d9e1eaa7cb8e6d8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b80bfdb3211f619e9f503565fc465d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b97a77defdfbf2f86fc05a0b0f14b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7298b19fd032f7c7674a7eec681a49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232841e2abe7e1ef6724746ade8b05f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2f9ae703780d14a97727078ad5586592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3337442ea9390abf81820b8957ee98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047341fb4f493cbe64bc941bb3e07cfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83184de16b29592e7c53d45db7a442595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ea30c09a27cc38499a4a5130b6a37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f75b4dce616528cbd95317fff756c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0021b49292ce42c258a58fcea079899598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a77505924458286441ba54052840db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a3db9aaeb2a4dc6f189b0034146b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c99e32a6f53bf56ad7ebcdeacfc526601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d724080ba1c312b6786536a225804bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139f6689cc268a0b240e58fc0bd1150603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b004575d39d82aaac084af19137b359604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590ee5cd1c18ec09890ba886f26c77f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab8d7adff91e83eceb9b9d8e04a0b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8678d0f47fe7ef81caf25c8d2ffe8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5e7c8b9d2714b67f292a9320ed30d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a182eabb741d7c34a34bde1a16c03d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4847c2a1027a9631cdd6b9f604f50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fe0601880eff49e2cc7a017396cd5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f3c7b9835575cb8fd25bb171eb902612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0662a4867b4e1108f9cb4ecd11907b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6645829b9fa3090633ad3428d4c070d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1e0f27fe9b787f4ea6baf4c16711d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a2a9818693586e6945fa1800afafd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6504e21eeeed60b50b51f01dcce6d94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffe0c4fa16f2f4e2cfb770158a8c53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb58f882c44702deae46e18b1a57cb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b1d29569e9025f087779fde6b3342620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf872217a03f279667ce4be96ca16524621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bded7aef00679d03b43d064d94983e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fc76466e00075fe9adba62d0798bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a04fff6138cf8236adc6f67a300ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98771403b2fc10632f4d961eabb58f0f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424e8a9750e0175494cfa2117a9f734626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4e29b82cc07177e0f932fac738ef8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab2df2802654aae7ead46f5489e74f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eeee39b25a124602a213cf4468870629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617507887b735f99c37c21a3cf37aa17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79017335ee9365180b71c70d1b36c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0034306afed9fee9d5bca5d13fd7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a12f078872eb20ba692e081c07d34633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbf7c170220c1524009df17b7662f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c56a76cd23ddfbe7ba008c881b7823635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb12f5a530d5cba1ffae2102e17ecb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c51d9c225fd7c1e0f1f65d01bcb470637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17b971ddb2e22e07f904461e92d09f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944b9e5ff0bcfcc11f4acf31ef0d8ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34214c4afebf01abf8abeb2437982a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cff880cbaa506cdc472feb4e34e34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e03e7a14e6d6e5c391fc4769da1bdb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ce7a8df4c9b36f7ebcf67c6be3342643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa08860e46cd781b63cbc22f02cf0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539b07dd519d13b183d1c864790b2f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb242f29ee66e8df419368212bb381fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0d31b6c197bbd38bfc98fb8eab6a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953682e80e9bfc23f5de90fe3e634f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bfd1cb8d9a3bcf57dc59c2afacbbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7f6a2d0e0c96830dcf11ccf8b8734650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246dbcf980b35a4825710f6e4ee8cd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a4ee4dc140180f2521a0be4b62a15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad8428c3eb5fc00916b6773cc3a798653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f869d5d6f281a9678b59f0afb0fa842654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a3d40f6d926a6efc0ffe5d327e6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010776c6eabf55c8f1c5d591e7fa29f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3922a8b71878154f5c2a8fdc6fc5280657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a775521f68934257c3c924ebc463de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad24f700c44917fca60d986818ccfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e52cd2c2b7cb413363c48b8435db8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353911efe1ab556c08e78461acbd2ebd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a9827c4235a9dfbb47a6d4d6da72b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d0e0fb5578469b481435de6fdce0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb547cfb12daa745d254ba82aa5c9bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dfe2fad25505d5619d75f07864c5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf634af890a261c00d886ccbd9eebf0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb609c885cf7df5872dd6562c76aa8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf03ff5e8da3a7658c170187e6ac5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeef7db52574d5e1351458e28e51cf7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e032708f0a7ce92f664a8eb694cd8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c39c9635beff344553c46c47c22bea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9661534f7b4bcf427b85c89b3ffa82c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca750edc354d446407b0489c0a17bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ccea66d99c6ea1ee7e272cdccc23e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be2aec136c37e1da40c11c26e12664675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ec2fc2ca756b83fdb24f98aaa6c1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd75acd33be9d927a32bb57c22744d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030f7b06640109da763fa4f9c16757d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cadf8b81783327e14c17866ea3a454679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dcac0a54506e376e408465dcd8333680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a82b50ea87a349bdf2f63154c8b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d09b1cff7b6204cc5549bad993f198682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b636a7abf69e160ff701c2612adf9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97e8eed5fa078e060a91569bae4b30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02e6094c7eb9e3fc41abfad6918bac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51812bd1b9374350dd910e28e2a7a97f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c539b8af5857d18dee40b75c532f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf123873fb1eed82bafb0be230ed5eeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580ae4c62796f289ceb5ae7a157bf0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a839cc908be51772e63012de09257e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127ec2a6ce2c1202200379eb4643310691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e27edcf94eaae446454c929538bc0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477318e3bc37e562085b9f4f4c3a0bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6c38f4b0b57d5719dd355394784b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e68e50c57acfc3ea549167d0900199695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc40817c2b0969fe2d8513d930ff4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301be2df46171bc7a7a2da291f1f86a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36555c34d7dae8cf75b3c5cec3e1ec56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235acb5ed002e9abe87c18ef0e7858c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5cbddc531cc9fac0e784a829f808b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8c997a625aab855ec63670ea00ba4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738236286040e3b392de18632cc6fba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ba0a2d1f8778439cb70195b99bab0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17083cfc4a74b0001ba6faadd5949d36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4a6e3f72eb35afe836bf515563f38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714da38f5236706e81608f364c50cf4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa675d485a49aa08d898aefb5b01eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fa81ea65b638c706b76490a5bc6a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78cb01b9f8411da4f620e1579d8d4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a8def626fbdce53426c741d2d3c50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66abb344171b083ed5b059085adb970711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d523827113b6e7096b150320e613712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45f0585082ee636c01bc9b5ba25538713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585eb7adb88d0738c538cc673b5ab2d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6082f2a48cad142c88f569f7bde339715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58451bfb687bf8428dfe6da223c005d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19271f0371952fe51ea3c8f584834b3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05506f28f04354470488ad417b0424c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158221e1fd5637f3a4f7ff5150b3ba94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa5f972830f33a87879a286b628d30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ab8660b9454b4f7deed3dd8572f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692a8048e455aa222368e5756a40126722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a41e1a130ee14d332a49e17b536ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b0fd2597af024bcef2784bddc184d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be21e089042e2a151e1ac5ee5910574725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b87fb0b844e056c6f1c75cd2187f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c48f0788bf8c6cde39965934bb7582727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f18454582b2732ab5cb4964b914ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe31692431cb5745c2c520dea9082e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f98700132e5507117e47cfb73a640730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79560de2c92f60284b09c40086b8bd14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1897fe8c54a45bbb694acb5b2f4936e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279933ffb63c7aaa1bf7af187bba9a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c29c9e11753d24999ae5a372b3f4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a3d07c633882ec993572ca85c5f60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea56e1655840dbcded771cde359e35a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582b5c2b67afd24fbc3f46b395ee5b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b24aedd315100931c5bedc4f8bb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf060b55b6a736e965f5cfa7c166c30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020dd76a9b84420adcc264089888956740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab3b92006b1ec83747a702b458299741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2fbf1c2c6b96f27e31bb072d93ed6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96086b30d5f9bcc65a18c88eb63cbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21813091b53a9a7a08be95658ac1634a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7969252dafdacebec9440d8c50d029745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9e71f9e4d09badfae7326862d3981746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feee09c6dc1997163bef77dfac5953747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47040c089def28193f8de726c7febca9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db42c41e711dccdcf143983cde4dbb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683b048fc0fe608cf0a8a1e6ae762ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb60c98cadb409effbe458efe17b6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3199d45abada0ff19db3500e1813a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42b64c181c737e462412300420ff06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b91fe8cbd81bbbd1b608818678bb06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa965ce7a101a5f26596b76066aa8b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e19a3e3a640d1032b8077c281f26e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052e53d208f69c4f131e81e12d624e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2bf590c5a344d09f012f8f26c73d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63403acde3bcefffc07f164f5313b028759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c3477360274a4cfb89492a495ca551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b857ff85651ddea1309485fa184811f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30110fae3f3beb75f16a02c2843afa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6833d84fcbe7a01a044a7350d23684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25f8257604fe3688f417601f8a98ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa137e3883d3f6fdbaa3b3463fc8c1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420603a02d517d026dccefad2ad7df67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e727f0f34dda33c124508507a573e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83042e5dbcb365682d29db00e7640729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a55dd4915c6978af971df2c4dbc1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322d7fe06da654e289a88d60334528211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0ccbc045ad835f3a32d48f42d95cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc365c7362300f35bb59b4ab8ad140a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ca91357721131c97565c0d831562414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4d706faaa2d4a0b538dc0b10b516715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1d8a962438f9c8c4851642cb2001716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5edac9f043b9cd658e24354ebadb4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75238d7f4a50f91bea59715d397a3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbe0b2185903d1ee45894ca5ee98a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f6bb48f70f5252176ad726d8cb2e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d848959893f2497208bb4700cc895021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b54d09080470c6926d50e2fa9144922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb252aa37ec291896eaa35b033e986623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329db68fbefafc103c07932fe0a3ca024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df187afc72a7cb1ea057aa888ea878725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d8535bc0f5e627ed07bbafd95ab5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814ef213864d0a4c005d6a2050a391527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f2a8eb0dea7988ae57e8c20b67d3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1ebe9d114c1b97a33cd0e4448fa4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece2346ad562cdb866630b7033a902a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e66d0ea694a4e8ea7214700e90fc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb08a8c5a28d087f6ad44615aac4f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47696d27f10ed8e5f926254f8564df4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91fcf4729fb11213191e6ee9a468f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19faf6b8f54c8db5ebf81d21de865635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfce7bfa967a37e7803697e629926d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f79d5c4a5c7a3a949309744a776a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c634a67a80cec739ce41ea7243497238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3449585655fb1b1fe5a32fdfc9bee839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd58d9e82817640228c85ed32f648e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381de61fbc15367a720e82b515f90a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed773ad06fdddd24a9d7e85f9cd6c42842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1d3605e94757387778dfa8330cf7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a92854ce924d822a0feacc85bc315244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690add63efafe27d69ef4173bd8f5dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119da5760ab24e05f637051783e65c9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274d4dc1e04a89a557c2e803eae1dab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3d2ef34ee3804e80d720a8311ba8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d050f8d74c9cfe7da0a224d580693cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b5ddde3c60f12948259cdff23b87a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51330f84f16e5ca441b4521ebc504e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d539a2cf138748f74e4ea7c75031af552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99593e18988b56b597d059948dfa4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4f28e0fc2100fac78c061938601ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c93e25fb556fa1a75a8e3b253886e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7f06b8579dba2b8f7bd98e4e1a3aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3afa3cf3e45fb3e265a47d346127f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df8bfd326e117afbf35f93ccef092558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abd751bb9cac267c128808c412bee259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885b00779ff5b60f42377cc5924dbe760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24102e1422cb10b644636100b952ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2753fdb23a63775b3ed81a38faea7cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafdaa66b2568acf0cc88713737aefc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1edc07ce33322dc4802bb4261de6c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30997f4abdfa4ba3eefa4d19d6b7667765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a862f9f6a50a32cb2bb845332a9a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c2a3a648ee703f8fce03573082f9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951043d6324543b1afad6d82c9068dbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce498c954844adb4ffeb88de4d08a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a3eeb63e8f1197296c5ac10c49ac970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789abbb335a250ef4c887e868972e0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf878d0a3b59442af918cfb21efc1f9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31104479040504d0db91cc4740ee3f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a091090b9ae61e2d1e7689bed6e8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b554a45d07f0ff09bd450793aface75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d00f6427c8bff4b074af56f62f5de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c16cc4f7a58fcb790f3390aa3b6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa30a0f9a83f460587e9453a9e3966378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5d0ce9ed8c99f48359695214dab2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f2eb41fba1412fd04f2afa5aca4d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a616a24c2ef664fa567c197ffe9aad381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f30f2b2db152590c0aeae36ef2181282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bd554c9c6cfa258bcec7fa3c70b8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4900e74d6520571b66359fbb7f1ec0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd77392bb22bdef34c7a2e30aedcc6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af1d1c2cd6359a6db43439e72540ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc3f833ac03f66285cccdcb840743c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da16357250ca74fae290cf54d418cfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faca7261122a6cb06d7e98ba22ed93f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cbc58bbb0994af07bfd43a3c4fbfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514c6e7f2757a17aa47d58e0d98485691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0fb43fbe542e622c17d44ff38e0cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2220a01cda25a4e28e5b507b776b0c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebca0c09f97a2df6604f959bbdb2b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de640d3fdaf5f91d7868c08b5d645b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e806d9e2ef8a990874786f236de85196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986c74f58dfdb72be3039b68184f1f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afadacfbcd8aba27c4f170e3364b8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f6af4c57ebd6ff18f0d0f81546f7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007214ed8b8464c2f831471acecaac76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ad038e43a25f235fdf0e9bbd0d09a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f0792fc55bd6b94614fa0018b3476102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895d15ab8f32751369f8d4ccaf06466103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa99666f79b2e143c81fbef91ba9cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99860ab7032c02f37b80d7cb4120a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9358d5228a8cddd7dafc8fe3f61546106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c73f0771512732fc96ecc3d2ca1f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a7f67f71f2ab1660e73ca24061c49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71fc9e25758bb60165274be705af23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb1885be91da223628aa243bea92df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19290188deaedd8029939ac3ee513f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa6f06f36b7cc63e6a85b866322642112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d21f7099fe090ffeff579ade266ade113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876def42a1a32207210adf1430fa30d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6e3e87d21ebcd2c9228d3846500f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca328c826f72e53a2cf01cb99f2a40c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b1427b44848214d48ae0be5f8e758117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351e939b6987662a5eae4fc85487518118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91216f474a3fdcd55df4c9e0ed4c16d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d2ac74032bde9e9dfdd9339d56321120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3c9a3df7d9e6b974ff7658c810c74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c86c2cafa43d4154ec7d330d5ca1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2781aeb82cb72f1ac216bdcf66e25a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a9cc7da46f80f7e799c80b3b7e68a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ed338d412c695edb39b5be833e0c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434516ee6b94f95e7d43a1313c360a5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49335ce8d071ea8eb4f664675794e373127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066b7072efba40e4e4abbcfcdfad591128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eee57b6e5b97f04ec0d48c3e5dec6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d8900281152c3bcdbd359151f0f23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588d4260ca235706b894c78d7f2c090131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae8b9f77db1095f36893bbcff80a44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0ffa26996ebd76f6cc2b55d914cf6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541a9678de4240107023c24a46c1728134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600a05c93ef947c53d1848bb063495b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d4c605905780a85ea3f9ab3319a89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be56e2c2cea48624b909928c6aabdef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019b740539e27d6221c0f266a921d42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e82f67b24f40ebdc65a516e411b4bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a00cf13e6492f09d1f4be29cb69e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526741026f696b66a9e712830d9affd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df11a42da38f0a6fd5176aaeffef60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5d73ef139d77fd39831c24a76f9fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bec911787ecfdd48c80452bc441125144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f129b67a4361a385ff587d4bc011e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eca68d8abc03a069b94283f17de473146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b06aa87c31862ffc711dd6a5604ba3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c244418abbf9c30aaf0c2e5e53bb309148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7598726d1951aaa8680c939ca5739a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102bdaeb7150a59a69f53f522843017150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a079b6f8cd8315fc571f69cae27d85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265ba997fdfe8448329c1d9bdf168ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7374458759658b0bb16140ed18c25c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7e843aeaec5a08923ec06f5f94e45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34677804e59d58c6ab50cb71e8eb44b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd3f85a83b3c63d0b0227ccba6ca82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fe84e2e4c71a7bc93c6255a6010a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a89a7b91d0bbc0d1207f452fc92944158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec2fef9ea408777db09aae5df464a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33cd30da25c8d1ee4da68ebd6023a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea45bc1b080678b3e35423ccdf97d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e473d2072571168ed98a5d9edef9aea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe64ba05ea372457a8c2b8f19a2f28d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fe6defd1046d1080eee5007285ce3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a79690dcc1ce16bb5997154a133ab5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c371d29e8a188f607e960fb9c264b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70078a23f46a713e1783bc893723cc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a785d78391d1ef3140b3de2a7684b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4747689dba41546e90689b3a3989a25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedb3b111ad39ea48cc0b02b3527816170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100453965800b0ea7c7cb26875c6d221171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad00ad174dd02b3c6e1580f7cd22b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda5c0b908ae1d70a1dec072824d69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a502f61428cc61217fbf8308620b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641f4e312c16f9d43575936713be806175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea223c7a0fb0f97c5f63c1f65ce0c29f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceea775aca3aa44becaf0418075ac3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92629945ffb8bd3269792b29668e6594178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967a481469d4c7c69d316488410cc6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ce855ccfe5543abcc1f05c1783c1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1d1c875f8c0529c71c131798522cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc6073dbb4bde42bd957adc7cdfcac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c480021e308745040f050d8bea3ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fd4a3e110610e4d29ab5f6ea6a45d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435908d6f6e3a72d5937564b608a6c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417706e0d0f6a9883ab1ca68b307efb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bbacbdebbd85a376201b7f62be908187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783a76d0bd6c6bd987f29d7420d6189188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6897289c0eb47887b63ee540977b7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace885688245b1f29ec22697b0e63314190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b96009c116b048894565797011febe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8637f7d993ad2b23e1a7f38e74a81c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba19a9ad2aae6aa28d7c4dc24f89119193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfad0f460832bfad9c63ba23ee6481194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8687c1342193664acb5152ef145aaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb62118ecb1f0bd5a5696906262cf2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3509843d884e57e5134338e9121cc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759008a158dcb65d7cb0b07266b21ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247eaa2865632749cd394c5f4d72888199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897373999d9c581b9c539ae2fd9bba89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0ff1408503790fceded12d024a0c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6a802aa3ad182d477c2858fbd7cb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484c8f2b724a1ec674f410fdcd72721203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131b4e49d8d7c00e68bfd13c2e64526204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e6a85f2ff9220f6bc9e9f837012db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8886c059893748b857a588c4997c07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9ce5b8d4097ab42b61963eeb1602e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f0c71ae4dd450663ab018a31dd666208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce76ba0a72fe874314022bddbccf477209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ab287dd4d3c949961b2c8e67a67f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b82f1fd9e6c7c6827ad145d7b466d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcdeb870a171a7431823814348a17c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e77074625a20983415d47555afdf9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa8d4689c06ea04257f1f9148d30a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbc5f5d6063e1cd1c3c465973830bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c981c02a733979411af7cab3d867067216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b832d6566db9b78d4ff3935325e5f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f98425b01b388dd9c045e54ce36b60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263397d534011219e8952618b45e87e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395e59781343307d621aeeb9a0b35ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e2ade2685932eb9f6a0ef53ba4697221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa77368b6d7833c623616513b605e51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df395b1d481e878dde04d1c726908223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fa3c0a48da03fa7738f2cee2fac57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2dbf222ade381a57dc9afc830a71a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee151b0e001b05d36c384ab806816f0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed41ffb6fc9fd904738194b6924c71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7a48a2acab09ae8294402e722f6aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb0f243366c39f9370122be6dfedd0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdbb5865fd75ea872c5569a853e23f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646228efb078b40c24d4d3d70a97a782231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893fc5ca364f6b02a8eb5937bed520b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41848913763ba255f876e3d9ce5eaf0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983fe635a1c79904fef03a90be7bad5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f248f44d5d892c0d1a296f6fe03679235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7323fdbc7ce37a8800e5462a3210277236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16926e158283ab9036349f8953f24ab6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a454108e91d147523c9797e20de6ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90556efe0982ea1cdd1ba1f1e0776728239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212475db830947e1818bbe11c14f7530240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf29dda7025853fe76cd11e8ad7404241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbbcc5b362ef7cf00981d25b61a551242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfb3f269fe8709ad5426e4de851251243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9ad41ae3b4e41f717bcea37a3384d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197781a9f26bf7e64ce3069c4b7e849245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28118991afe53c4ac1e9446934fead246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699451935d5d6fa528ae48673bfd663247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff82101d93478f499708336f0cefef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e445dca5081f71b9141f7888a921452249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b066c6df5c824a44a9bc2477b68ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e35fa6e96a1499477e219565cc24d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50835723addece2f90286463a516357f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5fc3a64ba92494b8b39424e245543253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936372bb4b4861f3e3a53f01b8347f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51cf7fcb8091792b7a3b1fee942a58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3240d88bac7275d7a1f9472c0d1571256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17128998447c23ff317ebf09362286257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade57d8bfec03c870e2d9130ca0e4f07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fa101026cc9862f931de8b0554435259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416246f843cc40aaffaf82602d097bc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a8d8d9eb02f8248d2518d2f472e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8794e7a841355c9b9140c4224a6fb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae47b601ecb12fc9afcc5e25b812a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e3036282036d0cddcb1adb8406cf3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f200c314139c0219094ab43a8848b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9940891bee6f776fb77c482153f9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3ca5b3c4ffc8f8991649e6a555bd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfceb8e0d4b71a48942d5eefc8666a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e8b4b1dbd271cca6ead8494319ef5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a407d1a781481014896ecc7b56334ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42d3b10918a9802ecd27b43c10602f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc4d78826f2acd6fc74f2997e66c40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e84c5c74ec6ad15e01535f7dbb4e78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58648f61a80710d0a98c9fa1c5de4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728451fc621d968d3a0fd6aa8219ec7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f175bf1389affe3b929782d4ddc244276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665894434bb41b02b849d960cacfc84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346c5f0d4ed84454f19b1bd90597fbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e664ae91445c003e23f30fb93aca9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc56754f20c00747ecbc52888377869280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55660c1dae35fb09c1a3abbda87fe1b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81837fde79815c832f853d7dd8e991a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82798fc3c7e7db759e0da2cb1f03db8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0441881e837801b6e960a4687dd067284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828eba652507161076e312206c98366285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf061ce0f3995a034b43d00fc9324fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1be7cae2c18361cb25100c86578a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f872d367b02c29440a47ca22e351f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e510e3cc30a47a2fec68a82e434330289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6e3f5b4942d87fc10c92e3e2a87e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8bef412a0495ae2f672ec3cb825e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be2fdfbda2fb144a202429d6bf54f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9c017306cead28e99e44467df786c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77765b5fea5598c324e17d03a5aee895294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1e60bfa54336c6e68fdd8fd40cba7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd146a759ada5220e0e5767267d1f9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef99227b2f2fd30799d367cb2706c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0d6c39e9fb92c53d7109ad1298237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9964544dd6f27daabbbf5c3f89091f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af6356e2920fe4bc166f4bf1780526300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559317e02c49769aaf689caff69947b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a02f2511944a4cda0b30fccd3f1dd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8349c287b84fccf16d4bdb4aef25d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4d4825f31dde0122ca65346531ea8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b55a446de3781f1bbd2835ec62fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497ea451dd7d071ff1a1f1e7e7532b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa354d1f14d22ff61735e309893575307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0f344d36b6c5ad6dc00e5684399e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c6dfe663d542ae36bd3e6524df2e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c488ec6239158bcf8becd50d61a64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868b2718bf0f64b682953cfb32b949f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88f1bf2c723e251e0b57136732a2b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af558905d47e2e1433ddc0bfef71265313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bf6bdb18045a611d41cf5c999a858314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adce2e7eddd62a83937433fd0da25c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8bc407cc37f10fe7d38fe7be04234316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d9bbc00453f2c6c504c5e98f27a09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c532d11937140d13c51fd939b8eb658318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bd2667b5b170ef93a2baddbed75fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a90b8d7ae0080ef851e44ca5f9a7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6225481f7f0cc39be9138d5133493321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c9c4b3efe11ede9a4779a09faf905322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fd7b937ce2b8bfc4d0191079fd0eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5a426f21ac35ab5d3e75217eafbc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea24bbba77e400acfd29e24c90c9493325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae7b42a8af915cf55d7d7d2be82b84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943decaf925b35d042310f2ad9969dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c579a2d55cd1916b7f71eb2a2bcbd8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c06bc86acc621b2395a3d843f1b77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf75b71fa19a9a5a3ba23efc102aa74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520acda19569c2f7dc670746fabd012c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baff15b1709ddd260225c3b71d861ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea276c66eea87c20ccf5cd7f782c1462333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e57a3720e6d3de7db6f4137625ece334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6c9990f1da9f819faa9916f992778335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4f1df62bb824e4943d633efb36301336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d912f8364844e4d7f98576b72faaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57ab8b583eff165be6d369806d8289338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d2c099d79df2badb989b8657a4dc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2273826d07b4d8f4487550ee578a21e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c0468418409215d22323eb0e7f8d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1874473b4540077022ec70e994099342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9490791869f0cfd818ec5cdbdd89d0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f78aedb2e61b2c74ea506caef550f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4300e853a9d9ef0510ad7b42f7e17f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3df23d7b54eebfba19f1493fb6f10b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508b7390cb17eb46060d6eccac1b404347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e387c39ae77508b3e13b320e16a3fe4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aa916913842c007c7693f630b25f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b4cf8d5ecc46102f87bdb659f21f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58165e9123d971d7af0d92ff31cb0fd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc12fc593d310dfd35619343ef1898352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679da5d976a89a04ffe265fd13b873f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e6fe4f942b1a42b571730f60969ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab915b41bc993ad0a81ed10b9adc6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc423603c95b61221b94e091e132a5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f9c042d3e054422ea82ef1e4ed5ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad9d56fc325329812c826d76d45e44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039c6982a5024e691e8f89fa0e3eae5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21379600e94b6c569a3260a16f2b71ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980b632dd626819e76189641044f187361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339b888dbd45adce9a7e4077848656e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a1bcb783fe31bd21d3db822f0b4d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f879cee9f06c7adfcbe452bbe6b7aeb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c9cac27cd3eb0b3dc2135e5dcd9e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad452a5cd0cdda9b3c395ae84443de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f31b8950c49d5758ca889d33c9c82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3308f1b229d34a1f7305e4bcccd6687368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857ebb94ad8b182a5eb38fceb78747b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015d092e2a82f545fce7b1c17f2291b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa89d0a972c499c8c0632181c6c4ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d51b5ac61d1e2446c77386a89498fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2dafb9d0dd873bd50d634f5da71c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dae199d56fc10d2fddcb2db3363fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa8f3980d33c7473ced9e3d2ac4cce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08b2fc90a8bf3095f33f509c71e943376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c530a3e82c5d4769a1d71d520a406377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a94e54087768f660acfe630496383c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881fbc0cd5b1fd8d45dda2b754d7b93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53cbd75d57423e29552b809ec7b148380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37238f728c6295f44eb3e07767f7ce2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e142c6b66ddbf275fc3869e87dd1a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9023a3313b6b59eae057b5a763dfc66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c43035c60bd52bf9e327a70f8355b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1d3a001f0782d0a9a3d54b3823f78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fa7817ed87f87e8e618e6b1f8ae54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c5fb4d51d4493c3345b533d647cab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7d49ce49ca2f80832d5b227119d4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0862556631524c305c6ae711a867a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feae221cfe1093d751c041533f03746390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b311f2fa449a249b9aa580a95fed03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78f3ae1c1c8623fe4fddf8f7a28a42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016efd8a222e43ac6765c3d6d5a0d3f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd238d73d6a4cd2bfc7b3df0909e4324394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295508d3547fa8476b4f78edba1fe650395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65077c7cb83daf4e353192157660e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f321386fefbf9b631cc1312162843397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6efcfe70673bdd258a4f4ae21f86af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbf41a49b67a27af9f0a40f2a832ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e4cb749f46f33180473689221c165400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75885189e399c10e2f36159d1f5181401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd4dc894c3d3c4ad8849c0d47c2a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49eb2bcaf6c4b43df4b504b33934ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88bde1db3192ac32bbdcc96352b946404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39de4928c600d2a6f4797fdfe5f330405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced1406c619534ffea13ea7378b6498406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f5288cfd76641b19fe6bcf52bbd24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1634cdc88afe54930cbce3818d52109408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8705bca359c9985fbcfd11d197c128409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb6c55536e60b3d99e9b4531c68e5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7304d7bfdcfe9a500b27e5fa9739dc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe75a859c55e97e8057bac36f3943d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc132c1b39b7a38fa44e8e00bb7e6f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92a0c03a95d70c2aed79d7bc8593b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77ffac108cdfe43d60f880b7480c57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784fcbace78c41246573ca1dc8738f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a9ba229a1f03a44823ed3d1fa54ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac8b7a1fc1e931fcee92e2dae88f8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564136c8a36122fd86a286fdb7ba59d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399f3c97bb394be26f2990af7b45a33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e782265dc4834dd37b39db20b57fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a636ef41deee6143b53aabcb6638083422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0959eafedadded6477ff994336711423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abc836997f0594bd13abdabf77ad1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552276ef2842a2cf5c23090d7cf9bfe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f046be195561ebe0e657b011e16a03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae6453cdfbfa365e693d2a2f04b946427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099d1b9b335b7aa999133ace4c0584a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ed115e977b4dd867d0a1409d973a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c950956f33b2a02066364622ebc3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a347328dce6a217a11cf8822ff4ad2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf8fe2a25d7af705260d917a05b25e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3615e4b0833ee5bb50c3dab7f40c5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0d96ef9eed00993c3eb462defd4da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a86ea100bca26e3b47b8773c24d90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a96bc75dc1fc03d2ec24e63c543943436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab96e88bc7af19b6179bdbc0a1ce29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe5247adbbc8228368956b52adacbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a815f67b4b873f670a5679ba61928f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b05494374ec217c1662956dfa48e31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37ab960f23e73c30daec5117240ca4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb01e38b937e06c8a2f78625b5f0c1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfee8a2f0609cfdb9225d145bb76a56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d76a9f75a92f3a0ff808ed16b7003444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72880abbe6a8fccb8b5d927b65d1db69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a77d3ebec287365191db740f52a62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309b8321feb26bcc042a9f87383ff0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2e83dc8d9b7bee504667c00cf8c8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4eeaef74f643d0a3cbdae6e54bfb9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e63ca1bbe36febe5da74458fa8194e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed640b5bb0666095349a3d3e170046451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95103cc972d29c47f643b7d73a8a839c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82389762d2caf801e7827a3bd64d831453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f27193fed4502f41a00b18a81a4c5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9af79c548038b4c147efbb2354c1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a80b81752267a24006991ae867144456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc50ca11263458a838a8510d06009c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab386bd3b2e0469978e36add132a4b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6afde7bc94e0a17e2e655ce179402459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d09a9610cd9650eb46b1db299a481e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a60e529dd13b06157dd50fbd01ed9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88379d5dfa758d8397c738aafc6c789462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b8e06b488b70bce0ef4e8777f63e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae2b60b003b38cf6743205fa624717464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbd7fd3d03ba5c367148c4a131209b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd3d008bb370d3ccb32a807474203c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c876d2bbff3676fa6ed8bd60eff856467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7100c78dcc02ce099d40b11f930ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa38ba9de55a13472ad7b76b10c17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef852747a3f6bb9c6e877192c030d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2bf76a30805aa6e372f92ab3f8e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e5ebc7fb21952e090f05d2d55d31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa13593240811c05037a50d33b8e020473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e78f0a0cb8e54a2d3b9a00d0ba99a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b6152932400fe758ecf6b7be6e997475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b46dbb9cbb26e3063ae0e73a4a9fe1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0494c7743b1b759c9d5d66591a34c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05be8c87cd8f121bf1b4211972e1ea8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3570ecdf2c9d46260f48068e96d3bc5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b7cd84629578d4f60895fd6d23921480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310d697ae17c69e0ece1f2996565184481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c87adef1e3774c42e76e391bbebde482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecbc08b565e3518b4a87a7fb657c80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975c55a536ed0962241fd9dd3264e86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e608c05790aad691074b65eb559da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb8141074bf139a998b81fecc919ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d012a00e0799238ba291a8e001d030c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213016d2d5602b8ba7557e0a7a90dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae6a651dc4ca0cc305771100efb9fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2051127b63d575be4eedaf3618f5ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad41f9d5ca57cf2b42a02bb4c687cd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4ff7872bd43abf7af7741887b2c6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cad87c74185e75496f1b82420da671493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34827c531b7a938c8163fc08119d5a45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ad772a66c60006b14b5af27417f4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f2b98438a9e42ba67c843818dfa0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b630264c0b2159b8caf90f549916ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20b33c82afd2c3e898a41223e4a1a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073bdb48cdc8fea37010a374f00a9e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2fd9db34a0b508ff188d8f750d1f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa5b93a554157f8aeee818a43b874501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1f43d41dd7c0d292b9dee0e63ff65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757f947e9ce648ed8c2f162fefeeb54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ac7c1994d0d9870b7d8d653b3917d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7037f96f3cd5490d8528b94a5a5e2ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb345c3aa31cf406553b5f8e087fa6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9f205d0d72b8150cfa32fc66c4c1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ffd0ca6a359530536ceec92293e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d687b9f78257b9fb201c70547fd9f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dff85d3d250941b5c7e2cabacf3d50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c32e0f1376f1092b1e548d219507a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbb0c6c35aff63c6c144d5fc6ece6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222816a3738676c9723183f6b27040b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664886b0306d8cf368a17d24995174c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e47b584dea3dc68881c1e71b669d4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c87748c984b236e082fb91e0a756c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04672e890bcd6a08c6ef0dce0b35d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c47af6d64cd817a83b67a19096a65f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bed434f51863169866c19cd504db17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38182871b83f4fbe2bd8aeadc50ff2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311b688d6c7ef681bb976d6828f674a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39558eb26428f634ae5df9ac14094d98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692d6fec167d5bbba7cce688f2ad60a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf6160514c98f8362c83a770ecf5be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ac3cbb59be2089a7c086adf5f7354525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dd106f0f781974e2be585faba6a8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a773ed5fecff91c14723a59f8f0e0b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147b7181047471be5f9bb792b3c42dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4d13c64aca9314c499be29820bfef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f5d999804caac6bc1a60ff1d235c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd084ddb9d30de1e35e72523a3af4ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6775684156bb8a51f6519a1510e8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a44f60ef3ce56f7667a9ddeadfe78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a750e231a47efed38390afacbf4de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ac6ca2477174954e64ef1e790b7b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ad898efbd692c2440468961715c9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07ea3339764a7b57467d6df1ad6544537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ba377fb1ed8906153cca3b49a565538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8f0cc1149179f4e43c31f653530bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80106bae1e91ebdd80b76d929959c5ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c58bbbd43bf090b0ea61d8baeea3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdabe182086abf3cc41cf82e273f77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a04597bc3940c94a97c16c564dc85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7428508667d62b0b15cba660f8192b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367edaea93a39490cfe57bb40c5153e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5d479495b3167ad45da605d8a8a58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907cf42270a912c6f707ee16293c07a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061feccf279f6a705caf0cbf5051882548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a840958aa332d5f80794667c5c8c11e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316253d3b83e8d878f64a3fd03913694550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81332a43a8917aa863565e550dd09d2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14372a7c6cce8ac638a0e23f5ca82a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e13a4a0a570d39f2c53390fdce8676553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825d6e26481c3ac66ff1c1d0ffa2f14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c8675bce682b70ba31e135553ea07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c57ba5aeded91e075c5a4ae7ae8de3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412656ce4b5dc64bd3695122afabeacf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33882fb7d3755294b42894380d93e63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59955f2f04ae6e78b8a8d2de202c2b77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b553a6a8840444bf6ef64545b73c2b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375e306910215548d371da058e0aceb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e3c52abac824acc0f9a308103295b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112e5df811fde2fe04587c8812673d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81726c6928fdb7ba6412fdff7668b916564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c0c070012e284f97ea9404af043aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7269d5473b1389f3e4b4b746e5730566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6662e73308f5f82ecd0a7cefb26764567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29447433cb970e312c251c00930d6f99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca65a7797819640c195a2f1096eb967569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac461ee7c88737bc5d3bce44d8e4d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a1efc8fad05bf90de087ee27d9bb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26c8a14c7f0132a8f90b3465ba0db1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5235b5260c2a0b951f0c872ebae4510573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0dff2fc755b29d82efb4ede819666574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b031c6a04101d96c84f75dc574b0f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c33f5cc30d07a38a9ae10fcb8a6f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da87544280886df4f1b103a2b315c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aa13928e71815eecd8c13235eff88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e9d4b7fc615b93c3a399b5e9ff22b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355810caf58aa002626014b3f287edfa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8afa1e6b77eb699b923635811fec7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7f72c599bb92db0825108ce9708c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90f6367ccff6c9cbb029b81df2afc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390984b78a2b85d6d012ec3207894b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708ab2d8e44dd847c8725a0ab78f1aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df85ae5103a0a578a2e3d95da6e2b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10491780a2daa16cb393eac09e3880587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb095176e0fa11c7d497fd699ed119588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4154b183854f61da1afe6437770dd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c78bdf1353e7d5404dec19e79f2c5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d532b777399b1c3f5699d88b507f867591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991c5f6bfdd3b25dc84040d4437ca7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ad12e851c97c61c779e17b49c8fd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8283a8a1d62fd4d19cb89387b0625f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639500a9f98d6e46be722b95cd820f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27812469cae8075ff85863ed54e0b1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326408d77ba13d2ded30b289ef7501e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d586c577e8e802ae3e3dfb7ed63bd02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1dbb33319de3eebb542ca701c9268599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d8e3c786b324cc5d27517496c1e26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6530f0ae9f91e8224532a1a0c5aae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a99d808cd8d87375ec9b1c328810b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157e1f1a7aeff125b1d9092951627ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411547a3eb8b52d4c557e58c1215f1d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07336ecc33c9117d1ed8fbf319a02a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f38b98c2ec33d3cf40eb0f73872844606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04342c84a3c55fb6d7fe2bb86c75f1eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18d62fd11286794d5f504755af6e4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace41d80c3d4b00001ff3d1f06e0b1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f41e38e8a6bc6b856cf978129ca1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6e166307269c3a38221dfa3c59f3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37df2f7509679fc1c4632bf409f984612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b08519ccf7330b88bc65f9d5252aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0639fcae139b6987f6dff502ba1b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69650156b56a7805775abae934ef06c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f4148db072f8015f4c015d5d00dc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569d3b34d61d98d60f6e6a5f6f927a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf319137da40ae7301d00d3c016f1f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734752a6f73fb8b1d2b8cce53857543619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e005c6093c370d43898ce5aa63ee2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feab6cb917dccb57a1226c037eb81f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1bb77159b7d798c793004fe55e2dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f62e4b7147e4e716fa75d3e1c82e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195a370a965e0108b066b2361a93720624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0b040ce98787a8cb11a7bd27080bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906803a5537ad4a12a109a3c49a2ec8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a52fc8afced503fccc3b87db04d8cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032482244ed414f3073bed80c27ede2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfdcc077db0c6d8d73d4308e87c323629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c586a5f96739f81d5b4168ad8d15095630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2584ba3c3cc2b262b1441d9f2dfd827631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344bf3c8515975814261b0595209183632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0347aa346150e98eb19107e2b34fb9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b94e2a701976b3fa506503dabd7494634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e54b79ace02341c9d6ecbd66cdc1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63132e18e0c340004c0f59ec579df6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f19cbf52915bfc773d59b523a7db4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f77717875196cf76a98d5754b543c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97a611d8dd39268114760ba755b44f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14a02377a2c568068cd3050cad5702640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c3cad3e66444dd3d89ba13d1cc391641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc21542cc85614a5e6c27b2894c7c14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea14324edcdddcfb988ac95e91c30ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad4bfc50b1d3eb411ff3bc3afee1db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4567476ab0e7ceb4ae2a7708a826217645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f75396641d96090adaa90dd1d4dbd0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159efe0fde1dd84375334f5dc591f974647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8225712786c3f373dd166a643b638cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc73a27e106c6abc1806e1de2115eff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ccd28ecd772393a8091c8c358ed22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923644eb4f893b85e7a6cb30f79fe8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a671332cb5f277a4116325342be2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef844d287ce712bdc98f61ced2c63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51032303eeed1a017f4799a47ee16419654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff370556675855c7adc7937f183e131655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c43a794efecb28204552331180bde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d09ac4519fb84acb0d380f21e1fe3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc45b5df0ad7ea10cb87dc28ef687e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b87cbf4b5a9d5585655ded97fbc4d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e12684cb2fd464506aaba5549e944a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c692dcffced60d0561ceb91de31c374661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51dc5f7a6ebf5af7b93016c848085e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eb8e575c27f17e5c66dad14cc6f33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21faa5eda0622fcc99b26b73d289744664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f1e8f09d5568c618499d169fbb205665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a4bd8d6d0001ff91b9ae833a8853666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7588cc75e70e3f26e7034bb2f955c10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa183af2f65c83a42ae41e67861c6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509d14a9611c5fd79730fc8b4e3d8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450764853cb264cc01297dd4da87cf8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2942752fa895798e8c58ac67be9fd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbce51d69a49484793fc06842b5f4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089731a726ad225be91c7e0f7965f5be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044bf68045d7215ecab2551ade45da2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e66c2734744534fa615a8301f2d5c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc43562c4de9d687d9161ee18b83d24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccf122bf947422cc3c5cc02da45b97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e5b154a831cd9383ada6028481542678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29153a237798bf7e73b20a7ee68564679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88025bda610902ff55db8a4dbfdae8fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da91e7e97dc474f60e9ca88b9ba769681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4948dd8104eb7f2519eac3f84cc43c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90146d77fb49639afc3982ea5882ed5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed79ee51361db5a15fe1bf6013f14f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f9e332ea9b85c6d1c1b6833cec77e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4bd9790ffce807b58066a541c2876686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1db158587ca85dcc5ca7ba33f623a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75d04ae331bd4cd5e2a21b3af35df1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3105224618502b32fc1bc50ce76196689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a7af8a1bc376ec589d554713cc2e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c1368ccf1a76d86437914ccc5173e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d87fa7f6245916fde65a20168a217692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb43ea2ae50c27828f58c930e655ca1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a23058a48a9edcbcb1700715601598694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406b6dc153e89403d417b8ab06bb76a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43331e8497ac867c6a1d1255dc8f49db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfb9d1a9bbf74d32e7476f88e9a2e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef54494f7ca3096f2163e2a78d7a88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05939cbea92243c7529df614a21413e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d77fcbeab55dde5371e699d862cebe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ace528cb67bc4972040f564942968701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8bcead169d0f69bdda54f10593bfa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cef7a3fcbc1a91f04a2fbd246a8548703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52d8e8f70763eb54f5cc974dda80a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8b7a2916d0ab9b3e2d9cd38ec4282705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd625eda86f487da6b7626e9394594706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bd0a702767abcfbf18586646fdd26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ef3ed3f99be05d7c99d016128132d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b186b3b2626016309513711133035b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560542de5b79d477b17ca5db69523571710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a61851953dde4c3fec7f3392f330a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f0fe1cb455fdef44a95f5040ff50b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9ab3f1ffb46ff469909176e767255713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb87d347b6ba2bc3e69da6935b7bbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f48136be7464f85b42a363965c1cd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0096e7f71978bb3727f27e05a7014d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638406c3206b454f8c504cb48735cf0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bea07044f8b4e8e16db62b436a3af6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0fd1663f51b99ef633d189b5e298b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d2f549555007d4ba2e22ad947783e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bb8c569bc0e516994733d9cd1866d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff132216e60a0d6daf32ac0c0eaa2f66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d606c4bee392192069a4c84ecf459723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8f9d0cc12672ddb44f0b1726741c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13595d17d261e28adf0e966f5499b72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ac64021302a2b3cf4b746d14884e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f4b9b0284a401772341ff28aeadd2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e19c57b9890c93622883ad8fbfa80d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703cd7134f22622bbca81f3c84a82bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902e41929d03b7c47b13db82dea2d9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2741e43315c6e500ad853e270aab72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb64019fb6a13365245a4a576372c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d56290993a0be123c14d70839434733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c3d76dd4eabf49b4d0603d538a2fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f157040b04534f8f93f4200518ee61d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959a4279a209e9a81baf864067dfeca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a55749090188b323b1c66c78d4094737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90fd51e59acc0aac24deee5204da58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130db9dc4a357c1b876012ee98e42217739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5725a0cbed11f85545fd53ce047a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec909be717d0ee408aa6e5b301deca1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aa17631be1939cc74644032f2dfb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8d6305e2a521a8b6c0a1b89b7c0d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6497bf7ad6af50995f374e3135d1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d7c79439167301250fc07ad671df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b67acd40c94df04997ed166c213f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c5be72517035ec16bcc49795ca133747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586464ed0c93ab68135c294264e756f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd79661c14047781106ebccd983f050749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4d4d282e18e44b5769bb4c1584b2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c1839d86c94ed92dd8b4efb9ed5f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba2c9844cbc00bcf3809729e0a39db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c0346e7d542f54cf4da29e8d7e9e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e7427c5d57bbc802ee848e3a0f735754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9aa23b0279417604f7299eb439af6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024515b968e029e93de9a300633e1d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ad494693cc20b5f3b774d36abca21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b049dc1017af1491bdd77f820589380758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c8c73ae9298b25a142276bfb937a2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>