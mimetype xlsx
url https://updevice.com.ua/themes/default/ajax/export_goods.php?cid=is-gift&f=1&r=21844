--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcf545931cbbe90f3aa4c3073cad7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37259cc2c4e37183e461677bb67715fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a574f4f60b30dc91e2db78aeca5e5a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58ab7618f0327316e0a89d47f2d7804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff9230a91cb49e51678af5007bdb635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b4e9a44e820634a448b81eae462546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2186be00d779c07882a7b6d87ee2c0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324098e53777e2429877d981cc5ec2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26e42e4165d290fa09a25597c60ba59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def6da319abbefe3f578a13a790d88f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcae4c44f457cba097eac76e61797011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1b2fed518a199cf6fac5cfe8946de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16991b748ca5903bcc6eca893dc4976b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780029b46bd5299236d921fed7e8e4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506effb4d44bf606aa85be0503a6c7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19104cc244bf2daf35f157f7c0bd96c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78efeb35cc9f450e75e64c0283e984517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64853ed9bff5d5670b64de3e04cda618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815faedd317fc3563b6440ebe65de1b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4887fb1446294d9fdc174c7d7a140320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05688808a4d8ddc4d538c51018ec38be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d2795f2172bc25e5bd31462081dae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861d8add2443d6cc2055ae590b3a36c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39266ea872a072f89824bc8019f2b5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40923ea27c695e36c6d7525bfb97d16225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ea98cc5f94a22fe06dce6b803273626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8445633e7197bd7b1e59479110841827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046eed67cc802c5875c506d397ec7e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9affa69c86fadb4bd7a6034d2ee6a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cc1c3a2fe649d47ff9eeee3bb195730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2353036deb51306cfff29fd98dfb99631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a363b4a206fb9ccc589649202d75732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565939328140d72b529cead53093a5de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee915fafc63d0b5378a431b0a18169734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c323eae063d19e69e0a1b259f28a4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4446345e9a25e4ac846db97533f1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d11297fd4be283e85746e68c1acab237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583092a2f392721fbbdf4511bd5e0ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c600b772d9aa966651ac057d05e50739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2a7c8ed9092b2544ce9b64543441440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730adf12bdb18eeb8a1e2c9acdcb1b8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4852a9cd5e5498110a0ee47d7877e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1285d04b4ecc539c42ac842d0d84d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383033b1b2fa29b9361fc9b8b0ca82e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e77f6d667adfc4f7db218d9c76b28545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb75588746b91837b9e81969f986ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304181bf874ac5a9d507b5c4f10dcde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26597c0cdde4b9105d9cc921740bd94248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c7584399a6b5eb558552317e7f0b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca87ac1a16cc9a0a1159341fd6015150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6a2e2e70ee2100a21b9fb252a34b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421b6e01774147391ed6a10916d369b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57815f03a6b44767f0baa06bef6ef853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f86f5a748aeb49899cb47a5181f02e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174831f3e07bff27d61f30861ae10555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45e0c75c87eb14f82a80e01b13387756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6cf2a870124463fdafe1bdc8d8c3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eadc2bf6fb4696fa170b0fa3c045bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668aeef58d5971cc3208f34c412be1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182052bce587a4c917866836aa76f76f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151df39046bb9df1e21fd0e7650bac361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083ce48962eb806172f11f00488f41f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5ad2657745a88aada11198e6e790963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c48d716fcbe0d156c88dbaee19808c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c811acd2910ba614146037345e42cf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60da167d429de9ebae7795a08bab7f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7bfd65abdbe28e0e7000cf6597b4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25432d918c6075187b27065b9a5c1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fab8dea55d8c28086606a9deb088569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9f695e32d70a2ab18b341e190f47370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070675e8443703645a724abfe5e8e38171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a4899bb68e63185dfccea9adea9d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5994104e4911facf9bdd840360607473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8e964c0f653e230efeb84b1d5c8c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac7a77e95c38a16fcbcb237421c10575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd153e912fd5cfce4ec946fcf4452776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71717b30feb7ac8d9d74aeb6040b93077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ab58fc66a549dd0cf3185c9fc9c3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22076a608c698d990809712b9cba378679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43879cccc16b778cc16628f11d70d36880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59325b369f6acbee07271b603f3758681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db306487a656fc79a4fae1e45458ac0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9befbd2726302f59a0e0b54a54d67e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2922cad9a406a43f1b3a1bd4850d1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db330e856f5a91dc0d38ab307b9f3ae785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcd5d94e74d748e1e7be85cb827f4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7379dbe94a94081255284515456987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1f374669168a1ac43f794e15d054688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0ed543027f2797819544d7762c66a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d3372309921f09047344531ef785590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994af96e6a1ad553099f3e85d1c29c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc963d9b061e7ad3fe92b2f22109892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb27a60bfa8658d292b54450a59951f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed726e2374b3c8ccd15818d255cec7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544c355f672da47a5b41fd89f0ac7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5afa965e12208e1203f46d5be53b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1f7464bd0855dbbcaa0f82fc9c83b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75399ec8f6be0f3c1d1ed20808b92eb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19b400d12f8caff6ae5a13f7d53c1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b816c9d0b2c4b695182afc35f3797100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c385b7edfc9bfcd1bee92d21bc5d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fee12202938e9b4f8c8bcf5af5322f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86907ec1fbfbd814889b724ed3b1d106103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bb41f68b88b15839281dfe1e523bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6f8660f2442d3714ac60d84188f2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36bd0d2e9754b0dff2952581c5943d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c58b38a88f8c959df1d92402e4f55b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64cfbf5820a5d622bbd2a3a9bd00f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfa1d32c20489335b5c7f824be79ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06fc746324238ad4f9a0ad322e6f6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bbb28da2f01b61bceb5ce13279b8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed065b2dc77ad37d52cde2c805e462112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a789e31b569798d8d93f4e393fc081113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd5f766976813f5d40511ad7c83a67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61253ec3fb8b7dc3341cff5110f3bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ba8dd73395bc58bd0c6a98b498dda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667618b8ea759653f4e75baff621e239117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6cb7fa98ab0e1676d0853c8208eab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3278585c342fcaa78dd5d705bf2ed8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814200f8359ddf8f8246e5990b6f4c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60b539113f083d3f76c0410083c7c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51256cbda67bfb586cb1cb657be92ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425154b1ec8616ab6a577a4c2526e2ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d9373ca2229ae8763e1f2582ea07f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569ac59e9e3751e4263efff83cd8683125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5345f8060c64f0f8b257a62cbff1288126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7b6f2c7ef0336fa87162ec7ca2bb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840bfd2cf3810e6ac5b1848eddbc9e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd9927078092690a8404590c9af7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3d8d8b28a9751aec737b4235a1f4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1aef902d4d2f8ea184498404a8ce6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf1b96eaa60aae9ab4bb7ec36c5a1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c1e2c04f8b4c72c98ff13fdc086d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418643f125717d8c6b7056b800f252ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cfd2718237017334cf2be3091d5f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9d50071ff392d3084b6a99a3de7af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f97fcab00c4074285a74e3ad5e9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be5d72de0bdcf0f1bdd2b42bab2f4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62dacca49fafdb65fa197a6d126442139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632bfeb72c6a070cab2b68ab6abb687140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c313ec8abde7a66d9731885cbd5c8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627722a7650ae24118e98a24db2519fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d7b60be056bd0588a7b47b96b737e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5950f6573eff8abe0759c1c4c3c24fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8139f47f8f023558facfa629eed8bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7dd8344dde513c674dbd54212244c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60f5bf4903af712c3a31d99d6cbe5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ad36724f574571907440852805b58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22862122fe2a0d5ddd96b6fde9b21875149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a542ba68b50bba8dd197c2a1aa79736150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9548dd8e5a7ac491fda45ee82ed21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c52685fdcc2a2bfafe3a3f4953ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b531de8f347d2a9cde47fbd8634aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5d4b82c6ae3df8a7636fdc23a12fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7d93bdf82a0d2c75d7f31a551343f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767fb058d16326107f319ec4af4d2e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbe1658d90192a90d1f1cb708ea55c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84597e1f9f1d643fe6626cb9362e38c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475f1e273ddba3e4fd93848c9b11c7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec55db2319ecd44809ca6972aac1485160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c57049a20d4dbe92609247631f33b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e4a93534a4f82b44ff411d7ae29d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a626972240435b4ee2f0de40662cf59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ffe3da573062a956d79e091c2b730164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d573c74f2a44e176e46ad19831a762165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba703a602bd59e3144ffd3e092688fa6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439e1b91620c330fb58c747ccb0a840167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10179dde47fce28d33adbc56107c28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0bf5a8a5bae9d1dead2fbe742556a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aa6718f7e67dc83f44d7ee8722dec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56102d89cc8336a7c0704bbe997893a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6326ce9994d76da2042ff1ffb95eae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cad68e8625d4d91634fe42bd39bbc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeb8b54d869ec04bb3a4b9f3c6ad42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd4597a0b8c6488192d278e1cd672d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67de0662cb914b21562ece72919382f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf83815aaac1f607c2ec19be6fe6120177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7858dd2104c7da307b86eb54500c3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306570ace059e77af25ca933c00250ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb803185101c0437358d350f57ca2ac7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8563a4fcf64f7f934b81fd6eeff63b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7584329966606c4119f02357826ba9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda976a7437affdb8b736587392b081183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f656c4007b044aa809146db2da43fc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f69bcbdd6933b05317c30c13a1ff7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af9dafd224e16d05e18734fd2b4d05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f092ed047726806f5a214b4dfaa0182187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea686b543ce463243ec3ada2f343729188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef821195ccd149ac2269f80cef1f9353189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235381fc2f2a7f7faa33088660ffdcb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61547b31dd0ad315ead6aabd5d0a9db9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a85fdcc0ed29d168093e342e569a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325e4c9425db6b80a0f5a6d1754b42a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132277a8939b5fe9cb41eb60fe3fff7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae6b3838e97c3355c7b8f941576313195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994975a7c1c175ebcec1df49a10d0de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f883191bd340ce65344cc89de85706d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f18d137e6b87a34e6276f73e38d90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52130fe98bcc3dd71ad5e0e3f4a420f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e1311160bc7b64b91d82261d4688a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd0561e205687bac817d5f7e71f432201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c006151d368b6aa69fb4cecc57cb91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba0808cc23dc4cca010138591c832f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377790e7394f90417b31b760570d0f78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d18700aaf693bc59f8fbf3cce40ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b27f60bd83c840f9c76916aab45a5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea8606e9a075ac887a4d83ffdb63f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69876c2b5a8e3aa932c8fe2731a890ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b45d9f33027ec45a2c4c9ff7163af4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c914cba4a493d96781db06eeab09e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c92660c547c521be065853d004cf20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba28589fcc20ccbeeff12abcf703ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15022656272de481bb84b6042318b965213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c72ac5468f68f0331eac923989eba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa97720fe368f43d24feb9b5109508f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24083983a20b5681f8a94601704d342216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bb2166d2e3560f6da9d74544dc12b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0e92b40ac7e605ed71d09640f169a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7562f3249e2035ec48a036ada8c3da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0018c006dee4067f5e0ef164ee90a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8d0700aa251fb37d7bd60c7dda26c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972fc9345f18c4496e26ba51284504d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb247e16b20ae3977d0a4a6724cae789223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0e7621c2e23b2b85e09c970193b9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882de7b1fab63d2a3cac7fbea1b6425225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f209ed58320d22716bca407567233226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1353708d0d99e09c6b2130f999e2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973812669418f6cb121956e485bc8e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb274fc174b5dedb8207200c7d492bd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f80663630dfc4721f15cca1e4879dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615858c1718b7e29fd3646c8cb88ef3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef05d128d8cb0e9dc6f31e9d43efb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12413e5fe88757a50ef8f45c2fa4335233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0562fbf73e8fe993f79354a3741d90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d4b3419f442ee01f528526522e2d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6f5bcbf12057f841c22ac2c81af5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f0bf475c1279b70716283eb6d4b32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d693d9f8597f759d3258855f8b30c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd09fed6edd16e06cdd53a5b0f9195239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412164b170a3072fe24a8199acc80c64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c20cc9fbd225392ccf68c4fd50d2e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759849024ffd321bbc4473fc267d9501242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dfee1421959c38fca453a9f4123aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186392a6d2bd9b4152b962a0767294f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4e4f8d4e67e32e71692317e268219245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4d719aeed7360baf2447df9fc5656246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411940754567f3d936db24bb9a1501fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cd96ff8b16e5cd94d4eca277b84c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9f98be4cc5e8825b46f2860372634249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b838eb96c75c80eb14ed6cb30634f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572a80ea2df24e7fb28527c1921a1bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea621a719ed3f34a41dab614270d77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf750c8985484d74e459442be727f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c7a37109eae1b7bc83eae8689b46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f843ff03c979a8660a9339775eacc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561a2c1a2d2d04eb8fed99be054e616256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee55623aa2ddcdb334eeb9578c08ae5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d47beb6416fa2a87d825b2ba4e246258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2368e9ee6a63dc436e9216b5e102e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19657c14450a2a6579b360f2c84bae40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcb4e2f9cace6e36676063b8b2499e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba209c3a5a84e2cbdbc76afb51df985a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc84bb4ca3392bfb2b3a058922ec1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c9b7dcd799cbe4d5fe619219010ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb0890d5656245b8d50a554b4881bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64dd1144771ce4f90553ecaf80f481266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf05f37e16c363f657fc05496d7ce55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c22b3d5ac641f52ed9aacb3e517a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198e4287ec0b95c8f90864ea8e2f1e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f8f15d3f0973f109226e1cc5d5aee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196800228950a272fbf17fae97caf76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764f423e4beab86aca1b35360998578272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db484d40ffa161ed7a8f588c06047045273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310abbec97f947fb0983e6ff4735c6bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97011de8d64451f92747826650184994275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b5432ee88aee0c5209e2751b15acd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b02b6240ee5a9c8f32c63bd4ca2300277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50539070ee7776bfc306533ec61d51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47346c95f04dbf549d9963b77bf39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9bdf21c041e97b103f4f5c3d85aaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e19ecf5df9a7e7b147e584ab638ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe938451991a4a87f9fa6455036f2200282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1b07602fbfe27c21d6c7303087b7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56775afd72fbdde307587ca47e86900284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500818ea8bd0ccc7022c25b9847c02d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dc335968bdf0fa08dd7a75001b03f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a20f8be3a1b0aedcdfc77196f29ad4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798a8d9e8fd44337a5772e2c2a61e80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f740c935bae4fa576fbce02cefbf458289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7084b7c96662df55b972c5be75785290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3946714607fd7ae8bca72ad882094291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668ba7ad682b2c9442d3f95c212d3e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517728957610576e7886e55747047c1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7eda0f1eb7d21827e203351f0180294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ea1baf394cca2a78be7f81af300b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ebf12ee52ebeb2122a90f15c5e9f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb900897f8cc75c8472f697c614073297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8793ef249c670505af830ab307e781298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a966d284e911fe71371b3ab84fef0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae372b358f9f3ce9156a1287428e11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f204dda4053be108095ad8790788f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a418a8d6a1a96e9b47f66f1c62f929302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e5ca54848d690365870972af9297b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f35deb055c3a63b7cac99e80a1403304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319975dacee921bc0d4cefa60d9dca3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c14354c2b7b9dabcd3634f9489e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7069e59b1e7cd97fc88edf8d71090307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022363d708b69c13b70638328ead163308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a6021b1909cdb0a5faf641ed1465e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf522f440bc46f03c1ec01fa5e4cce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f364b706c84322d05a6cfb2c29ee74d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d103d3f15b47f6cbf87810a84afa2af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76086e0d93a53e4f6e81364c86afee2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ed5b47d3e324a9b2494f1af1f425b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbabb7949bfc40efa82259cb75c915c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a408dc9d17998e1bc54e2c28794f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69095b7aa314738e1c6a06ae79ccdfc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb0fc52edb07b361dea758268e8f26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870621b7e82698c1f85d4b758c487edb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033590c553db8ae0337e8bc150623686320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10117a946437fd47f230bf1cdb909218321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bf14ef33674f150985ccb80e76c26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f788b088ed93328b75f6193ced7d4f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fece930423d6895953e14e5fa83de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288296ed8a17202feff6ec76f9ac1d25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0ca60d06047c6a359153d252de608326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ee696ef260a26cea9768777fe42b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc5c41416d471b09780cdc9660170d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4195d32ac38f10cef8685675bbfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ab9eeaedb20fe1a27a8ec4f9a8b48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c61a7beb67a9648a63f5a39c5b64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e86431a27089e4f37fd96dbd36a80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3df19d773d844def3367ca65df198333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd54b00e8b71fad41c5f41f882c638334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb727711b6af54095cb6707fb8de5b19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92988877ea8827a21ea847bda428701e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3da634ae95f588aadac40866dcec96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d31dfbf6a546fc5df7d3f74a095459338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53b9b5895502931ea04997ff58a101339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5253e66d21c1169762682450e1208340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da485fc3d59e3a5a65682370115308341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f8534f3f4acfd04bd1328e387d7b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765b4840677c15d85cf9e28f903788e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12455087730d459c9f664e31584559b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c2eff12cfe9edbcd29d7d93a0b50c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a47313cd24ee0de1e1e68744f3c79f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cbbf0f2c495ecbd7943d17b71c632347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f22f8992ff30d638eb92b1a7cffee2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1167629745c47c791223b265c5e484349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330d1ea44f87ad47f23b4ca126436dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e70353ce9dabec0795d61766a316d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c214f64812bf9422e4c4474d2933b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e0e7ea1eee5e5a359a8f30d6fbcc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499823e415b1d94bc4de2ee014c054f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf60e0d0804192cc10398b0cbdff3a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda8399dd0f049980adae18c0122107356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa97868b965a7fd51ea278c5bc4140357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0266548695f22637cb4c35cc0cdf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe61196d483ae23ecf7a0553571891c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6929362381068596de42e9b39131a19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcc60306407faf0795f8105d56c3e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662fc4a29c8536ddf6f40ecb715f3f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2228d6eebef865cf1b4c1a4500199363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74b1f1af5856f85bf8856a8966d10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c1b84e1e898d32622db8263442c56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5384be801b844e2d087aed77a8e025366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b50dcebd345a1566c0f985700d3e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eec63568dd84114c175f9d6d96d0d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7557a6da3e4a3fd5a85c3484ac749369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ace6285dc355e1709a0ee4d0defb48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef649abee597c53176194f9c1eef841371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db792f3fff26c76a161835bcbc2ab9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd93b9fc4cf91f61aa1e99d5e24558373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4b68ad9268f763f8282fba523631a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe963ffd95edb861d22274a6272e5d15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356001c817682ff6206712918e5d9813376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c385b60c0ab7beb412396634a7a34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7308596d49003bcabca6c9f4591411378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de09dba5f47ddbc511b48881f62abea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18245df5c0882695041cb9af488a9ff8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1152141fa7472ab8e5c62ec32ffc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04b438bcfe8b3741f0689038175639382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c661cec7af4562da1cc7cf74567d44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039de9aad4510af587897bc6ef1eacaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d6cada6c0785769c1e9020e3729c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d97aa3b2486ae20d8bf94dabeb0ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ca00cfbf878ce2ba72e826a9c8a71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2dabab95d1a0491a71235080db735388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaca1399fe2ca1f46f4962139807fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c682a24a224f997820a0ee703e7c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4db82305a8a60e19a93cd6cfdb165a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ab40a2aecfe2d26626787836cc597392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde25a62b5797f04f59589aed52a1f40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e7d26f5900a97b66628f61b1a87b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6ca543ddf0b5fae610c8446a04bec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0f9d710a3ce12885cb1b87f7ece7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c61a527c8fd2697081fdeb1d405e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe29269c9abcd08184ea61d8e9ee03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aa6b186726a5234a8deb3541848f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91be3aa42d9a9655d8c954f584174c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144aeaad3b69162bc07851e4b6d0511401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd0d5422375b8fceb1cf9e47ed1831402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012965564f27e4bc5a1174ca0ae79fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8ce6082722f6f24df50e7165523f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8d4bfa4b4005f5bc4d57964765e38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e32915b0c1a5fbea69a6d106f45f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0ead8235bf8815dfac2cde1511707407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5a30ad4ec7b0bbd85a379a8a0a954408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88aaaac2c01161a44f4d7ac6f1d4f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b2e2bc2c31ce87b08005583c19c51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37a432e7f0551628bd5127a6ce7886411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76a39320243008720fd1ca8410ffe1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2b2d0a8eeae22317b385b6a5054d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71e85e7e5404f3e4af80e2c5c07c8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d8b0fa537cbe5bc4771f147b64bc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b902d739a581f18755f84aa8ce5c84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02da7a2cc3befd742d00f6817a0e7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485d790395325e66d7b4211db4853b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6503703696506d80c43dd0e715189a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388a5b1cede86847fd005194fe3b79a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dd3b52212b11c9166fc6c9a692148421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e817fd28dd5d43653f4f211b0bb66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7966acc76f86f35060ee76e0c99b2ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd6c5b60142f9b19303cbd72c75cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b9de7e2e1ec1ea3c5ab17bd343dc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27213a96dee971a3fcc5d5f0edeccfa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7152f655529e53b34914f78a27a06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6e349045e590012626fa031490bfa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2f9dbc2f9d7acdb37675f93a4bbe8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d139a1d0a91d3e5fe5ea6efbb9bae79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33270c37bb6bc01157431be212b44f9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fca32cdfaa6376f8a449db5c698805432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813e960b43cea0e162bc56f6a7e31b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c021ef4c55aa17a3725a341d086147e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e5742ff015ced2657590958d705dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f1282e4a45f2b5f779d52236b0187436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16d5bcfc7020d8cad54834214d1686437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef4f0cc79ef304d51f5a25cdd93ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fff5ae74edc8e60a925d67706f3966439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b1e0fbd48dd1316b8a0914cea98ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d744b573b4849a8f0bdfed170875c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac137153da1a4beaff88a4162d59ac79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b18ab771a18a0ee75eb60009a9ff0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b2e434088c9cfb489872a88abfad2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b347db3923991ef7ab4f76b827a751445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb7aa02c0d15257816ae8d1f75f6e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ef7af8a865602fd07396be6e9a4d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d5837199f091e4c48167f7b866616448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf07f459fd31a883fbca781e06430a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453f51948a5272c3ff54801f007e5b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f040cd606ae8d80a7a0f457d48eea7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03828210943fb04cb9ee4ca38e8af02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a407b294a00c021868754e6b3468b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc383c5fc9ac27b400fadab07144fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e27274653b572f9f10084514696c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6f7a474f754a8271eed7e71b12464456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade46bd70fd0e9071ae502c535a467e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22d33211d6f1a72b33e0a6efa75f18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075871deb8a0e411f0afd9ad9ff3a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0298e176f5f4d871e86b6aec0927bf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da29d5605dbeb19c5708170c896080461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d57cea7e9c3d97f39bfd2565664ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba3c9bf238fff71afd12748a223f71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd6b14d24b4f8b3b1ef17f4796d1e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c712f424b932251980c6ecaf660a3f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc02a36a2990d7519614debc756d585466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb266ec2f468dcc9d5465f14465dc43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d53996205698768efef2adf6f30bc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea1b6d87892090e85d98b3b42ac740469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b228ff0f977c7d6a454e9335cbf0ff2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b6d2ac1e8032451b9c30b75fb36ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ad39242c086d811dc0eda1673677b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd809f3cf4f3dd97c481ffaa9ea782473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f5c68c385a9a5d3aabd5451d5b934474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40429aea2da4e0648a0f609f8c5b7459475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75c90e8e6f104d7ad363edb7780e5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a60bd7cd978c9514dd87eff55f61ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0871df892523f8c89d63e431c3fc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa1f44186994453e8200c31728ab08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee45b86c1bca5660bdbbf5a1069d8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd606f3ee437cbe1b708166e1b4f5176481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb7af6b145c5c63df30005750b7af9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99187e65c646e08304e6a26f0dbab20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ab2dd4c0f15d28b89c6ecf90ffcb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97127a48925f3c7e0c349fb1dfcbe73e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e2182c2a4d22d55cca42572404941486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281501217b84a54e502aa4557049957487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb55bb74c126cfed964eb24f9128a26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a685b9cc6bd0d6b4d580141251ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07141d8f41441d5529fb703c783bf43c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167241937ef69dd3b3e7bb88b15511d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0db8012f8ef7cd2560c860a7e7f14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581ae8d3e9f9836e694bef6abe2ee9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b8d8a02ed294dcbe0ed62d8153ecf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a16b86f8b3439456c47e00ad40487495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00281877773a04e0b0bc06a953e411d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711d01a8c13e845c43ef60c73c04bd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7a35e2cdd76c62ae26343db6bfb09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b5dcc34fb20dd0b8567410f7dd54d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab257470a604f3ba2fb5452c7fe7ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d07b22a18eba289a38071f27da5533501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f601ae9806e053ee4f068c6e3b7a1b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb57df8503f5c10609ddbcef70621a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091abf053d72d5a073f19096c637cbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ca9d0c761eebc9fd656da6fcdb3a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06739eaf858a53a5ff33019048f7b160506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e123f9b00c765a4f9a84c3e34e83e34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c385bcb806d7fa5a73dca14ffb6bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b361299526c3931cc029630dd9c91f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f37df1d6f8185d701ed83f039dfba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c06fda7732355ff22621554c05de09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0efc71f638e43a9ddeb815cb87acc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975b705046e994b05216d39f3ac8b4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c03be45b514d44f6f87e9d1608a6ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6813b8373dd428eab59072dbfd00f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cc5cfb7625d77eda62ecaa01e9a3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35614c8c4df07bf2a11a0de41b226627517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fec39eab637a39d96f48912fafdc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714af7ed063fdd8b3a211dac046aa3a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d779795d90368a201bed8c3a74d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a910113e316a009267ca81474a291f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca08ee8ef7d36e3f2c15c7c2aaf6eb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff3db244071a87d64919230b87ec98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163282af9be620e98869623df702975524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b7ed25cfd0e068b0c4102b83db47c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cc57fd89a814d2c62497e3b34863e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41146e104884438f9ac6e12e47e12168527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131fa166c0570014f04b468c2a2cd69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8f2f63be9e08a696e34ad3f518973529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6017c0b829bd0fbcceba5af322e308530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2137c248a5c12b6fec00e45b8e66aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1f1dc8b45cf44d40fc46065eead73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea783a81fbf83bf474ef0d3412f3074533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aeba7ef90cb6887aab3a0d0bc624a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6951db252b0fb27aa6b2e077c212e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563d0bdc883f39e9de210b734a9b9c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3edacf8cf1dfae497a24941bce251a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b486d4cc504ec78416cd17786e6e4da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a3ebf441126c7f26ea7b06a16f70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49d9c1cbbcac2ef75eaacbc492ef89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121d4e8d525709404dc57f3563db447541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858a8d074ca2c054c5c26bbfb68bfab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90361a1e1d5f4f2dd08bd13f326458543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7da005aa5d8a6258002d918fcbc46d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae3a608c7a16d706a79b3528ac393a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006007d9260952cf7108f75f3b527bdc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d85dff061ff139639776901aa6eec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9de4814072978f513339ed8edaa5a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a56fd551f4480e3400c50f90bce26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb0220f6131ff53b0beb27ef069bd3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d2cfd4ab978e7e3bbd6e69e3124df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7db69373910f4b5515e3c697eb2a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685639671cceaca9130994dfc268b7bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650650daf208660e5f5fcd46c8689db5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a42797e29cd0254bd8fe6e15bd061d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b5258c5913016620e7dd97a701f33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d452b24e03594fea4b18c7f3a2918557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a903307409734152be45f7aae5b69aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7b144be1533799ac7be1a56350514559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f588c40109534aafd325963ded3c24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49155bb494d4586b9f962bb84021032561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d686ffda27f8f21ec9963ea7d989b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41680fc31bd4fda296aec0546f60da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13587cc412d95e75143b194ddee6ddc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc709dffbb6f7f723ff5f5ea72eba8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e0b68d644ab22a304d865bd530ea7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440dc4e723f9b7f5f6afd8016afc886567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f3b246e10c22b3babe4cabc90efc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f29c8c0023983a2ba9c45dbb8172b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb567316345abc18156486564cc1ddb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c6f36ab8377c66e95d970f2194a04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286a500a9e04ec608247e6d27f53fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146ab1e7a9f323fbf00e6971c5a4e24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa3d653d38d9c2cc28668e754cd1d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8083e7b125485171555590a747df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d755ce4d9dac22304cc3cd04bbe51a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af4ce89e59078cb110d38a7a15f1eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df28ac1a3f558824f497bff22d5a9fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2030c898a0b730ca8fc72490ed62fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8219a66eb88f0abf9863bbb0a3b4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a10c506864acb6a0daea4d97cad0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b6c2e678ddd307e19eec30eac74f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cb97c8ba8eebbd22419b25f969af9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c794b47a93a46f4fb58db2e8c63019584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d818becdf7e0ed8f87de16f5a10ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561264eb8cf7f6f1afdba5ab516799e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c852fdbe60497678a7cfa9881ab23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f6028a293dc6e416d82cb8c35d231588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd999bba5c65309e65c9a2f3719a37d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e42dce7a4dbac6d632958dca6eb09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb76d0823e94dd9bd001a03c0d40ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f9e66aab7db6da4c9933fcf66b388592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb21bf1e1393eb341527424ff98958593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90fb94da37d120bf515a9fc841054c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba48f6485d2d1452539e28efb6ce0f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92455263198d0fa4021d24c921845dea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0495d20d873fc0e47098dec69ffe6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b81af8be2a472ff99e63892d79fe63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcc3c7ee121dcce417c0d8fd9dfa79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9341ffe405e2adb289fd4abaf79a5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f117ba01c211f48dcfab14ed6d2806601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68039725276c4a99c0e1be02d777aee0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e24a7c5e1a0f8f208877f90ef1d82a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa400f54ddb38200dd7c4ac01a1613d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe2bbbeeff7ef2ea48aee24739a83d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544855f5b57819ed6da26d2540f4595b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52747ea8a0c6cb1bc8f0d18ad009d7d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a307bdf324537f82cd5ac8a65a4b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f60d3efc21597fa11d38203de2819609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908881fe356f91e45711dafdcb36edaa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a376f91964de0f93c6c5c4f3e584b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ee5ef02123b20bbd82dafd2d7344612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aed576907c8d4fdf6c9d70610dbccf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4ebea7af5528cbe18a813015619fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0164e620c8e18b17fcf1cb2c832977615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e82c132f3d578628b2c49e47be8d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8788aa41c88dca08000832eb7c5e54d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a9adab758b21d5434a1d70073f0ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703c07190c8357ea974c386e259110e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e4126c5d30a279b2ff1e15dc4a502620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eaa41839f063889f6a1776a959ac4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c9674a740e1cf76ab7e02e7dcce40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8f3f2fddfd976e8e0ba604465da7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f89480935861c9ef806c1c0d49c4c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9db614d215a4550b4d36ba9a8d62d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af978baccafaacef5b83d5177c46ee1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d712225c0b685dd512ca4ab91b00c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3762448449d4aab1b4e9f8691c91eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fe79ddcae50bc38212cdd4b9cab39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d0f882dffdda53afc6259b06a167e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7a9720d101aa75acc29dab86c2e3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b3dc88999f1b7bbf6bd4b1135f7b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bd35e4ffeb6d17e45a2b57f63b173633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4993bc62102565df4f5eabb8792c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6388d08ce8b2770a333b1685e27b670635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f436a517571cdc813449ab8a5c902636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd2c2c3e2f9e2e2a2fc44e6d9f8f1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890330f55dfdedc0b831cdf477a933c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e739cf09bd90545a4080a131bfbfae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955c29b8374916f99c3865c40b73e03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210ef1c475d66ca15fb6e550071b82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893e5b501badb3146a5741a497369df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14be136de2baf011b5a863464992c1b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe87a3e4b67892be435c758f6d319644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb1d676e4c6a3e80b925bee48d09f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b205b640c5844f34a2fa9b851bd73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98adca6abc38c7f06d57cdcf630a3ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b492ff45355b1e27c7c2e8cb03233c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd022465851e07a7924664428946075649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178a7c50c62641c05d11e51aa0746db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3b26ecea1043787b330a2bdc76f6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fb066e7a5a392847bc7d9239d1aa1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6634f0388497a06722c3257b5e90dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4d1b0bd9fa6c9c03e5b02410724f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bfd4cba7e966e16ccc3abeeb93596655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b097931d5263bb0de743dcb4cebe84e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f13163dc4861e79c9093ebcd4fac0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7525da64bd3674b8ba463580d2293f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab26fedc3f4a2b9b3f0eeca8d033f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b30f6ca14cc7bbf3c0851ba409356660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65e3fe4a6ceaf0338451177c262205661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38c1006fa356307a18bec68dd0c102662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274df5242c6772b3bc411ba783b4607663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b468bbcc5181af41e32aff565c84291664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708709ca468d0e7d32f667e5abacf66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79597941273a6c6597d81ff297a17fa8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1310ed4cccb61f007c2fcee7ec55b21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550018a9d5005941328ea42a81886cc7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189cc05c36ce6475a7f26e2328637c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ab1ef4621eee5d2b2f1b1353fce2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685cc8325a7ffe551c2cc3d2ff6763f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57a4bd5450bfe585291e74ca4a3e1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69730399e7a67fe7a062d325ed2187a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ccbf94a045e9b4a5bca6601c13f39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4431372a8500118490192fe62a0e0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866f2dda6623eb95df5589434d93a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332368f2ad67f8684803b817e8371c17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f03e9828efe77ef1b247789ef42e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc31544471225c67a5f55127e12e5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ed7ebd09a2f7913962fa0914f95ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c459ce70363dc673aa8bc3910f77375681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c0b75a97579868cf867c266103f3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2482ba0d51eec5a70786f0434cf1ec4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1daa36201e5c572eb4301960212b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da748a7c98ef7af571f511f8500a30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4cf3fc2761e7d4c5fb7a23d2c17b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280e020019f14d7ce89ded5ab09cae5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2c3736c6ce5b9e93d99b25f347d52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc06411e9cf53df6dd0eb7fb145b256689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0429c46a6ce3f6a823343fd3216483b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9354d3282ac25dac9f952d81553f95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f2b57266a076fa1e32f7ae569e247692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd3d70d9e9d8eb15f472c5180a4bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6147ae6517e3c1e928d26a8194396a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79ccf3dc20713fb56bfe6bacb48492695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcd6394c6a076461af79c98d0009ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a407f81b58d5d3c66d1f11072c83d65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca414ed564b511a4b8f9bf130a26796698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f93e205d2b93be7665656db75c6612699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e125854b8e6d20793adb8ba57824a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b73267ac3fac9be0ae0965b24b98c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe14a0a38a4f0b56f2be29048b91a68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f268bc1bb30492b8b1360a740ca65e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a1fa398f8143a15b19cc6bf279792704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c094dde15ac1f13ff9d9f3174849f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f1a06645c2c169f86d5a7ecae4a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884da45b848f728f586c68f6ac10602707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522d8b2cc847a191143ac3e9fb4ee6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fbb574883f0f6c96bc605796bf533709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5ed7f82ce256b7b9ef7cbbd1d9e68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de13ba99525bc806d081348e03d16c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5174eb1a941b1de621c256580ddaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9986b2ac2932d8ac27d696a36b561713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47503743f6edd268c736787bbc015d66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e230b5ed1790eaef78b5f8e4bcd84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca49d0533745c777fb83d4163f4ce11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016b045ff62bd7a3ef6419c7028b128717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fb2f76a5cc97e9e171c8e12b2a343718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c1b0eb61746ec51d044ad4f96df98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb0cb8dc44a3b5ce5ee588bc57c812720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5253fbeeb98749497fc0d68717d15ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54078c0caf44b1a92ce1f21ccd1e784722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e121bb4cdfa3b6794bd3d5f7338c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b11761c3d84047b461564336983cf2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfee1b2921f29ebacea0f2f88714459725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070f37dffc8f277baac34b90fc07445726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9bf9dd91bcf872b88c6c0d7f3118a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30b659d3d6fab6dd8902f8fb3bc855728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4522cf0c6b31d79651eb616ed20d49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67bd09c2e8b77b87ead8456e9389f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b20d38c1f0478beeb877fd30b7d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dae32095f4eab1a5235b41bb1d2b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426202aaf82cf705c2599e91999a0f30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62505711383e86cc7935a2b0d87b536734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f115bbe4b05d5c7db6711656c3890735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2ddd0a6b8d3a7d77e87c6af1f6726736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216434eb1691206c9899c76d23991a64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49fc38ca0430945aeac717edc736e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1e46d042828b732fb5ab0f9ce6b6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6729e29e6e2caca5cc4b60483bed62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414427b1b3c23d7d5ba908035925cce3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520b3c219813914dfca0ffa195e450e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c0269a59edf2b24ce1546c6ef4576743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0326a44957cb4390e60ed36157e1903744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da3b868e82fec3817cc0e1aed00112745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429a89629549389b32bd3a8f66cc141746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c273297deaa3636b1c0ac13893ce25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765672d72b20308b31225fb5b24ea361748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d7a1fe503543882b1438fe9db93c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4e2f74b60dd9f4913816239bb938b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddcd21e6ac2f7b9dc9695fd8267d68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9a24bc962f82c9f837b3bfd98c8ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf10e27a184bff649e466cd206be55b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807387e07c96d3651bd23e1d2d98186b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82061f403240b398f408055bc4f39ab82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c693cff321fc0dca77f44fdbf24e1ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a1a573a7599d2466b0a33902d31584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207268b58807c07d2bfcfcb1ff4767ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff37ff62abfeebb40c3f31641c1fa2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be305234e7a5d3a50e604e907f1d637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a38c5ecfa04b191a861f87fa6bbb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea501a48d8dc5489852e6471f4d2e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680a3e441530377e4f0c8b49055192310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe267335ac3c807ce4d21d9da890cc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837a01665d366e1487fdcc70a0faf8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0ef13281d3b44986d2cf7a587676013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9206b6461243850baa76445d4b067414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133795a24396c75164a5e05132e265e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5095b831c486c52bcce23c752840b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6cdfdf071c906644566541704d63817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766868a4f36fd8514c66119df2fd6bc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dfee85b5cf8ac7831e3e212fb66f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de063cd91fb48f7a1b5235bf1550292e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9afad311ddfbdafeecb34464174b5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7d8ebc45a564625325e0a930787d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab09377e28de5105b34a4e5c2c872c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cee2840eae37e8c69e09309b0936324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b59adc8562013474613fbec3a4095925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762293c9b2f4059ffdb62d5f76214c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccc8022cee90a495ce9c246db8729827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc509550ee6824a005d6a5fb8f1c96528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302f702963d5a3fbc254fb2c898210229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058afa2891c21c0ed6e4115c7a8feacb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e252111416e9127dd944498b8b36c7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c870aee65d25225f947dc573b71b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533863b2ef0606882cff526ced14c32133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1347c1185b1ca0257a91f1586001534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544c3e6d2018290f4478c55681b9c6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e65eb9d4c5494126a1ddcbe8b38bba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d099b7ea3f2837d7545b999dcc64337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0d36dd5ef5e0cc4480670721ed5ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dd3a9e75e04c57300455b3104724639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e1161f1b5a5a7dacea57f7204f56c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8aa1c25dffe65411736030525bb7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cc622f53b67b2eb0e2c05a3cae36d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36f7958386eb4b245441c6474745e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccabc43ceb33ab64f62e54ab290c8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f868b494c222ecc44b84f001fa0b1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9287c7f65a9d4bea54c89438d9bb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36406b757e470e7ada658b7a1ff250bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dc1823a0de72b123618fca18b061648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0863907908d68036ec846fa08b2a0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550604de8f971eec96ce81993106817750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9aff9cf285fe63f560368d2d1e1ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8938043f759ec5113e98f08d56b8f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002290d788c88655a32a2194cf079ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611014cd9f01e3c77a3fca7154fc5aa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02a4a35e145293ae596f1a42c56ade55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e763df0dcb5bb144c9a43458a65b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047059fbeaac502132701ba2f4f344b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884604bef385e2107b82a6e69d985a7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c9d3325de2b76b3789f182e01085659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866705a3e0e97bb8b8b4a4f73d0809560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c490ba37f5ea59d17f83ac42fa193f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534649504dd60c44e9c216215558f15f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5650e822ac84f0e752f0e15b3c44d8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa00b84a2d75e9580c74829a09bf38564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd09f837c80205dfe9290b20b7b944165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b9bcd4ea3a9de22d6e960b62c74566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463189c1073de4ecd932ddc7f9f5e5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47670ed65d404df62eb5426a6682dd9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2c4b613ebf24ca7d720fbe3c38ad569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bd9ba76bff20f875d323e9e291f3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2040701722eaa36ead8d5d0ca29895e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0072183aa9dcb19e51eadc2562ce972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f9e46c19498af92cbd6bd0d69655873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d069b92cf5a63b6e93130012695bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faee80cb17f0fcec8b45eb012fa569275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3420f754eb2ed73f9b3c0d63d475ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c46df33a6901ca3314e83a4428b2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd725ad6431489ccbaad9394890be678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886ae2d46891b57db6946aeca1ea54379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fbcbfc3ea2ff5ec68a19b30a9968880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf067ddcb42de8d7d34c0f71c6b20fde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e8d1acafeb53bedfe86107a38fd6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8e397f40d1903a0501ecc0df69f4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7439ca394f28272518bf902f968a6af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf683118c2dd60fe9c2838503b94be585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1a1c2decbf45a298dd7b4fff5904f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aca2bfbb8123fa4c493930fb96d6f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c1f5e1c52ebd44a49a5281ea36e7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1462ffc7ad37263a77e5af9eabb67789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4815ab56ef583eaa17e1b2720e9f5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9984aebcb9df762aad3692ffafa67e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8a51002ccf1839508d723e73ea39c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19449f9b8ccfec621a514be12eb097c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817dc4d40b4c3a667ce4ffad296e53494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f7a40d58c38264c5d82a5904e913595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286d4f24d16b8f44d5a66a5e0ec2ca996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf207c0c5f8e600747c2e7393aa7f6bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d77295223df8be044c414d855f28a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1e73c0be9117a334454aff01fff5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a514b614804774ddb5cf0017d0535b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3175af7817bcb113a8af8ac4cef6c73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a0691c2a29157485f0ea2b6f20f16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff13e28a5b4a7bff5269c1c01e1e33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f49995a461eb2a2a8219d1ab408c2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ec24906e66320fd0c9685edf8710105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e17cd86169add842589fad4b462c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3bf324b6c358493b54caa5ab3e9a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469aa87c208728093518d663fb471ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b697fa23c018d17f24ce9b3fa1bd19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474fbf182577784b3bf2324c6b122f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a7707f1c44fcad61f439a6a078008111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09515b94d1c71bfb3fbc3606c2e3228c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9165a446bed50218a475296dd6265113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e838d0dc4f405f04f8f08b51209d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df8aa794728574dcb40a7ee3ff35b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d889b3baf28d264608c6bc13780fd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf831e9a1003f1b7143d7ac52b593b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca41c34a8ad3df51a763d960242ddf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733735f256028af6010af81699142c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fc72f73aabafdb355657ee6dc414c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c030bbbae25872330a061a35fb2a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ac8b90178186b025d5ef3b80dae21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307850367defe05fc694a9bb4bedbd16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392ff55e6cf93f16440da8d612a6c7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c81c417ec4f263efe7b8b882cb587125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a96801f64654eb17403f336eb1200126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0064f2215a5be7415cb4b686079da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e05b2a01da61de69b310d0d91adc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1819c6f5c8f83058110466fe6dc0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558411a83ea281e774ec822acae1538130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6f7ec2be760a97af79375cf405671131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec652a58d1b442faba60b58fb01b76e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf89f2ac8e2260ec6e2905e7c598073133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36a69743cddac29dfb2ed99cfe1a92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab3cd86c104d76aeaba14741bd95c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be44704e8b654cfa43f05d1e473193136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d20463723fd98d70d0525ce34441d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0b8c264d3814d5d73f4a4d92b1997138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eafde8b1afd76ccfb5b7a516078f6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a19701cb93f97c3383728ec96b7b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c85a97c1455c46a40b5b435d79dda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c38f94f3148c9bf604037cf1c480a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf348c8e38025fa8fdfd6fb4857882143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37db4b42f0139c3f55653f39426be5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6904f2e4f71ab63c5dd8b0aad3f7795145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a844bcc1e7db942fd9c2664d1e549a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315b77c6583c9915f9086ca6c397d52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c38e28125abe94a261e692fb800d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba44959244cea0dab1c5ae061b9c322149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc3dc165532d820d3e77dc349ad3be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dd3270a3c7d05e52b71babba49491151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cc3f59810ee31ac240672ec79cc0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8324e3f44b738aba8ce5e696b78896153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875179860cc807a508663b6dab5a59c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a049e1e31cb8d9a4441d18f2fd9ed62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36d0d476536a5b468a8acb3dd6b833156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a996dd31f90f20034e9f1d1374aa3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e1fd5b924b23f8b5db04c1159842a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202a38b2929db4fa3cf78ab628c8b89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2041ebc5f300bea422ef073f078ac6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29897f375e54d3c33d7a25abac669501161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1971184d1f93aa91f5aebcfff553a94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bb6a21645c047560dd2a0683a0753163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c3caa490176ac61f94ca381f9af6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514f6139669b1af94476337d1a5e157165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c35cb23a370b2684c0574387cc9bea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a70e5b2530f0339b02013fab5e399d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39aba69ae545dd33d9e5031fc18978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bc323d3bb764da1e89a580e44f294169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b99a561abb9e48d69683cd519090ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879aa28fb148f530b5d2b3ecfe22fea8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b434da6416072d8a9f414e7a07b08fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90e384b8419885301f396d77047c7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70c102b984bbd5e106afaafde84be4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908c0b6a3f9a0d5c5e4f0ae20077a02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f114262cf26edaa1ca568f4676e3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b876536f0b47d064f78bab61f47ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f624520898d1072e12cd683ca2d2f26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65f2e176b610f5b3e78a6192360a65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d08389a7a84d3e03222c2b4f018c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3dfd17366515eff05ea950d567013181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32238710dfb6a62d499e97dbb691fce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa572382a4abd97b9e1651eca34d97c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212cb7b8740f805df567413ca9f27ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110bb7cd07a679b6fc37c4a35776c62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221334a1b726d32c63f5b4c764e7b3fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ccdc4a90270d315301495175cde76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e1c8a6bcd8327cfa3c00681cc67d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695834370f9936c66cfb1103c996ed2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591707211da70c8c1ea491b894fa74c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ae607f25b5c90c4706b1c61e1cb48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b115405790c832e92d015c9c1fdd74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a22c55889b5904e9882454fb09dd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dbd847df130e777adf921dcf3a3e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dd11d997bec64086bafd3369dcf19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693380a53fa6d961bdae46281cb264e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f8933b4447ad5c75e3107747cb172197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7adb8937cf9fae26a196541d126841198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fc6cdb1b6a7c88e0be2ea2862913b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0a8923f4c81fa0df795559daa9ea7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309235600d90bc64afac179632ebedda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678e0ce1f0817767638dbf2d6785021202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1d62aea3a9022447414da0f388f6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70ec7ed8156c39b4fde5dd5cfc9a12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd89241d3f05b6c03186958fb281b48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea7688a0a76c434d9b3996eafc35b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bcb3f4d79350bbc1af1d6fdad6b78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28333f9402a7f7f9f60c24011b1c73c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e753f41d5f606a991988ad729108e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba28aaab40593a6bb82af0f04d2413b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0af881652f85ae76fb7109f902a0ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd51c4906ac12bfc867c9b25bdc9ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4919d8ba1e2b123da81cfe6dfaae0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2ebb9a241aca369a66db1cbad48b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23b0e7e8b91dffab1dd6e3aa55018215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e88bcdebca2a93eb90acc772b08dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bcd7a8bb7f2abe0bb981dd2c4abd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6fce75d0c65a246723c0660e5cc1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee864152535ebbc9e62d74bc81a1cb4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48856dc3c1b61a40eae5373ff5b79d1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779309bc7629207f70a477963078a7fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5b65389fb47612cd2225cb3250dd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfa5336b20fdbab40f7b2eef68d507223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2e22bc33b9d57c4d3a16e027605eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29761e152c84ebfe02c730326e78deb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a1fce885b252d063c5f2878c15e73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f2d88132b6b5960aadc1295f2c617227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2afe4cdf953bf28d8c4428e2784f6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c1fb0d5fecdce264d22b88f2c3cce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bfe5fc56bd444f357cf0b8dbfa19b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3472349db7c798e755fa38d113ee1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6d47ffed16ddf52321f816bd6a1e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6e028d1cb2cc9bb6f0135590ec55c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c15fd2c6237004c7affad0f31ed3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa11d2daeabf6b35548ad524141123235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b28c07218a87532a454511c12a023236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f23d94e8250d3f5453a4b92566d05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704bd75f1fc584f0a78f295a396d8ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82609185f2657c22b8b3be7febb648239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1291e36e646cbbc9c77c28cc2aceef9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c97d30f65c2a57e44f8c74afeb4a19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb5d8fe9ffa96059c8e988cd688a6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2757f0fcc0118cbfa0d8b59e1f332243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183cfa1d79e424d54dfd0ad014eb3c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb2487c62ebaaa4c83c4524229ef64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a309d0244ceb06ce0356df57e056f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a66cba4d614584ffc42f444433821e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6401ce419be855c903be770e30f65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b31ac2282609b96e3739c73b66893b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1705aa90cc04fb755e2edee743cf6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70d8c92ce6f2cc483b8deb1725a731251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1bfc1bb204ebf60eeee6e2950a24a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e85daafce1c94539bcf343358e16d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6616e53a38da34967090264436c74a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa714ee842418b6bae8439d43129754b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14249a04a568912257027a2546b619c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36261406ea7d5c43c2488de1f7b94845257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e618a9b4d0bf6cc97e0ffc7a5fab7f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a818b6a8dd5cf1fc15623ff34072c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca13b2f1be3d2034fda94cb054ea7f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65ed1d71cc6508dc4014db596b9245261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e5749a1b4b314c6acf70263e7a0bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487ff1be66a5ea1e6f266ab7dabd9d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8c7187620aafd20b6b3464f5ed346264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b98c92df47afb9dc3eff75536e9fcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729af72672a2c28630c741a38f327c55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747acc8b634d1ed14fb6325e1670070267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ea816e038ef26fc288eb045434325268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d694e90481ffabf9abd081e1a1643f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803e0484200f7a924f1380e4b8b1283270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24225df7885ed5a4d83fa32cad9a53cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e715b30f1c8f0f562f18aea6d13ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f2f51798face837ced92b5d0a0688273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7113566997d0400bd36461eb5abb281274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf9adb750a61c4bed02a1e84ad96a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537756a3758078e41e27130b6031dcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6db0b1ba87f3797b79f780b5023b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b281f10678635ee777bcbac0e1eadf6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92155a32eb85c7cee677406d9dde64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c64adeb0994e04eb231d8e5a0f19cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e55572debc56f755242a2db93e0aaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48d55a62646ad161a32a71b5b81ec9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f813e775b651b14e6a92884edaa05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612a66b8817110fcd24d27ad00d4ae8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f8923abc1f29a1284a95c168e2c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a472ad7302f417f984091dcb32bb19f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff26802f1f277b8e8e14c283d074e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f451ae5e0a8335f7d29f7f29370d3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf35429bc637f58b4e582ad945c328c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3ecf333ededa03c8f4591ddcf2de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2730634c10951ccf4c795d3f3bc18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff8950fbe3a24ec024c4adfe11cd4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba923a9c8f019dd2f8f95907a7ce073a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748cd06f556e5f9db94e72815cc4fd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbb41f5d341dd5b6584cd39c23c47b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266354e15f4be57e599d4521e2eb965296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc20dfea3564c93763f63835eade64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f36436efafdfff613510fdd0c5908298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b78e363ee0b3d4e416824ba5b999e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd973762e86d48b46bd377432ed4d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ab82bc5b6d5cd278f3ca5675ce9d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8966d7d54f1227af040f8dbc8064cb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d308bb6f77192ce0c93343d6213f8cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef7c3e6f9dd6f42db77f5683b52fde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea81d40f3109d3973b514bb2efe87a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9d2495ca2e1c50c82f865d6cc4e0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af518a42421e939e976e33515fcfb8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407efeb6c33f80d502c4f7ac9020723f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135800475275a02819cdc9e15026e51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f66bc70f6528701dab5cce81fc279310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2467e76b6bc7a7f3cfddf2913f8bf5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde020e30a2a22e8a1d95b512e6165b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eb3384d1283abfd9b00e4e12bc2b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e28345ab324a533a796811c9989c33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312237f1331116e61eeaa73660a1106c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2797c230ed3cde1e3d191c236bbc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9204678f113c72524f34c99680675c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf47edb140c822390ac1c58f632d746318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970b87ef9f97489c220bc8ebe404227319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8be4eff07ebe925013d476c7a1de6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b47f6ae81cb280fb804098b4ddfe3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c900fd13651fd9e728cf4f144215a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c90f604205acddabbb64944c27efff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c877c4fdee10baef197a9d1f7294c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dbdd262ee57805c3d77cd54cb8ad1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fd7952dcd36271c01dda2f2e532c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064f1515d31caefb4fa53c73d2ec3ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a80c2f373211230f5a337b4a2bfed1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072369fa2d8fce867f7c02a7d0a5a5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8e1e1dbdfa45d3a932c010dd6a87f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecdadb72b985a5afdaa0a9dadbabe7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07e26d4ef7045c71058c9cbc2288f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd4dc98f1b9b0c2059bd2de1810bcb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a4d3b11914bf3368e6aff804546a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3a5e4aa70f1f05d82982910d0f898335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789b7e2f7ceeb0a7fe75e9730b0ef7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8865c69044c6239fc9acbe52f63137337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b35eb204c9cfeeb0b688471167d7c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a176e5a77ab385c7d3f8f821df9e0d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7447b357fd6dd4de74eae4613755de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee258ff564c6a8acc5edc17fc0601dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc88f6c1c1396038fbc2eceb63d9ca8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5388f99603e32941bfe11328b2bdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea6c563a008667d249f1766165dfe6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c4feb44948a94263e2138cfe987a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666391b63fe8be85b95d4b71949cb2ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8233aa75a863038b58dcc48c06b2e21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b34c06abf757689375b597f1bcc8d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263919b369817c14f088b4455bab2938349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61751821f637a57da1b3f08e6b3e714350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ee42001d4a7a20563c9be50a06d81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea61f2c518ae0895ebb1b8a9a3a58b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19402950c1925416c9ce0c4198f68e16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d64d23f938b572e4e7f1fef5efd501354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfa462c3b77bb0887a695ef3a63815355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7eee9b874ba7e716d558a9c95bf83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a27c37d3ca2741da66d4bcc9584c5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d05719ceaf630a02c4d5e16440a1f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f602bba47424fea93db2146b2fcf8cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf3c83d77d73d1eca7a0a76d7f3b60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a03672922e0fc92fbc32d57764759d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d26b239f71d25ad87ee9f78b3dd33e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cdc81c6f0b66b2929c333b25cb19a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160ca85520ca0e2ed595b9fd33af25f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3516af55a2227843dec46371dbfd1b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4b80db461a41cbe5146faa3889e01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6835e78523ad7674a37824c60391089367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14906b9d78c1973a68ad195a0caf26a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b599b80dbdbdfcf2895a918fed1e9a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f6384d04c3bc3effc17af0b588e0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1ea61e9734bd85afe353c3a8df86a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ad74486265b58f7aee65962f8c648372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b34bad3004e57f91ad5c0dab0a7b7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53702bc90674871fc866720fcacca4ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa59f3afeb50caacb7b436638534720375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2ac6de4ac867dc809586d74704682376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d64fee0554c506bcae6cd5bca39d9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aa09e3ad0f16018fae01603a30210378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0abaa91e574d5b14b50b58dfa2fec3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063307b8809fcd16707795a9cdf3ce2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d0c7b8169cc697529ee677d9c9162381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780f4f526d4fceb68c064338ae0e197382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b989a5326285b1ebe35cf740f9604383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e0284bdd1ed90213b66d5f4f0c870384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1699ad4562bd3efd56a8c9842a446385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b65c68e76c6db236a4a9ec6ae5d36b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508ad77e751a40463beb27993860369387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dfd8a60d8115e7e2cbc1e99f5c1ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a57b7477fc9c3b7ed7e24c270f8fbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1ce5349e1cb442893d048c750528a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37425265342490d2235b25467bbeb1a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099bf0364f039139b0ed33e241d46b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2099f71b7c0fe1d4785a149756274df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d9d11b87d3a1c3152039218e0d2ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7dfe490c392efbc1270db01a16c34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f82f6013f3220dc2258f90ee32e88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be72e88febfa6b80ececcd7f17ec45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb828dd8f6018e74307c98a7d7f775fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589b216e970119493c1f88a41961f8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7418037ef3ee6e41f9ab8a3ed643a4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c145aa53fb42745ac4a37bf8157bfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0fe12b76fc1a720b44966834c0617402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d8c709528d5f4199c1c5ee8dc3c5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beaeec7bbe49e22553d60191def944404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4e53505a997e651e9b5bbcfa770ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ef71ed2a3996789ad8b5c9ddc876f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15fdcd6008ca72bdfab033d9b2555b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb63332bd7a2131ddb296a03051d33c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bb2f72d9b54bfc00b928f003ce08e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1dd8cbb5141c51a2173c8a20262fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf100f1b7ef3238a22a8bfe2a1fe4dd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b51a29a5e359ef31f451ecb31dfe6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48103379ad91aa5b94f418a06d56039c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93aac12af715094211de1e1a98b740414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ce8f62fbcf74dac4579f98c9ef076415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5fbd0b871aee198b4698851ebb175416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accda841830dbabed386ca1ab1bcd2d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d893c5c6a19ca65bf0939dc852db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7908f1916cbaf7246c9d2e27a20df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63d46e19aede5c012575d7e42751a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4519e17830b165f6b943e417ba6b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66fb2572a1bf708cb2fe2f607fbcd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb845a6e36bd8f0d4de6c695637ade423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ce8c793c1d313cd65c4146cd71092424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e83e075832fc1d08d0cc2f01affb60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf25cd9540117a42a2fd092ebe18b53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdd8fb8b8f3a9414b72bf300af4f99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a5cdaaae06e4135fb9568df28fcf2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b956406045bb2fb405072dfe13928b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4095901d2f70cd62d3e99da74b8737430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b76774d43112767889a995cc7c7f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0773bd67060d07037abe148bcddb75b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37bb7eb5b1f3ccab3f8ca3b0b4e630433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6a5c2ccad9879665a7b688f55f32d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74d04779a648962541fc9c440e0c13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10690192e864bbdaa91647b327f275436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621be96cb8ca33c768950b6d1f185e65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acf9a2ab14cd813444a97de54fe733438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c3de4f041c3c616584e24e2c7471c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c6ddf68d5b39faffd2172d63bd1ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc94c1e46ee173a6dc1e34cb18f256441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda317ba9883081b94f639cec60e5fbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae952d0161c91a93c931d041bd506f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6016031814b22e3e78d361dce5229a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9ccdd38224ac5ce55ceaf708a1f7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1bc90140aca15f886781bc7573f6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866819909d16868410a9efc68b80efee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ae1901ab9b25dc9cd83bc02023236448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5293837a97c3337a2469bddb2ce2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff56a44ae60adc7d60d16ae10c48bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80952b0144c45a4178843c78646f9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebbeaa7267f5ad4ffd3ce50dcd3e73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a46b4918b5dd42e80b65658017c4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123670c13c61b8c9d5f480d06386df26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab21506c166a894b67f8f5fc6dc53dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e40443a59218c8f4fd166b8938c21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13e8489a7f6e3bc2621c7a67755d5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5ac72f2c2adfacc876a657491dbe3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e43a21d470699a66698b102b25195e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d24884167756a22a01f614e6c63fc4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55f58dd43e8211ffb61f18f02500c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1577988811822742e93317b8fffb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55307fb51abc55e3caeff97da6a539ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faf95bf30f7126da700f11b0bcfa17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31d9a7584b87c2ec8e5475a83b98f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534f8c4f705f7e916bde6e78c96e3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f7ce1d4dc209a121d0228b55d2a91467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4c51cf0caa65402405361478dd0f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ff4ca7321e620a57a524af563e3d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdad43fc7ec641a8015252bfa6ff64c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ba2b0fd0998b90decfd07916a0180471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419caf77749d2bbaea229638492b7b7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd717e4ba10525745b27fa1cac7aa4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d0ceb16ddd441eab8d9bf67194808474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9faf0c7d480fc543012b716358d2ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132ea89ac8671e6e0db66af11b97731476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaaaa3c6f6945f123144f3c1e067ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fbff80273f155f077dd95cc3977c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efd62a5dd827db099c7aefe48f2cfe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc29f88d39fb8d69e3c1cf379a1fd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a9a29695afecbcbb7fd9c6b320f5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985e4d962392663851e61635b9da9d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5748f9f909ce6d05df684ee8b112f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af5573ccce9cb97787e5df1b932b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0052e0eb6c6ba71b5a1042a813167e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b580009c37ccab35ece6c72e1181ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb4b5489203500670c718e220f55c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1d46bbee435a5387928b0e4cbcf5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb18e2d65630787df3e6e8a5f0cb1eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f04bb884185cb3269a54cd5fb5072490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3715d15716a42050ee00760e2de55f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ad6291c4f4fa7105cd6b8f5996ec6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b2a2df242957308b7793b99eb92fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2f8177a973629717dc4c27870ce2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792c3c70e368c4517ea8dd167fc833f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec608f1899eed8d4487625ca787abe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764ca779d18b2e2d9a6c9aedc301354497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926538b5f6958a05a46b9e27d41421db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d9a2237b9c0a25ccf1aca0426bc25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279ac61bb98e2f77486f4d467b813c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a25f443eba9ff2d77aaaa3b1ec3132501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5679d4b7c247132fcd90031783a45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac387da517bc988580dd356f961f1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb296aa5ad9d6d5b732b00da66726154504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b1ebcaee6d4242656c8a4e701e144505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950203b3f0243ddc2078c47d27dae3de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f280a457d075cfe627823beb5398ab1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4e34aff3b73dd6be3299be89d1ab2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f37954c52b5975c8c0b76ae2664f13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac229d055049ae3a0ac856c8926aed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e132606f9236e33b039b1bf61ab286511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b87f9b1128deda30a66728e20707f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01c261a631af627ba36ddcd7801ed1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba698d1aae1d1034f34f79f17cd76a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d93313c919ac5a2d16965874a7929515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25393fa3bc7a322446403fb0cc6ee913516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126144360a041b03ff8bf318d9e00527517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d02f2c1bc621d7a0ce0824b7023f14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14c2c945211198c746fab24deb2c3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944a16911feac665bdf38335d31fe57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d926b7fb8aee9cda75c236342f6f10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad49c1f201a793cd53201f88589ee34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a061c0f2ec46b1b4298aa1d81ea0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86b7429f421841e613eacf29640a48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d214c3dd02375c46a64026f9f70e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add712c0114df4c057f4e3cf068d5169526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2570d28de5d89e4e8a41b280aa67f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974806d62ea6ac15bdd7665a96a5be21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6f10adf12c0bd6bad4e417342e232529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c722d55479881fc7b5f456fb474914530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c43df13eaafd747595f673dea94ed9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332750fcef3fc47694dfeda8b83b93b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64639865b42a331579e4e4b3fed156533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d5a0244aed1e4a79e6548ce928db9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f264824bba205bb92bae4a2b81996e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e657671ea7014652bee4359aa7293536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fedea69159dedce07c649787ee463f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6da251ad9051847cdef35164a0821538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49a01209470c479fb64de1a36f739a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3941b3ab20d1f6d1c9daeadf816aaa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0fb581acae590b9f86cbbbe37761e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54fb3f49b4d639a66458d5b4a76321542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1f719cb3d49e372f7475ad48a57ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bb2d937b459829f44af492fa08d6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183c67127f119eae9c95880798ca95c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428350f1e4724d982115c85ca9acd88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ba7a4f6491cd340d812a795d77907547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99674eae93dfe7b72296925f62218c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fee5d1b7391df11aff7efe88a6ab7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f9d1d217a287f4a4ab4ed8ae0dba1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e92c35cf26f03f63ffd873dd97542551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b23ad6e592e2df92c42466b89359b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b0189b429e6159fe361e98ff26281553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62a1b74ca0ba253055c970aca5f848554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35078fa98c0e25c5a2f0e92c4604f39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b6e06f7947c2ba9d7647e8ebab490556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf490d67ce721fd3abfb7ed85d442c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748142d0a2507165b48940eff0a643c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea90f53e7e8580012b843ded1b4f44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45b7082ed38cfb0d6002f4820cbc57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03c8ff0a6d6fb7406aa8ec14c5e8c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04a19c9a530804a325ed0f1379dba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9811f45e92ad478ae95719c0326bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1805bb3c65f1ad5a5dfc1862992972e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12158f2a57cad8764eef9897d46c255f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5aeefb53d45fab1157ac1c205a6ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d95733d1573f579fefdeb4b6d1eaf6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42376c65776d171512693c0a5a4b0883568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aac1a4ddb6eb567687584d38d332d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff255ec20c96ed6e6c07d78937e2b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89459bbf20ce1879247fe504f7edf8a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09494c4cc09e2197eca7a32d53529e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d986824cda6cce453cdb380b206ace6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390963f501cbdd7b2f0558071a053e62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac231843edef1304d54d901975241c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4152423a904101ab023c41e423b47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7a0dcce3b1069c9a86946d7e9d078577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571907d4fd68073c753a5306734d3ec8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37365c4a0094fd3842ff16d82dfbed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316a9468071dfd1c729dd7e138370d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc521889908b334ad4747673702f8fba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17757f8732d50d5b2712fc27e0d72eaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd3a758dd9a11ed82acd94048c655f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4af0c8a344d29c588a16433316d86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e4e0be13b4baac851ab024094f7c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc02dec0378538faedc10997bb4126586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2bb784dc43939ba237afa9d10a276587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5560fc23b93808392bf503043ade72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6922276c4f45f0e237de4a089101a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a54a0c7d5336250ce559d3aa7f14e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25bab399a6c6944322ca63ffce1eb6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aab33750d38bae79b9e5ff7804744f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521700d0a6a83b36ca575aca2d8f32c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df30f18e2a456af75ddda3f1ba24a42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086950eddb2b3b50ff8921eead890ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5b23d297f0d29a6cd490bc580ad63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e876368da20bdad8f1d24ec336c64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae229be637bf2b915a7a25231c70117a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d83ebdb9c8fe4c0cb98b6dd502988f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ccedccc88a60f0a8d4c0d38b95966600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf8a8c8a6c4ee48653f7b40c9bbae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155f1201152ef6a6fa1b1bfe27ae74f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d62e6b4962430f17349f9f144f19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c8c60fd6969fb8eb08568d8c10fb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc48ebb821e83ad7ddb0dd5b137ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e852ea80efa0d61aec97569319d934606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22237c5394f82d333818fc981b9de7b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5697b21f9ba7f029fc1c2826a360417608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b9f3e84f57e0b9c5f86d2fe0d0832609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebfa970dc895e435619c0abd4ba511610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bbaf00c78b1a12efd83ce871b59ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bc1c56ec4662be2947580b9012ce7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9160a489847d66b57b43233571771de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5921794c89d83c9a02f9335318623d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a256a91d1f00fe6dcdc423be6cf7a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcec574c0a3081dd9b7bbfa34c78087616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b658f711f2194dbe7610c5ea2c53771617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537124f04808fb626fe0a8486fc7606618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8359760af887f82349b212d723da32e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4d077673119d7b3f6b5c83919252e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6034cf3764f0bf5348f05df9a651694621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0439640cef4718c31cf290d93eb827f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf85f48b2672f95c9ce670a6c7cb8e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962927c7fa4d863efa9bd5353978bb3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f35dddc75c0e3230e34df53e558dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18223c725a3c013b223275393a227c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53051ddfaa513cabb5cfb4e138e33d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6e323565147db314c58d9f9b5d405628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f781a301fb665a68bd7d1c3eca02a6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a0a4605661ab3e8dea2b9562117f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356912980488045fae25ff20c13d2633631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bbee6dc6c00fb7214010df6f6b671632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b74ae50e05fea51f84e04a0e117b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c2eab95db6088f42be8be19fd80db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7ea2e26bebd3fd953c94847bed9bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951602dbbb00698526b7629dfdd80b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f706a5b4c8eaefbd976c31cbedb8e31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015832e1eb58d63b92f9ce2812f9ebb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69558488d3c736cd980218fc136836b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff20b5a2385e8260ba959cfcfd7a724640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136eb2dda53a59170a71b4881e4e3b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578aeff47bbdfaa6b45439c0faeb1f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c0d224b9d36e85d54dc276c7a5311643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1a97f475ccaa266e596ed0fa59e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39696ab5c356f4fd73d3648ce782018e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0ae3a336ae2b42e39674df70bb6e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc95a3854e07ff50de6131008c566647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c26fc72be405d3e6bf61ff60c0e608648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f7cd850076309d85684de1a002e78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602297c5b3eacf8639699ef6faac4a94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f04609763467bc6fad821df9ba7557651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bc8d0d941860c518a99e2ac3f49dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25111f686f85052a1e1aa3b60683e5ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a40e9f4e3bb2bab9214eab8180215654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b2895823bc54f5d48414497f31b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed220792b7650494c96a49bed8c0676656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24569835bd4c28dc1860a66323023b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41af1bbb627ea6f0423560215b5e10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b131e95e28d3670a7d030135584f980659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7a0b281a84b8467821f749ce972de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25937ff4f9bb90b00069628722d0a927661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbde554dddd9ef5738d0f7f49c6e21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2ce8422fda9ee83af244625e41971663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88021cf90dc2075c49f4c0fa72a48bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbffbbe6e0416e4ef5ee95834385253665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ac480cf99dae17365ab8d37136a5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4471b2bfdca8eb8204a96c62b3bd49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38cc1d1f5c6cf456fa2566b195db34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a895ee58e76db3db483da1fefaea1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914cf62e9d8c9b487826d924af118b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d360b5e0aa68bdb8b477756fb9232671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffb2f14dc0d1302fc9f72bb45c83e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d452bbc85561b63589c15fda8915c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f85b2dbcd1815c381f9d792b716bbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f897584d22093ef83cc5f7802fe0fc2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c639ef72d98d8848b5ef1e416fca95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b3898e10fc91f8d18415820609fa1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1be0ca03987d502e4f6529cc5dd3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155001f1aceee0982a9e2e362b2f6e8c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab364b7139b13dda31d72f9f01b35faa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c726fc3169e2471ef0da32258a4f44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a2f90c140bd69457eec46dc28e686682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2336ea09fea3e2cbff11efb38fbd2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f2b5a8c55d0421de1eb28179786dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cd57b6f198714faa5f64bf588e341685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793dc9b7c718abbb9f28d501ae12213686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67639882d7bdaa2842699ff982aa993a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289eba8c515b4257e92ee28f71b3139688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed786ba5da4441edf4bc4ed421dffde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3e236131d5df7ae38632879df0d41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689977936d9622df2d05474c5a73769691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee09710e3fd64da326c98ef9f1cfb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcead9cc746a8b0bbdc69fb04375be6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a7121e68c34f564c224e1a67fa906694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4892f128880a7bd061ef3183c127e63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ecd2e279ec28951e8e3c684fcddb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aaafd1ac46649d8127b9602beebcd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd47b12c9ece6f53bf906571bc3d13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb5a636eb2c870769d7cf984cea58a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d700a47a393ba8b60822f52fe5068b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374539d38bf4325a38bc19b0505a3349701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fe3ba466c05877334c8410101b3cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87023b2a93a0016118c89683d8c0d8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fc83c1c10b31557776d80e81cf9c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823301f662c93bb2ca7e6d673e236d8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db47550297f7b4f7bf6a21cac2ef35a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86560671a3ad0fe7d97206490699dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949276a53b2d2a7c989afadbd5e4204708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43f05a520af70646797e385cd5ebf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2321f9abbcf45070745beaf38ce1b05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8579206b01824e3cc8179e09b71461711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1339b0590ec983eed56266e038add712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a5f009b0ec8df283ee1158dfc75e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb0e555f59f9fcbbbe0e476f14f078714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef649ccbef0164e7c0e480f124c3ef86715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac3a2d1379649a367a800bc40a564c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c130e919d3f6c50b7b728844d4cf1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022d660cccdd4130eb3bcf398f1a89b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdb31bf799241a107f383b75d37e26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ec0cd7c30b8fb7babb385b6821104720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ed70161eec7b46efe7d241e03e437721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26f1b52f23e2cd63ce2301bc2a94d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffa1f341a760ebc00cd005591134b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de282c7274f1de4588c4ca8f1844cd3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bce2c4f68ada29a2dbc897bad7a58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c1ac1dc4436b4a185a3bc71a8bd39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef761c5549de1d7cac42c69bcc5cb0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dadf19d5c60c393ce146fbf29ae140728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fa3ac87701070beab9ead13321442729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0eb68ef1d3da8319e020a83c371e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d33c7db2215a483b0913b054218ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b6bcb8a12e9c6504969232a8225ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727798c2f2b687c5f877de18b81634f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb1cfef22edba3148fc6488c3b2dba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e679c2a8fe0352dfeab0e89327c207a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1a51735f672b6f99d12d9e474c8af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ddeed66f9a6c254642b1170803ad2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e567d37d9ff53a761144c2ca15d792738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953492067d09f4c44d0ee0a2e7bac78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3e6c388d6d4cd2690480a6e65a301740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980e0e1197ccfd4fe9e973d91882e1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478dbfd053e3638f5879b023fb3814f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd9f69767d2aadc6d015515452fa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac767c418d983d8b82237c5b141807c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773c4998ac01c727cec078f0e86ed6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e2afb8b4b1f2875e40805a591d88a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8cc25237b89bc74fec94fdb806451747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e5821f1de6be9efd59626cced6ec2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0fa00887788298764ac7629c754ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b031f9738a2d11d5e1337a497b73b6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903e8904acb55b7728be6828a912b97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeea6da79d27b05bd8050951ba6e204752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c98ade5071e84303cb5c46824b5f6d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>